--- v1 (2026-07-31)
+++ v2 (2026-11-01)
@@ -410,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள் அன்பு மாயமற்றதாயிருப்பதாக; தீமையை வெறுத்து, நன்மையைப்பற்றிக்கொண்டிருங்கள்.]]></a:t>
+              <a:t><![CDATA[4. For as we have many members in one body, and all members have not the same office:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சகோதர சிநேகத்திலே ஒருவர்மேலொருவர் பட்சமாயிருங்கள்; கனம்பண்ணுகிறதிலே ஒருவருக்கொருவர் முந்திக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[4. For as we have many members in one body, and all members have not the same office:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சகோதர சிநேகத்திலே ஒருவர்மேலொருவர் பட்சமாயிருங்கள்; கனம்பண்ணுகிறதிலே ஒருவருக்கொருவர் முந்திக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. So we, being many, are one body in Christ, and every one members one of another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அசதியாயிராமல் ஜாக்கிரதையாயிருங்கள்; ஆவியிலே அனலாயிருங்கள்; கர்த்தருக்கு ஊழியஞ்செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Having then gifts differing according to the grace that is given to us, whether prophecy, let us prophesy according to the proportion of faith;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நம்பிக்கையிலே சந்தோஷமாயிருங்கள்; உபத்திரவத்திலே பொறுமையாயிருங்கள்; ஜெபத்திலே உறுதியாய்த் தரித்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Having then gifts differing according to the grace that is given to us, whether prophecy, let us prophesy according to the proportion of faith;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பரிசுத்தவான்களுடைய குறைவில் அவர்களுக்கு உதவிசெய்யுங்கள்; அந்நியரை உபசரிக்க நாடுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Or ministry, let us wait on our ministering: or he that teaches, on teaching;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்களைத் துன்பப்படுத்துகிறவர்களை ஆசீர்வதியுங்கள், ஆசீர்வதிக்கவேண்டியதேயன்றி சபியாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[8. Or he that exhorts, on exhortation: he that gives, let him do it with simplicity; he that rules, with diligence; he that shows mercy, with cheerfulness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்களைத் துன்பப்படுத்துகிறவர்களை ஆசீர்வதியுங்கள், ஆசீர்வதிக்கவேண்டியதேயன்றி சபியாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[8. Or he that exhorts, on exhortation: he that gives, let him do it with simplicity; he that rules, with diligence; he that shows mercy, with cheerfulness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்படியிருக்க, சகோதரரே, நீங்கள் உங்கள் சரீரங்களைப் பரிசுத்தமும் தேவனுக்குப் பிரியமுமான ஜீவபலியாக ஒப்புக்கொடுக்கவேண்டுமென்று, தேவனுடைய இரக்கங்களை முன்னிட்டு உங்களை வேண்டிக்கொள்ளுகிறேன்; இதுவே நீங்கள் செய்யத்தக்க புத்தியுள்ள ஆராதனை.]]></a:t>
+              <a:t><![CDATA[8. Or he that exhorts, on exhortation: he that gives, let him do it with simplicity; he that rules, with diligence; he that shows mercy, with cheerfulness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்படியிருக்க, சகோதரரே, நீங்கள் உங்கள் சரீரங்களைப் பரிசுத்தமும் தேவனுக்குப் பிரியமுமான ஜீவபலியாக ஒப்புக்கொடுக்கவேண்டுமென்று, தேவனுடைய இரக்கங்களை முன்னிட்டு உங்களை வேண்டிக்கொள்ளுகிறேன்; இதுவே நீங்கள் செய்யத்தக்க புத்தியுள்ள ஆராதனை.]]></a:t>
+              <a:t><![CDATA[9. Let love be without dissimulation. Detest that which is evil; cleave to that which is good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அநேகராகிய நாமும் கிறிஸ்துவுக்குள் ஒரே சரீரமாயிருக்க, ஒருவருக்கொருவர் அவயவங்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[1. I plead to you therefore, brethren, by the mercies of God, that all of you present your bodies a living sacrifice, holy, acceptable unto God, which is your reasonable service.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்படியிருக்க, சகோதரரே, நீங்கள் உங்கள் சரீரங்களைப் பரிசுத்தமும் தேவனுக்குப் பிரியமுமான ஜீவபலியாக ஒப்புக்கொடுக்கவேண்டுமென்று, தேவனுடைய இரக்கங்களை முன்னிட்டு உங்களை வேண்டிக்கொள்ளுகிறேன்; இதுவே நீங்கள் செய்யத்தக்க புத்தியுள்ள ஆராதனை.]]></a:t>
+              <a:t><![CDATA[10. Be kindly affectionate one to another with brotherly love; in honour preferring one another;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இந்தப் பிரபஞ்சத்திற்கு ஒத்த வேஷந்தரியாமல், தேவனுடைய நன்மையும் பிரியமும் பரிபூரணமுமான சித்தம் இன்னதென்று பகுத்தறியத்தக்கதாக, உங்கள் மனம் புதிதாகிறதினாலே மறுரூபமாகுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. Be kindly affectionate one to another with brotherly love; in honour preferring one another;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இந்தப் பிரபஞ்சத்திற்கு ஒத்த வேஷந்தரியாமல், தேவனுடைய நன்மையும் பிரியமும் பரிபூரணமுமான சித்தம் இன்னதென்று பகுத்தறியத்தக்கதாக, உங்கள் மனம் புதிதாகிறதினாலே மறுரூபமாகுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Not slothful in business; fervent in spirit; serving the Lord;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அல்லாமலும், எனக்கு அருளப்பட்ட கிருபையினாலே நான் சொல்லுகிறதாவது; உங்களில் எவனானாலும் தன்னைக்குறித்து எண்ணவேண்டியதற்கு மிஞ்சி எண்ணாமல், அவனவனுக்கு தேவன் பகிர்ந்த விசுவாச அளவின்படியே, தெளிந்த எண்ணமுள்ளவனாய் எண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[12. Rejoicing in hope; patient in tribulation; continuing instant in prayer;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அல்லாமலும், எனக்கு அருளப்பட்ட கிருபையினாலே நான் சொல்லுகிறதாவது; உங்களில் எவனானாலும் தன்னைக்குறித்து எண்ணவேண்டியதற்கு மிஞ்சி எண்ணாமல், அவனவனுக்கு தேவன் பகிர்ந்த விசுவாச அளவின்படியே, தெளிந்த எண்ணமுள்ளவனாய் எண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[12. Rejoicing in hope; patient in tribulation; continuing instant in prayer;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அல்லாமலும், எனக்கு அருளப்பட்ட கிருபையினாலே நான் சொல்லுகிறதாவது; உங்களில் எவனானாலும் தன்னைக்குறித்து எண்ணவேண்டியதற்கு மிஞ்சி எண்ணாமல், அவனவனுக்கு தேவன் பகிர்ந்த விசுவாச அளவின்படியே, தெளிந்த எண்ணமுள்ளவனாய் எண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. Distributing to the necessity of saints; given to hospitality.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில், நமக்கு ஒரே சரீரத்திலே அநேக அவயவங்களிருந்தும், எல்லா அவயவங்களுக்கும் ஒரே தொழில் இராததுபோல,]]></a:t>
+              <a:t><![CDATA[14. Bless them which persecute you: bless, and curse not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சந்தோஷப்படுகிறவர்களுடனே சந்தோஷப்படுங்கள்; அழுகிறவர்களுடனே அழுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. Rejoice with them that do rejoice, and weep with them that weep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவரோடொருவர் ஏகசிந்தையுள்ளவர்களாயிருங்கள்; மேட்டிமையானவைகளைச் சிந்தியாமல், தாழ்மையானவர்களுக்கு இணங்குங்கள்; உங்களையே புத்திமான்களென்று எண்ணாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[16. Be of the same mind one toward another. Mind not high things, but condescend to men of low estate. Be not wise in your own conceits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவரோடொருவர் ஏகசிந்தையுள்ளவர்களாயிருங்கள்; மேட்டிமையானவைகளைச் சிந்தியாமல், தாழ்மையானவர்களுக்கு இணங்குங்கள்; உங்களையே புத்திமான்களென்று எண்ணாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[16. Be of the same mind one toward another. Mind not high things, but condescend to men of low estate. Be not wise in your own conceits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அநேகராகிய நாமும் கிறிஸ்துவுக்குள் ஒரே சரீரமாயிருக்க, ஒருவருக்கொருவர் அவயவங்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[1. I plead to you therefore, brethren, by the mercies of God, that all of you present your bodies a living sacrifice, holy, acceptable unto God, which is your reasonable service.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒருவனுக்கும் தீமைக்குத் தீமைசெய்யாதிருங்கள்; எல்லா மனுஷருக்குமுன்பாகவும் யோக்கியமானவைகளைச் செய்ய நாடுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. Recompense to no man evil for evil. Provide things honest in the sight of all men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கூடுமானால் உங்களாலானமட்டும் எல்லா மனுஷரோடும் சமாதானமாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[17. Recompense to no man evil for evil. Provide things honest in the sight of all men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பிரியமானவர்களே, பழிவாங்குதல் எனக்குரியது, நானே பதிற்செய்வேன், என்று கர்த்தர் சொல்லுகிறார் என்று எழுதியிருக்கிறபடியால், நீங்கள் பழிவாங்காமல், கோபாக்கினைக்கு இடங்கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. If it be possible, as much as lies in you, live peaceably with all men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பிரியமானவர்களே, பழிவாங்குதல் எனக்குரியது, நானே பதிற்செய்வேன், என்று கர்த்தர் சொல்லுகிறார் என்று எழுதியிருக்கிறபடியால், நீங்கள் பழிவாங்காமல், கோபாக்கினைக்கு இடங்கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. Dearly beloved, avenge not yourselves, but rather give place unto wrath: for it is written, Vengeance is mine; I will repay, says the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அன்றியும், உன் சத்துரு பசியாயிருந்தால், அவனுக்குப் போஜனங்கொடு; அவன் தாகமாயிருந்தால், அவனுக்குப் பானங்கொடு; நீ இப்படிச் செய்வதினால் அக்கினித்தழலை அவன் தலையின்மேல் குவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[19. Dearly beloved, avenge not yourselves, but rather give place unto wrath: for it is written, Vengeance is mine; I will repay, says the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அன்றியும், உன் சத்துரு பசியாயிருந்தால், அவனுக்குப் போஜனங்கொடு; அவன் தாகமாயிருந்தால், அவனுக்குப் பானங்கொடு; நீ இப்படிச் செய்வதினால் அக்கினித்தழலை அவன் தலையின்மேல் குவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[20. Therefore if yours enemy hunger, feed him; if he thirst, give him drink: for in so doing you shall heap coals of fire on his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அன்றியும், உன் சத்துரு பசியாயிருந்தால், அவனுக்குப் போஜனங்கொடு; அவன் தாகமாயிருந்தால், அவனுக்குப் பானங்கொடு; நீ இப்படிச் செய்வதினால் அக்கினித்தழலை அவன் தலையின்மேல் குவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[20. Therefore if yours enemy hunger, feed him; if he thirst, give him drink: for in so doing you shall heap coals of fire on his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ தீமையினாலே வெல்லப்படாமல், தீமையை நன்மையினாலே வெல்லு.]]></a:t>
+              <a:t><![CDATA[21. Be not overcome of evil, but overcome evil with good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நமக்கு அருளப்பட்ட கிருபையின்படியே நாம் வெவ்வேறான வரங்களுள்ளவர்களானபடியினாலே, நம்மில் தீர்க்கதரிசனஞ்சொல்லுகிற வரத்தையுடையவன் விசுவாசப்பிரமாணத்துக்கேற்றதாகச் சொல்லக்கடவன்.]]></a:t>
+              <a:t><![CDATA[1. I plead to you therefore, brethren, by the mercies of God, that all of you present your bodies a living sacrifice, holy, acceptable unto God, which is your reasonable service.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நமக்கு அருளப்பட்ட கிருபையின்படியே நாம் வெவ்வேறான வரங்களுள்ளவர்களானபடியினாலே, நம்மில் தீர்க்கதரிசனஞ்சொல்லுகிற வரத்தையுடையவன் விசுவாசப்பிரமாணத்துக்கேற்றதாகச் சொல்லக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. And be not conformed to this world: but be all of you transformed by the renewing of your mind, that all of you may prove what is that good, and acceptable, and perfect, will of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +3898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஊழியஞ்செய்கிறவன் ஊழியத்திலும், போதிக்கிறவன் போதிக்கிறதிலும்,]]></a:t>
+              <a:t><![CDATA[2. And be not conformed to this world: but be all of you transformed by the renewing of your mind, that all of you may prove what is that good, and acceptable, and perfect, will of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஊழியஞ்செய்கிறவன் ஊழியத்திலும், போதிக்கிறவன் போதிக்கிறதிலும்,]]></a:t>
+              <a:t><![CDATA[3. For I say, through the grace given unto me, to every man that is among you, not to think of himself more highly than he ought to think; but to think soberly, according as God has dealt to every man the measure of faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. புத்திசொல்லுகிறவன் புத்திசொல்லுகிறதிலும் தரித்திருக்கக்கடவன்; பகிர்ந்து கொடுக்கிறவன் வஞ்சனையில்லாமல் கொடுக்கக்கடவன்; முதாலாளியானவன் ஜாக்கிரதையாயிருக்கக்கடவன்; இரக்கஞ்செய்கிறவன் உற்சாகத்துடனே செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[3. For I say, through the grace given unto me, to every man that is among you, not to think of himself more highly than he ought to think; but to think soberly, according as God has dealt to every man the measure of faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. புத்திசொல்லுகிறவன் புத்திசொல்லுகிறதிலும் தரித்திருக்கக்கடவன்; பகிர்ந்து கொடுக்கிறவன் வஞ்சனையில்லாமல் கொடுக்கக்கடவன்; முதாலாளியானவன் ஜாக்கிரதையாயிருக்கக்கடவன்; இரக்கஞ்செய்கிறவன் உற்சாகத்துடனே செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[3. For I say, through the grace given unto me, to every man that is among you, not to think of himself more highly than he ought to think; but to think soberly, according as God has dealt to every man the measure of faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474469780" r:id="rId1"/>
+    <p:sldLayoutId id="2482583890" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4780,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তোমার ভালবাসা অকৃত্রিম হোক্৷ যা মন্দ তা ঘৃণা কর আর যা ভাল তাতে আসক্ত থাক৷]]></a:t>
+              <a:t><![CDATA[4. ஏனெனில், நமக்கு ஒரே சரீரத்திலே அநேக அவயவங்களிருந்தும், எல்லா அவயவங்களுக்கும் ஒரே தொழில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ভাই বোনের মধ্যে য়ে পবিত্র ভালোবাসা থাকে সেই ভালোবাসায় তোমরা পরস্পরকে ভালবাস৷ অপর ভাই বোনেদের]]></a:t>
+              <a:t><![CDATA[இராததுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজের থেকেও বেশী সম্মানের য়োগ্য বলে মনে কর৷]]></a:t>
+              <a:t><![CDATA[5. அநேகராகிய நாமும் கிறிஸ்துவுக்குள் ஒரே சரீரமாயிருக்க, ஒருவருக்கொருவர் அவயவங்களாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. প্রভুর কাজে শিথিল হযো না৷ আত্মায় উদ্দীপ্ত হয়েই তোমরা প্রভুর সেবা কর৷]]></a:t>
+              <a:t><![CDATA[6. நமக்கு அருளப்பட்ட கிருபையின்படியே நாம் வெவ்வேறான வரங்களுள்ளவர்களானபடியினாலே, நம்மில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আনন্দ কর, কারণ তোমাদের প্রত্যাশা আছে৷ তোমরা দুঃখকষ্টে সহিষ্ণু হও; নিরন্তর প্রার্থনা কর৷]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசனஞ்சொல்லுகிற வரத்தையுடையவன் விசுவாசப்பிரமாணத்துக்கேற்றதாகச் சொல்லக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তোমাদের যা আছে তা অভাবী ঈশ্বরের লোকদের সঙ্গে ভাগ করে নাও৷ তোমাদের গৃহে অতিথিদের স্বাগত জানাও৷]]></a:t>
+              <a:t><![CDATA[7. ஊழியஞ்செய்கிறவன் ஊழியத்திலும், போதிக்கிறவன் போதிக்கிறதிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তোমাদের যাঁরা নির্য়াতন করে তাদের জন্য প্রার্থনা করো, য়েন ঈশ্বর তাদের আশীর্বাদ করেন৷ তাদের]]></a:t>
+              <a:t><![CDATA[8. புத்திசொல்லுகிறவன் புத்திசொல்லுகிறதிலும் தரித்திருக்கக்கடவன்; பகிர்ந்து கொடுக்கிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মঙ্গল কামনা কর, অভিশাপ দিও না৷]]></a:t>
+              <a:t><![CDATA[வஞ்சனையில்லாமல் கொடுக்கக்கடவன்; முதாலாளியானவன் ஜாக்கிரதையாயிருக்கக்கடவன்; இரக்கஞ்செய்கிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ভাই ও বোনেরা আমার মিনতি এই, ঈশ্বর আমাদের প্রতি দয়া করেছেন বলে তোমাদের জীবন ঈশ্বরের উদ্দেশ্যে]]></a:t>
+              <a:t><![CDATA[உற்சாகத்துடனே செய்யக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জীবিত বলিরূপে উত্‌সর্গ কর, তা তাঁর কাছে পবিত্র প্রীতিজনক হোক৷ ঈশ্বরের উপাসনা করার জন্য তোমাদের কাছে]]></a:t>
+              <a:t><![CDATA[9. உங்கள் அன்பு மாயமற்றதாயிருப்பதாக; தீமையை வெறுத்து, நன்மையைப்பற்றிக்கொண்டிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ঠিক তেমনই আমরা অনেকে মিলে খ্রীষ্টেতে দেহ গঠন করি৷ আমরা সেই দেহের অঙ্গ প্রত্যঙ্গ, একে অপরের সঙ্গে]]></a:t>
+              <a:t><![CDATA[1. அப்படியிருக்க, சகோதரரே, நீங்கள் உங்கள் சரீரங்களைப் பரிசுத்தமும் தேவனுக்குப் பிரியமுமான ஜீவபலியாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এ এক আত্মিক উপায়৷]]></a:t>
+              <a:t><![CDATA[10. சகோதர சிநேகத்திலே ஒருவர்மேலொருவர் பட்சமாயிருங்கள்; கனம்பண்ணுகிறதிலே ஒருவருக்கொருவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. এই জগতের লোকদের মতো নিজেদের চলতে দিও না, বরং নতুন চিন্তাধারায় নিজেদের পরিবর্তন কর; য়েন বুঝতে]]></a:t>
+              <a:t><![CDATA[முந்திக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পার ঈশ্বর কি চান, কোনটা ভাল,কোনটা তাঁকে খুশী করে ও কোনটা সিদ্ধ৷]]></a:t>
+              <a:t><![CDATA[11. அசதியாயிராமல் ஜாக்கிரதையாயிருங்கள்; ஆவியிலே அனலாயிருங்கள்; கர்த்தருக்கு ஊழியஞ்செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ঈশ্বর আমাকে একটি বিশেষ বর দান করেছেন, তাই তোমাদের মধ্যে প্রত্যেককে আমার কিছু বলার আছে৷ নিজের]]></a:t>
+              <a:t><![CDATA[12. நம்பிக்கையிலே சந்தோஷமாயிருங்கள்; உபத்திரவத்திலே பொறுமையாயிருங்கள்; ஜெபத்திலே உறுதியாய்த்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সম্বন্ধে য়েমন ধারণা থাকা উচিত তার থেকে উঁচু ধারণা পোষণ কোরো না; কিন্তু ঈশ্বর যাকে য়ে পরিমাণ]]></a:t>
+              <a:t><![CDATA[தரித்திருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাস দিয়েছেন তোমরা সেইমতো নিজেদের সম্বন্ধে ধারণা পোষণ কর৷]]></a:t>
+              <a:t><![CDATA[13. பரிசுத்தவான்களுடைய குறைவில் அவர்களுக்கு உதவிசெய்யுங்கள்; அந்நியரை உபசரிக்க நாடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. আমাদের সকলের দেহ আছে আর সেই দেহে অনেক অঙ্গ প্রত্যঙ্গ আছে, এই অঙ্গ প্রত্যঙ্গগুলি একই কাজ করে না৷]]></a:t>
+              <a:t><![CDATA[14. உங்களைத் துன்பப்படுத்துகிறவர்களை ஆசீர்வதியுங்கள், ஆசீர்வதிக்கவேண்டியதேயன்றி சபியாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তোমরা অপরের সুখে সুখী হও, যাঁরা দুঃখে কাঁদছে তাদের সঙ্গে কাঁদো৷]]></a:t>
+              <a:t><![CDATA[15. சந்தோஷப்படுகிறவர்களுடனே சந்தோஷப்படுங்கள்; அழுகிறவர்களுடனே அழுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তোমরা পরস্পর একপ্রাণ হয়ে শান্তিতে থাক, অহঙ্কারী হযো না৷ যাঁরা দীনহীন মানুষ তাদের সঙ্গে সম্পর্ক]]></a:t>
+              <a:t><![CDATA[16. ஒருவரோடொருவர் ஏகசிந்தையுள்ளவர்களாயிருங்கள்; மேட்டிமையானவைகளைச் சிந்தியாமல், தாழ்மையானவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রেখে চল৷ নিজেকে জ্ঞানী মনে করে গর্ব করো না৷]]></a:t>
+              <a:t><![CDATA[இணங்குங்கள்; உங்களையே புத்திமான்களென்று எண்ணாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সংযুক্ত৷]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுக்கவேண்டுமென்று, தேவனுடைய இரக்கங்களை முன்னிட்டு உங்களை வேண்டிக்கொள்ளுகிறேன்; இதுவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. কেউ অপরাধ করলে অপকার করে প্রতিশোধ নিও না৷ সকলের চোখে যা ভাল তোমরা তা করতেই চেষ্টা কর৷]]></a:t>
+              <a:t><![CDATA[17. ஒருவனுக்கும் தீமைக்குத் தீமைசெய்யாதிருங்கள்; எல்லா மனுஷருக்குமுன்பாகவும் யோக்கியமானவைகளைச் செய்ய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. যতদূর পার সকলের সঙ্গে শান্তিতে থাকার চেষ্টা করে যাও৷]]></a:t>
+              <a:t><![CDATA[நாடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. আমার বন্ধুরা, কেউ তোমাদের বিরুদ্ধে অন্যায় করলে তাকে শাস্তি দিতে য়েও না, বরং ঈশ্বরকেই শাস্তি]]></a:t>
+              <a:t><![CDATA[18. கூடுமானால் உங்களாலானமட்டும் எல்லா மனுஷரோடும் சமாதானமாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিতে দাও৷ শাস্ত্রে প্রভু বলছেন, ‘প্রতিশোধ নেওয়া আমার কাজ, প্রতিদান যা দেবার আমিই দেব৷’]]></a:t>
+              <a:t><![CDATA[19. பிரியமானவர்களே, பழிவாங்குதல் எனக்குரியது, நானே பதிற்செய்வேன், என்று கர்த்தர் சொல்லுகிறார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. কিন্তু তোমরা এই কাজ কর, ‘তোমাদের শত্রুরা ক্ষুধার্ত হলে তাকে খেতে দাও, তোমাদের শত্রু তৃষ্ণার্ত]]></a:t>
+              <a:t><![CDATA[எழுதியிருக்கிறபடியால், நீங்கள் பழிவாங்காமல், கோபாக்கினைக்கு இடங்கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হলে তাকে জল পান করাও৷ এই রকম করলে তোমরা তাকে লজ্জায় ফেলে দেবে৷’আর তা হবে তার মাথায় একরাশি জ্বলন্ত]]></a:t>
+              <a:t><![CDATA[20. அன்றியும், உன் சத்துரு பசியாயிருந்தால், அவனுக்குப் போஜனங்கொடு; அவன் தாகமாயிருந்தால், அவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কয়লা রাখার মতো৷]]></a:t>
+              <a:t><![CDATA[பானங்கொடு; நீ இப்படிச் செய்வதினால் அக்கினித்தழலை அவன் தலையின்மேல் குவிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. মন্দের কাছে পরাস্ত হযো না, বরং উত্তমের দ্বারা মন্দকে পরাস্ত করো৷]]></a:t>
+              <a:t><![CDATA[21. நீ தீமையினாலே வெல்லப்படாமல், தீமையை நன்மையினாலே வெல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আর ঈশ্বরের অনুগ্রহ অনুসারেই আমরা ভিন্ন ভিন্ন বরদান পেয়েছি৷ কেউ যদি ভাববাণী বলার বরদান পেয়ে থাকে]]></a:t>
+              <a:t><![CDATA[நீங்கள் செய்யத்தக்க புத்தியுள்ள ஆராதனை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তবে সে তার বিশ্বাসের পরিমাণ অনুসারে ভাববাণী বলুক৷]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் இந்தப் பிரபஞ்சத்திற்கு ஒத்த வேஷந்தரியாமல், தேவனுடைய நன்மையும் பிரியமும் பரிபூரணமுமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. যার সেবা করবার বরদান আছে সে তা সেবা কর্মেই প্রযোগ করুক৷ য়ে শিক্ষক, সে শিক্ষার দ্বারা লোকদের]]></a:t>
+              <a:t><![CDATA[சித்தம் இன்னதென்று பகுத்தறியத்தக்கதாக, உங்கள் மனம் புதிதாகிறதினாலே மறுரூபமாகுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উত্‌সাহ দিক৷]]></a:t>
+              <a:t><![CDATA[3. அல்லாமலும், எனக்கு அருளப்பட்ட கிருபையினாலே நான் சொல்லுகிறதாவது; உங்களில் எவனானாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. য়ে উপদেষ্টা, সে উপদেশ দানের কাজ করুক৷ যার অপরকে সাহায্যদানের ক্ষমতা আছে, সে উদারভাবেই সাহায্য]]></a:t>
+              <a:t><![CDATA[தன்னைக்குறித்து எண்ணவேண்டியதற்கு மிஞ்சி எண்ணாமல், அவனவனுக்கு தேவன் பகிர்ந்த விசுவாச அளவின்படியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করুক৷ কর্ত্তৃত্ব যার হাতে সে সযত্নেই কর্ত্তৃত্ব করুক৷ য়ে দযা করে, সে আনন্দের সঙ্গেই তা করুক৷]]></a:t>
+              <a:t><![CDATA[தெளிந்த எண்ணமுள்ளவனாய் எண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme37">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme37">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme37">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>