--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -65,74 +65,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...22 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,62 +126,50 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
-    <p:sldId id="293" r:id="rId40"/>
-[...10 lines deleted...]
-    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -340,65 +304,53 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-[...13 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அல்லாமலும், எனக்கு அருளப்பட்ட கிருபையினாலே நான் சொல்லுகிறதாவது; உங்களில் எவனானாலும் தன்னைக்குறித்து எண்ணவேண்டியதற்கு மிஞ்சி எண்ணாமல், அவனவனுக்கு தேவன் பகிர்ந்த விசுவாச அளவின்படியே, தெளிந்த எண்ணமுள்ளவனாய் எண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. உங்கள் அன்பு மாயமற்றதாயிருப்பதாக; தீமையை வெறுத்து, நன்மையைப்பற்றிக்கொண்டிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அல்லாமலும், எனக்கு அருளப்பட்ட கிருபையினாலே நான் சொல்லுகிறதாவது; உங்களில் எவனானாலும் தன்னைக்குறித்து எண்ணவேண்டியதற்கு மிஞ்சி எண்ணாமல், அவனவனுக்கு தேவன் பகிர்ந்த விசுவாச அளவின்படியே, தெளிந்த எண்ணமுள்ளவனாய் எண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[10. சகோதர சிநேகத்திலே ஒருவர்மேலொருவர் பட்சமாயிருங்கள்; கனம்பண்ணுகிறதிலே ஒருவருக்கொருவர் முந்திக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அல்லாமலும், எனக்கு அருளப்பட்ட கிருபையினாலே நான் சொல்லுகிறதாவது; உங்களில் எவனானாலும் தன்னைக்குறித்து எண்ணவேண்டியதற்கு மிஞ்சி எண்ணாமல், அவனவனுக்கு தேவன் பகிர்ந்த விசுவாச அளவின்படியே, தெளிந்த எண்ணமுள்ளவனாய் எண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[10. சகோதர சிநேகத்திலே ஒருவர்மேலொருவர் பட்சமாயிருங்கள்; கனம்பண்ணுகிறதிலே ஒருவருக்கொருவர் முந்திக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில், நமக்கு ஒரே சரீரத்திலே அநேக அவயவங்களிருந்தும், எல்லா அவயவங்களுக்கும் ஒரே தொழில் இராததுபோல,]]></a:t>
+              <a:t><![CDATA[11. அசதியாயிராமல் ஜாக்கிரதையாயிருங்கள்; ஆவியிலே அனலாயிருங்கள்; கர்த்தருக்கு ஊழியஞ்செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில், நமக்கு ஒரே சரீரத்திலே அநேக அவயவங்களிருந்தும், எல்லா அவயவங்களுக்கும் ஒரே தொழில் இராததுபோல,]]></a:t>
+              <a:t><![CDATA[12. நம்பிக்கையிலே சந்தோஷமாயிருங்கள்; உபத்திரவத்திலே பொறுமையாயிருங்கள்; ஜெபத்திலே உறுதியாய்த் தரித்திருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அநேகராகிய நாமும் கிறிஸ்துவுக்குள் ஒரே சரீரமாயிருக்க, ஒருவருக்கொருவர் அவயவங்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[13. பரிசுத்தவான்களுடைய குறைவில் அவர்களுக்கு உதவிசெய்யுங்கள்; அந்நியரை உபசரிக்க நாடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அநேகராகிய நாமும் கிறிஸ்துவுக்குள் ஒரே சரீரமாயிருக்க, ஒருவருக்கொருவர் அவயவங்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[14. உங்களைத் துன்பப்படுத்துகிறவர்களை ஆசீர்வதியுங்கள், ஆசீர்வதிக்கவேண்டியதேயன்றி சபியாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நமக்கு அருளப்பட்ட கிருபையின்படியே நாம் வெவ்வேறான வரங்களுள்ளவர்களானபடியினாலே, நம்மில் தீர்க்கதரிசனஞ்சொல்லுகிற வரத்தையுடையவன் விசுவாசப்பிரமாணத்துக்கேற்றதாகச் சொல்லக்கடவன்.]]></a:t>
+              <a:t><![CDATA[14. உங்களைத் துன்பப்படுத்துகிறவர்களை ஆசீர்வதியுங்கள், ஆசீர்வதிக்கவேண்டியதேயன்றி சபியாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நமக்கு அருளப்பட்ட கிருபையின்படியே நாம் வெவ்வேறான வரங்களுள்ளவர்களானபடியினாலே, நம்மில் தீர்க்கதரிசனஞ்சொல்லுகிற வரத்தையுடையவன் விசுவாசப்பிரமாணத்துக்கேற்றதாகச் சொல்லக்கடவன்.]]></a:t>
+              <a:t><![CDATA[1. அப்படியிருக்க, சகோதரரே, நீங்கள் உங்கள் சரீரங்களைப் பரிசுத்தமும் தேவனுக்குப் பிரியமுமான ஜீவபலியாக ஒப்புக்கொடுக்கவேண்டுமென்று, தேவனுடைய இரக்கங்களை முன்னிட்டு உங்களை வேண்டிக்கொள்ளுகிறேன்; இதுவே நீங்கள் செய்யத்தக்க புத்தியுள்ள ஆராதனை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நமக்கு அருளப்பட்ட கிருபையின்படியே நாம் வெவ்வேறான வரங்களுள்ளவர்களானபடியினாலே, நம்மில் தீர்க்கதரிசனஞ்சொல்லுகிற வரத்தையுடையவன் விசுவாசப்பிரமாணத்துக்கேற்றதாகச் சொல்லக்கடவன்.]]></a:t>
+              <a:t><![CDATA[1. அப்படியிருக்க, சகோதரரே, நீங்கள் உங்கள் சரீரங்களைப் பரிசுத்தமும் தேவனுக்குப் பிரியமுமான ஜீவபலியாக ஒப்புக்கொடுக்கவேண்டுமென்று, தேவனுடைய இரக்கங்களை முன்னிட்டு உங்களை வேண்டிக்கொள்ளுகிறேன்; இதுவே நீங்கள் செய்யத்தக்க புத்தியுள்ள ஆராதனை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்படியிருக்க, சகோதரரே, நீங்கள் உங்கள் சரீரங்களைப் பரிசுத்தமும் தேவனுக்குப் பிரியமுமான ஜீவபலியாக ஒப்புக்கொடுக்கவேண்டுமென்று, தேவனுடைய இரக்கங்களை முன்னிட்டு உங்களை வேண்டிக்கொள்ளுகிறேன்; இதுவே நீங்கள் செய்யத்தக்க புத்தியுள்ள ஆராதனை.]]></a:t>
+              <a:t><![CDATA[5. அநேகராகிய நாமும் கிறிஸ்துவுக்குள் ஒரே சரீரமாயிருக்க, ஒருவருக்கொருவர் அவயவங்களாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஊழியஞ்செய்கிறவன் ஊழியத்திலும், போதிக்கிறவன் போதிக்கிறதிலும்,]]></a:t>
+              <a:t><![CDATA[1. அப்படியிருக்க, சகோதரரே, நீங்கள் உங்கள் சரீரங்களைப் பரிசுத்தமும் தேவனுக்குப் பிரியமுமான ஜீவபலியாக ஒப்புக்கொடுக்கவேண்டுமென்று, தேவனுடைய இரக்கங்களை முன்னிட்டு உங்களை வேண்டிக்கொள்ளுகிறேன்; இதுவே நீங்கள் செய்யத்தக்க புத்தியுள்ள ஆராதனை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஊழியஞ்செய்கிறவன் ஊழியத்திலும், போதிக்கிறவன் போதிக்கிறதிலும்,]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் இந்தப் பிரபஞ்சத்திற்கு ஒத்த வேஷந்தரியாமல், தேவனுடைய நன்மையும் பிரியமும் பரிபூரணமுமான சித்தம் இன்னதென்று பகுத்தறியத்தக்கதாக, உங்கள் மனம் புதிதாகிறதினாலே மறுரூபமாகுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. புத்திசொல்லுகிறவன் புத்திசொல்லுகிறதிலும் தரித்திருக்கக்கடவன்; பகிர்ந்து கொடுக்கிறவன் வஞ்சனையில்லாமல் கொடுக்கக்கடவன்; முதாலாளியானவன் ஜாக்கிரதையாயிருக்கக்கடவன்; இரக்கஞ்செய்கிறவன் உற்சாகத்துடனே செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் இந்தப் பிரபஞ்சத்திற்கு ஒத்த வேஷந்தரியாமல், தேவனுடைய நன்மையும் பிரியமும் பரிபூரணமுமான சித்தம் இன்னதென்று பகுத்தறியத்தக்கதாக, உங்கள் மனம் புதிதாகிறதினாலே மறுரூபமாகுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. புத்திசொல்லுகிறவன் புத்திசொல்லுகிறதிலும் தரித்திருக்கக்கடவன்; பகிர்ந்து கொடுக்கிறவன் வஞ்சனையில்லாமல் கொடுக்கக்கடவன்; முதாலாளியானவன் ஜாக்கிரதையாயிருக்கக்கடவன்; இரக்கஞ்செய்கிறவன் உற்சாகத்துடனே செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[3. அல்லாமலும், எனக்கு அருளப்பட்ட கிருபையினாலே நான் சொல்லுகிறதாவது; உங்களில் எவனானாலும் தன்னைக்குறித்து எண்ணவேண்டியதற்கு மிஞ்சி எண்ணாமல், அவனவனுக்கு தேவன் பகிர்ந்த விசுவாச அளவின்படியே, தெளிந்த எண்ணமுள்ளவனாய் எண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. புத்திசொல்லுகிறவன் புத்திசொல்லுகிறதிலும் தரித்திருக்கக்கடவன்; பகிர்ந்து கொடுக்கிறவன் வஞ்சனையில்லாமல் கொடுக்கக்கடவன்; முதாலாளியானவன் ஜாக்கிரதையாயிருக்கக்கடவன்; இரக்கஞ்செய்கிறவன் உற்சாகத்துடனே செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[3. அல்லாமலும், எனக்கு அருளப்பட்ட கிருபையினாலே நான் சொல்லுகிறதாவது; உங்களில் எவனானாலும் தன்னைக்குறித்து எண்ணவேண்டியதற்கு மிஞ்சி எண்ணாமல், அவனவனுக்கு தேவன் பகிர்ந்த விசுவாச அளவின்படியே, தெளிந்த எண்ணமுள்ளவனாய் எண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. புத்திசொல்லுகிறவன் புத்திசொல்லுகிறதிலும் தரித்திருக்கக்கடவன்; பகிர்ந்து கொடுக்கிறவன் வஞ்சனையில்லாமல் கொடுக்கக்கடவன்; முதாலாளியானவன் ஜாக்கிரதையாயிருக்கக்கடவன்; இரக்கஞ்செய்கிறவன் உற்சாகத்துடனே செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[3. அல்லாமலும், எனக்கு அருளப்பட்ட கிருபையினாலே நான் சொல்லுகிறதாவது; உங்களில் எவனானாலும் தன்னைக்குறித்து எண்ணவேண்டியதற்கு மிஞ்சி எண்ணாமல், அவனவனுக்கு தேவன் பகிர்ந்த விசுவாச அளவின்படியே, தெளிந்த எண்ணமுள்ளவனாய் எண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. புத்திசொல்லுகிறவன் புத்திசொல்லுகிறதிலும் தரித்திருக்கக்கடவன்; பகிர்ந்து கொடுக்கிறவன் வஞ்சனையில்லாமல் கொடுக்கக்கடவன்; முதாலாளியானவன் ஜாக்கிரதையாயிருக்கக்கடவன்; இரக்கஞ்செய்கிறவன் உற்சாகத்துடனே செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[4. ஏனெனில், நமக்கு ஒரே சரீரத்திலே அநேக அவயவங்களிருந்தும், எல்லா அவயவங்களுக்கும் ஒரே தொழில் இராததுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள் அன்பு மாயமற்றதாயிருப்பதாக; தீமையை வெறுத்து, நன்மையைப்பற்றிக்கொண்டிருங்கள்.]]></a:t>
+              <a:t><![CDATA[15. சந்தோஷப்படுகிறவர்களுடனே சந்தோஷப்படுங்கள்; அழுகிறவர்களுடனே அழுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சகோதர சிநேகத்திலே ஒருவர்மேலொருவர் பட்சமாயிருங்கள்; கனம்பண்ணுகிறதிலே ஒருவருக்கொருவர் முந்திக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. ஒருவரோடொருவர் ஏகசிந்தையுள்ளவர்களாயிருங்கள்; மேட்டிமையானவைகளைச் சிந்தியாமல், தாழ்மையானவர்களுக்கு இணங்குங்கள்; உங்களையே புத்திமான்களென்று எண்ணாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சகோதர சிநேகத்திலே ஒருவர்மேலொருவர் பட்சமாயிருங்கள்; கனம்பண்ணுகிறதிலே ஒருவருக்கொருவர் முந்திக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. ஒருவரோடொருவர் ஏகசிந்தையுள்ளவர்களாயிருங்கள்; மேட்டிமையானவைகளைச் சிந்தியாமல், தாழ்மையானவர்களுக்கு இணங்குங்கள்; உங்களையே புத்திமான்களென்று எண்ணாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்படியிருக்க, சகோதரரே, நீங்கள் உங்கள் சரீரங்களைப் பரிசுத்தமும் தேவனுக்குப் பிரியமுமான ஜீவபலியாக ஒப்புக்கொடுக்கவேண்டுமென்று, தேவனுடைய இரக்கங்களை முன்னிட்டு உங்களை வேண்டிக்கொள்ளுகிறேன்; இதுவே நீங்கள் செய்யத்தக்க புத்தியுள்ள ஆராதனை.]]></a:t>
+              <a:t><![CDATA[5. அநேகராகிய நாமும் கிறிஸ்துவுக்குள் ஒரே சரீரமாயிருக்க, ஒருவருக்கொருவர் அவயவங்களாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சகோதர சிநேகத்திலே ஒருவர்மேலொருவர் பட்சமாயிருங்கள்; கனம்பண்ணுகிறதிலே ஒருவருக்கொருவர் முந்திக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஒருவனுக்கும் தீமைக்குத் தீமைசெய்யாதிருங்கள்; எல்லா மனுஷருக்குமுன்பாகவும் யோக்கியமானவைகளைச் செய்ய நாடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அசதியாயிராமல் ஜாக்கிரதையாயிருங்கள்; ஆவியிலே அனலாயிருங்கள்; கர்த்தருக்கு ஊழியஞ்செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. கூடுமானால் உங்களாலானமட்டும் எல்லா மனுஷரோடும் சமாதானமாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அசதியாயிராமல் ஜாக்கிரதையாயிருங்கள்; ஆவியிலே அனலாயிருங்கள்; கர்த்தருக்கு ஊழியஞ்செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. பிரியமானவர்களே, பழிவாங்குதல் எனக்குரியது, நானே பதிற்செய்வேன், என்று கர்த்தர் சொல்லுகிறார் என்று எழுதியிருக்கிறபடியால், நீங்கள் பழிவாங்காமல், கோபாக்கினைக்கு இடங்கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நம்பிக்கையிலே சந்தோஷமாயிருங்கள்; உபத்திரவத்திலே பொறுமையாயிருங்கள்; ஜெபத்திலே உறுதியாய்த் தரித்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[19. பிரியமானவர்களே, பழிவாங்குதல் எனக்குரியது, நானே பதிற்செய்வேன், என்று கர்த்தர் சொல்லுகிறார் என்று எழுதியிருக்கிறபடியால், நீங்கள் பழிவாங்காமல், கோபாக்கினைக்கு இடங்கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நம்பிக்கையிலே சந்தோஷமாயிருங்கள்; உபத்திரவத்திலே பொறுமையாயிருங்கள்; ஜெபத்திலே உறுதியாய்த் தரித்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[20. அன்றியும், உன் சத்துரு பசியாயிருந்தால், அவனுக்குப் போஜனங்கொடு; அவன் தாகமாயிருந்தால், அவனுக்குப் பானங்கொடு; நீ இப்படிச் செய்வதினால் அக்கினித்தழலை அவன் தலையின்மேல் குவிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பரிசுத்தவான்களுடைய குறைவில் அவர்களுக்கு உதவிசெய்யுங்கள்; அந்நியரை உபசரிக்க நாடுங்கள்.]]></a:t>
+              <a:t><![CDATA[20. அன்றியும், உன் சத்துரு பசியாயிருந்தால், அவனுக்குப் போஜனங்கொடு; அவன் தாகமாயிருந்தால், அவனுக்குப் பானங்கொடு; நீ இப்படிச் செய்வதினால் அக்கினித்தழலை அவன் தலையின்மேல் குவிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்களைத் துன்பப்படுத்துகிறவர்களை ஆசீர்வதியுங்கள், ஆசீர்வதிக்கவேண்டியதேயன்றி சபியாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[20. அன்றியும், உன் சத்துரு பசியாயிருந்தால், அவனுக்குப் போஜனங்கொடு; அவன் தாகமாயிருந்தால், அவனுக்குப் பானங்கொடு; நீ இப்படிச் செய்வதினால் அக்கினித்தழலை அவன் தலையின்மேல் குவிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,269 +3571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்களைத் துன்பப்படுத்துகிறவர்களை ஆசீர்வதியுங்கள், ஆசீர்வதிக்கவேண்டியதேயன்றி சபியாதிருங்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[16. ஒருவரோடொருவர் ஏகசிந்தையுள்ளவர்களாயிருங்கள்; மேட்டிமையானவைகளைச் சிந்தியாமல், தாழ்மையானவர்களுக்கு இணங்குங்கள்; உங்களையே புத்திமான்களென்று எண்ணாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[21. நீ தீமையினாலே வெல்லப்படாமல், தீமையை நன்மையினாலே வெல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,1141 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்படியிருக்க, சகோதரரே, நீங்கள் உங்கள் சரீரங்களைப் பரிசுத்தமும் தேவனுக்குப் பிரியமுமான ஜீவபலியாக ஒப்புக்கொடுக்கவேண்டுமென்று, தேவனுடைய இரக்கங்களை முன்னிட்டு உங்களை வேண்டிக்கொள்ளுகிறேன்; இதுவே நீங்கள் செய்யத்தக்க புத்தியுள்ள ஆராதனை.]]></a:t>
-[...1089 lines deleted...]
-              <a:t><![CDATA[21. நீ தீமையினாலே வெல்லப்படாமல், தீமையை நன்மையினாலே வெல்லு.]]></a:t>
+              <a:t><![CDATA[6. நமக்கு அருளப்பட்ட கிருபையின்படியே நாம் வெவ்வேறான வரங்களுள்ளவர்களானபடியினாலே, நம்மில் தீர்க்கதரிசனஞ்சொல்லுகிற வரத்தையுடையவன் விசுவாசப்பிரமாணத்துக்கேற்றதாகச் சொல்லக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்படியிருக்க, சகோதரரே, நீங்கள் உங்கள் சரீரங்களைப் பரிசுத்தமும் தேவனுக்குப் பிரியமுமான ஜீவபலியாக ஒப்புக்கொடுக்கவேண்டுமென்று, தேவனுடைய இரக்கங்களை முன்னிட்டு உங்களை வேண்டிக்கொள்ளுகிறேன்; இதுவே நீங்கள் செய்யத்தக்க புத்தியுள்ள ஆராதனை.]]></a:t>
+              <a:t><![CDATA[6. நமக்கு அருளப்பட்ட கிருபையின்படியே நாம் வெவ்வேறான வரங்களுள்ளவர்களானபடியினாலே, நம்மில் தீர்க்கதரிசனஞ்சொல்லுகிற வரத்தையுடையவன் விசுவாசப்பிரமாணத்துக்கேற்றதாகச் சொல்லக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +3898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இந்தப் பிரபஞ்சத்திற்கு ஒத்த வேஷந்தரியாமல், தேவனுடைய நன்மையும் பிரியமும் பரிபூரணமுமான சித்தம் இன்னதென்று பகுத்தறியத்தக்கதாக, உங்கள் மனம் புதிதாகிறதினாலே மறுரூபமாகுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. ஊழியஞ்செய்கிறவன் ஊழியத்திலும், போதிக்கிறவன் போதிக்கிறதிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இந்தப் பிரபஞ்சத்திற்கு ஒத்த வேஷந்தரியாமல், தேவனுடைய நன்மையும் பிரியமும் பரிபூரணமுமான சித்தம் இன்னதென்று பகுத்தறியத்தக்கதாக, உங்கள் மனம் புதிதாகிறதினாலே மறுரூபமாகுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. ஊழியஞ்செய்கிறவன் ஊழியத்திலும், போதிக்கிறவன் போதிக்கிறதிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இந்தப் பிரபஞ்சத்திற்கு ஒத்த வேஷந்தரியாமல், தேவனுடைய நன்மையும் பிரியமும் பரிபூரணமுமான சித்தம் இன்னதென்று பகுத்தறியத்தக்கதாக, உங்கள் மனம் புதிதாகிறதினாலே மறுரூபமாகுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. புத்திசொல்லுகிறவன் புத்திசொல்லுகிறதிலும் தரித்திருக்கக்கடவன்; பகிர்ந்து கொடுக்கிறவன் வஞ்சனையில்லாமல் கொடுக்கக்கடவன்; முதாலாளியானவன் ஜாக்கிரதையாயிருக்கக்கடவன்; இரக்கஞ்செய்கிறவன் உற்சாகத்துடனே செய்யக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இந்தப் பிரபஞ்சத்திற்கு ஒத்த வேஷந்தரியாமல், தேவனுடைய நன்மையும் பிரியமும் பரிபூரணமுமான சித்தம் இன்னதென்று பகுத்தறியத்தக்கதாக, உங்கள் மனம் புதிதாகிறதினாலே மறுரூபமாகுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. புத்திசொல்லுகிறவன் புத்திசொல்லுகிறதிலும் தரித்திருக்கக்கடவன்; பகிர்ந்து கொடுக்கிறவன் வஞ்சனையில்லாமல் கொடுக்கக்கடவன்; முதாலாளியானவன் ஜாக்கிரதையாயிருக்கக்கடவன்; இரக்கஞ்செய்கிறவன் உற்சாகத்துடனே செய்யக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470546060" r:id="rId1"/>
+    <p:sldLayoutId id="2474469780" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5944,150 +4588,54 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...78 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -6232,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. દેવે મને એક વિશિષ્ટ કૃપાદાન આપ્યું છે. તેથી જ તો તમારામાંની દરેક વ્યક્તિને મારે કઈક કહેવાનું છે.]]></a:t>
+              <a:t><![CDATA[9. তোমার ভালবাসা অকৃত্রিম হোক্৷ যা মন্দ তা ঘৃণা কর আর যা ভাল তাতে আসক্ত থাক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમે એવું ન માની લો કે તમે ખરેખર જેવા છો તેના કરતાં તમે વધારે સારા છો. તમે ખરેખર જેવા છો તેવા તમારી]]></a:t>
+              <a:t><![CDATA[10. ভাই বোনের মধ্যে য়ে পবিত্র ভালোবাসা থাকে সেই ভালোবাসায় তোমরা পরস্পরকে ভালবাস৷ অপর ভাই বোনেদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જાતને ઓળખો. દેવે તમને કઈ જાતનો વિશ્વાસ આપ્યો છે, એના આધારે નક્કી કરો કે તમે કોણ છો!]]></a:t>
+              <a:t><![CDATA[নিজের থেকেও বেশী সম্মানের য়োগ্য বলে মনে কর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. આપણામાંના દરેક માનવને એક શરીર છે, અને એ શરીરને ઘણાં અવયવો છે. આ બધાં અવયવો એક જ પ્રકારનું કાર્ય]]></a:t>
+              <a:t><![CDATA[11. প্রভুর কাজে শিথিল হযো না৷ আত্মায় উদ্দীপ্ত হয়েই তোমরা প্রভুর সেবা কর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરતાં નથી.]]></a:t>
+              <a:t><![CDATA[12. আনন্দ কর, কারণ তোমাদের প্রত্যাশা আছে৷ তোমরা দুঃখকষ্টে সহিষ্ণু হও; নিরন্তর প্রার্থনা কর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. આપણી સાથે એમ જ છે, જો કે આપણે લોકો ઘણા છીએ. પરંતુ આપણે ઘણા હોવા છત્તાં ખ્રિસ્તમાં એક શરીર છીએ.]]></a:t>
+              <a:t><![CDATA[13. তোমাদের যা আছে তা অভাবী ঈশ্বরের লোকদের সঙ্গে ভাগ করে নাও৷ তোমাদের গৃহে অতিথিদের স্বাগত জানাও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને અરસપરસ એકબીજાનાં અવયવો છીએ.]]></a:t>
+              <a:t><![CDATA[14. তোমাদের যাঁরা নির্য়াতন করে তাদের জন্য প্রার্থনা করো, য়েন ঈশ্বর তাদের আশীর্বাদ করেন৷ তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. આપણ સૌને જુદાં જુદાં કૃપાદાનો મળેલ છે. આપણા પર થએલ દેવની કૃપાને કારણે પ્રત્યેક કૃપાદાન આપણને]]></a:t>
+              <a:t><![CDATA[মঙ্গল কামনা কর, অভিশাপ দিও না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રાપ્ત થયેલ છે. જો કોઈ વ્યક્તિને પ્રબોધ કરવાનું કૃપાદાન મળ્યું હોય તો એ વ્યક્તિએ પૂરા વિશ્વાસથી]]></a:t>
+              <a:t><![CDATA[1. ভাই ও বোনেরা আমার মিনতি এই, ঈশ্বর আমাদের প্রতি দয়া করেছেন বলে তোমাদের জীবন ঈশ্বরের উদ্দেশ্যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રબોધ કરવો જોઈએ.]]></a:t>
+              <a:t><![CDATA[জীবিত বলিরূপে উত্‌সর্গ কর, তা তাঁর কাছে পবিত্র প্রীতিজনক হোক৷ ঈশ্বরের উপাসনা করার জন্য তোমাদের কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. હે ભાઈઓ તથા બહેનો, હું તમને વિનંતી કરું છું કે હવે તમે કઈક કરો. દેવે આપણા પ્રત્યે પુષ્કળ દયા]]></a:t>
+              <a:t><![CDATA[5. ঠিক তেমনই আমরা অনেকে মিলে খ্রীষ্টেতে দেহ গঠন করি৷ আমরা সেই দেহের অঙ্গ প্রত্যঙ্গ, একে অপরের সঙ্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. જો કોઈ વ્યક્તિને સેવા કરવાનું કૃપાદાન હોય, તો તેણે માનવોની સેવા કરવી જોઈએ. કોઈ વ્યક્તિને શિક્ષણ]]></a:t>
+              <a:t><![CDATA[এ এক আত্মিক উপায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપવાનું કૃપાદાન હોય. તો તેણે લોકોને શિક્ષણ આપવામાં મંડયા રહેવું.]]></a:t>
+              <a:t><![CDATA[2. এই জগতের লোকদের মতো নিজেদের চলতে দিও না, বরং নতুন চিন্তাধারায় নিজেদের পরিবর্তন কর; য়েন বুঝতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. જો કોઈ વ્યક્તિને એવું કૃપાદાન મળ્યું હોય કે તે બીજા લોકોને આશ્વાસન આપી શકે, તો તેણે દુ:ખી લોકોને]]></a:t>
+              <a:t><![CDATA[পার ঈশ্বর কি চান, কোনটা ভাল,কোনটা তাঁকে খুশী করে ও কোনটা সিদ্ধ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આશ્વાસન આપવું જોઈએ. અન્ય લોકોને મદદરૂપ થવા કોઈ વ્યક્તિને દાન આપવાની ક્ષમતા પ્રાપ્ત થઈ હોય, તો તેણે]]></a:t>
+              <a:t><![CDATA[3. ঈশ্বর আমাকে একটি বিশেষ বর দান করেছেন, তাই তোমাদের মধ্যে প্রত্যেককে আমার কিছু বলার আছে৷ নিজের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉદારતાથી દાન કરવું જોઈએ. કોઈ વ્યક્તિમાં અધિકારી થવાની આવડત હોય, તો તેણે સારો અધિકાર ચલાવવા સખત શ્રમ]]></a:t>
+              <a:t><![CDATA[সম্বন্ধে য়েমন ধারণা থাকা উচিত তার থেকে উঁচু ধারণা পোষণ কোরো না; কিন্তু ঈশ্বর যাকে য়ে পরিমাণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવો જોઈએ. જો કોઈ વ્યક્તિમાં અન્ય લોકો પ્રત્યે દયા દર્શાવવાનું કૃપાદાન મળ્યું હોય તો તેણે ઉમંગથી એ]]></a:t>
+              <a:t><![CDATA[বিশ্বাস দিয়েছেন তোমরা সেইমতো নিজেদের সম্বন্ধে ধারণা পোষণ কর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કાર્ય ઉપાડી લેવું જોઈએ.]]></a:t>
+              <a:t><![CDATA[4. আমাদের সকলের দেহ আছে আর সেই দেহে অনেক অঙ্গ প্রত্যঙ্গ আছে, এই অঙ্গ প্রত্যঙ্গগুলি একই কাজ করে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તમારો પ્રેમ સાચો હોવો જોઈએ. ભુંડું છે તેને ધિક્કારો. માત્ર સારાં જ કર્મો કરો.]]></a:t>
+              <a:t><![CDATA[15. তোমরা অপরের সুখে সুখী হও, যাঁরা দুঃখে কাঁদছে তাদের সঙ্গে কাঁদো৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. જે રીતે ભાઈઓ-બહેનો વચ્ચે પ્રેમ હોય છે એ રીતે તમે એક બીજાને પ્રેમ કરો, જેથી તમને એ આત્મીયતાનો]]></a:t>
+              <a:t><![CDATA[16. তোমরা পরস্পর একপ্রাণ হয়ে শান্তিতে থাক, অহঙ্কারী হযো না৷ যাঁরা দীনহীন মানুষ তাদের সঙ্গে সম্পর্ক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અનુભવ થાય. તમે માન-સન્માનની જે અપેક્ષા રાખો છો, તેના કરતાં વધારે માન-સન્માન તમારા ભાઈ-બહેનોને આપવું]]></a:t>
+              <a:t><![CDATA[রেখে চল৷ নিজেকে জ্ঞানী মনে করে গর্ব করো না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દર્શાવી છે. તેથી દેવની દયાની ખાતર તમે તમારા શરીરોનું જીવતું, પવિત્ર તથા દેવને પસંદ પડે એવું અર્પણ]]></a:t>
+              <a:t><![CDATA[সংযুক্ত৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જોઈએ.]]></a:t>
+              <a:t><![CDATA[17. কেউ অপরাধ করলে অপকার করে প্রতিশোধ নিও না৷ সকলের চোখে যা ভাল তোমরা তা করতেই চেষ্টা কর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. દેવનું કાર્ય કરવાની જરૂર હોય ત્યારે તમે આળસુ ન થાઓ. અને જ્યારે દેવની સેવા કરો ત્યારે પૂર્ણ]]></a:t>
+              <a:t><![CDATA[18. যতদূর পার সকলের সঙ্গে শান্তিতে থাকার চেষ্টা করে যাও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આધ્યાત્મિક ઉત્સાહ સાથે કરો.]]></a:t>
+              <a:t><![CDATA[19. আমার বন্ধুরা, কেউ তোমাদের বিরুদ্ধে অন্যায় করলে তাকে শাস্তি দিতে য়েও না, বরং ঈশ্বরকেই শাস্তি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ઉજજવળ ભવિષ્યની આશા છે તેથી આનંદમાં રહો. જ્યારે મુશ્કેલીઓ આવે ત્યારે ધીરજ રાખો. અને હંમેશા દેવની]]></a:t>
+              <a:t><![CDATA[দিতে দাও৷ শাস্ত্রে প্রভু বলছেন, ‘প্রতিশোধ নেওয়া আমার কাজ, প্রতিদান যা দেবার আমিই দেব৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રાર્થના કરો.]]></a:t>
+              <a:t><![CDATA[20. কিন্তু তোমরা এই কাজ কর, ‘তোমাদের শত্রুরা ক্ষুধার্ত হলে তাকে খেতে দাও, তোমাদের শত্রু তৃষ্ণার্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. દેવના લોકો જેમને મદદની જરૂર છે, તેમના સંતોષ માટે તેમના સહભાગી બનો. એવા લોકોની મહેમાનગતી કરો.]]></a:t>
+              <a:t><![CDATA[হলে তাকে জল পান করাও৷ এই রকম করলে তোমরা তাকে লজ্জায় ফেলে দেবে৷’আর তা হবে তার মাথায় একরাশি জ্বলন্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. જે લોકો તમારું ખરાબ કરતા હોય, તેમના વિષે ફક્ત સારું જ બોલો. એમને શાપ ન આપો, પરંતુ એમને આશીર્વાદ]]></a:t>
+              <a:t><![CDATA[কয়লা রাখার মতো৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,315 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જ આપો.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[16. એક બીજા સાથે હળીમળીને રહો અને શાંતિથી જીવો, અભિમાની બનશો નહિ. બીજા લોકોને મન જે માણસો અગત્યના ન]]></a:t>
+              <a:t><![CDATA[21. মন্দের কাছে পরাস্ত হযো না, বরং উত্তমের দ্বারা মন্দকে পরাস্ত করো৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,1371 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરો. તમારું અર્પણ માત્ર પ્રભુ અર્થે જ થાય, અને તેથી દેવ પ્રસન્ન થશે. તમારું અર્પણ દેવની સેવાનો]]></a:t>
-[...1319 lines deleted...]
-              <a:t><![CDATA[21. ભૂંડાથી તું હારી ન જા, પણ સારાં કર્મો કરીને તારે ભૂંડાનો પરાજય કરવો.]]></a:t>
+              <a:t><![CDATA[6. আর ঈশ্বরের অনুগ্রহ অনুসারেই আমরা ভিন্ন ভিন্ন বরদান পেয়েছি৷ কেউ যদি ভাববাণী বলার বরদান পেয়ে থাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આધ્યાત્મિક માર્ગ છે.]]></a:t>
+              <a:t><![CDATA[তবে সে তার বিশ্বাসের পরিমাণ অনুসারে ভাববাণী বলুক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. આ દુનિયાના લોકો જેવા થવા માટે તમે તમારા જીવનનું પરિવર્તન કરશો નહિ. પરંતુ નવી વિચાર-શૈલી અપનાવીને]]></a:t>
+              <a:t><![CDATA[7. যার সেবা করবার বরদান আছে সে তা সেবা কর্মেই প্রযোগ করুক৷ য়ে শিক্ষক, সে শিক্ষার দ্বারা লোকদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમે તમારા જીવનમાં પૂર્ણ રીતે આંતરિક પરિવર્તન પામો, તો જ દેવ તમારા માટે શું ઈચ્છે છે તે તમે નક્કી કરી]]></a:t>
+              <a:t><![CDATA[উত্‌সাহ দিক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શકશો અને તે સ્વીકારી શકશો. તમે જાણી શકશો કે કઈ વસ્તુઓ સારી છે અને દેવને પ્રિય છે, અને કઈ વસ્તુઓ]]></a:t>
+              <a:t><![CDATA[8. য়ে উপদেষ্টা, সে উপদেশ দানের কাজ করুক৷ যার অপরকে সাহায্যদানের ক্ষমতা আছে, সে উদারভাবেই সাহায্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંપૂર્ણ છે.]]></a:t>
+              <a:t><![CDATA[করুক৷ কর্ত্তৃত্ব যার হাতে সে সযত্নেই কর্ত্তৃত্ব করুক৷ য়ে দযা করে, সে আনন্দের সঙ্গেই তা করুক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>