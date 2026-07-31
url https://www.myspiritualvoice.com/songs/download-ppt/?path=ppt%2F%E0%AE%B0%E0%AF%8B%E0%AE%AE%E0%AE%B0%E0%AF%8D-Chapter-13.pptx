--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -51,66 +51,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -121,58 +105,50 @@
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
-    <p:sldId id="286" r:id="rId33"/>
-[...6 lines deleted...]
-    <p:sldId id="293" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -300,61 +276,53 @@
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-[...9 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் அதிகாரிகள் நற்கிரியைகளுக்கல்ல, துர்க்கிரியைகளுக்கே பயங்கரமாயிருக்கிறார்கள்; ஆகையால் நீ அதிகாரத்திற்குப் பயப்படாதிருக்கவேண்டுமானால், நன்மைசெய், அதினால் உனக்குப் புகழ்ச்சி உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[4. உனக்கு நன்மை உண்டாகும்பொருட்டு, அவன் தேவஊழியக்காரனாயிருக்கிறான். நீ தீமைசெய்தால் பயந்திரு; பட்டயத்தை அவன் விருதாவாய்ப் பிடித்திருக்கவில்லை; தீமைசெய்கிறவன்மேல் கோபாக்கினை வரப்பண்ணும்படி, அவன் நீதியைச் செலுத்துகிற தேவஊழியக்காரனாயிருக்கிறானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உனக்கு நன்மை உண்டாகும்பொருட்டு, அவன் தேவஊழியக்காரனாயிருக்கிறான். நீ தீமைசெய்தால் பயந்திரு; பட்டயத்தை அவன் விருதாவாய்ப் பிடித்திருக்கவில்லை; தீமைசெய்கிறவன்மேல் கோபாக்கினை வரப்பண்ணும்படி, அவன் நீதியைச் செலுத்துகிற தேவஊழியக்காரனாயிருக்கிறானே.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால், நீங்கள் கோபாக்கினையினிமித்தம் மாத்திரமல்ல, மனச்சாட்சியினிமித்தமும் கீழ்ப்படியவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உனக்கு நன்மை உண்டாகும்பொருட்டு, அவன் தேவஊழியக்காரனாயிருக்கிறான். நீ தீமைசெய்தால் பயந்திரு; பட்டயத்தை அவன் விருதாவாய்ப் பிடித்திருக்கவில்லை; தீமைசெய்கிறவன்மேல் கோபாக்கினை வரப்பண்ணும்படி, அவன் நீதியைச் செலுத்துகிற தேவஊழியக்காரனாயிருக்கிறானே.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால், நீங்கள் கோபாக்கினையினிமித்தம் மாத்திரமல்ல, மனச்சாட்சியினிமித்தமும் கீழ்ப்படியவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உனக்கு நன்மை உண்டாகும்பொருட்டு, அவன் தேவஊழியக்காரனாயிருக்கிறான். நீ தீமைசெய்தால் பயந்திரு; பட்டயத்தை அவன் விருதாவாய்ப் பிடித்திருக்கவில்லை; தீமைசெய்கிறவன்மேல் கோபாக்கினை வரப்பண்ணும்படி, அவன் நீதியைச் செலுத்துகிற தேவஊழியக்காரனாயிருக்கிறானே.]]></a:t>
+              <a:t><![CDATA[6. இதற்காகவே நீங்கள் வரியையும் கொடுக்கிறீர்கள். அவர்கள் இந்த வேலையைப் பார்த்துவருகிற தேவஊழியக்காரராயிருக்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், நீங்கள் கோபாக்கினையினிமித்தம் மாத்திரமல்ல, மனச்சாட்சியினிமித்தமும் கீழ்ப்படியவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. இதற்காகவே நீங்கள் வரியையும் கொடுக்கிறீர்கள். அவர்கள் இந்த வேலையைப் பார்த்துவருகிற தேவஊழியக்காரராயிருக்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், நீங்கள் கோபாக்கினையினிமித்தம் மாத்திரமல்ல, மனச்சாட்சியினிமித்தமும் கீழ்ப்படியவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் யாவருக்கும் செலுத்தவேண்டிய கடமைகளைச் செலுத்துங்கள்; எவனுக்கு வரியைச் செலுத்தவேண்டியதோ அவனுக்கு வரியையும், எவனுக்குத் தீர்வையைச் செலுத்தவேண்டியதோ அவனுக்குத் தீர்வையையும் செலுத்துங்கள்; எவனுக்குப் பயப்படவேண்டியதோ அவனுக்குப் பயப்படுங்கள்; எவனைக் கனம்பண்ணவேண்டியதோ அவனைக் கனம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், நீங்கள் கோபாக்கினையினிமித்தம் மாத்திரமல்ல, மனச்சாட்சியினிமித்தமும் கீழ்ப்படியவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் யாவருக்கும் செலுத்தவேண்டிய கடமைகளைச் செலுத்துங்கள்; எவனுக்கு வரியைச் செலுத்தவேண்டியதோ அவனுக்கு வரியையும், எவனுக்குத் தீர்வையைச் செலுத்தவேண்டியதோ அவனுக்குத் தீர்வையையும் செலுத்துங்கள்; எவனுக்குப் பயப்படவேண்டியதோ அவனுக்குப் பயப்படுங்கள்; எவனைக் கனம்பண்ணவேண்டியதோ அவனைக் கனம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதற்காகவே நீங்கள் வரியையும் கொடுக்கிறீர்கள். அவர்கள் இந்த வேலையைப் பார்த்துவருகிற தேவஊழியக்காரராயிருக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[8. ஒருவரிடத்திலொருவர் அன்புகூருகிற கடனேயல்லாமல், மற்றொன்றிலும் ஒருவனுக்கும் கடன்படாதிருங்கள்; பிறனிடத்தில் அன்புகூருகிறவன் நியாயப்பிரமாணத்தை நிறைவேற்றுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதற்காகவே நீங்கள் வரியையும் கொடுக்கிறீர்கள். அவர்கள் இந்த வேலையைப் பார்த்துவருகிற தேவஊழியக்காரராயிருக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[8. ஒருவரிடத்திலொருவர் அன்புகூருகிற கடனேயல்லாமல், மற்றொன்றிலும் ஒருவனுக்கும் கடன்படாதிருங்கள்; பிறனிடத்தில் அன்புகூருகிறவன் நியாயப்பிரமாணத்தை நிறைவேற்றுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் யாவருக்கும் செலுத்தவேண்டிய கடமைகளைச் செலுத்துங்கள்; எவனுக்கு வரியைச் செலுத்தவேண்டியதோ அவனுக்கு வரியையும், எவனுக்குத் தீர்வையைச் செலுத்தவேண்டியதோ அவனுக்குத் தீர்வையையும் செலுத்துங்கள்; எவனுக்குப் பயப்படவேண்டியதோ அவனுக்குப் பயப்படுங்கள்; எவனைக் கனம்பண்ணவேண்டியதோ அவனைக் கனம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. எப்படியென்றால், விபசாரம் செய்யாதிருப்பாயாக, கொலை செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக, பொய்ச்சாட்சி சொல்லாதிருப்பாயாக, இச்சியாதிருப்பாயாக என்கிற இந்தக்கற்பனைகளும், வேறே எந்தக் கற்பனையும், உன்னிடத்தில் நீ அன்புகூருகிறதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக என்கிற ஒரே வார்த்தையிலே தொகையாய் அடங்கியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. துர்இச்சைகளுக்கு இடமாக உடலைப் பேணாமலிருந்து, கர்த்தராகிய இயேசுகிறிஸ்துவைத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. எந்த மனுஷனும் மேலான அதிகாரமுள்ளவர்களுக்குக் கீழ்ப்படியக்கடவன்; ஏனென்றால், தேவனாலேயன்றி ஒரு அதிகாரமுமில்லை; உண்டாயிருக்கிற அதிகாரங்கள் தேவனாலே நியமிக்கப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் யாவருக்கும் செலுத்தவேண்டிய கடமைகளைச் செலுத்துங்கள்; எவனுக்கு வரியைச் செலுத்தவேண்டியதோ அவனுக்கு வரியையும், எவனுக்குத் தீர்வையைச் செலுத்தவேண்டியதோ அவனுக்குத் தீர்வையையும் செலுத்துங்கள்; எவனுக்குப் பயப்படவேண்டியதோ அவனுக்குப் பயப்படுங்கள்; எவனைக் கனம்பண்ணவேண்டியதோ அவனைக் கனம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. எப்படியென்றால், விபசாரம் செய்யாதிருப்பாயாக, கொலை செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக, பொய்ச்சாட்சி சொல்லாதிருப்பாயாக, இச்சியாதிருப்பாயாக என்கிற இந்தக்கற்பனைகளும், வேறே எந்தக் கற்பனையும், உன்னிடத்தில் நீ அன்புகூருகிறதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக என்கிற ஒரே வார்த்தையிலே தொகையாய் அடங்கியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் யாவருக்கும் செலுத்தவேண்டிய கடமைகளைச் செலுத்துங்கள்; எவனுக்கு வரியைச் செலுத்தவேண்டியதோ அவனுக்கு வரியையும், எவனுக்குத் தீர்வையைச் செலுத்தவேண்டியதோ அவனுக்குத் தீர்வையையும் செலுத்துங்கள்; எவனுக்குப் பயப்படவேண்டியதோ அவனுக்குப் பயப்படுங்கள்; எவனைக் கனம்பண்ணவேண்டியதோ அவனைக் கனம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. எப்படியென்றால், விபசாரம் செய்யாதிருப்பாயாக, கொலை செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக, பொய்ச்சாட்சி சொல்லாதிருப்பாயாக, இச்சியாதிருப்பாயாக என்கிற இந்தக்கற்பனைகளும், வேறே எந்தக் கற்பனையும், உன்னிடத்தில் நீ அன்புகூருகிறதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக என்கிற ஒரே வார்த்தையிலே தொகையாய் அடங்கியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருவரிடத்திலொருவர் அன்புகூருகிற கடனேயல்லாமல், மற்றொன்றிலும் ஒருவனுக்கும் கடன்படாதிருங்கள்; பிறனிடத்தில் அன்புகூருகிறவன் நியாயப்பிரமாணத்தை நிறைவேற்றுகிறான்.]]></a:t>
+              <a:t><![CDATA[10. அன்பானது பிறனுக்குப் பொல்லாங்குசெய்யாது; ஆதலால் அன்பு நியாயப்பிரமாணத்தின் நிறைவேறுதலாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருவரிடத்திலொருவர் அன்புகூருகிற கடனேயல்லாமல், மற்றொன்றிலும் ஒருவனுக்கும் கடன்படாதிருங்கள்; பிறனிடத்தில் அன்புகூருகிறவன் நியாயப்பிரமாணத்தை நிறைவேற்றுகிறான்.]]></a:t>
+              <a:t><![CDATA[11. நித்திரையைவிட்டு எழுந்திருக்கத்தக்க வேளையாயிற்றென்று, நாம் காலத்தை அறிந்தவர்களாய், இப்படி நடக்கவேண்டும்; நாம் விசுவாசிகளானபோது இரட்சிப்பு சமீபமாயிருந்ததைப் பார்க்கிலும் இப்பொழுது அது நமக்கு அதிக சமீபமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எப்படியென்றால், விபசாரம் செய்யாதிருப்பாயாக, கொலை செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக, பொய்ச்சாட்சி சொல்லாதிருப்பாயாக, இச்சியாதிருப்பாயாக என்கிற இந்தக்கற்பனைகளும், வேறே எந்தக் கற்பனையும், உன்னிடத்தில் நீ அன்புகூருகிறதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக என்கிற ஒரே வார்த்தையிலே தொகையாய் அடங்கியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. நித்திரையைவிட்டு எழுந்திருக்கத்தக்க வேளையாயிற்றென்று, நாம் காலத்தை அறிந்தவர்களாய், இப்படி நடக்கவேண்டும்; நாம் விசுவாசிகளானபோது இரட்சிப்பு சமீபமாயிருந்ததைப் பார்க்கிலும் இப்பொழுது அது நமக்கு அதிக சமீபமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எப்படியென்றால், விபசாரம் செய்யாதிருப்பாயாக, கொலை செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக, பொய்ச்சாட்சி சொல்லாதிருப்பாயாக, இச்சியாதிருப்பாயாக என்கிற இந்தக்கற்பனைகளும், வேறே எந்தக் கற்பனையும், உன்னிடத்தில் நீ அன்புகூருகிறதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக என்கிற ஒரே வார்த்தையிலே தொகையாய் அடங்கியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. இரவு சென்றுபோயிற்று, பகல் சமீபமாயிற்று; ஆகையால் அந்தகாரத்தின் கிரியைகளை நாம் தள்ளிவிட்டு, ஒளியின் ஆயுதங்களைத் தரித்துக்கொள்ளக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எப்படியென்றால், விபசாரம் செய்யாதிருப்பாயாக, கொலை செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக, பொய்ச்சாட்சி சொல்லாதிருப்பாயாக, இச்சியாதிருப்பாயாக என்கிற இந்தக்கற்பனைகளும், வேறே எந்தக் கற்பனையும், உன்னிடத்தில் நீ அன்புகூருகிறதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக என்கிற ஒரே வார்த்தையிலே தொகையாய் அடங்கியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. இரவு சென்றுபோயிற்று, பகல் சமீபமாயிற்று; ஆகையால் அந்தகாரத்தின் கிரியைகளை நாம் தள்ளிவிட்டு, ஒளியின் ஆயுதங்களைத் தரித்துக்கொள்ளக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எப்படியென்றால், விபசாரம் செய்யாதிருப்பாயாக, கொலை செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக, பொய்ச்சாட்சி சொல்லாதிருப்பாயாக, இச்சியாதிருப்பாயாக என்கிற இந்தக்கற்பனைகளும், வேறே எந்தக் கற்பனையும், உன்னிடத்தில் நீ அன்புகூருகிறதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக என்கிற ஒரே வார்த்தையிலே தொகையாய் அடங்கியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. களியாட்டும் வெறியும், வேசித்தனமும் காமவிகாரமும், வாக்குவாதமும் பொறாமையும் உள்ளவர்களாய் நடவாமல், பகலிலே நடக்கிறவர்கள்போலச் சீராய் நடக்கக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அன்பானது பிறனுக்குப் பொல்லாங்குசெய்யாது; ஆதலால் அன்பு நியாயப்பிரமாணத்தின் நிறைவேறுதலாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. களியாட்டும் வெறியும், வேசித்தனமும் காமவிகாரமும், வாக்குவாதமும் பொறாமையும் உள்ளவர்களாய் நடவாமல், பகலிலே நடக்கிறவர்கள்போலச் சீராய் நடக்கக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அன்பானது பிறனுக்குப் பொல்லாங்குசெய்யாது; ஆதலால் அன்பு நியாயப்பிரமாணத்தின் நிறைவேறுதலாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. துர்இச்சைகளுக்கு இடமாக உடலைப் பேணாமலிருந்து, கர்த்தராகிய இயேசுகிறிஸ்துவைத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. துர்இச்சைகளுக்கு இடமாக உடலைப் பேணாமலிருந்து, கர்த்தராகிய இயேசுகிறிஸ்துவைத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. எந்த மனுஷனும் மேலான அதிகாரமுள்ளவர்களுக்குக் கீழ்ப்படியக்கடவன்; ஏனென்றால், தேவனாலேயன்றி ஒரு அதிகாரமுமில்லை; உண்டாயிருக்கிற அதிகாரங்கள் தேவனாலே நியமிக்கப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,923 +2780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நித்திரையைவிட்டு எழுந்திருக்கத்தக்க வேளையாயிற்றென்று, நாம் காலத்தை அறிந்தவர்களாய், இப்படி நடக்கவேண்டும்; நாம் விசுவாசிகளானபோது இரட்சிப்பு சமீபமாயிருந்ததைப் பார்க்கிலும் இப்பொழுது அது நமக்கு அதிக சமீபமாயிருக்கிறது.]]></a:t>
-[...871 lines deleted...]
-              <a:t><![CDATA[13. களியாட்டும் வெறியும், வேசித்தனமும் காமவிகாரமும், வாக்குவாதமும் பொறாமையும் உள்ளவர்களாய் நடவாமல், பகலிலே நடக்கிறவர்கள்போலச் சீராய் நடக்கக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[14. துர்இச்சைகளுக்கு இடமாக உடலைப் பேணாமலிருந்து, கர்த்தராகிய இயேசுகிறிஸ்துவைத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3793,51 +2889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எந்த மனுஷனும் மேலான அதிகாரமுள்ளவர்களுக்குக் கீழ்ப்படியக்கடவன்; ஏனென்றால், தேவனாலேயன்றி ஒரு அதிகாரமுமில்லை; உண்டாயிருக்கிற அதிகாரங்கள் தேவனாலே நியமிக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. ஆதலால் அதிகாரத்திற்கு எதிர்த்து நிற்கிறவன் தேவனுடைய நியமத்திற்கு எதிர்த்து நிற்கிறான்; அப்படி எதிர்த்து நிற்கிறவர்கள் தங்களுக்குத் தாங்களே ஆக்கினையை வருவித்துக்கொள்ளுகிறார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எந்த மனுஷனும் மேலான அதிகாரமுள்ளவர்களுக்குக் கீழ்ப்படியக்கடவன்; ஏனென்றால், தேவனாலேயன்றி ஒரு அதிகாரமுமில்லை; உண்டாயிருக்கிற அதிகாரங்கள் தேவனாலே நியமிக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. ஆதலால் அதிகாரத்திற்கு எதிர்த்து நிற்கிறவன் தேவனுடைய நியமத்திற்கு எதிர்த்து நிற்கிறான்; அப்படி எதிர்த்து நிற்கிறவர்கள் தங்களுக்குத் தாங்களே ஆக்கினையை வருவித்துக்கொள்ளுகிறார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +3107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆதலால் அதிகாரத்திற்கு எதிர்த்து நிற்கிறவன் தேவனுடைய நியமத்திற்கு எதிர்த்து நிற்கிறான்; அப்படி எதிர்த்து நிற்கிறவர்கள் தங்களுக்குத் தாங்களே ஆக்கினையை வருவித்துக்கொள்ளுகிறார்கள்]]></a:t>
+              <a:t><![CDATA[3. மேலும் அதிகாரிகள் நற்கிரியைகளுக்கல்ல, துர்க்கிரியைகளுக்கே பயங்கரமாயிருக்கிறார்கள்; ஆகையால் நீ அதிகாரத்திற்குப் பயப்படாதிருக்கவேண்டுமானால், நன்மைசெய், அதினால் உனக்குப் புகழ்ச்சி உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +3216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆதலால் அதிகாரத்திற்கு எதிர்த்து நிற்கிறவன் தேவனுடைய நியமத்திற்கு எதிர்த்து நிற்கிறான்; அப்படி எதிர்த்து நிற்கிறவர்கள் தங்களுக்குத் தாங்களே ஆக்கினையை வருவித்துக்கொள்ளுகிறார்கள்]]></a:t>
+              <a:t><![CDATA[3. மேலும் அதிகாரிகள் நற்கிரியைகளுக்கல்ல, துர்க்கிரியைகளுக்கே பயங்கரமாயிருக்கிறார்கள்; ஆகையால் நீ அதிகாரத்திற்குப் பயப்படாதிருக்கவேண்டுமானால், நன்மைசெய், அதினால் உனக்குப் புகழ்ச்சி உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +3325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் அதிகாரிகள் நற்கிரியைகளுக்கல்ல, துர்க்கிரியைகளுக்கே பயங்கரமாயிருக்கிறார்கள்; ஆகையால் நீ அதிகாரத்திற்குப் பயப்படாதிருக்கவேண்டுமானால், நன்மைசெய், அதினால் உனக்குப் புகழ்ச்சி உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[4. உனக்கு நன்மை உண்டாகும்பொருட்டு, அவன் தேவஊழியக்காரனாயிருக்கிறான். நீ தீமைசெய்தால் பயந்திரு; பட்டயத்தை அவன் விருதாவாய்ப் பிடித்திருக்கவில்லை; தீமைசெய்கிறவன்மேல் கோபாக்கினை வரப்பண்ணும்படி, அவன் நீதியைச் செலுத்துகிற தேவஊழியக்காரனாயிருக்கிறானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +3434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் அதிகாரிகள் நற்கிரியைகளுக்கல்ல, துர்க்கிரியைகளுக்கே பயங்கரமாயிருக்கிறார்கள்; ஆகையால் நீ அதிகாரத்திற்குப் பயப்படாதிருக்கவேண்டுமானால், நன்மைசெய், அதினால் உனக்குப் புகழ்ச்சி உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[4. உனக்கு நன்மை உண்டாகும்பொருட்டு, அவன் தேவஊழியக்காரனாயிருக்கிறான். நீ தீமைசெய்தால் பயந்திரு; பட்டயத்தை அவன் விருதாவாய்ப் பிடித்திருக்கவில்லை; தீமைசெய்கிறவன்மேல் கோபாக்கினை வரப்பண்ணும்படி, அவன் நீதியைச் செலுத்துகிற தேவஊழியக்காரனாயிருக்கிறானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470545986" r:id="rId1"/>
+    <p:sldLayoutId id="2474469695" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4645,114 +3741,50 @@
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...62 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4901,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સારાં કામો કરવાં જોઈએ. જો તમે સારાં કાર્યો કરશો તો સરકારી અધિકારીઓ તમારાં વખાણ કરશે.]]></a:t>
+              <a:t><![CDATA[অন্যায় করে, তাদের তিনি ঈশ্বরের হয়ে শাস্তি দেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. શાસક તો દેવનો સેવક છે. જે તમને મદદ કરે છે. પરંતુ જો તમે કઈક ખોટું કરશો તો તમારે ડરવું પડશે. શાસક]]></a:t>
+              <a:t><![CDATA[5. তাই তোমরা শাসনকর্তাদের অনুগত থেকো৷ ঈশ্বরের ক্রোধের ভয়েই য়ে কেবল তাদের অধীনতা স্বীকার করবে তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાસે શિક્ષા કરવાની સત્તા હોય છે, અને તે એ સત્તાનો ઉપયોગ કરશે. ખોટાં કામો કરનાર લોકોને સજા કરતો]]></a:t>
+              <a:t><![CDATA[নয়; কিন্তু তোমাদের বিবেক পরিষ্কার রাখার জন্যও করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અધિકારી દેવનો સેવક છે.]]></a:t>
+              <a:t><![CDATA[6. এই জন্য পরস্পরকে তোমরা প্রাপ্য় কর দাও, কারণ শাসনকার্য় পরিচালনা করার জন্যই তারা ঈশ্বর দ্বারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તેથી તમારે સરકારના નિયમોનું પાલન કરવું જ જોઈએ. તમારે સરકારી કાયદાઓનું પાલન કરવું જોઈએ કારણ કે જો]]></a:t>
+              <a:t><![CDATA[নিযুক্ত আছেন; আর সেই কার্য়্য়ে তাঁরা ব্যস্তভাবে সময় ব্যয় করেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમે પાલન ન કરો તો તમને શિક્ષા થાય. તમારે એટલા માટે પણ કાયદાનું પાલન કરવું જોઈએ કેમ કે, એમ કરવું જ]]></a:t>
+              <a:t><![CDATA[7. তোমাদের কাছে যার যা প্রাপ্য় তাকে তা দিয়ে দাও৷ য়ে কর আদায় করে তাকে কর দাও; যাদের শ্রদ্ধা করা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યોગ્ય છે એ તમે જાણો છો.]]></a:t>
+              <a:t><![CDATA[উচিত তাদের শ্রদ্ধা কর; যাদের সম্মান পাওয়া উচিত তাদের সম্মান কর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. અને તેથી જ તમે કરવેરા પણ ચૂકવો છો. જે સત્તાધારી છે તે દેવ માટે કાર્ય કરે છે અને શાસન કાર્યમાં]]></a:t>
+              <a:t><![CDATA[8. শুধু পরস্পরের প্রতি ভালবাসার ঋণ ছাড়া কারো কাছে ঋণী থেকো না, কারণ যাঁরা প্রতিবেশীকে ভালবাসে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોતાનો બધો સમય આપે છે.]]></a:t>
+              <a:t><![CDATA[তারাই ঠিকভাবে বিধি-ব্যবস্থা মেনে চলছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +5121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. જે લોકોનું ઋણ તમારા માથે હોય તે તેમને ચૂકવો. કોઈ પણ જાતના કરવેરા કે કોઈ પણ જાતનું દેવું તમારા પર]]></a:t>
+              <a:t><![CDATA[9. আমি একথা বলছি কারণ ঈশ্বরের এই আজ্ঞাগুলি অর্থাত্, ‘ব্যভিচার করবে না, নরহত্যা করবে না, চুরি করবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. પરંતુ પ્રભુ ઈસુ ખ્રિસ્તને પહેરી લો. તમારામાં રહેલો પાપનો અંશ તમને જે ખરાબ ઈચ્છાઓ કરાવે છે, તેને]]></a:t>
+              <a:t><![CDATA[1. প্রত্যেক মানুষের উচিত দেশের শাসকদের অনুগত থাকা, কারণ দেশ শাসনের জন্য ঈশ্বরই তাদের ক্ষমতা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હોય તો તે ભરપાઈ કરી દો. જે લોકોને માન આપવા જેવું હોય તેમને માન આપો. અને જેમનું સન્માન કરવા જેવું હોય]]></a:t>
+              <a:t><![CDATA[না, অপরের জিনিস আত্মসাত্ করবে না৷’আর অন্য যা কিছু আদেশ তিনি দিয়েছেন সে সবগুলি সংক্ষেপে এই একটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમનું સન્માન કરો.]]></a:t>
+              <a:t><![CDATA[আদেশের মধ্যেই চলে আসে, ‘নিজের মতো তোমার প্রতিবেশীকে ভালবাসো৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. કોઈનું કોઈ પણ પ્રકારનું દેવું રાખશો નહિ. પરંતુ હંમેશા એક બીજાના પ્રેમના ઋણી રહો. જે વ્યક્તિ બીજા]]></a:t>
+              <a:t><![CDATA[10. ভালবাসা কখনও কারোর ক্ষতি করে না, তাই দেখা যাচ্ছে ভালবাসাতেই বিধি-ব্যবস্থা পালন করা হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકોને પ્રેમ કરે છે તેણે ખરેખર નિયમની બધી જ જરૂરિયાતો પરિપૂર્ણ કરી છે એમ ગણાશે.]]></a:t>
+              <a:t><![CDATA[11. এখন কোন্ সময় তা তো তোমাদের জানাই আছে৷ হ্যাঁ, এখন তো ঘুম থেকে জেগে ওঠার সময়, কারণ যখন আমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. હું આમ શા માટે કહું છું? કારણ કે નિમયશાસ્ત્ર કહે છે, “તારે વ્યભિચારનું પાપ ન કરવું જોઈએ, ખૂન ન]]></a:t>
+              <a:t><![CDATA[খ্রীষ্টে প্রথম বিশ্বাস করেছিলাম তখন অপেক্ষা এখন পরিত্রাণ আমাদের আরো সন্নিকট৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવું, કશાયની ચોરી ન કરાય, બીજા લોકોની વસ્તુઓ મેળવી લેવાની ઈચ્છા ન કરાય.”આ અને બીજી બધી આજ્ઞાઓ કે]]></a:t>
+              <a:t><![CDATA[12. ‘দিন’ শুরু হতে আর দেরী নেই৷ ‘রাত’ প্রায় শেষ হল তাই জীবন থেকে অন্ধকারের ক্রিয়াসকল পরিত্যাগ করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આદેશો ખરેખર તો એક જ નિયમમાં સમાઈ જાય છે: “જે રીતે તમે તમારી જાતને પ્રેમ કરો છો, એ જ રીતે પોતાના]]></a:t>
+              <a:t><![CDATA[এস এখন পরিধান করি আলোকের রণসজ্জা৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પડોશી પર પણ પ્રેમ કરો.”]]></a:t>
+              <a:t><![CDATA[13. লোকরা দিনের আলোয় য়েমন চলে আসে আমরাও তাদের মত সত্ পথে চলি৷ আমরা য়েন হৈ-হল্লা পূর্ণ ভোজে য়োগ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. પ્રેમ બીજા લોકોને ઈજા કે દુ:ખ પહોંચાડી શકતો નથી. તેથી, નિયમના બધા જ આદેશોનું પાલન કરવું કે તેને]]></a:t>
+              <a:t><![CDATA[না দিই, মাতলামি না করি, য়ৌন দুরাচার উচ্ছৃঙ্খলতা থেকে দূরে থাকি; বিবাদ, ঈর্ষা ও তর্কের মধ্যে না যাই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રેમ કરવો એ બધું એક જ છે.]]></a:t>
+              <a:t><![CDATA[14. কিন্তু য়েন নব বেশে প্রভু যীশু খ্রীষ্টকে পরিধান করি ও দৈহিক কামনা বাসনা চরিতার্থ করার চিন্তায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંતોષવાના વિચારો ન કરો.]]></a:t>
+              <a:t><![CDATA[দিয়েছেন৷ যাঁরা এমন শাসন কার্য় নিযুক্ত, ঈশ্বরই তাদের সেই কাজের ক্ষমতা দিয়েছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,1107 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. આ બધી વાત હું તમને એટલા માટે કહું છું કે, તમે જાણો છો તેમ, આપણે સૌ મહત્વપૂર્ણ સમયમાં જીવી રહ્યાં]]></a:t>
-[...1055 lines deleted...]
-              <a:t><![CDATA[બનવું જોઈએ.]]></a:t>
+              <a:t><![CDATA[আর মন না দিই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. દરેક માણસે મુખ્ય અધિકારીઓના હુકમનું પાલન કરવું જ જોઈએ. જે અધિકારી છે તેઓને દેવ દ્વારા એ સત્તા]]></a:t>
+              <a:t><![CDATA[2. তাই তো কর্ত্তৃপক্ষের বিরোধিতা য়ে করে, সে ঈশ্বর যা স্থির করেছেন তারই বিরোধিতা করে৷ তেমন বিরোধিতা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપવામાં આવી છે. અને અત્યારે જે લોકો શાસન કરી રહ્યા છે, તેમને પણ દેવ દ્વારા એ સત્તા આપવામાં આવી છે.]]></a:t>
+              <a:t><![CDATA[যাঁরা করে তারা নিজেরাই নিজেদের শাস্তি ডেকে আনবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તેથી જે વ્યક્તિ સરકારની વિરુંદ્ધમાં હોય તે ખરેખર તો દેવના આદેશની વિરુંદ્ધમાં છે. સરકારની વિરુંદ્ધ]]></a:t>
+              <a:t><![CDATA[3. তোমরা ভাল কাজ করো, শাসকবৃন্দ তোমাদের প্রশংসা করবে৷ ভয় পাবার কারণ থাকে তাদেরই যাঁরা মন্দ কাজ করে;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જતા લોકો પોતે શિક્ષા વહોરી લે છે.]]></a:t>
+              <a:t><![CDATA[যদি তোমরা কর্ত্তৃপক্ষের কাছ থেকে ভয় পেতে না চাও, তবে যা ভাল তাই কর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. જે લોકો સારાં કાર્યો કરતા હોય તેમણે સરકારી અધિકારીઓથી ડરવાની જરૂર નથી. પરંતુ જે લોકો ખોટાં કામો]]></a:t>
+              <a:t><![CDATA[4. শাসনকর্তারা আসলে তোমাদের ভালোর জন্য ঈশ্বর নিযোজিত দাস; কিন্তু তোমরা যদি অন্যায় কর তাহলে ভীত হবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરતા હોય તેમને તો અધિકારીઓનો ડર લાગવો જ જોઈએ. શું તમારે શાસકોના ડરમાંથી મુક્ત થવું છે? તો તમારે]]></a:t>
+              <a:t><![CDATA[কারণ নিশ্চয় থাকে৷ শাস্তি দেবার মতো ক্ষমতা শাসকের ওপর ন্যস্ত আছে, তিনি তো ঈশ্বরের দাস; তাই যাঁরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
   <a:themeElements>
-    <a:clrScheme name="Theme34">
+    <a:clrScheme name="Theme67">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme34">
+    <a:fontScheme name="Theme67">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme34">
+    <a:fmtScheme name="Theme67">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +7975,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>30</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>