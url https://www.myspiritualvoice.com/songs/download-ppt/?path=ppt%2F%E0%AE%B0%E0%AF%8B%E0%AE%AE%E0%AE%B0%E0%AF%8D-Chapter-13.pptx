--- v1 (2026-07-31)
+++ v2 (2026-09-16)
@@ -51,50 +51,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -105,50 +109,52 @@
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -276,53 +282,55 @@
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -382,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உனக்கு நன்மை உண்டாகும்பொருட்டு, அவன் தேவஊழியக்காரனாயிருக்கிறான். நீ தீமைசெய்தால் பயந்திரு; பட்டயத்தை அவன் விருதாவாய்ப் பிடித்திருக்கவில்லை; தீமைசெய்கிறவன்மேல் கோபாக்கினை வரப்பண்ணும்படி, அவன் நீதியைச் செலுத்துகிற தேவஊழியக்காரனாயிருக்கிறானே.]]></a:t>
+              <a:t><![CDATA[4. For he is the minister of God to you for good. But if you do that which is evil, be afraid; for he bears not the sword in vain: for he is the minister of God, a revenger to execute wrath upon him that does evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -491,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், நீங்கள் கோபாக்கினையினிமித்தம் மாத்திரமல்ல, மனச்சாட்சியினிமித்தமும் கீழ்ப்படியவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. Wherefore all of you must essentially be subject, not only for wrath, but also for conscience sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -600,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், நீங்கள் கோபாக்கினையினிமித்தம் மாத்திரமல்ல, மனச்சாட்சியினிமித்தமும் கீழ்ப்படியவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. For for this cause pay all of you tribute also: for they are God's ministers, attending continually upon this very thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -709,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதற்காகவே நீங்கள் வரியையும் கொடுக்கிறீர்கள். அவர்கள் இந்த வேலையைப் பார்த்துவருகிற தேவஊழியக்காரராயிருக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[6. For for this cause pay all of you tribute also: for they are God's ministers, attending continually upon this very thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -818,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதற்காகவே நீங்கள் வரியையும் கொடுக்கிறீர்கள். அவர்கள் இந்த வேலையைப் பார்த்துவருகிற தேவஊழியக்காரராயிருக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[7. Render therefore to all their dues: tribute to whom tribute is due; custom to whom custom; fear to whom fear; honour to whom honour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -927,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் யாவருக்கும் செலுத்தவேண்டிய கடமைகளைச் செலுத்துங்கள்; எவனுக்கு வரியைச் செலுத்தவேண்டியதோ அவனுக்கு வரியையும், எவனுக்குத் தீர்வையைச் செலுத்தவேண்டியதோ அவனுக்குத் தீர்வையையும் செலுத்துங்கள்; எவனுக்குப் பயப்படவேண்டியதோ அவனுக்குப் பயப்படுங்கள்; எவனைக் கனம்பண்ணவேண்டியதோ அவனைக் கனம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Render therefore to all their dues: tribute to whom tribute is due; custom to whom custom; fear to whom fear; honour to whom honour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1036,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் யாவருக்கும் செலுத்தவேண்டிய கடமைகளைச் செலுத்துங்கள்; எவனுக்கு வரியைச் செலுத்தவேண்டியதோ அவனுக்கு வரியையும், எவனுக்குத் தீர்வையைச் செலுத்தவேண்டியதோ அவனுக்குத் தீர்வையையும் செலுத்துங்கள்; எவனுக்குப் பயப்படவேண்டியதோ அவனுக்குப் பயப்படுங்கள்; எவனைக் கனம்பண்ணவேண்டியதோ அவனைக் கனம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Render therefore to all their dues: tribute to whom tribute is due; custom to whom custom; fear to whom fear; honour to whom honour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1145,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருவரிடத்திலொருவர் அன்புகூருகிற கடனேயல்லாமல், மற்றொன்றிலும் ஒருவனுக்கும் கடன்படாதிருங்கள்; பிறனிடத்தில் அன்புகூருகிறவன் நியாயப்பிரமாணத்தை நிறைவேற்றுகிறான்.]]></a:t>
+              <a:t><![CDATA[8. Owe no man any thing, but to love one another: for he that loves another has fulfilled the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1254,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருவரிடத்திலொருவர் அன்புகூருகிற கடனேயல்லாமல், மற்றொன்றிலும் ஒருவனுக்கும் கடன்படாதிருங்கள்; பிறனிடத்தில் அன்புகூருகிறவன் நியாயப்பிரமாணத்தை நிறைவேற்றுகிறான்.]]></a:t>
+              <a:t><![CDATA[8. Owe no man any thing, but to love one another: for he that loves another has fulfilled the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1363,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எப்படியென்றால், விபசாரம் செய்யாதிருப்பாயாக, கொலை செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக, பொய்ச்சாட்சி சொல்லாதிருப்பாயாக, இச்சியாதிருப்பாயாக என்கிற இந்தக்கற்பனைகளும், வேறே எந்தக் கற்பனையும், உன்னிடத்தில் நீ அன்புகூருகிறதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக என்கிற ஒரே வார்த்தையிலே தொகையாய் அடங்கியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. For this, You shall not commit adultery, You shall not kill, You shall not steal, You shall not bear false witness, You shall not covet; and if there be any other commandment, it is briefly comprehended in this saying, namely, You shall love your neighbour as yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1472,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எந்த மனுஷனும் மேலான அதிகாரமுள்ளவர்களுக்குக் கீழ்ப்படியக்கடவன்; ஏனென்றால், தேவனாலேயன்றி ஒரு அதிகாரமுமில்லை; உண்டாயிருக்கிற அதிகாரங்கள் தேவனாலே நியமிக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. Let every soul be subject unto the higher powers. For there is no power but of God: the powers that be are ordained of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1581,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எப்படியென்றால், விபசாரம் செய்யாதிருப்பாயாக, கொலை செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக, பொய்ச்சாட்சி சொல்லாதிருப்பாயாக, இச்சியாதிருப்பாயாக என்கிற இந்தக்கற்பனைகளும், வேறே எந்தக் கற்பனையும், உன்னிடத்தில் நீ அன்புகூருகிறதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக என்கிற ஒரே வார்த்தையிலே தொகையாய் அடங்கியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. For this, You shall not commit adultery, You shall not kill, You shall not steal, You shall not bear false witness, You shall not covet; and if there be any other commandment, it is briefly comprehended in this saying, namely, You shall love your neighbour as yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1690,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எப்படியென்றால், விபசாரம் செய்யாதிருப்பாயாக, கொலை செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக, பொய்ச்சாட்சி சொல்லாதிருப்பாயாக, இச்சியாதிருப்பாயாக என்கிற இந்தக்கற்பனைகளும், வேறே எந்தக் கற்பனையும், உன்னிடத்தில் நீ அன்புகூருகிறதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக என்கிற ஒரே வார்த்தையிலே தொகையாய் அடங்கியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. For this, You shall not commit adultery, You shall not kill, You shall not steal, You shall not bear false witness, You shall not covet; and if there be any other commandment, it is briefly comprehended in this saying, namely, You shall love your neighbour as yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1799,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அன்பானது பிறனுக்குப் பொல்லாங்குசெய்யாது; ஆதலால் அன்பு நியாயப்பிரமாணத்தின் நிறைவேறுதலாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. For this, You shall not commit adultery, You shall not kill, You shall not steal, You shall not bear false witness, You shall not covet; and if there be any other commandment, it is briefly comprehended in this saying, namely, You shall love your neighbour as yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1908,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நித்திரையைவிட்டு எழுந்திருக்கத்தக்க வேளையாயிற்றென்று, நாம் காலத்தை அறிந்தவர்களாய், இப்படி நடக்கவேண்டும்; நாம் விசுவாசிகளானபோது இரட்சிப்பு சமீபமாயிருந்ததைப் பார்க்கிலும் இப்பொழுது அது நமக்கு அதிக சமீபமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. Love works no ill to his neighbour: therefore love is the fulfilling of the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2017,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நித்திரையைவிட்டு எழுந்திருக்கத்தக்க வேளையாயிற்றென்று, நாம் காலத்தை அறிந்தவர்களாய், இப்படி நடக்கவேண்டும்; நாம் விசுவாசிகளானபோது இரட்சிப்பு சமீபமாயிருந்ததைப் பார்க்கிலும் இப்பொழுது அது நமக்கு அதிக சமீபமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. Love works no ill to his neighbour: therefore love is the fulfilling of the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2126,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இரவு சென்றுபோயிற்று, பகல் சமீபமாயிற்று; ஆகையால் அந்தகாரத்தின் கிரியைகளை நாம் தள்ளிவிட்டு, ஒளியின் ஆயுதங்களைத் தரித்துக்கொள்ளக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[11. And that, knowing the time, that now it is high time to awake out of sleep: for now is our salvation nearer than when we believed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2235,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இரவு சென்றுபோயிற்று, பகல் சமீபமாயிற்று; ஆகையால் அந்தகாரத்தின் கிரியைகளை நாம் தள்ளிவிட்டு, ஒளியின் ஆயுதங்களைத் தரித்துக்கொள்ளக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[11. And that, knowing the time, that now it is high time to awake out of sleep: for now is our salvation nearer than when we believed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2344,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. களியாட்டும் வெறியும், வேசித்தனமும் காமவிகாரமும், வாக்குவாதமும் பொறாமையும் உள்ளவர்களாய் நடவாமல், பகலிலே நடக்கிறவர்கள்போலச் சீராய் நடக்கக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[11. And that, knowing the time, that now it is high time to awake out of sleep: for now is our salvation nearer than when we believed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2453,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. களியாட்டும் வெறியும், வேசித்தனமும் காமவிகாரமும், வாக்குவாதமும் பொறாமையும் உள்ளவர்களாய் நடவாமல், பகலிலே நடக்கிறவர்கள்போலச் சீராய் நடக்கக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[12. The night is far spent, the day is at hand: let us therefore cast off the works of darkness, and let us put on the armour of light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2562,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. துர்இச்சைகளுக்கு இடமாக உடலைப் பேணாமலிருந்து, கர்த்தராகிய இயேசுகிறிஸ்துவைத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. The night is far spent, the day is at hand: let us therefore cast off the works of darkness, and let us put on the armour of light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2671,51 +2679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எந்த மனுஷனும் மேலான அதிகாரமுள்ளவர்களுக்குக் கீழ்ப்படியக்கடவன்; ஏனென்றால், தேவனாலேயன்றி ஒரு அதிகாரமுமில்லை; உண்டாயிருக்கிற அதிகாரங்கள் தேவனாலே நியமிக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. Let every soul be subject unto the higher powers. For there is no power but of God: the powers that be are ordained of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2780,51 +2788,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. துர்இச்சைகளுக்கு இடமாக உடலைப் பேணாமலிருந்து, கர்த்தராகிய இயேசுகிறிஸ்துவைத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[13. Let us walk honestly, as in the day; not in rioting and drunkenness, not in chambering and wantonness, not in strife and envying.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. Let us walk honestly, as in the day; not in rioting and drunkenness, not in chambering and wantonness, not in strife and envying.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. But put all of you on the Lord Jesus Christ, and make not provision for the flesh, to fulfill the lusts thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2889,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆதலால் அதிகாரத்திற்கு எதிர்த்து நிற்கிறவன் தேவனுடைய நியமத்திற்கு எதிர்த்து நிற்கிறான்; அப்படி எதிர்த்து நிற்கிறவர்கள் தங்களுக்குத் தாங்களே ஆக்கினையை வருவித்துக்கொள்ளுகிறார்கள்]]></a:t>
+              <a:t><![CDATA[2. Whosoever therefore resists the power, resists the ordinance of God: and they that resist shall receive to themselves damnation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2998,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆதலால் அதிகாரத்திற்கு எதிர்த்து நிற்கிறவன் தேவனுடைய நியமத்திற்கு எதிர்த்து நிற்கிறான்; அப்படி எதிர்த்து நிற்கிறவர்கள் தங்களுக்குத் தாங்களே ஆக்கினையை வருவித்துக்கொள்ளுகிறார்கள்]]></a:t>
+              <a:t><![CDATA[2. Whosoever therefore resists the power, resists the ordinance of God: and they that resist shall receive to themselves damnation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3107,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் அதிகாரிகள் நற்கிரியைகளுக்கல்ல, துர்க்கிரியைகளுக்கே பயங்கரமாயிருக்கிறார்கள்; ஆகையால் நீ அதிகாரத்திற்குப் பயப்படாதிருக்கவேண்டுமானால், நன்மைசெய், அதினால் உனக்குப் புகழ்ச்சி உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[3. For rulers are not a terror to good works, but to the evil. Will you then not be afraid of the power? do that which is good, and you shall have praise of the same:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3216,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் அதிகாரிகள் நற்கிரியைகளுக்கல்ல, துர்க்கிரியைகளுக்கே பயங்கரமாயிருக்கிறார்கள்; ஆகையால் நீ அதிகாரத்திற்குப் பயப்படாதிருக்கவேண்டுமானால், நன்மைசெய், அதினால் உனக்குப் புகழ்ச்சி உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[3. For rulers are not a terror to good works, but to the evil. Will you then not be afraid of the power? do that which is good, and you shall have praise of the same:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3325,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உனக்கு நன்மை உண்டாகும்பொருட்டு, அவன் தேவஊழியக்காரனாயிருக்கிறான். நீ தீமைசெய்தால் பயந்திரு; பட்டயத்தை அவன் விருதாவாய்ப் பிடித்திருக்கவில்லை; தீமைசெய்கிறவன்மேல் கோபாக்கினை வரப்பண்ணும்படி, அவன் நீதியைச் செலுத்துகிற தேவஊழியக்காரனாயிருக்கிறானே.]]></a:t>
+              <a:t><![CDATA[4. For he is the minister of God to you for good. But if you do that which is evil, be afraid; for he bears not the sword in vain: for he is the minister of God, a revenger to execute wrath upon him that does evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3434,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உனக்கு நன்மை உண்டாகும்பொருட்டு, அவன் தேவஊழியக்காரனாயிருக்கிறான். நீ தீமைசெய்தால் பயந்திரு; பட்டயத்தை அவன் விருதாவாய்ப் பிடித்திருக்கவில்லை; தீமைசெய்கிறவன்மேல் கோபாக்கினை வரப்பண்ணும்படி, அவன் நீதியைச் செலுத்துகிற தேவஊழியக்காரனாயிருக்கிறானே.]]></a:t>
+              <a:t><![CDATA[4. For he is the minister of God to you for good. But if you do that which is evil, be afraid; for he bears not the sword in vain: for he is the minister of God, a revenger to execute wrath upon him that does evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3513,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474469695" r:id="rId1"/>
+    <p:sldLayoutId id="2478617171" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3741,50 +3967,66 @@
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3933,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্যায় করে, তাদের তিনি ঈশ্বরের হয়ে শাস্তি দেন৷]]></a:t>
+              <a:t><![CDATA[நீதியைச் செலுத்துகிற தேவஊழியக்காரனாயிருக்கிறானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4065,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তাই তোমরা শাসনকর্তাদের অনুগত থেকো৷ ঈশ্বরের ক্রোধের ভয়েই য়ে কেবল তাদের অধীনতা স্বীকার করবে তা]]></a:t>
+              <a:t><![CDATA[5. ஆகையால், நீங்கள் கோபாக்கினையினிமித்தம் மாத்திரமல்ல, மனச்சாட்சியினிமித்தமும் கீழ்ப்படியவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4197,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নয়; কিন্তু তোমাদের বিবেক পরিষ্কার রাখার জন্যও করবে৷]]></a:t>
+              <a:t><![CDATA[6. இதற்காகவே நீங்கள் வரியையும் கொடுக்கிறீர்கள். அவர்கள் இந்த வேலையைப் பார்த்துவருகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4329,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. এই জন্য পরস্পরকে তোমরা প্রাপ্য় কর দাও, কারণ শাসনকার্য় পরিচালনা করার জন্যই তারা ঈশ্বর দ্বারা]]></a:t>
+              <a:t><![CDATA[தேவஊழியக்காரராயிருக்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4461,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিযুক্ত আছেন; আর সেই কার্য়্য়ে তাঁরা ব্যস্তভাবে সময় ব্যয় করেন৷]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் யாவருக்கும் செலுத்தவேண்டிய கடமைகளைச் செலுத்துங்கள்; எவனுக்கு வரியைச் செலுத்தவேண்டியதோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4593,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তোমাদের কাছে যার যা প্রাপ্য় তাকে তা দিয়ে দাও৷ য়ে কর আদায় করে তাকে কর দাও; যাদের শ্রদ্ধা করা]]></a:t>
+              <a:t><![CDATA[அவனுக்கு வரியையும், எவனுக்குத் தீர்வையைச் செலுத்தவேண்டியதோ அவனுக்குத் தீர்வையையும் செலுத்துங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4725,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উচিত তাদের শ্রদ্ধা কর; যাদের সম্মান পাওয়া উচিত তাদের সম্মান কর৷]]></a:t>
+              <a:t><![CDATA[எவனுக்குப் பயப்படவேண்டியதோ அவனுக்குப் பயப்படுங்கள்; எவனைக் கனம்பண்ணவேண்டியதோ அவனைக் கனம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4857,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. শুধু পরস্পরের প্রতি ভালবাসার ঋণ ছাড়া কারো কাছে ঋণী থেকো না, কারণ যাঁরা প্রতিবেশীকে ভালবাসে,]]></a:t>
+              <a:t><![CDATA[8. ஒருவரிடத்திலொருவர் அன்புகூருகிற கடனேயல்லாமல், மற்றொன்றிலும் ஒருவனுக்கும் கடன்படாதிருங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4989,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারাই ঠিকভাবে বিধি-ব্যবস্থা মেনে চলছে৷]]></a:t>
+              <a:t><![CDATA[பிறனிடத்தில் அன்புகூருகிறவன் நியாயப்பிரமாணத்தை நிறைவேற்றுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5121,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আমি একথা বলছি কারণ ঈশ্বরের এই আজ্ঞাগুলি অর্থাত্, ‘ব্যভিচার করবে না, নরহত্যা করবে না, চুরি করবে]]></a:t>
+              <a:t><![CDATA[9. எப்படியென்றால், விபசாரம் செய்யாதிருப்பாயாக, கொலை செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5253,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রত্যেক মানুষের উচিত দেশের শাসকদের অনুগত থাকা, কারণ দেশ শাসনের জন্য ঈশ্বরই তাদের ক্ষমতা]]></a:t>
+              <a:t><![CDATA[1. எந்த மனுஷனும் மேலான அதிகாரமுள்ளவர்களுக்குக் கீழ்ப்படியக்கடவன்; ஏனென்றால், தேவனாலேயன்றி ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5385,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না, অপরের জিনিস আত্মসাত্ করবে না৷’আর অন্য যা কিছু আদেশ তিনি দিয়েছেন সে সবগুলি সংক্ষেপে এই একটি]]></a:t>
+              <a:t><![CDATA[பொய்ச்சாட்சி சொல்லாதிருப்பாயாக, இச்சியாதிருப்பாயாக என்கிற இந்தக்கற்பனைகளும், வேறே எந்தக் கற்பனையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আদেশের মধ্যেই চলে আসে, ‘নিজের মতো তোমার প্রতিবেশীকে ভালবাসো৷’]]></a:t>
+              <a:t><![CDATA[உன்னிடத்தில் நீ அன்புகூருகிறதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக என்கிற ஒரே வார்த்தையிலே தொகையாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ভালবাসা কখনও কারোর ক্ষতি করে না, তাই দেখা যাচ্ছে ভালবাসাতেই বিধি-ব্যবস্থা পালন করা হয়৷]]></a:t>
+              <a:t><![CDATA[அடங்கியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এখন কোন্ সময় তা তো তোমাদের জানাই আছে৷ হ্যাঁ, এখন তো ঘুম থেকে জেগে ওঠার সময়, কারণ যখন আমরা]]></a:t>
+              <a:t><![CDATA[10. அன்பானது பிறனுக்குப் பொல்லாங்குசெய்யாது; ஆதலால் அன்பு நியாயப்பிரமாணத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খ্রীষ্টে প্রথম বিশ্বাস করেছিলাম তখন অপেক্ষা এখন পরিত্রাণ আমাদের আরো সন্নিকট৷]]></a:t>
+              <a:t><![CDATA[நிறைவேறுதலாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ‘দিন’ শুরু হতে আর দেরী নেই৷ ‘রাত’ প্রায় শেষ হল তাই জীবন থেকে অন্ধকারের ক্রিয়াসকল পরিত্যাগ করে]]></a:t>
+              <a:t><![CDATA[11. நித்திரையைவிட்டு எழுந்திருக்கத்தக்க வேளையாயிற்றென்று, நாம் காலத்தை அறிந்தவர்களாய், இப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এস এখন পরিধান করি আলোকের রণসজ্জা৷]]></a:t>
+              <a:t><![CDATA[நடக்கவேண்டும்; நாம் விசுவாசிகளானபோது இரட்சிப்பு சமீபமாயிருந்ததைப் பார்க்கிலும் இப்பொழுது அது நமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. লোকরা দিনের আলোয় য়েমন চলে আসে আমরাও তাদের মত সত্ পথে চলি৷ আমরা য়েন হৈ-হল্লা পূর্ণ ভোজে য়োগ]]></a:t>
+              <a:t><![CDATA[அதிக சமீபமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না দিই, মাতলামি না করি, য়ৌন দুরাচার উচ্ছৃঙ্খলতা থেকে দূরে থাকি; বিবাদ, ঈর্ষা ও তর্কের মধ্যে না যাই৷]]></a:t>
+              <a:t><![CDATA[12. இரவு சென்றுபோயிற்று, பகல் சமீபமாயிற்று; ஆகையால் அந்தகாரத்தின் கிரியைகளை நாம் தள்ளிவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কিন্তু য়েন নব বেশে প্রভু যীশু খ্রীষ্টকে পরিধান করি ও দৈহিক কামনা বাসনা চরিতার্থ করার চিন্তায়]]></a:t>
+              <a:t><![CDATA[ஒளியின் ஆயுதங்களைத் தரித்துக்கொள்ளக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছেন৷ যাঁরা এমন শাসন কার্য় নিযুক্ত, ঈশ্বরই তাদের সেই কাজের ক্ষমতা দিয়েছেন৷]]></a:t>
+              <a:t><![CDATA[அதிகாரமுமில்லை; உண்டாயிருக்கிற அதிகாரங்கள் தேவனாலே நியமிக்கப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7079,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আর মন না দিই৷]]></a:t>
+              <a:t><![CDATA[13. களியாட்டும் வெறியும், வேசித்தனமும் காமவிகாரமும், வாக்குவாதமும் பொறாமையும் உள்ளவர்களாய் நடவாமல்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பகலிலே நடக்கிறவர்கள்போலச் சீராய் நடக்கக்கடவோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. துர்இச்சைகளுக்கு இடமாக உடலைப் பேணாமலிருந்து, கர்த்தராகிய இயேசுகிறிஸ்துவைத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তাই তো কর্ত্তৃপক্ষের বিরোধিতা য়ে করে, সে ঈশ্বর যা স্থির করেছেন তারই বিরোধিতা করে৷ তেমন বিরোধিতা]]></a:t>
+              <a:t><![CDATA[2. ஆதலால் அதிகாரத்திற்கு எதிர்த்து நிற்கிறவன் தேவனுடைய நியமத்திற்கு எதிர்த்து நிற்கிறான்; அப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাঁরা করে তারা নিজেরাই নিজেদের শাস্তি ডেকে আনবে৷]]></a:t>
+              <a:t><![CDATA[எதிர்த்து நிற்கிறவர்கள் தங்களுக்குத் தாங்களே ஆக்கினையை வருவித்துக்கொள்ளுகிறார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তোমরা ভাল কাজ করো, শাসকবৃন্দ তোমাদের প্রশংসা করবে৷ ভয় পাবার কারণ থাকে তাদেরই যাঁরা মন্দ কাজ করে;]]></a:t>
+              <a:t><![CDATA[3. மேலும் அதிகாரிகள் நற்கிரியைகளுக்கல்ல, துர்க்கிரியைகளுக்கே பயங்கரமாயிருக்கிறார்கள்; ஆகையால் நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যদি তোমরা কর্ত্তৃপক্ষের কাছ থেকে ভয় পেতে না চাও, তবে যা ভাল তাই কর৷]]></a:t>
+              <a:t><![CDATA[அதிகாரத்திற்குப் பயப்படாதிருக்கவேண்டுமானால், நன்மைசெய், அதினால் உனக்குப் புகழ்ச்சி உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. শাসনকর্তারা আসলে তোমাদের ভালোর জন্য ঈশ্বর নিযোজিত দাস; কিন্তু তোমরা যদি অন্যায় কর তাহলে ভীত হবার]]></a:t>
+              <a:t><![CDATA[4. உனக்கு நன்மை உண்டாகும்பொருட்டு, அவன் தேவஊழியக்காரனாயிருக்கிறான். நீ தீமைசெய்தால் பயந்திரு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারণ নিশ্চয় থাকে৷ শাস্তি দেবার মতো ক্ষমতা শাসকের ওপর ন্যস্ত আছে, তিনি তো ঈশ্বরের দাস; তাই যাঁরা]]></a:t>
+              <a:t><![CDATA[பட்டயத்தை அவன் விருதாவாய்ப் பிடித்திருக்கவில்லை; தீமைசெய்கிறவன்மேல் கோபாக்கினை வரப்பண்ணும்படி, அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7690,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme75">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme75">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7800,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme75">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7975,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>30</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>