--- v1 (2026-07-31)
+++ v2 (2026-11-01)
@@ -81,50 +81,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +158,54 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +348,57 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தப்படி: முழங்கால் யாவும் எனக்கு முன்பாக முடங்கும், நாவு யாவும் தேவனை அறிக்கைபண்ணும் என்று என் ஜீவனைக்கொண்டு உரைக்கிறேன் என்பதாய்க் கர்த்தர் சொல்லுகிறார் என்று எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. Who are you that judge another man's servant? to his own master he stands or falls. Yea, he shall be held up: for God is able to make him stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தப்படி: முழங்கால் யாவும் எனக்கு முன்பாக முடங்கும், நாவு யாவும் தேவனை அறிக்கைபண்ணும் என்று என் ஜீவனைக்கொண்டு உரைக்கிறேன் என்பதாய்க் கர்த்தர் சொல்லுகிறார் என்று எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. One man esteems one day above another: another esteems every day alike. Let every man be fully persuaded in his own mind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால் நம்மில் ஒவ்வொருவனும் தன்னைக்குறித்து தேவனுக்குக் கணக்கொப்புவிப்பான்.]]></a:t>
+              <a:t><![CDATA[5. One man esteems one day above another: another esteems every day alike. Let every man be fully persuaded in his own mind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படியிருக்க, நாம் இனிமேல் ஒருவரையொருவர் குற்றவாளிகளென்று தீர்க்காதிருப்போமாக. ஒருவனும் தன் சகோதரனுக்கு முன்பாகத் தடுக்கலையும் இடறலையும் போடலாகாதென்றே தீர்மானித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. He that regards the day, regards it unto the Lord; and he that regards not the day, to the Lord he does not regard it. He that eats, eats to the Lord, for he gives God thanks; and he that eats not, to the Lord he eats not, and gives God thanks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படியிருக்க, நாம் இனிமேல் ஒருவரையொருவர் குற்றவாளிகளென்று தீர்க்காதிருப்போமாக. ஒருவனும் தன் சகோதரனுக்கு முன்பாகத் தடுக்கலையும் இடறலையும் போடலாகாதென்றே தீர்மானித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. He that regards the day, regards it unto the Lord; and he that regards not the day, to the Lord he does not regard it. He that eats, eats to the Lord, for he gives God thanks; and he that eats not, to the Lord he eats not, and gives God thanks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒரு பொருளும் தன்னிலே தீட்டுள்ளதல்லவென்று கர்த்தராகிய இயேசுவுக்குள் அறிந்து நிச்சயித்திருக்கிறேன்; ஒருபொருளைத் தீட்டுள்ளதென்று எண்ணிக்கொள்ளுகிறவனெவனோ அவனுக்கு அது தீட்டுள்ளதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. He that regards the day, regards it unto the Lord; and he that regards not the day, to the Lord he does not regard it. He that eats, eats to the Lord, for he gives God thanks; and he that eats not, to the Lord he eats not, and gives God thanks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒரு பொருளும் தன்னிலே தீட்டுள்ளதல்லவென்று கர்த்தராகிய இயேசுவுக்குள் அறிந்து நிச்சயித்திருக்கிறேன்; ஒருபொருளைத் தீட்டுள்ளதென்று எண்ணிக்கொள்ளுகிறவனெவனோ அவனுக்கு அது தீட்டுள்ளதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. He that regards the day, regards it unto the Lord; and he that regards not the day, to the Lord he does not regard it. He that eats, eats to the Lord, for he gives God thanks; and he that eats not, to the Lord he eats not, and gives God thanks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. போஜனத்தினாலே உன் சகோதரனுக்கு விசனமுண்டாக்கினால், நீ அன்பாய் நடக்கிறவனல்ல; அவனை உன் போஜனத்தினாலே கெடுக்காதே, கிறிஸ்து அவனுக்காக மரித்தாரே.]]></a:t>
+              <a:t><![CDATA[7. For none of us lives to himself, and no man dies to himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. போஜனத்தினாலே உன் சகோதரனுக்கு விசனமுண்டாக்கினால், நீ அன்பாய் நடக்கிறவனல்ல; அவனை உன் போஜனத்தினாலே கெடுக்காதே, கிறிஸ்து அவனுக்காக மரித்தாரே.]]></a:t>
+              <a:t><![CDATA[8. For whether we live, we live unto the Lord; and whether we die, we die unto the Lord: whether we live therefore, or die, we are the Lord's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. போஜனத்தினாலே உன் சகோதரனுக்கு விசனமுண்டாக்கினால், நீ அன்பாய் நடக்கிறவனல்ல; அவனை உன் போஜனத்தினாலே கெடுக்காதே, கிறிஸ்து அவனுக்காக மரித்தாரே.]]></a:t>
+              <a:t><![CDATA[8. For whether we live, we live unto the Lord; and whether we die, we die unto the Lord: whether we live therefore, or die, we are the Lord's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நம்மில் ஒருவனும் தனக்கென்று பிழைக்கிறதுமில்லை, ஒருவனும் தனக்கென்று மரிக்கிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[1. Him that is weak in the faith receive all of you, but not to doubtful disputations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்கள் நன்மை தூஷிக்கப்பட இடங்கொடாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[9. In order to this end Christ both died, and rose, and revived, that he might be Lord both of the dead and living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவனுடைய ராஜ்யம் புசிப்பும் குடிப்புமல்ல, அது நீதியும் சமாதானமும் பரிசுத்த ஆவியினாலுண்டாகும் சந்தோஷமுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. In order to this end Christ both died, and rose, and revived, that he might be Lord both of the dead and living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவைகளிலே கிறிஸ்துவுக்கு ஊழியஞ்செய்கிறவன் தேவனுக்குப் பிரியனும் மனுஷரால் அங்கிகரிக்கப்பட்டவனுமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[10. But why do you judge your brother? or why do you set at nothing your brother? for we shall all stand before the judgment seat of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆனபடியால் சமாதானத்துக்கடுத்தவைகளையும், அந்நியோந்நிய பக்திவிருத்தி உண்டாக்கத்தக்கவைகளையும் நாடக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[10. But why do you judge your brother? or why do you set at nothing your brother? for we shall all stand before the judgment seat of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. போஜனத்தினிமித்தம் தேவனுடைய கிரியையை அழித்துப்போடாதே. எந்தப் பதார்த்தமும் சுத்தமுள்ளதுதான்; ஆனாலும் இடறலுண்டாகப் புசிக்கிறவனுக்கு அது தீமையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. For it is written, As I live, says the Lord, every knee shall bow to me, and every tongue shall confess to God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. போஜனத்தினிமித்தம் தேவனுடைய கிரியையை அழித்துப்போடாதே. எந்தப் பதார்த்தமும் சுத்தமுள்ளதுதான்; ஆனாலும் இடறலுண்டாகப் புசிக்கிறவனுக்கு அது தீமையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. For it is written, As I live, says the Lord, every knee shall bow to me, and every tongue shall confess to God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மாம்சம் புசிக்கிறதும், மதுபானம்பண்ணுகிறதும், மற்றெதையாகிலும் செய்கிறதும், உன் சகோதரன் இடறுகிறதற்காவது, தவறுகிறதற்காவது பலவீனப்படுகிறதற்காவது ஏதுவாயிருந்தால், அவைகளில் ஒன்றையும் செய்யாமலிருப்பதே நன்மையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. So then every one of us shall give account of himself to God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மாம்சம் புசிக்கிறதும், மதுபானம்பண்ணுகிறதும், மற்றெதையாகிலும் செய்கிறதும், உன் சகோதரன் இடறுகிறதற்காவது, தவறுகிறதற்காவது பலவீனப்படுகிறதற்காவது ஏதுவாயிருந்தால், அவைகளில் ஒன்றையும் செய்யாமலிருப்பதே நன்மையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. Let us not therefore judge one another any more: but judge this rather, that no man put a stumbling block or an occasion to fall in his brother's way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உனக்கு விசுவாசமிருந்தால் அது தேவனுக்குமுன்பாக உன்மட்டும் இருக்கட்டும். நல்லதென நிச்சயித்த காரியத்தில் தன்னைக் குற்றவாளியாக்காதவன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[13. Let us not therefore judge one another any more: but judge this rather, that no man put a stumbling block or an occasion to fall in his brother's way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உனக்கு விசுவாசமிருந்தால் அது தேவனுக்குமுன்பாக உன்மட்டும் இருக்கட்டும். நல்லதென நிச்சயித்த காரியத்தில் தன்னைக் குற்றவாளியாக்காதவன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[14. I know, and am persuaded by the Lord Jesus, that there is nothing unclean of itself: but to him that esteems any thing to be unclean, to him it is unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நம்மில் ஒருவனும் தனக்கென்று பிழைக்கிறதுமில்லை, ஒருவனும் தனக்கென்று மரிக்கிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[1. Him that is weak in the faith receive all of you, but not to doubtful disputations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒருவன் சமுசயப்படுகிறவனாய்ப் புசித்தால், அவன் விசுவாசமில்லாமல் புசிக்கிறபடியினால், ஆக்கினைக்குள்ளாகத் தீர்க்கப்படுகிறான். விசுவாசத்தினாலே வராத யாவும் பாவமே.]]></a:t>
+              <a:t><![CDATA[14. I know, and am persuaded by the Lord Jesus, that there is nothing unclean of itself: but to him that esteems any thing to be unclean, to him it is unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒருவன் சமுசயப்படுகிறவனாய்ப் புசித்தால், அவன் விசுவாசமில்லாமல் புசிக்கிறபடியினால், ஆக்கினைக்குள்ளாகத் தீர்க்கப்படுகிறான். விசுவாசத்தினாலே வராத யாவும் பாவமே.]]></a:t>
+              <a:t><![CDATA[14. I know, and am persuaded by the Lord Jesus, that there is nothing unclean of itself: but to him that esteems any thing to be unclean, to him it is unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒருவன் சமுசயப்படுகிறவனாய்ப் புசித்தால், அவன் விசுவாசமில்லாமல் புசிக்கிறபடியினால், ஆக்கினைக்குள்ளாகத் தீர்க்கப்படுகிறான். விசுவாசத்தினாலே வராத யாவும் பாவமே.]]></a:t>
+              <a:t><![CDATA[15. But if your brother be grieved with your food, now walk you not charitably. Destroy not him with your food, for whom Christ died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. விசுவாசத்தில் பலவீனமுள்ளவனைச் சேர்த்துக்கொள்ளுங்கள்; ஆனாலும் அவனுடைய மன ஐயங்களைக் குற்றமாய் நிர்ணயிக்காமலிருங்கள்.]]></a:t>
+              <a:t><![CDATA[15. But if your brother be grieved with your food, now walk you not charitably. Destroy not him with your food, for whom Christ died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. விசுவாசத்தில் பலவீனமுள்ளவனைச் சேர்த்துக்கொள்ளுங்கள்; ஆனாலும் அவனுடைய மன ஐயங்களைக் குற்றமாய் நிர்ணயிக்காமலிருங்கள்.]]></a:t>
+              <a:t><![CDATA[16. Let not then your good be evil spoken of:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒருவன் எந்தப் பதார்த்தத்தையும் புசிக்கலாமென்று நம்புகிறான்; பலவீனனோ மரக்கறிகளை மாத்திரம் புசிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[17. For the kingdom of God is not food and drink; but righteousness, and peace, and joy in the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒருவன் எந்தப் பதார்த்தத்தையும் புசிக்கலாமென்று நம்புகிறான்; பலவீனனோ மரக்கறிகளை மாத்திரம் புசிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[17. For the kingdom of God is not food and drink; but righteousness, and peace, and joy in the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. புசிக்கிறவன் புசியாதிருக்கிறவனை அற்பமாயெண்ணாதிருப்பானாக; புசியாதிருக்கிறவனும் புசிக்கிறவனைக் குற்றவாளியாகத் தீர்க்காதிருப்பானாக; தேவன் அவனை ஏற்றுக்கொண்டாரே.]]></a:t>
+              <a:t><![CDATA[18. For he that in these things serves Christ is acceptable to God, and approved of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. புசிக்கிறவன் புசியாதிருக்கிறவனை அற்பமாயெண்ணாதிருப்பானாக; புசியாதிருக்கிறவனும் புசிக்கிறவனைக் குற்றவாளியாகத் தீர்க்காதிருப்பானாக; தேவன் அவனை ஏற்றுக்கொண்டாரே.]]></a:t>
+              <a:t><![CDATA[18. For he that in these things serves Christ is acceptable to God, and approved of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மற்றொருவனுடைய வேலைக்காரனைக் குற்றவாளியாகத் தீர்க்கிறதற்கு நீ யார்? அவன் நின்றாலும் விழுந்தாலும் அவனுடைய எஜமானுக்கே அவன் உத்தரவாதி; அவன் நிலைநிறுத்தப்படுவான்; தேவன் அவனை நிலைநிறுத்த வல்லவராயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[19. Let us therefore follow after the things which make for peace, and things wherewith one may edify another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாம் பிழைத்தாலும், கர்த்தருக்கென்று பிழைக்கிறோம், நாம் மரித்தாலும் கர்த்தருக்கென்று மரிக்கிறோம்; ஆகையால் பிழைத்தாலும் மரித்தாலும் நாம் கர்த்தருடையவர்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[2. For one believes that he may eat all things: another, who is weak, eats herbs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மற்றொருவனுடைய வேலைக்காரனைக் குற்றவாளியாகத் தீர்க்கிறதற்கு நீ யார்? அவன் நின்றாலும் விழுந்தாலும் அவனுடைய எஜமானுக்கே அவன் உத்தரவாதி; அவன் நிலைநிறுத்தப்படுவான்; தேவன் அவனை நிலைநிறுத்த வல்லவராயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[19. Let us therefore follow after the things which make for peace, and things wherewith one may edify another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும், ஒருவன் ஒருநாளை மற்றொரு நாளிலும் விசேஷமாக எண்ணுகிறான்; வேறொருவன் எல்லா நாட்களையும் சரியாக எண்ணுகிறான்; அவனவன் தன்தன் மனதிலே முழு நிச்சயத்தை உடையவனாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[20. For food destroy not the work of God. All things indeed are pure; but it is evil for that man who eats with offence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும், ஒருவன் ஒருநாளை மற்றொரு நாளிலும் விசேஷமாக எண்ணுகிறான்; வேறொருவன் எல்லா நாட்களையும் சரியாக எண்ணுகிறான்; அவனவன் தன்தன் மனதிலே முழு நிச்சயத்தை உடையவனாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[20. For food destroy not the work of God. All things indeed are pure; but it is evil for that man who eats with offence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாட்களை விசேஷித்துக்கொள்ளுகிறவன் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளுகிறான்; நாட்களை விசேஷித்துக்கொள்ளாதவனும் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளாதிருக்கிறான். புசிக்கிறவன் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறபடியால், கர்த்தருக்கென்று புசிக்கிறான்; புசியாதிருக்கிறவனும் கர்த்தருக்கென்று புசியாதிருந்து, தேவனுக்கு ஸ்தோத்திரஞ் செலுத்துகிறான்.]]></a:t>
+              <a:t><![CDATA[21. It is good neither to eat flesh, nor to drink wine, nor any thing whereby your brother stumbles, or is offended, or is made weak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாட்களை விசேஷித்துக்கொள்ளுகிறவன் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளுகிறான்; நாட்களை விசேஷித்துக்கொள்ளாதவனும் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளாதிருக்கிறான். புசிக்கிறவன் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறபடியால், கர்த்தருக்கென்று புசிக்கிறான்; புசியாதிருக்கிறவனும் கர்த்தருக்கென்று புசியாதிருந்து, தேவனுக்கு ஸ்தோத்திரஞ் செலுத்துகிறான்.]]></a:t>
+              <a:t><![CDATA[21. It is good neither to eat flesh, nor to drink wine, nor any thing whereby your brother stumbles, or is offended, or is made weak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,51 +4600,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாட்களை விசேஷித்துக்கொள்ளுகிறவன் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளுகிறான்; நாட்களை விசேஷித்துக்கொள்ளாதவனும் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளாதிருக்கிறான். புசிக்கிறவன் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறபடியால், கர்த்தருக்கென்று புசிக்கிறான்; புசியாதிருக்கிறவனும் கர்த்தருக்கென்று புசியாதிருந்து, தேவனுக்கு ஸ்தோத்திரஞ் செலுத்துகிறான்.]]></a:t>
+              <a:t><![CDATA[21. It is good neither to eat flesh, nor to drink wine, nor any thing whereby your brother stumbles, or is offended, or is made weak.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Have you faith? have it to yourself before God. Happy is he that condemns not himself in that thing which he allows.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Have you faith? have it to yourself before God. Happy is he that condemns not himself in that thing which he allows.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And he that doubts is damned if he eat, because he eats not of faith: for whatsoever is not of faith is sin.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And he that doubts is damned if he eat, because he eats not of faith: for whatsoever is not of faith is sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாம் பிழைத்தாலும், கர்த்தருக்கென்று பிழைக்கிறோம், நாம் மரித்தாலும் கர்த்தருக்கென்று மரிக்கிறோம்; ஆகையால் பிழைத்தாலும் மரித்தாலும் நாம் கர்த்தருடையவர்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[2. For one believes that he may eat all things: another, who is weak, eats herbs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கிறிஸ்துவும் மரித்தோர்மேலும் ஜீவனுள்ளோர்மேலும் ஆண்டவராயிருக்கும்பொருட்டு, மரித்தும் எழுந்தும் பிழைத்துமிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. Let not him that eats despise him that eats not; and let not him which eats not judge him that eats: for God has received him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கிறிஸ்துவும் மரித்தோர்மேலும் ஜீவனுள்ளோர்மேலும் ஆண்டவராயிருக்கும்பொருட்டு, மரித்தும் எழுந்தும் பிழைத்துமிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. Let not him that eats despise him that eats not; and let not him which eats not judge him that eats: for God has received him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படியிருக்க, நீ உன் சகோதரனைக் குற்றவாளியென்று தீர்க்கிறதென்ன? நீ உன் சகோதரனை அற்பமாய் எண்ணுகிறதென்ன? நாமெல்லாரும் கிறிஸ்துவினுடைய நியாயாசனத்திற்கு முன்பாக நிற்போமே.]]></a:t>
+              <a:t><![CDATA[4. Who are you that judge another man's servant? to his own master he stands or falls. Yea, he shall be held up: for God is able to make him stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படியிருக்க, நீ உன் சகோதரனைக் குற்றவாளியென்று தீர்க்கிறதென்ன? நீ உன் சகோதரனை அற்பமாய் எண்ணுகிறதென்ன? நாமெல்லாரும் கிறிஸ்துவினுடைய நியாயாசனத்திற்கு முன்பாக நிற்போமே.]]></a:t>
+              <a:t><![CDATA[4. Who are you that judge another man's servant? to his own master he stands or falls. Yea, he shall be held up: for God is able to make him stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474469815" r:id="rId1"/>
+    <p:sldLayoutId id="2482583910" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,50 +6016,82 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5748,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. হ্যাঁ, শাস্ত্রে লেখা আছে:‘প্রত্যেক ব্যক্তি আমার সাক্ষাতে নতজানু হবে৷ প্রত্যেক ওষ্ঠাধর স্বীকার]]></a:t>
+              <a:t><![CDATA[வல்லவராயிருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে য়ে আমি ঈশ্বর, প্রভু বলেন, আমার জীবনের দিব্য, এসব হবেই৷’যিশাইয় 45 :23]]></a:t>
+              <a:t><![CDATA[5. அன்றியும், ஒருவன் ஒருநாளை மற்றொரு நாளிலும் விசேஷமாக எண்ணுகிறான்; வேறொருவன் எல்லா நாட்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমাদের সকলকেই ঈশ্বরের কাছে আমাদের জীবনের হিসাব দিতে হবে৷]]></a:t>
+              <a:t><![CDATA[சரியாக எண்ணுகிறான்; அவனவன் தன்தன் மனதிலே முழு நிச்சயத்தை உடையவனாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তাই এস, আমরা অন্য়ের বিচার করা থেকে বিরত হই, বরং আমরা সিদ্ধান্ত নেব য়ে আমরা এমন কিছু করব না]]></a:t>
+              <a:t><![CDATA[6. நாட்களை விசேஷித்துக்கொள்ளுகிறவன் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளுகிறான்; நாட்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাতে আমাদের কোন ভাই বা বোন হোঁচট খায় ও প্রলোভনে পড়ে পাপ করে৷]]></a:t>
+              <a:t><![CDATA[விசேஷித்துக்கொள்ளாதவனும் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளாதிருக்கிறான். புசிக்கிறவன் தேவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আমি প্রভু যীশুতে নিশ্চিতভাবে বুঝেছি য়ে কোন খাবার আসলে অশুচি নয়, তা খাওয়া অন্যায় নয়৷ তবে কেউ]]></a:t>
+              <a:t><![CDATA[ஸ்தோத்திரஞ்செலுத்துகிறபடியால், கர்த்தருக்கென்று புசிக்கிறான்; புசியாதிருக்கிறவனும் கர்த்தருக்கென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যদি সেই খাবার অশুচি ভাবে, তাহলে তার কাছে তা অশুচি৷]]></a:t>
+              <a:t><![CDATA[புசியாதிருந்து, தேவனுக்கு ஸ்தோத்திரஞ் செலுத்துகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তোমার খাদ্য়ে যদি তোমার ভাই আত্মিকভাবে আহত হয় তাহলে বুঝতে হবে য়ে তুমি আর ভালোবাসার পথে চলছ না৷]]></a:t>
+              <a:t><![CDATA[7. நம்மில் ஒருவனும் தனக்கென்று பிழைக்கிறதுமில்லை, ஒருவனும் தனக்கென்று மரிக்கிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুমি এমন কিছু খেও না যা অন্য়ের কাছে গ্রহণয়োগ্য নয়৷ এতে তার বিশ্বাস আঘাত পেতে পারে, কারণ খ্রীষ্ট]]></a:t>
+              <a:t><![CDATA[8. நாம் பிழைத்தாலும், கர்த்தருக்கென்று பிழைக்கிறோம், நாம் மரித்தாலும் கர்த்தருக்கென்று மரிக்கிறோம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই ব্যক্তির জন্য প্রাণ দিয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[ஆகையால் பிழைத்தாலும் மரித்தாலும் நாம் கர்த்தருடையவர்களாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. হ্যাঁ, আমরা সকলেই প্রভুর জন্য বেঁচে থাকি৷ আমরা কেউ নিজের জন্য বেঁচে থাকি না, কেউ নিজের জন্য মরেও]]></a:t>
+              <a:t><![CDATA[1. விசுவாசத்தில் பலவீனமுள்ளவனைச் சேர்த்துக்கொள்ளுங்கள்; ஆனாலும் அவனுடைய மன ஐயங்களைக் குற்றமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তাহলে তোমার কাছে যা ভাল, তা য়েন অপরের কাছে নিন্দিত না হয়৷]]></a:t>
+              <a:t><![CDATA[9. கிறிஸ்துவும் மரித்தோர்மேலும் ஜீவனுள்ளோர்மேலும் ஆண்டவராயிருக்கும்பொருட்டு, மரித்தும் எழுந்தும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ঈশ্বরের রাজ্য খাদ্য পানীয় নয়, কিন্তু তা ধার্মিকতা, শান্তি ও পবিত্র আত্মাতে আনন্দ৷]]></a:t>
+              <a:t><![CDATA[பிழைத்துமிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. য়ে এ বিষয়ে খ্রীষ্টের দাসত্ব করে, সে ঈশ্বরের প্রীতিপাত্র এবং মানুষের কাছেও পরীক্ষাসিদ্ধ৷]]></a:t>
+              <a:t><![CDATA[10. இப்படியிருக்க, நீ உன் சகோதரனைக் குற்றவாளியென்று தீர்க்கிறதென்ன? நீ உன் சகோதரனை அற்பமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তাই সেই সব কাজ যা শান্তির পথ প্রশস্ত করে এবং পরস্পরকে শক্তিশালী করে, এস, আমরা তাই করি৷]]></a:t>
+              <a:t><![CDATA[எண்ணுகிறதென்ன? நாமெல்லாரும் கிறிஸ்துவினுடைய நியாயாசனத்திற்கு முன்பாக நிற்போமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. নিছক খাদ্য়বস্তু নিয়ে ঈশ্বরের কাজ পণ্ড করো না, কারণ সব খাদ্য়ই শুচি ও খাওয়া যায়, কিন্তু কারো]]></a:t>
+              <a:t><![CDATA[11. அந்தப்படி: முழங்கால் யாவும் எனக்கு முன்பாக முடங்கும், நாவு யாவும் தேவனை அறிக்கைபண்ணும் என்று என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিছু খাওয়া নিয়ে যদি অন্য়ের পতন ঘটে তাহলে তেমন কিছু খাওয়া অবশ্যই অন্যায়৷]]></a:t>
+              <a:t><![CDATA[ஜீவனைக்கொண்டு உரைக்கிறேன் என்பதாய்க் கர்த்தர் சொல்லுகிறார் என்று எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তোমার ভাই যদি হোঁচট খায় ও পাপে পতিত হয়, তাহলে মাংস আহার বা দ্রাক্ষারস পান না করাই শ্রেয়৷ তেমন]]></a:t>
+              <a:t><![CDATA[12. ஆதலால் நம்மில் ஒவ்வொருவனும் தன்னைக்குறித்து தேவனுக்குக் கணக்கொப்புவிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোন কাজও না করা ভাল যার ফলে তোমার কোন ভাই বা বোনের পতন ঘটতে পারে ও সে পাপ করে৷]]></a:t>
+              <a:t><![CDATA[13. இப்படியிருக்க, நாம் இனிமேல் ஒருவரையொருவர் குற்றவாளிகளென்று தீர்க்காதிருப்போமாக. ஒருவனும் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তোমরা যা ভাল বলে বিশ্বাস কর তা তুমি ও তোমার ঈশ্বরের মধ্যেই রাখ; কারণ কেউ যখন ভাল মনে করে কোন কাজ]]></a:t>
+              <a:t><![CDATA[சகோதரனுக்கு முன்பாகத் தடுக்கலையும் இடறலையும் போடலாகாதென்றே தீர்மானித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে এবং সে যা করছে সেই ব্যাপারে যদি তার বিবেক তাকে দোষী না করে, তবে সেই ব্যক্তি ধন্য৷]]></a:t>
+              <a:t><![CDATA[14. ஒரு பொருளும் தன்னிலே தீட்டுள்ளதல்லவென்று கர்த்தராகிய இயேசுவுக்குள் அறிந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাই না৷]]></a:t>
+              <a:t><![CDATA[நிர்ணயிக்காமலிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. কিন্তু কোন কিছু খাবার ব্যাপারে যার অন্তরে দ্বিধা থাকে সে যদি তবুও তা খায় তাহলে সে অবশ্যই দোষী,]]></a:t>
+              <a:t><![CDATA[நிச்சயித்திருக்கிறேன்; ஒருபொருளைத் தீட்டுள்ளதென்று எண்ணிக்கொள்ளுகிறவனெவனோ அவனுக்கு அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারণ সে তো নিজের বিবেকের বিরুদ্ধে কাজ করল৷ কেউ যদি বিশ্বাস করতে না পারে য়ে এটা ঠিক তবে সেই কাজ করা]]></a:t>
+              <a:t><![CDATA[தீட்டுள்ளதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাপ৷]]></a:t>
+              <a:t><![CDATA[15. போஜனத்தினாலே உன் சகோதரனுக்கு விசனமுண்டாக்கினால், நீ அன்பாய் நடக்கிறவனல்ல; அவனை உன் போஜனத்தினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. বিশ্বাসে য়ে দুর্বল, এমন কোন ভাইকে তোমাদের মধ্যে গ্রহণ করতে অস্বীকার করো না৷ তার ভিন্ন ধারণা]]></a:t>
+              <a:t><![CDATA[கெடுக்காதே, கிறிஸ்து அவனுக்காக மரித்தாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে তার সঙ্গে তর্ক করো না৷]]></a:t>
+              <a:t><![CDATA[16. உங்கள் நன்மை தூஷிக்கப்பட இடங்கொடாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. এক এক জন বিশ্বাস করে য়ে তার যা ইচ্ছা হয় এমন সব কিছুই সে খেতে পারে; কিন্তু য়ে বিশ্বাসে দুর্বল]]></a:t>
+              <a:t><![CDATA[17. தேவனுடைய ராஜ்யம் புசிப்பும் குடிப்புமல்ல, அது நீதியும் சமாதானமும் பரிசுத்த ஆவியினாலுண்டாகும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে মনে করে য়ে সে কেবল শাকসব্জী খেতে পারে৷]]></a:t>
+              <a:t><![CDATA[சந்தோஷமுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. য়ে ব্যক্তি সব খাবারই খায় সে য়েন য়ে কেবল সব্জীই খায়, তাকে হেয় জ্ঞান না করে৷ আর য়ে মানুষ]]></a:t>
+              <a:t><![CDATA[18. இவைகளிலே கிறிஸ்துவுக்கு ஊழியஞ்செய்கிறவன் தேவனுக்குப் பிரியனும் மனுஷரால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কেবল সব্জী খায়, তারও উচিত সব খাবার খায় এমন লোককে ঘৃণা না করা, কারণ ঈশ্বর তাকেও গ্রহণ করেছেন৷]]></a:t>
+              <a:t><![CDATA[அங்கிகரிக்கப்பட்டவனுமாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তুমি অন্য়ের ভৃত্যের দোষ ধরবে না৷ সে ঠিক করছে না ভুল করছে তা তার মনিবই ঠিক করবেন; বরং প্রভুর দাস]]></a:t>
+              <a:t><![CDATA[19. ஆனபடியால் சமாதானத்துக்கடுத்தவைகளையும், அந்நியோந்நிய பக்திவிருத்தி உண்டாக்கத்தக்கவைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আমাদের বেঁচে থাকা তো প্রভুরই উদ্দেশ্যে বেঁচে থাকা, আমরা যদি মরি তবে তো প্রভুর জন্যই মরি৷ তাই আমরা]]></a:t>
+              <a:t><![CDATA[2. ஒருவன் எந்தப் பதார்த்தத்தையும் புசிக்கலாமென்று நம்புகிறான்; பலவீனனோ மரக்கறிகளை மாத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নির্দোষই হবে কারণ প্রভু তাকে ধার্মিক প্রতিপন্ন করতে পারেন৷]]></a:t>
+              <a:t><![CDATA[நாடக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. কেউ হয়তো মনে করে এই দিনটি ঐ দিনটির থেকে ভাল, আবার কেউ মনে করে সব দিনই সমান ভাল৷ প্রত্যেক ব্যক্তি]]></a:t>
+              <a:t><![CDATA[20. போஜனத்தினிமித்தம் தேவனுடைய கிரியையை அழித்துப்போடாதே. எந்தப் பதார்த்தமும் சுத்தமுள்ளதுதான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজ নিজ মনে তার বিশ্বাস সম্বন্ধে স্থির নিশ্চয় হোক্৷]]></a:t>
+              <a:t><![CDATA[ஆனாலும் இடறலுண்டாகப் புசிக்கிறவனுக்கு அது தீமையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. য়ে কোন দিনকে বিশেষ মর্য়াদা দিয়ে থাকে সে প্রভুর উদ্দেশ্যেই তা করে৷ তেমনি য়ে মানুষ সবরকম খাবারই]]></a:t>
+              <a:t><![CDATA[21. மாம்சம் புசிக்கிறதும், மதுபானம்பண்ணுகிறதும், மற்றெதையாகிலும் செய்கிறதும், உன் சகோதரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খায়, সেও প্রভুর উদ্দেশ্যেই তা করে কারণ সে ওই খাবারের জন্য ঈশ্বরকে ধন্যবাদ জানায়৷ এদিকে য়ে ব্যক্তি]]></a:t>
+              <a:t><![CDATA[இடறுகிறதற்காவது, தவறுகிறதற்காவது பலவீனப்படுகிறதற்காவது ஏதுவாயிருந்தால், அவைகளில் ஒன்றையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11248,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিছু খাদ্য় গ্রহণে বিরত থাকে সেও তো প্রভুর উদ্দেশ্যেই তা করে৷]]></a:t>
+              <a:t><![CDATA[செய்யாமலிருப்பதே நன்மையாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. உனக்கு விசுவாசமிருந்தால் அது தேவனுக்குமுன்பாக உன்மட்டும் இருக்கட்டும். நல்லதென நிச்சயித்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காரியத்தில் தன்னைக் குற்றவாளியாக்காதவன் பாக்கியவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. ஒருவன் சமுசயப்படுகிறவனாய்ப் புசித்தால், அவன் விசுவாசமில்லாமல் புசிக்கிறபடியினால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆக்கினைக்குள்ளாகத் தீர்க்கப்படுகிறான். விசுவாசத்தினாலே வராத யாவும் பாவமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাঁচি বা মরি, য়ে ভাবেই থাকি না কেন, আমরা প্রভুরই৷]]></a:t>
+              <a:t><![CDATA[புசிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. এইজন্যই খ্রীষ্ট মৃত্যু বরণ করলেন ও পুনরায় বেঁচে উঠলেন, যাতে তিনি মৃত ও জীবিত সকলেরই প্রভু হতে]]></a:t>
+              <a:t><![CDATA[3. புசிக்கிறவன் புசியாதிருக்கிறவனை அற்பமாயெண்ணாதிருப்பானாக; புசியாதிருக்கிறவனும் புசிக்கிறவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারেন৷]]></a:t>
+              <a:t><![CDATA[குற்றவாளியாகத் தீர்க்காதிருப்பானாக; தேவன் அவனை ஏற்றுக்கொண்டாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তাহলে তোমরা কেন খ্রীষ্টেতে তোমার এক ভাইয়ের দোষ ধর? তোমার ভাইয়ের থেকে তুমি ভাল, এমন কথাই বা ভাব]]></a:t>
+              <a:t><![CDATA[4. மற்றொருவனுடைய வேலைக்காரனைக் குற்றவாளியாகத் தீர்க்கிறதற்கு நீ யார்? அவன் நின்றாலும் விழுந்தாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কি করে? আমাদের সকলকেই ঈশ্বরের বিচারাসনের সামনে দাঁড়াতে হবে৷ আর ঈশ্বর আমাদের বিচার করবেন৷]]></a:t>
+              <a:t><![CDATA[அவனுடைய எஜமானுக்கே அவன் உத்தரவாதி; அவன் நிலைநிறுத்தப்படுவான்; தேவன் அவனை நிலைநிறுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme50">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme50">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme50">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>