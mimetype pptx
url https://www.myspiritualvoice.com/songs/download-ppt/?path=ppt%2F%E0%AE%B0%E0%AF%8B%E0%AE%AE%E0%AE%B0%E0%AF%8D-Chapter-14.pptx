--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -81,66 +81,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -166,58 +150,50 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
-    <p:sldId id="301" r:id="rId48"/>
-[...6 lines deleted...]
-    <p:sldId id="308" r:id="rId55"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,61 +336,53 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
-[...9 lines deleted...]
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -474,51 +442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மற்றொருவனுடைய வேலைக்காரனைக் குற்றவாளியாகத் தீர்க்கிறதற்கு நீ யார்? அவன் நின்றாலும் விழுந்தாலும் அவனுடைய எஜமானுக்கே அவன் உத்தரவாதி; அவன் நிலைநிறுத்தப்படுவான்; தேவன் அவனை நிலைநிறுத்த வல்லவராயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[11. அந்தப்படி: முழங்கால் யாவும் எனக்கு முன்பாக முடங்கும், நாவு யாவும் தேவனை அறிக்கைபண்ணும் என்று என் ஜீவனைக்கொண்டு உரைக்கிறேன் என்பதாய்க் கர்த்தர் சொல்லுகிறார் என்று எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -583,51 +551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மற்றொருவனுடைய வேலைக்காரனைக் குற்றவாளியாகத் தீர்க்கிறதற்கு நீ யார்? அவன் நின்றாலும் விழுந்தாலும் அவனுடைய எஜமானுக்கே அவன் உத்தரவாதி; அவன் நிலைநிறுத்தப்படுவான்; தேவன் அவனை நிலைநிறுத்த வல்லவராயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[11. அந்தப்படி: முழங்கால் யாவும் எனக்கு முன்பாக முடங்கும், நாவு யாவும் தேவனை அறிக்கைபண்ணும் என்று என் ஜீவனைக்கொண்டு உரைக்கிறேன் என்பதாய்க் கர்த்தர் சொல்லுகிறார் என்று எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -692,51 +660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும், ஒருவன் ஒருநாளை மற்றொரு நாளிலும் விசேஷமாக எண்ணுகிறான்; வேறொருவன் எல்லா நாட்களையும் சரியாக எண்ணுகிறான்; அவனவன் தன்தன் மனதிலே முழு நிச்சயத்தை உடையவனாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[12. ஆதலால் நம்மில் ஒவ்வொருவனும் தன்னைக்குறித்து தேவனுக்குக் கணக்கொப்புவிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -801,51 +769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும், ஒருவன் ஒருநாளை மற்றொரு நாளிலும் விசேஷமாக எண்ணுகிறான்; வேறொருவன் எல்லா நாட்களையும் சரியாக எண்ணுகிறான்; அவனவன் தன்தன் மனதிலே முழு நிச்சயத்தை உடையவனாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[13. இப்படியிருக்க, நாம் இனிமேல் ஒருவரையொருவர் குற்றவாளிகளென்று தீர்க்காதிருப்போமாக. ஒருவனும் தன் சகோதரனுக்கு முன்பாகத் தடுக்கலையும் இடறலையும் போடலாகாதென்றே தீர்மானித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -910,51 +878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும், ஒருவன் ஒருநாளை மற்றொரு நாளிலும் விசேஷமாக எண்ணுகிறான்; வேறொருவன் எல்லா நாட்களையும் சரியாக எண்ணுகிறான்; அவனவன் தன்தன் மனதிலே முழு நிச்சயத்தை உடையவனாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[13. இப்படியிருக்க, நாம் இனிமேல் ஒருவரையொருவர் குற்றவாளிகளென்று தீர்க்காதிருப்போமாக. ஒருவனும் தன் சகோதரனுக்கு முன்பாகத் தடுக்கலையும் இடறலையும் போடலாகாதென்றே தீர்மானித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1019,51 +987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாட்களை விசேஷித்துக்கொள்ளுகிறவன் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளுகிறான்; நாட்களை விசேஷித்துக்கொள்ளாதவனும் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளாதிருக்கிறான். புசிக்கிறவன் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறபடியால், கர்த்தருக்கென்று புசிக்கிறான்; புசியாதிருக்கிறவனும் கர்த்தருக்கென்று புசியாதிருந்து, தேவனுக்கு ஸ்தோத்திரஞ் செலுத்துகிறான்.]]></a:t>
+              <a:t><![CDATA[14. ஒரு பொருளும் தன்னிலே தீட்டுள்ளதல்லவென்று கர்த்தராகிய இயேசுவுக்குள் அறிந்து நிச்சயித்திருக்கிறேன்; ஒருபொருளைத் தீட்டுள்ளதென்று எண்ணிக்கொள்ளுகிறவனெவனோ அவனுக்கு அது தீட்டுள்ளதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1128,51 +1096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாட்களை விசேஷித்துக்கொள்ளுகிறவன் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளுகிறான்; நாட்களை விசேஷித்துக்கொள்ளாதவனும் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளாதிருக்கிறான். புசிக்கிறவன் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறபடியால், கர்த்தருக்கென்று புசிக்கிறான்; புசியாதிருக்கிறவனும் கர்த்தருக்கென்று புசியாதிருந்து, தேவனுக்கு ஸ்தோத்திரஞ் செலுத்துகிறான்.]]></a:t>
+              <a:t><![CDATA[14. ஒரு பொருளும் தன்னிலே தீட்டுள்ளதல்லவென்று கர்த்தராகிய இயேசுவுக்குள் அறிந்து நிச்சயித்திருக்கிறேன்; ஒருபொருளைத் தீட்டுள்ளதென்று எண்ணிக்கொள்ளுகிறவனெவனோ அவனுக்கு அது தீட்டுள்ளதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1237,51 +1205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாட்களை விசேஷித்துக்கொள்ளுகிறவன் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளுகிறான்; நாட்களை விசேஷித்துக்கொள்ளாதவனும் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளாதிருக்கிறான். புசிக்கிறவன் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறபடியால், கர்த்தருக்கென்று புசிக்கிறான்; புசியாதிருக்கிறவனும் கர்த்தருக்கென்று புசியாதிருந்து, தேவனுக்கு ஸ்தோத்திரஞ் செலுத்துகிறான்.]]></a:t>
+              <a:t><![CDATA[15. போஜனத்தினாலே உன் சகோதரனுக்கு விசனமுண்டாக்கினால், நீ அன்பாய் நடக்கிறவனல்ல; அவனை உன் போஜனத்தினாலே கெடுக்காதே, கிறிஸ்து அவனுக்காக மரித்தாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1346,51 +1314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நம்மில் ஒருவனும் தனக்கென்று பிழைக்கிறதுமில்லை, ஒருவனும் தனக்கென்று மரிக்கிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[15. போஜனத்தினாலே உன் சகோதரனுக்கு விசனமுண்டாக்கினால், நீ அன்பாய் நடக்கிறவனல்ல; அவனை உன் போஜனத்தினாலே கெடுக்காதே, கிறிஸ்து அவனுக்காக மரித்தாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1455,51 +1423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாம் பிழைத்தாலும், கர்த்தருக்கென்று பிழைக்கிறோம், நாம் மரித்தாலும் கர்த்தருக்கென்று மரிக்கிறோம்; ஆகையால் பிழைத்தாலும் மரித்தாலும் நாம் கர்த்தருடையவர்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[15. போஜனத்தினாலே உன் சகோதரனுக்கு விசனமுண்டாக்கினால், நீ அன்பாய் நடக்கிறவனல்ல; அவனை உன் போஜனத்தினாலே கெடுக்காதே, கிறிஸ்து அவனுக்காக மரித்தாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1564,51 +1532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. விசுவாசத்தில் பலவீனமுள்ளவனைச் சேர்த்துக்கொள்ளுங்கள்; ஆனாலும் அவனுடைய மன ஐயங்களைக் குற்றமாய் நிர்ணயிக்காமலிருங்கள்.]]></a:t>
+              <a:t><![CDATA[7. நம்மில் ஒருவனும் தனக்கென்று பிழைக்கிறதுமில்லை, ஒருவனும் தனக்கென்று மரிக்கிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1673,51 +1641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாம் பிழைத்தாலும், கர்த்தருக்கென்று பிழைக்கிறோம், நாம் மரித்தாலும் கர்த்தருக்கென்று மரிக்கிறோம்; ஆகையால் பிழைத்தாலும் மரித்தாலும் நாம் கர்த்தருடையவர்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[16. உங்கள் நன்மை தூஷிக்கப்பட இடங்கொடாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1782,51 +1750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கிறிஸ்துவும் மரித்தோர்மேலும் ஜீவனுள்ளோர்மேலும் ஆண்டவராயிருக்கும்பொருட்டு, மரித்தும் எழுந்தும் பிழைத்துமிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. தேவனுடைய ராஜ்யம் புசிப்பும் குடிப்புமல்ல, அது நீதியும் சமாதானமும் பரிசுத்த ஆவியினாலுண்டாகும் சந்தோஷமுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1891,51 +1859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கிறிஸ்துவும் மரித்தோர்மேலும் ஜீவனுள்ளோர்மேலும் ஆண்டவராயிருக்கும்பொருட்டு, மரித்தும் எழுந்தும் பிழைத்துமிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. இவைகளிலே கிறிஸ்துவுக்கு ஊழியஞ்செய்கிறவன் தேவனுக்குப் பிரியனும் மனுஷரால் அங்கிகரிக்கப்பட்டவனுமாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2000,51 +1968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படியிருக்க, நீ உன் சகோதரனைக் குற்றவாளியென்று தீர்க்கிறதென்ன? நீ உன் சகோதரனை அற்பமாய் எண்ணுகிறதென்ன? நாமெல்லாரும் கிறிஸ்துவினுடைய நியாயாசனத்திற்கு முன்பாக நிற்போமே.]]></a:t>
+              <a:t><![CDATA[19. ஆனபடியால் சமாதானத்துக்கடுத்தவைகளையும், அந்நியோந்நிய பக்திவிருத்தி உண்டாக்கத்தக்கவைகளையும் நாடக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2109,51 +2077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படியிருக்க, நீ உன் சகோதரனைக் குற்றவாளியென்று தீர்க்கிறதென்ன? நீ உன் சகோதரனை அற்பமாய் எண்ணுகிறதென்ன? நாமெல்லாரும் கிறிஸ்துவினுடைய நியாயாசனத்திற்கு முன்பாக நிற்போமே.]]></a:t>
+              <a:t><![CDATA[20. போஜனத்தினிமித்தம் தேவனுடைய கிரியையை அழித்துப்போடாதே. எந்தப் பதார்த்தமும் சுத்தமுள்ளதுதான்; ஆனாலும் இடறலுண்டாகப் புசிக்கிறவனுக்கு அது தீமையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2218,51 +2186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படியிருக்க, நீ உன் சகோதரனைக் குற்றவாளியென்று தீர்க்கிறதென்ன? நீ உன் சகோதரனை அற்பமாய் எண்ணுகிறதென்ன? நாமெல்லாரும் கிறிஸ்துவினுடைய நியாயாசனத்திற்கு முன்பாக நிற்போமே.]]></a:t>
+              <a:t><![CDATA[20. போஜனத்தினிமித்தம் தேவனுடைய கிரியையை அழித்துப்போடாதே. எந்தப் பதார்த்தமும் சுத்தமுள்ளதுதான்; ஆனாலும் இடறலுண்டாகப் புசிக்கிறவனுக்கு அது தீமையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2327,51 +2295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தப்படி: முழங்கால் யாவும் எனக்கு முன்பாக முடங்கும், நாவு யாவும் தேவனை அறிக்கைபண்ணும் என்று என் ஜீவனைக்கொண்டு உரைக்கிறேன் என்பதாய்க் கர்த்தர் சொல்லுகிறார் என்று எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[21. மாம்சம் புசிக்கிறதும், மதுபானம்பண்ணுகிறதும், மற்றெதையாகிலும் செய்கிறதும், உன் சகோதரன் இடறுகிறதற்காவது, தவறுகிறதற்காவது பலவீனப்படுகிறதற்காவது ஏதுவாயிருந்தால், அவைகளில் ஒன்றையும் செய்யாமலிருப்பதே நன்மையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2436,51 +2404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தப்படி: முழங்கால் யாவும் எனக்கு முன்பாக முடங்கும், நாவு யாவும் தேவனை அறிக்கைபண்ணும் என்று என் ஜீவனைக்கொண்டு உரைக்கிறேன் என்பதாய்க் கர்த்தர் சொல்லுகிறார் என்று எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[21. மாம்சம் புசிக்கிறதும், மதுபானம்பண்ணுகிறதும், மற்றெதையாகிலும் செய்கிறதும், உன் சகோதரன் இடறுகிறதற்காவது, தவறுகிறதற்காவது பலவீனப்படுகிறதற்காவது ஏதுவாயிருந்தால், அவைகளில் ஒன்றையும் செய்யாமலிருப்பதே நன்மையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2545,51 +2513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தப்படி: முழங்கால் யாவும் எனக்கு முன்பாக முடங்கும், நாவு யாவும் தேவனை அறிக்கைபண்ணும் என்று என் ஜீவனைக்கொண்டு உரைக்கிறேன் என்பதாய்க் கர்த்தர் சொல்லுகிறார் என்று எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[22. உனக்கு விசுவாசமிருந்தால் அது தேவனுக்குமுன்பாக உன்மட்டும் இருக்கட்டும். நல்லதென நிச்சயித்த காரியத்தில் தன்னைக் குற்றவாளியாக்காதவன் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2654,51 +2622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால் நம்மில் ஒவ்வொருவனும் தன்னைக்குறித்து தேவனுக்குக் கணக்கொப்புவிப்பான்.]]></a:t>
+              <a:t><![CDATA[22. உனக்கு விசுவாசமிருந்தால் அது தேவனுக்குமுன்பாக உன்மட்டும் இருக்கட்டும். நல்லதென நிச்சயித்த காரியத்தில் தன்னைக் குற்றவாளியாக்காதவன் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2763,51 +2731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. விசுவாசத்தில் பலவீனமுள்ளவனைச் சேர்த்துக்கொள்ளுங்கள்; ஆனாலும் அவனுடைய மன ஐயங்களைக் குற்றமாய் நிர்ணயிக்காமலிருங்கள்.]]></a:t>
+              <a:t><![CDATA[7. நம்மில் ஒருவனும் தனக்கென்று பிழைக்கிறதுமில்லை, ஒருவனும் தனக்கென்று மரிக்கிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2872,51 +2840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படியிருக்க, நாம் இனிமேல் ஒருவரையொருவர் குற்றவாளிகளென்று தீர்க்காதிருப்போமாக. ஒருவனும் தன் சகோதரனுக்கு முன்பாகத் தடுக்கலையும் இடறலையும் போடலாகாதென்றே தீர்மானித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. ஒருவன் சமுசயப்படுகிறவனாய்ப் புசித்தால், அவன் விசுவாசமில்லாமல் புசிக்கிறபடியினால், ஆக்கினைக்குள்ளாகத் தீர்க்கப்படுகிறான். விசுவாசத்தினாலே வராத யாவும் பாவமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2981,51 +2949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படியிருக்க, நாம் இனிமேல் ஒருவரையொருவர் குற்றவாளிகளென்று தீர்க்காதிருப்போமாக. ஒருவனும் தன் சகோதரனுக்கு முன்பாகத் தடுக்கலையும் இடறலையும் போடலாகாதென்றே தீர்மானித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. ஒருவன் சமுசயப்படுகிறவனாய்ப் புசித்தால், அவன் விசுவாசமில்லாமல் புசிக்கிறபடியினால், ஆக்கினைக்குள்ளாகத் தீர்க்கப்படுகிறான். விசுவாசத்தினாலே வராத யாவும் பாவமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3090,51 +3058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒரு பொருளும் தன்னிலே தீட்டுள்ளதல்லவென்று கர்த்தராகிய இயேசுவுக்குள் அறிந்து நிச்சயித்திருக்கிறேன்; ஒருபொருளைத் தீட்டுள்ளதென்று எண்ணிக்கொள்ளுகிறவனெவனோ அவனுக்கு அது தீட்டுள்ளதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. ஒருவன் சமுசயப்படுகிறவனாய்ப் புசித்தால், அவன் விசுவாசமில்லாமல் புசிக்கிறபடியினால், ஆக்கினைக்குள்ளாகத் தீர்க்கப்படுகிறான். விசுவாசத்தினாலே வராத யாவும் பாவமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3199,51 +3167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒரு பொருளும் தன்னிலே தீட்டுள்ளதல்லவென்று கர்த்தராகிய இயேசுவுக்குள் அறிந்து நிச்சயித்திருக்கிறேன்; ஒருபொருளைத் தீட்டுள்ளதென்று எண்ணிக்கொள்ளுகிறவனெவனோ அவனுக்கு அது தீட்டுள்ளதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[1. விசுவாசத்தில் பலவீனமுள்ளவனைச் சேர்த்துக்கொள்ளுங்கள்; ஆனாலும் அவனுடைய மன ஐயங்களைக் குற்றமாய் நிர்ணயிக்காமலிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3308,51 +3276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. போஜனத்தினாலே உன் சகோதரனுக்கு விசனமுண்டாக்கினால், நீ அன்பாய் நடக்கிறவனல்ல; அவனை உன் போஜனத்தினாலே கெடுக்காதே, கிறிஸ்து அவனுக்காக மரித்தாரே.]]></a:t>
+              <a:t><![CDATA[1. விசுவாசத்தில் பலவீனமுள்ளவனைச் சேர்த்துக்கொள்ளுங்கள்; ஆனாலும் அவனுடைய மன ஐயங்களைக் குற்றமாய் நிர்ணயிக்காமலிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3417,51 +3385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. போஜனத்தினாலே உன் சகோதரனுக்கு விசனமுண்டாக்கினால், நீ அன்பாய் நடக்கிறவனல்ல; அவனை உன் போஜனத்தினாலே கெடுக்காதே, கிறிஸ்து அவனுக்காக மரித்தாரே.]]></a:t>
+              <a:t><![CDATA[2. ஒருவன் எந்தப் பதார்த்தத்தையும் புசிக்கலாமென்று நம்புகிறான்; பலவீனனோ மரக்கறிகளை மாத்திரம் புசிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3526,51 +3494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்கள் நன்மை தூஷிக்கப்பட இடங்கொடாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[2. ஒருவன் எந்தப் பதார்த்தத்தையும் புசிக்கலாமென்று நம்புகிறான்; பலவீனனோ மரக்கறிகளை மாத்திரம் புசிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3635,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவனுடைய ராஜ்யம் புசிப்பும் குடிப்புமல்ல, அது நீதியும் சமாதானமும் பரிசுத்த ஆவியினாலுண்டாகும் சந்தோஷமுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. புசிக்கிறவன் புசியாதிருக்கிறவனை அற்பமாயெண்ணாதிருப்பானாக; புசியாதிருக்கிறவனும் புசிக்கிறவனைக் குற்றவாளியாகத் தீர்க்காதிருப்பானாக; தேவன் அவனை ஏற்றுக்கொண்டாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3744,51 +3712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவனுடைய ராஜ்யம் புசிப்பும் குடிப்புமல்ல, அது நீதியும் சமாதானமும் பரிசுத்த ஆவியினாலுண்டாகும் சந்தோஷமுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. புசிக்கிறவன் புசியாதிருக்கிறவனை அற்பமாயெண்ணாதிருப்பானாக; புசியாதிருக்கிறவனும் புசிக்கிறவனைக் குற்றவாளியாகத் தீர்க்காதிருப்பானாக; தேவன் அவனை ஏற்றுக்கொண்டாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3853,51 +3821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவைகளிலே கிறிஸ்துவுக்கு ஊழியஞ்செய்கிறவன் தேவனுக்குப் பிரியனும் மனுஷரால் அங்கிகரிக்கப்பட்டவனுமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[4. மற்றொருவனுடைய வேலைக்காரனைக் குற்றவாளியாகத் தீர்க்கிறதற்கு நீ யார்? அவன் நின்றாலும் விழுந்தாலும் அவனுடைய எஜமானுக்கே அவன் உத்தரவாதி; அவன் நிலைநிறுத்தப்படுவான்; தேவன் அவனை நிலைநிறுத்த வல்லவராயிருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3962,51 +3930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒருவன் எந்தப் பதார்த்தத்தையும் புசிக்கலாமென்று நம்புகிறான்; பலவீனனோ மரக்கறிகளை மாத்திரம் புசிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[8. நாம் பிழைத்தாலும், கர்த்தருக்கென்று பிழைக்கிறோம், நாம் மரித்தாலும் கர்த்தருக்கென்று மரிக்கிறோம்; ஆகையால் பிழைத்தாலும் மரித்தாலும் நாம் கர்த்தருடையவர்களாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவைகளிலே கிறிஸ்துவுக்கு ஊழியஞ்செய்கிறவன் தேவனுக்குப் பிரியனும் மனுஷரால் அங்கிகரிக்கப்பட்டவனுமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[4. மற்றொருவனுடைய வேலைக்காரனைக் குற்றவாளியாகத் தீர்க்கிறதற்கு நீ யார்? அவன் நின்றாலும் விழுந்தாலும் அவனுடைய எஜமானுக்கே அவன் உத்தரவாதி; அவன் நிலைநிறுத்தப்படுவான்; தேவன் அவனை நிலைநிறுத்த வல்லவராயிருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4180,51 +4148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆனபடியால் சமாதானத்துக்கடுத்தவைகளையும், அந்நியோந்நிய பக்திவிருத்தி உண்டாக்கத்தக்கவைகளையும் நாடக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[5. அன்றியும், ஒருவன் ஒருநாளை மற்றொரு நாளிலும் விசேஷமாக எண்ணுகிறான்; வேறொருவன் எல்லா நாட்களையும் சரியாக எண்ணுகிறான்; அவனவன் தன்தன் மனதிலே முழு நிச்சயத்தை உடையவனாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4289,51 +4257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆனபடியால் சமாதானத்துக்கடுத்தவைகளையும், அந்நியோந்நிய பக்திவிருத்தி உண்டாக்கத்தக்கவைகளையும் நாடக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[5. அன்றியும், ஒருவன் ஒருநாளை மற்றொரு நாளிலும் விசேஷமாக எண்ணுகிறான்; வேறொருவன் எல்லா நாட்களையும் சரியாக எண்ணுகிறான்; அவனவன் தன்தன் மனதிலே முழு நிச்சயத்தை உடையவனாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4398,51 +4366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. போஜனத்தினிமித்தம் தேவனுடைய கிரியையை அழித்துப்போடாதே. எந்தப் பதார்த்தமும் சுத்தமுள்ளதுதான்; ஆனாலும் இடறலுண்டாகப் புசிக்கிறவனுக்கு அது தீமையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. நாட்களை விசேஷித்துக்கொள்ளுகிறவன் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளுகிறான்; நாட்களை விசேஷித்துக்கொள்ளாதவனும் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளாதிருக்கிறான். புசிக்கிறவன் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறபடியால், கர்த்தருக்கென்று புசிக்கிறான்; புசியாதிருக்கிறவனும் கர்த்தருக்கென்று புசியாதிருந்து, தேவனுக்கு ஸ்தோத்திரஞ் செலுத்துகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4507,51 +4475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. போஜனத்தினிமித்தம் தேவனுடைய கிரியையை அழித்துப்போடாதே. எந்தப் பதார்த்தமும் சுத்தமுள்ளதுதான்; ஆனாலும் இடறலுண்டாகப் புசிக்கிறவனுக்கு அது தீமையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. நாட்களை விசேஷித்துக்கொள்ளுகிறவன் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளுகிறான்; நாட்களை விசேஷித்துக்கொள்ளாதவனும் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளாதிருக்கிறான். புசிக்கிறவன் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறபடியால், கர்த்தருக்கென்று புசிக்கிறான்; புசியாதிருக்கிறவனும் கர்த்தருக்கென்று புசியாதிருந்து, தேவனுக்கு ஸ்தோத்திரஞ் செலுத்துகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4616,487 +4584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மாம்சம் புசிக்கிறதும், மதுபானம்பண்ணுகிறதும், மற்றெதையாகிலும் செய்கிறதும், உன் சகோதரன் இடறுகிறதற்காவது, தவறுகிறதற்காவது பலவீனப்படுகிறதற்காவது ஏதுவாயிருந்தால், அவைகளில் ஒன்றையும் செய்யாமலிருப்பதே நன்மையாயிருக்கும்.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[22. உனக்கு விசுவாசமிருந்தால் அது தேவனுக்குமுன்பாக உன்மட்டும் இருக்கட்டும். நல்லதென நிச்சயித்த காரியத்தில் தன்னைக் குற்றவாளியாக்காதவன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[6. நாட்களை விசேஷித்துக்கொள்ளுகிறவன் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளுகிறான்; நாட்களை விசேஷித்துக்கொள்ளாதவனும் கர்த்தருக்கென்று விசேஷித்துக்கொள்ளாதிருக்கிறான். புசிக்கிறவன் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறபடியால், கர்த்தருக்கென்று புசிக்கிறான்; புசியாதிருக்கிறவனும் கர்த்தருக்கென்று புசியாதிருந்து, தேவனுக்கு ஸ்தோத்திரஞ் செலுத்துகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5161,487 +4693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒருவன் எந்தப் பதார்த்தத்தையும் புசிக்கலாமென்று நம்புகிறான்; பலவீனனோ மரக்கறிகளை மாத்திரம் புசிக்கிறான்.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[23. ஒருவன் சமுசயப்படுகிறவனாய்ப் புசித்தால், அவன் விசுவாசமில்லாமல் புசிக்கிறபடியினால், ஆக்கினைக்குள்ளாகத் தீர்க்கப்படுகிறான். விசுவாசத்தினாலே வராத யாவும் பாவமே.]]></a:t>
+              <a:t><![CDATA[8. நாம் பிழைத்தாலும், கர்த்தருக்கென்று பிழைக்கிறோம், நாம் மரித்தாலும் கர்த்தருக்கென்று மரிக்கிறோம்; ஆகையால் பிழைத்தாலும் மரித்தாலும் நாம் கர்த்தருடையவர்களாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5706,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. புசிக்கிறவன் புசியாதிருக்கிறவனை அற்பமாயெண்ணாதிருப்பானாக; புசியாதிருக்கிறவனும் புசிக்கிறவனைக் குற்றவாளியாகத் தீர்க்காதிருப்பானாக; தேவன் அவனை ஏற்றுக்கொண்டாரே.]]></a:t>
+              <a:t><![CDATA[9. கிறிஸ்துவும் மரித்தோர்மேலும் ஜீவனுள்ளோர்மேலும் ஆண்டவராயிருக்கும்பொருட்டு, மரித்தும் எழுந்தும் பிழைத்துமிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5815,51 +4911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. புசிக்கிறவன் புசியாதிருக்கிறவனை அற்பமாயெண்ணாதிருப்பானாக; புசியாதிருக்கிறவனும் புசிக்கிறவனைக் குற்றவாளியாகத் தீர்க்காதிருப்பானாக; தேவன் அவனை ஏற்றுக்கொண்டாரே.]]></a:t>
+              <a:t><![CDATA[9. கிறிஸ்துவும் மரித்தோர்மேலும் ஜீவனுள்ளோர்மேலும் ஆண்டவராயிருக்கும்பொருட்டு, மரித்தும் எழுந்தும் பிழைத்துமிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5924,51 +5020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. புசிக்கிறவன் புசியாதிருக்கிறவனை அற்பமாயெண்ணாதிருப்பானாக; புசியாதிருக்கிறவனும் புசிக்கிறவனைக் குற்றவாளியாகத் தீர்க்காதிருப்பானாக; தேவன் அவனை ஏற்றுக்கொண்டாரே.]]></a:t>
+              <a:t><![CDATA[10. இப்படியிருக்க, நீ உன் சகோதரனைக் குற்றவாளியென்று தீர்க்கிறதென்ன? நீ உன் சகோதரனை அற்பமாய் எண்ணுகிறதென்ன? நாமெல்லாரும் கிறிஸ்துவினுடைய நியாயாசனத்திற்கு முன்பாக நிற்போமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6033,51 +5129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மற்றொருவனுடைய வேலைக்காரனைக் குற்றவாளியாகத் தீர்க்கிறதற்கு நீ யார்? அவன் நின்றாலும் விழுந்தாலும் அவனுடைய எஜமானுக்கே அவன் உத்தரவாதி; அவன் நிலைநிறுத்தப்படுவான்; தேவன் அவனை நிலைநிறுத்த வல்லவராயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[10. இப்படியிருக்க, நீ உன் சகோதரனைக் குற்றவாளியென்று தீர்க்கிறதென்ன? நீ உன் சகோதரனை அற்பமாய் எண்ணுகிறதென்ன? நாமெல்லாரும் கிறிஸ்துவினுடைய நியாயாசனத்திற்கு முன்பாக நிற்போமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6112,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470546059" r:id="rId1"/>
+    <p:sldLayoutId id="2474469815" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6468,118 +5564,54 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...30 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6716,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જ શેઠ નક્કી કરી શકે. અને પ્રભુનો સેવક ન્યાયી હશે કારણ કે તેને ન્યાયી કે સુપાત્ર બનાવવા પ્રભુ સમર્થ]]></a:t>
+              <a:t><![CDATA[11. হ্যাঁ, শাস্ত্রে লেখা আছে:‘প্রত্যেক ব্যক্তি আমার সাক্ষাতে নতজানু হবে৷ প্রত্যেক ওষ্ঠাধর স্বীকার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[করবে য়ে আমি ঈশ্বর, প্রভু বলেন, আমার জীবনের দিব্য, এসব হবেই৷’যিশাইয় 45 :23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. કોઈ માણસ એવું માની શકે કે કોઈ એક દિવસ તે બીજા કોઈ દિવસ કરતાં વધારે મહત્વનો છે. અને વળી બીજો કોઈ]]></a:t>
+              <a:t><![CDATA[12. আমাদের সকলকেই ঈশ্বরের কাছে আমাদের জীবনের হিসাব দিতে হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માણસ એવું માની શકે કે બધા દિવસ એક સરખાજ છે. ખરી વાત તો એ છે કે દરેક માણસે મનમાં પોતાની માન્યતાઓ વિષે]]></a:t>
+              <a:t><![CDATA[13. তাই এস, আমরা অন্য়ের বিচার করা থেকে বিরত হই, বরং আমরা সিদ্ধান্ত নেব য়ে আমরা এমন কিছু করব না]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બરાબર સ્પષ્ટ હોવું જોઈએ.]]></a:t>
+              <a:t><![CDATA[যাতে আমাদের কোন ভাই বা বোন হোঁচট খায় ও প্রলোভনে পড়ে পাপ করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. બીજા દિવસો કરતાં અમુક જ દિવસ વધારે અગત્યનો છે એવું માનનાર માણસ પ્રભુને માટે એવું કરી રહ્યો છે.]]></a:t>
+              <a:t><![CDATA[14. আমি প্রভু যীশুতে নিশ্চিতভাবে বুঝেছি য়ে কোন খাবার আসলে অশুচি নয়, তা খাওয়া অন্যায় নয়৷ তবে কেউ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને બધું જ ખાનાર માણસ પણ દેવને માટે એવું કરી રહ્યો છે. હા એ ખોરાક માટે તે દેવનો આભાર માને છે. અને]]></a:t>
+              <a:t><![CDATA[যদি সেই খাবার অশুচি ভাবে, তাহলে তার কাছে তা অশুচি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અમુક ખોરાક ખાવાનો ઈન્કાર કરનાર માણસ પણ પ્રભુને ખાતર એમ કરી રહ્યો છે. એ પણ દેવનો આભાર માને છે.]]></a:t>
+              <a:t><![CDATA[15. তোমার খাদ্য়ে যদি তোমার ভাই আত্মিকভাবে আহত হয় তাহলে বুঝতে হবে য়ে তুমি আর ভালোবাসার পথে চলছ না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. હા, આપણે સૌ પ્રભુને ખાતર જીવીએ છીએ. આપણે કાંઈ આપણી પોતાની જાત માટે જીવતા કે મરતા નથી.]]></a:t>
+              <a:t><![CDATA[তুমি এমন কিছু খেও না যা অন্য়ের কাছে গ্রহণয়োগ্য নয়৷ এতে তার বিশ্বাস আঘাত পেতে পারে, কারণ খ্রীষ্ট]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. જો આપણે જીવીએ છીએ તો તે પ્રભુને ખાતર જ જીવીએ છીએ. અને જો આપણે મરીએ છીએ તો તે પણ પ્રભુને ખાતર જ.]]></a:t>
+              <a:t><![CDATA[সেই ব্যক্তির জন্য প্রাণ দিয়েছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. વિશ્વાસમાં જે માણસ નબળો હોય તો તેનો તમે તમારી મંડળીમાં સ્વીકારવા માટે ઈન્કાર ન કરશો. અને એ]]></a:t>
+              <a:t><![CDATA[7. হ্যাঁ, আমরা সকলেই প্রভুর জন্য বেঁচে থাকি৷ আমরা কেউ নিজের জন্য বেঁচে থাকি না, কেউ নিজের জন্য মরেও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આમ, જીવતાં કે મરતાં આપણે પ્રભુનાજ છીએ.]]></a:t>
+              <a:t><![CDATA[16. তাহলে তোমার কাছে যা ভাল, তা য়েন অপরের কাছে নিন্দিত না হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તેથી જ તો ખ્રિસ્ત મરણ પામ્યો અને પાછો મૃત્યુમાંથી સજીવન થયો. ખ્રિસ્તે આ પ્રમાણે કર્યુ જેથી કરીને]]></a:t>
+              <a:t><![CDATA[17. ঈশ্বরের রাজ্য খাদ্য পানীয় নয়, কিন্তু তা ধার্মিকতা, শান্তি ও পবিত্র আত্মাতে আনন্দ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જે લોકો મરણ પામ્યા છે અને જેઓ હજી જીવતા છે તે સૌને ને પ્રભુ થાય.]]></a:t>
+              <a:t><![CDATA[18. য়ে এ বিষয়ে খ্রীষ্টের দাসত্ব করে, সে ঈশ্বরের প্রীতিপাত্র এবং মানুষের কাছেও পরীক্ষাসিদ্ধ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તો પછી ખ્રિસ્તમાં વિશ્વાસ રાખનાર તમારા ભાઈ વિષે તમે શા માટે સારો કે ખરાબ અભિપ્રાય બાંધો છો? અથવા]]></a:t>
+              <a:t><![CDATA[19. তাই সেই সব কাজ যা শান্তির পথ প্রশস্ত করে এবং পরস্পরকে শক্তিশালী করে, এস, আমরা তাই করি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તો તમારા ભાઈ કરતાં તમે વધારે સારા છો, એમ તમે શા માટે વિચારો છો? આપણે બધાએ દેવના ન્યાયાસન આગળ ઉપસ્થિત]]></a:t>
+              <a:t><![CDATA[20. নিছক খাদ্য়বস্তু নিয়ে ঈশ্বরের কাজ পণ্ড করো না, কারণ সব খাদ্য়ই শুচি ও খাওয়া যায়, কিন্তু কারো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થવાનું છે અને તે આપણા સૌનો ન્યાય કરશે.]]></a:t>
+              <a:t><![CDATA[কিছু খাওয়া নিয়ে যদি অন্য়ের পতন ঘটে তাহলে তেমন কিছু খাওয়া অবশ্যই অন্যায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. હા, શાસ્ત્રમાં લખેલું છે: પ્રભુ કહે છે કે,“પ્રત્યેક વ્યક્તિ મારી આગળ ઘૂંટણીએ પડીને નમન કરશે અને]]></a:t>
+              <a:t><![CDATA[21. তোমার ভাই যদি হোঁচট খায় ও পাপে পতিত হয়, তাহলে মাংস আহার বা দ্রাক্ষারস পান না করাই শ্রেয়৷ তেমন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રત્યેક વ્યક્તિ કબૂલ કરશે કે, હું દેવ છું. હું જીવું છું એ જેટલું ચોક્કસ છે, એટલું ચોક્કસ એ રીતે આ]]></a:t>
+              <a:t><![CDATA[কোন কাজও না করা ভাল যার ফলে তোমার কোন ভাই বা বোনের পতন ঘটতে পারে ও সে পাপ করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બધું બનશે.” યશાયા 45:23]]></a:t>
+              <a:t><![CDATA[22. তোমরা যা ভাল বলে বিশ্বাস কর তা তুমি ও তোমার ঈশ্বরের মধ্যেই রাখ; কারণ কেউ যখন ভাল মনে করে কোন কাজ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. આમ, પોતાના જીવન વિષે આપણામાંની દરેક વ્યક્તિએ દેવને જવાબ આપવો પડશે.]]></a:t>
+              <a:t><![CDATA[করে এবং সে যা করছে সেই ব্যাপারে যদি তার বিবেক তাকে দোষী না করে, তবে সেই ব্যক্তি ধন্য৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વ્યક્તિના જુદા વિચારો વિષે એની સાથે દલીલબાજીમાં ન ઉતરશો.]]></a:t>
+              <a:t><![CDATA[যাই না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. આમ આપણે એકબીજાનો ન્યાય તોળવાનું બંધ કરવું જોઈએ. આપણે એવો નિર્ણય લેવો પડશે કે આપણે એવું કાંઈ પણ ન]]></a:t>
+              <a:t><![CDATA[23. কিন্তু কোন কিছু খাবার ব্যাপারে যার অন্তরে দ্বিধা থাকে সে যদি তবুও তা খায় তাহলে সে অবশ্যই দোষী,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવું કે જે કોઈ ભાઈ કે બહેનને નિર્બળ બનાવે કે તેને પાપમાં પાડે.]]></a:t>
+              <a:t><![CDATA[কারণ সে তো নিজের বিবেকের বিরুদ্ধে কাজ করল৷ কেউ যদি বিশ্বাস করতে না পারে য়ে এটা ঠিক তবে সেই কাজ করা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. હું તો પ્રભુ ઈસુમાં છું. અને હું જાણું છું કે એવો કોઈ ખોરાક નથી કે જે ખાવા માટે નકામો હોય. પરંતુ]]></a:t>
+              <a:t><![CDATA[পাপ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જો કોઈ માણસ એવું માનતો હોય કે કોઈ વસ્તુ તેના માટે ખોટી કે નકામી છે, તે તેના માટે તે ખોટું જ છે.]]></a:t>
+              <a:t><![CDATA[1. বিশ্বাসে য়ে দুর্বল, এমন কোন ভাইকে তোমাদের মধ্যে গ্রহণ করতে অস্বীকার করো না৷ তার ভিন্ন ধারণা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. જો તમે જે કાંઈ ખોરાક લેતા હોય અને તેનાથી તમારા ભાઈની લાગણી દુભાતી હોય તો તમે પ્રેમનો માર્ગ]]></a:t>
+              <a:t><![CDATA[নিয়ে তার সঙ্গে তর্ক করো না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અનુસરતા નથી. તેને ખાવાનો આગ્રહ કરીને તેના વિશ્વાસનો નાશ કરશો નહિ. એ માણસ માટે ઈસુ મરણ પામ્યો છે.]]></a:t>
+              <a:t><![CDATA[2. এক এক জন বিশ্বাস করে য়ে তার যা ইচ্ছা হয় এমন সব কিছুই সে খেতে পারে; কিন্তু য়ে বিশ্বাসে দুর্বল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તમારું જે સારું છે તે વિષે ભૂંડું બોલાય એવું કશું કરશો નહિ.]]></a:t>
+              <a:t><![CDATA[সে মনে করে য়ে সে কেবল শাকসব্জী খেতে পারে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. દેવના રાજ્યમાં ખાવું અને પીવું એ અગત્યની બાબતો નથી. તેનાં કરતાં અગત્યની બાબતો દેવના રાજ્યમાં તો]]></a:t>
+              <a:t><![CDATA[3. য়ে ব্যক্তি সব খাবারই খায় সে য়েন য়ে কেবল সব্জীই খায়, তাকে হেয় জ্ঞান না করে৷ আর য়ে মানুষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવની સાથે ન્યાયી થવું અને શાંતિ અને પવિત્ર આત્મામાં આનંદ અનુભવવો તે છે.]]></a:t>
+              <a:t><![CDATA[কেবল সব্জী খায়, তারও উচিত সব খাবার খায় এমন লোককে ঘৃণা না করা, কারণ ঈশ্বর তাকেও গ্রহণ করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. જે કોઈ વ્યક્તિ આ રીતે જીવન જીવીને ખ્રિસ્તની સેવા કરે છે તે દેવને પ્રસન્ન કરે છે. અને બીજા લોકો]]></a:t>
+              <a:t><![CDATA[4. তুমি অন্য়ের ভৃত্যের দোষ ধরবে না৷ সে ঠিক করছে না ভুল করছে তা তার মনিবই ঠিক করবেন; বরং প্রভুর দাস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. એક વ્યક્તિ એવું માને છે કે એને મન ફાવે તેમ તે કોઈપણ જાતનો ખોરાક ખાઈ શકે છે. પરંતુ નિર્બળ વિશ્વાસ]]></a:t>
+              <a:t><![CDATA[8. আমাদের বেঁচে থাকা তো প্রভুরই উদ্দেশ্যে বেঁচে থাকা, আমরা যদি মরি তবে তো প্রভুর জন্যই মরি৷ তাই আমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પણ એ વ્યક્તિનો સ્વીકાર કરે છે.]]></a:t>
+              <a:t><![CDATA[নির্দোষই হবে কারণ প্রভু তাকে ধার্মিক প্রতিপন্ন করতে পারেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. જે કામો કરવાથી શાંતિ સ્થપાતી હોય એવું કરવા આપણે સખત પરિશ્રમ કરીએ. અને જેનાથી એક બીજાને મદદ થાય]]></a:t>
+              <a:t><![CDATA[5. কেউ হয়তো মনে করে এই দিনটি ঐ দিনটির থেকে ভাল, আবার কেউ মনে করে সব দিনই সমান ভাল৷ প্রত্যেক ব্যক্তি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એવું કરવાનો આપણે પ્રયત્ન કરીએ.]]></a:t>
+              <a:t><![CDATA[নিজ নিজ মনে তার বিশ্বাস সম্বন্ধে স্থির নিশ্চয় হোক্৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. જ ખોરાક ખાવાની બાબત પર માર મૂકીને દેવનું કાર્ય નષ્ટ ન થવા દો. ખાવાની બાબતમાં બધો જ ખોરાક ખાવા]]></a:t>
+              <a:t><![CDATA[6. য়ে কোন দিনকে বিশেষ মর্য়াদা দিয়ে থাকে সে প্রভুর উদ্দেশ্যেই তা করে৷ তেমনি য়ে মানুষ সবরকম খাবারই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લાયક હોય છે. પરંતુ જે ખાવાથી બીજો માણસ જો પાપમાં પડતો હોય તો એ ખોરાક ખાવો યોગ્ય ન ગણાય.]]></a:t>
+              <a:t><![CDATA[খায়, সেও প্রভুর উদ্দেশ্যেই তা করে কারণ সে ওই খাবারের জন্য ঈশ্বরকে ধন্যবাদ জানায়৷ এদিকে য়ে ব্যক্তি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,579 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. સાચી વસ્તુ એ છે કે માંસ ખાવાથી કે દ્રાક્ષારસ પીવાથી કે એવું કાંઈ કરવાથી જો તમારા ભાઈનું]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[એવી લાગણી અનુભવ્યા વગર જે વ્યક્તિ પોતે જેને સાચું કે યોગ્ય માનતો હોય એવું કરી શકે એવી વ્યક્તિને ધન્ય]]></a:t>
+              <a:t><![CDATA[কিছু খাদ্য় গ্রহণে বিরত থাকে সেও তো প্রভুর উদ্দেশ্যেই তা করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,579 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ધરાવનાર માણસ એવું માને છે કે તે ફક્ત શાકભાજી જ ખાઈ શકે છે.]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[તેને વિશ્વાસ નથી કે તે સાચું છે અને તે કરે છે તો પછી તે પાપ છે.]]></a:t>
+              <a:t><![CDATA[বাঁচি বা মরি, য়ে ভাবেই থাকি না কেন, আমরা প্রভুরই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. કોઈપણ જાતનો ખોરાક લેનાર માણસે એવું માની લેવું ન જોઈએ કે તે શુદ્ધ શાકાહારી વ્યક્તિ કરતાં વધારે]]></a:t>
+              <a:t><![CDATA[9. এইজন্যই খ্রীষ্ট মৃত্যু বরণ করলেন ও পুনরায় বেঁচে উঠলেন, যাতে তিনি মৃত ও জীবিত সকলেরই প্রভু হতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સારો છે. અને ચુસ્ત શાકાહારી માણસે પણ એવું માનવું ન જોઈએ કે બધી જાતનો ખોરાક લેનાર માણસ ખોટો છે. કેમ]]></a:t>
+              <a:t><![CDATA[পারেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે દેવે તેનો પણ સ્વીકાર કર્યો છે.]]></a:t>
+              <a:t><![CDATA[10. তাহলে তোমরা কেন খ্রীষ্টেতে তোমার এক ভাইয়ের দোষ ধর? তোমার ভাইয়ের থেকে তুমি ভাল, এমন কথাই বা ভাব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. બીજા માણસના નોકર વિષે તમે અભિપ્રાય આપી ન શકો. નોકર કામ બરાબર કરે છે કે નહિ, એ તો ફક્ત એનો પોતાનો]]></a:t>
+              <a:t><![CDATA[কি করে? আমাদের সকলকেই ঈশ্বরের বিচারাসনের সামনে দাঁড়াতে হবে৷ আর ঈশ্বর আমাদের বিচার করবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13509,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme75">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme75">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme75">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13794,51 +11770,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>53</Slides>
+  <Slides>45</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>