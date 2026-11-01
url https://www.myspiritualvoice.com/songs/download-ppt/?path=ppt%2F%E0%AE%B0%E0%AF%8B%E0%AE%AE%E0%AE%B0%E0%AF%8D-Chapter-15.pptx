--- v1 (2026-07-31)
+++ v2 (2026-11-01)
@@ -117,50 +117,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -204,50 +216,56 @@
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -408,53 +426,59 @@
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -514,51 +538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மக்கெதோனியாவிலும் அகாயாவிலுமுள்ளவர்கள் எருசலேமிலுள்ள பரிசுத்தவான்களுக்குள்ளே இருக்கிற தரித்திரருக்காகச் சில பொருள்சகாயம் செய்ய விருப்பங்கொண்டிருக்கிறார்கள்;]]></a:t>
+              <a:t><![CDATA[5. Now the God of patience and consolation grant you to be likeminded one toward another according to Christ Jesus:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -623,51 +647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்படிச்செய்வது நல்லதென்று எண்ணினார்கள்; இப்படிச் செய்கிறதற்கு அவர்கள் கடனாளிகளாயுமிருக்கிறார்கள். எப்படியென்றால், புறஜாதியார் அவர்களுடைய ஞானநன்மைகளில் பங்குபெற்றிருக்க, சரீரநன்மைகளால் அவர்களுக்கு உதவிசெய்ய இவர்கள் கடனாளிகளாயிருக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[6. That all of you may with one mind and one mouth glorify God, even the Father of our Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -732,51 +756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்படிச்செய்வது நல்லதென்று எண்ணினார்கள்; இப்படிச் செய்கிறதற்கு அவர்கள் கடனாளிகளாயுமிருக்கிறார்கள். எப்படியென்றால், புறஜாதியார் அவர்களுடைய ஞானநன்மைகளில் பங்குபெற்றிருக்க, சரீரநன்மைகளால் அவர்களுக்கு உதவிசெய்ய இவர்கள் கடனாளிகளாயிருக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[6. That all of you may with one mind and one mouth glorify God, even the Father of our Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -841,51 +865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்படிச்செய்வது நல்லதென்று எண்ணினார்கள்; இப்படிச் செய்கிறதற்கு அவர்கள் கடனாளிகளாயுமிருக்கிறார்கள். எப்படியென்றால், புறஜாதியார் அவர்களுடைய ஞானநன்மைகளில் பங்குபெற்றிருக்க, சரீரநன்மைகளால் அவர்களுக்கு உதவிசெய்ய இவர்கள் கடனாளிகளாயிருக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[7. Wherefore receive all of you one another, as Christ also received us to the glory of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -950,51 +974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இந்தக் காரியத்தை நான் நிறைவேற்றி, இந்தப் பலனை அவர்கள் கையிலே பத்திரமாய் ஒப்புவித்தபின்பு, உங்கள் ஊர் வழியாய் ஸ்பானியாவுக்குப் போவேன்.]]></a:t>
+              <a:t><![CDATA[7. Wherefore receive all of you one another, as Christ also received us to the glory of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1059,51 +1083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இந்தக் காரியத்தை நான் நிறைவேற்றி, இந்தப் பலனை அவர்கள் கையிலே பத்திரமாய் ஒப்புவித்தபின்பு, உங்கள் ஊர் வழியாய் ஸ்பானியாவுக்குப் போவேன்.]]></a:t>
+              <a:t><![CDATA[8. Now I say that Jesus Christ was a minister of the circumcision for the truth of God, to confirm the promises made unto the fathers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1168,51 +1192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் உங்களிடத்தில் வரும்போது கிறிஸ்துவினுடைய சுவிசேஷத்தின் சம்பூரணமான ஆசீர்வாதத்தோடே வருவேனென்று அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. Now I say that Jesus Christ was a minister of the circumcision for the truth of God, to confirm the promises made unto the fathers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1277,51 +1301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மேலும் சகோதரரே, தேவசித்தத்தினாலே நான் சந்தோஷத்துடனே உங்களிடத்தில் வந்து உங்களோடு இளைப்பாறும்படியாக,]]></a:t>
+              <a:t><![CDATA[9. And that the Gentiles might glorify God for his mercy; as it is written, For this cause I will confess to you among the Gentiles, and sing unto your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1386,51 +1410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மேலும் சகோதரரே, தேவசித்தத்தினாலே நான் சந்தோஷத்துடனே உங்களிடத்தில் வந்து உங்களோடு இளைப்பாறும்படியாக,]]></a:t>
+              <a:t><![CDATA[9. And that the Gentiles might glorify God for his mercy; as it is written, For this cause I will confess to you among the Gentiles, and sing unto your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1495,51 +1519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மேலும் சகோதரரே, தேவசித்தத்தினாலே நான் சந்தோஷத்துடனே உங்களிடத்தில் வந்து உங்களோடு இளைப்பாறும்படியாக,]]></a:t>
+              <a:t><![CDATA[9. And that the Gentiles might glorify God for his mercy; as it is written, For this cause I will confess to you among the Gentiles, and sing unto your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1604,51 +1628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் மற்றொருவனுடைய அஸ்திபாரத்தின்மேல் கட்டாதபடிக்கு கிறிஸ்துவினுடைய நாமம் சொல்லப்பட்டிராத இடங்களில் சுவிசேஷத்தை அறிவிக்கும்படி நாடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. We then that are strong ought to bear the infirmities of the weak, and not to please ourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1713,51 +1737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யூதேயாவிலிருக்கிற அவிசுவாசிகளுக்கு நான் தப்புவிக்கப்படும்படிக்கும், நான் எருசலேமிலுள்ள பரிசுத்தவான்களுக்குச் செய்யப்போகிற தர்மசகாயம் அவர்களால் அங்கிகரிக்கப்படும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[10. And again he says, Rejoice, all of you Gentiles, with his people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1822,51 +1846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யூதேயாவிலிருக்கிற அவிசுவாசிகளுக்கு நான் தப்புவிக்கப்படும்படிக்கும், நான் எருசலேமிலுள்ள பரிசுத்தவான்களுக்குச் செய்யப்போகிற தர்மசகாயம் அவர்களால் அங்கிகரிக்கப்படும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[11. And again, Praise the Lord, all you Gentiles; and extol him, all you people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1931,51 +1955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நீங்கள் தேவனை நோக்கிச் செய்யும் ஜெபங்களில், நான் போராடுவதுபோல நீங்களும் என்னோடுகூடப் போராடவேண்டுமென்று நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினிமித்தமும், ஆவியானவருடைய அன்பினிமித்தமும், உங்களை வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. And again, Praise the Lord, all you Gentiles; and extol him, all you people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2040,51 +2064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. சமாதானத்தின் தேவன் உங்கள் அனைவரோடுங்கூட இருப்பாராக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[12. And again, Isaiah says, There shall be a root of Jesse, and he that shall rise to reign over the Gentiles; in him shall the Gentiles trust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2149,51 +2173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், பலமுள்ளவர்களாகிய நாம் நமக்கே பிரியமாய் நடவாமல், பலவீனருடைய பலவீனங்களைத் தாங்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[12. And again, Isaiah says, There shall be a root of Jesse, and he that shall rise to reign over the Gentiles; in him shall the Gentiles trust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2258,51 +2282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், பலமுள்ளவர்களாகிய நாம் நமக்கே பிரியமாய் நடவாமல், பலவீனருடைய பலவீனங்களைத் தாங்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. Now the God of hope fill you with all joy and peace in believing, that all of you may abound in hope, through the power of the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2367,51 +2391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நம்மில் ஒவ்வொருவனும் பிறனுடைய பக்திவிருத்திக்கேதுவான நன்மையுண்டாகும்படி அவனுக்குப் பிரியமாய் நடக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[13. Now the God of hope fill you with all joy and peace in believing, that all of you may abound in hope, through the power of the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2476,51 +2500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நம்மில் ஒவ்வொருவனும் பிறனுடைய பக்திவிருத்திக்கேதுவான நன்மையுண்டாகும்படி அவனுக்குப் பிரியமாய் நடக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[14. And I myself also am persuaded of you, my brethren, that all of you also are full of goodness, filled with all knowledge, able also to admonish one another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2585,51 +2609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிறிஸ்துவும் தமக்கே பிரியமாய் நடவாமல்: உம்மை நிந்திக்கிறவர்களுடைய நிந்தைகள் என்மேல் விழுந்தது என்று எழுதியிருக்கிறபடியே நடந்தார்.]]></a:t>
+              <a:t><![CDATA[14. And I myself also am persuaded of you, my brethren, that all of you also are full of goodness, filled with all knowledge, able also to admonish one another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2694,51 +2718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிறிஸ்துவும் தமக்கே பிரியமாய் நடவாமல்: உம்மை நிந்திக்கிறவர்களுடைய நிந்தைகள் என்மேல் விழுந்தது என்று எழுதியிருக்கிறபடியே நடந்தார்.]]></a:t>
+              <a:t><![CDATA[14. And I myself also am persuaded of you, my brethren, that all of you also are full of goodness, filled with all knowledge, able also to admonish one another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2803,51 +2827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் மற்றொருவனுடைய அஸ்திபாரத்தின்மேல் கட்டாதபடிக்கு கிறிஸ்துவினுடைய நாமம் சொல்லப்பட்டிராத இடங்களில் சுவிசேஷத்தை அறிவிக்கும்படி நாடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. Let every one of us please his neighbour for his good to edification.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2912,51 +2936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவவசனத்தினால் உண்டாகும் பொறுமையினாலும் ஆறுதலினாலும் நாம் நம்பிக்கையுள்ளவர்களாகும்படிக்கு, முன்பு எழுதியிருக்கிறவைகளெல்லாம் நமக்குப் போதனையாக எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. Nevertheless, brethren, I have written the more boldly unto you in some sort, as putting you in mind, because of the grace that is given to me of God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3021,51 +3045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவவசனத்தினால் உண்டாகும் பொறுமையினாலும் ஆறுதலினாலும் நாம் நம்பிக்கையுள்ளவர்களாகும்படிக்கு, முன்பு எழுதியிருக்கிறவைகளெல்லாம் நமக்குப் போதனையாக எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. Nevertheless, brethren, I have written the more boldly unto you in some sort, as putting you in mind, because of the grace that is given to me of God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3130,51 +3154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் ஒருமனப்பட்டு நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவாகிய தேவனை ஒரே வாயினால் மகிமைப்படுத்தும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[15. Nevertheless, brethren, I have written the more boldly unto you in some sort, as putting you in mind, because of the grace that is given to me of God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3239,51 +3263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் ஒருமனப்பட்டு நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவாகிய தேவனை ஒரே வாயினால் மகிமைப்படுத்தும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[16. That I should be the minister of Jesus Christ to the Gentiles, ministering the gospel of God, that the offering up of the Gentiles might be acceptable, being sanctified by the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3348,51 +3372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பொறுமையையும் ஆறுதலையும் அளிக்கும் தேவன், கிறிஸ்து இயேசுவினுடைய மாதிரியின்படியே, நீங்கள் ஏகசிந்தையுள்ளவர்களாயிருக்கும்படி உங்களுக்கு அநுக்கிரகஞ்செய்வாராக.]]></a:t>
+              <a:t><![CDATA[16. That I should be the minister of Jesus Christ to the Gentiles, ministering the gospel of God, that the offering up of the Gentiles might be acceptable, being sanctified by the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3457,51 +3481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பொறுமையையும் ஆறுதலையும் அளிக்கும் தேவன், கிறிஸ்து இயேசுவினுடைய மாதிரியின்படியே, நீங்கள் ஏகசிந்தையுள்ளவர்களாயிருக்கும்படி உங்களுக்கு அநுக்கிரகஞ்செய்வாராக.]]></a:t>
+              <a:t><![CDATA[17. I have therefore whereof I may glory through Jesus Christ in those things which pertain to God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3566,51 +3590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் தேவனுக்கு மகிமையுண்டாக, கிறிஸ்து நம்மை ஏற்றுக்கொண்டதுபோல, நீங்களும் ஒருவரையொருவர் ஏற்றுக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. For I will not dare to speak of any of those things which Christ has not wrought by me, to make the Gentiles obedient, by word and deed,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3675,51 +3699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் தேவனுக்கு மகிமையுண்டாக, கிறிஸ்து நம்மை ஏற்றுக்கொண்டதுபோல, நீங்களும் ஒருவரையொருவர் ஏற்றுக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. For I will not dare to speak of any of those things which Christ has not wrought by me, to make the Gentiles obedient, by word and deed,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3784,51 +3808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், பிதாக்களுக்குப் பண்ணப்பட்ட வாக்குத்தத்தங்களை உறுதியாக்கும்படிக்கு, தேவனுடைய சத்தியத்தினிமித்தம் இயேசுகிறிஸ்து விருத்தசேதனமுள்ளவர்களுக்கு ஊழியக்காரரானாரென்றும்;]]></a:t>
+              <a:t><![CDATA[18. For I will not dare to speak of any of those things which Christ has not wrought by me, to make the Gentiles obedient, by word and deed,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3893,51 +3917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், பிதாக்களுக்குப் பண்ணப்பட்ட வாக்குத்தத்தங்களை உறுதியாக்கும்படிக்கு, தேவனுடைய சத்தியத்தினிமித்தம் இயேசுகிறிஸ்து விருத்தசேதனமுள்ளவர்களுக்கு ஊழியக்காரரானாரென்றும்;]]></a:t>
+              <a:t><![CDATA[19. Through mighty signs and wonders, by the power of the Spirit of God; so that from Jerusalem, and round about unto Illyricum, I have fully preached the gospel of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4002,51 +4026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்களிடத்தில் வருகிறதற்கு இதினாலே அநேகந்தரம் தடைபட்டேன்.]]></a:t>
+              <a:t><![CDATA[2. Let every one of us please his neighbour for his good to edification.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4111,51 +4135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. புறஜாதியாரும் இரக்கம்பெற்றதினிமித்தம் தேவனை மகிமைப்படுத்துகிறார்களென்றும் சொல்லுகிறேன். அந்தப்படி: இதினிமித்தம் நான் புறஜாதிகளுக்குள்ளே உம்மை அறிக்கைபண்ணி, உம்முடைய நாமத்தைச் சொல்லி, சங்கீதம் பாடுவேன் என்று எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. Through mighty signs and wonders, by the power of the Spirit of God; so that from Jerusalem, and round about unto Illyricum, I have fully preached the gospel of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4220,51 +4244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. புறஜாதியாரும் இரக்கம்பெற்றதினிமித்தம் தேவனை மகிமைப்படுத்துகிறார்களென்றும் சொல்லுகிறேன். அந்தப்படி: இதினிமித்தம் நான் புறஜாதிகளுக்குள்ளே உம்மை அறிக்கைபண்ணி, உம்முடைய நாமத்தைச் சொல்லி, சங்கீதம் பாடுவேன் என்று எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. Yea, so have I strived to preach the gospel, not where Christ was named, lest I should build upon another man's foundation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4329,51 +4353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. புறஜாதியாரும் இரக்கம்பெற்றதினிமித்தம் தேவனை மகிமைப்படுத்துகிறார்களென்றும் சொல்லுகிறேன். அந்தப்படி: இதினிமித்தம் நான் புறஜாதிகளுக்குள்ளே உம்மை அறிக்கைபண்ணி, உம்முடைய நாமத்தைச் சொல்லி, சங்கீதம் பாடுவேன் என்று எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. Yea, so have I strived to preach the gospel, not where Christ was named, lest I should build upon another man's foundation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4438,51 +4462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மேலும், புறஜாதிகளே, அவருடைய ஜனங்களோடேகூடக் களிகூருங்கள் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[21. But as it is written, To whom he was not spoken of, they shall see: and they that have not heard shall understand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4547,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், புறஜாதிகளே, எல்லாரும் கர்த்தரைத் துதியுங்கள்; ஜனங்களே, எல்லாரும் அவரைப் புகழுங்கள் என்றும் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. But as it is written, To whom he was not spoken of, they shall see: and they that have not heard shall understand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4656,51 +4680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேலும், ஈசாயின் வேரும் புறஜாதியாரை ஆளும்படிக்கு எழும்புகிறவருமாகிய ஒருவர் தோன்றுவார்; அவரிடத்தில் புறஜாதியார் நம்பிக்கை வைப்பார்கள் என்று ஏசாயா சொல்லுகிறான்.]]></a:t>
+              <a:t><![CDATA[22. For which cause also I have been much hindered from coming to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4765,51 +4789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேலும், ஈசாயின் வேரும் புறஜாதியாரை ஆளும்படிக்கு எழும்புகிறவருமாகிய ஒருவர் தோன்றுவார்; அவரிடத்தில் புறஜாதியார் நம்பிக்கை வைப்பார்கள் என்று ஏசாயா சொல்லுகிறான்.]]></a:t>
+              <a:t><![CDATA[23. But now having no more place in these parts, and having a great desire these many years to come unto you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4874,51 +4898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பரிசுத்த ஆவியின் பலத்தினாலே உங்களுக்கு நம்பிக்கை பெருகும்படிக்கு, நம்பிக்கையின் தேவன் விசுவாசத்தினால் உண்டாகும் எல்லாவித சந்தோஷத்தினாலும் சமாதானத்தினாலும் உங்களை நிரப்புவாராக.]]></a:t>
+              <a:t><![CDATA[23. But now having no more place in these parts, and having a great desire these many years to come unto you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4983,51 +5007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பரிசுத்த ஆவியின் பலத்தினாலே உங்களுக்கு நம்பிக்கை பெருகும்படிக்கு, நம்பிக்கையின் தேவன் விசுவாசத்தினால் உண்டாகும் எல்லாவித சந்தோஷத்தினாலும் சமாதானத்தினாலும் உங்களை நிரப்புவாராக.]]></a:t>
+              <a:t><![CDATA[24. Whenever I take my journey into Spain, I will come to you: for I trust to see you in my journey, and to be brought on my way in that direction by you, if first I be somewhat filled with your company.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5092,51 +5116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் சகோதரரே, நீங்கள் நற்குணத்தினால் நிறைந்தவர்களும், சகல அறிவினாலும் நிரப்பப்பட்டவர்களும், ஒருவருக்கொருவர் புத்திசொல்ல வல்லவர்களுமாயிருக்கிறீர்களென்று நானும் உங்களைக் குறித்து நிச்சயித்திருக்கிறேன்;]]></a:t>
+              <a:t><![CDATA[24. Whenever I take my journey into Spain, I will come to you: for I trust to see you in my journey, and to be brought on my way in that direction by you, if first I be somewhat filled with your company.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5201,51 +5225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்பொழுது இந்தத் திசைகளிலே எனக்கு இடமில்லாதபடியினாலும், உங்கடளித்தில் வரும்படி அநேக வருஷமாய் எனக்கு மிகுந்த விருப்பம் உண்டாயிருக்கிறபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[3. For even Christ pleased not himself; but, as it is written, The reproaches of them that reproached you fell on me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5310,51 +5334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் சகோதரரே, நீங்கள் நற்குணத்தினால் நிறைந்தவர்களும், சகல அறிவினாலும் நிரப்பப்பட்டவர்களும், ஒருவருக்கொருவர் புத்திசொல்ல வல்லவர்களுமாயிருக்கிறீர்களென்று நானும் உங்களைக் குறித்து நிச்சயித்திருக்கிறேன்;]]></a:t>
+              <a:t><![CDATA[24. Whenever I take my journey into Spain, I will come to you: for I trust to see you in my journey, and to be brought on my way in that direction by you, if first I be somewhat filled with your company.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5419,51 +5443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியிருந்தும், சகோதரரே, புறஜாதியாராகிய பலி பரிசுத்த ஆவியினாலே பரிசுத்தமாக்கப்பட்டு, தேவனுக்குப் பிரியமான பலியாகும்படிக்கு, நான் தேவனுடைய சுவிசேஷ ஊழியத்தை நடத்தும் ஆசாரியனாயிருந்து புறஜாதிகளுக்கு இயேசுகிறிஸ்துவினுடைய ஊழியக்காரனாகும்பொருட்டு,]]></a:t>
+              <a:t><![CDATA[25. But now I go unto Jerusalem to minister unto the saints.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5528,51 +5552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியிருந்தும், சகோதரரே, புறஜாதியாராகிய பலி பரிசுத்த ஆவியினாலே பரிசுத்தமாக்கப்பட்டு, தேவனுக்குப் பிரியமான பலியாகும்படிக்கு, நான் தேவனுடைய சுவிசேஷ ஊழியத்தை நடத்தும் ஆசாரியனாயிருந்து புறஜாதிகளுக்கு இயேசுகிறிஸ்துவினுடைய ஊழியக்காரனாகும்பொருட்டு,]]></a:t>
+              <a:t><![CDATA[25. But now I go unto Jerusalem to minister unto the saints.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5637,51 +5661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன் எனக்கு அளித்த கிருபையினாலே உங்களுக்கு ஞாபகப்படுத்தும்படிக்கு இவைகளை நான் அதிக தைரிமாய் எழுதினேன்.]]></a:t>
+              <a:t><![CDATA[26. For it has pleased them of Macedonia and Achaia to make a certain contribution for the poor saints which are at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5746,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன் எனக்கு அளித்த கிருபையினாலே உங்களுக்கு ஞாபகப்படுத்தும்படிக்கு இவைகளை நான் அதிக தைரிமாய் எழுதினேன்.]]></a:t>
+              <a:t><![CDATA[26. For it has pleased them of Macedonia and Achaia to make a certain contribution for the poor saints which are at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5855,51 +5879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன் எனக்கு அளித்த கிருபையினாலே உங்களுக்கு ஞாபகப்படுத்தும்படிக்கு இவைகளை நான் அதிக தைரிமாய் எழுதினேன்.]]></a:t>
+              <a:t><![CDATA[27. It has pleased them verily; and their debtors they are. For if the Gentiles have been made partakers of their spiritual things, their duty is also to minister unto them in carnal things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5964,51 +5988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் நான் தேவனுக்குரியவைகளைக் குறித்து இயேசுகிறிஸ்துவைக்கொண்டு மேன்மைபாராட்ட எனக்கு இடமுண்டு.]]></a:t>
+              <a:t><![CDATA[27. It has pleased them verily; and their debtors they are. For if the Gentiles have been made partakers of their spiritual things, their duty is also to minister unto them in carnal things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6073,51 +6097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. புறஜாதியாரை வார்த்தையினாலும் செய்கையினாலும் கீழ்ப்படியப்பண்ணும்படிக்கு, அற்புத அடையாளங்களின் பலத்தினாலும், தேவ ஆவியின் பலத்தினாலும், கிறிஸ்துவானவர் என்னைக்கொண்டு நடப்பித்தவைகளைச் சொல்வதல்லாமல் வேறொன்றையும் சொல்ல நான் துணிவதில்லை;]]></a:t>
+              <a:t><![CDATA[27. It has pleased them verily; and their debtors they are. For if the Gentiles have been made partakers of their spiritual things, their duty is also to minister unto them in carnal things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6182,51 +6206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. புறஜாதியாரை வார்த்தையினாலும் செய்கையினாலும் கீழ்ப்படியப்பண்ணும்படிக்கு, அற்புத அடையாளங்களின் பலத்தினாலும், தேவ ஆவியின் பலத்தினாலும், கிறிஸ்துவானவர் என்னைக்கொண்டு நடப்பித்தவைகளைச் சொல்வதல்லாமல் வேறொன்றையும் சொல்ல நான் துணிவதில்லை;]]></a:t>
+              <a:t><![CDATA[28. When therefore I have performed this, and have sealed to them this fruit, I will come by you into Spain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6291,51 +6315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படி எருசலேம் துவக்கிச் சுற்றிலும், இல்லிரிக்கம் தேசம்வரைக்கும், கிறிஸ்துவின் சுவிசேஷத்தைப் பூரணமாய்ப் பிரசங்கித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[28. When therefore I have performed this, and have sealed to them this fruit, I will come by you into Spain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6400,51 +6424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் ஸ்பானியா தேசத்திற்குப் பிரயாணம்பண்ணுகையில் உங்களிடத்தில் வந்து, உங்களைக் கண்டுகொள்ளவும், உங்களிடத்தில் சற்றுத் திருப்தியடைந்தபின்பு, அவ்விடத்திற்கு உங்களால் வழிவிட்டனுப்பப்படவும், எனக்குச் சமயங் கிடைக்குமென்று நம்பியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[3. For even Christ pleased not himself; but, as it is written, The reproaches of them that reproached you fell on me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6509,51 +6533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படி எருசலேம் துவக்கிச் சுற்றிலும், இல்லிரிக்கம் தேசம்வரைக்கும், கிறிஸ்துவின் சுவிசேஷத்தைப் பூரணமாய்ப் பிரசங்கித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[29. And I am sure that, when I come unto you, I shall come in the fullness of the blessing of the gospel of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6618,51 +6642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படி எருசலேம் துவக்கிச் சுற்றிலும், இல்லிரிக்கம் தேசம்வரைக்கும், கிறிஸ்துவின் சுவிசேஷத்தைப் பூரணமாய்ப் பிரசங்கித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[29. And I am sure that, when I come unto you, I shall come in the fullness of the blessing of the gospel of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6727,51 +6751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மேலும் அவருடைய செய்தியை அறியாதிருந்தவர்கள், காண்பார்களென்றும், கேள்விப்படாதிருந்தவர்கள் உணர்ந்துகொள்வார்களென்றும் எழுதியிருக்கிறபடியே,]]></a:t>
+              <a:t><![CDATA[30. Now I plead to you, brethren, for the Lord Jesus Christ's sake, and for the love of the Spirit, that all of you strive together with me in your prayers to God for me;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6836,51 +6860,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மேலும் அவருடைய செய்தியை அறியாதிருந்தவர்கள், காண்பார்களென்றும், கேள்விப்படாதிருந்தவர்கள் உணர்ந்துகொள்வார்களென்றும் எழுதியிருக்கிறபடியே,]]></a:t>
+              <a:t><![CDATA[30. Now I plead to you, brethren, for the Lord Jesus Christ's sake, and for the love of the Spirit, that all of you strive together with me in your prayers to God for me;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. That I may be delivered from them that do not believe in Judaea; and that my service which I have for Jerusalem may be accepted of the saints;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. That I may be delivered from them that do not believe in Judaea; and that my service which I have for Jerusalem may be accepted of the saints;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. That I may come unto you with joy by the will of God, and may with you be refreshed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. That I may come unto you with joy by the will of God, and may with you be refreshed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. That I may come unto you with joy by the will of God, and may with you be refreshed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Now the God of peace be with you all. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6945,51 +7623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் ஸ்பானியா தேசத்திற்குப் பிரயாணம்பண்ணுகையில் உங்களிடத்தில் வந்து, உங்களைக் கண்டுகொள்ளவும், உங்களிடத்தில் சற்றுத் திருப்தியடைந்தபின்பு, அவ்விடத்திற்கு உங்களால் வழிவிட்டனுப்பப்படவும், எனக்குச் சமயங் கிடைக்குமென்று நம்பியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[4. For whatsoever things were written in old times were written for our learning, that we through patience and comfort of the scriptures might have hope.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7054,51 +7732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்பொழுதோ பரிசுத்தவான்களுக்கு உதவிசெய்யுங்காரியமாக நான் எருசலேமுக்குப் பிரயாணம்பண்ண எத்தனமாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[4. For whatsoever things were written in old times were written for our learning, that we through patience and comfort of the scriptures might have hope.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7163,51 +7841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மக்கெதோனியாவிலும் அகாயாவிலுமுள்ளவர்கள் எருசலேமிலுள்ள பரிசுத்தவான்களுக்குள்ளே இருக்கிற தரித்திரருக்காகச் சில பொருள்சகாயம் செய்ய விருப்பங்கொண்டிருக்கிறார்கள்;]]></a:t>
+              <a:t><![CDATA[5. Now the God of patience and consolation grant you to be likeminded one toward another according to Christ Jesus:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7242,51 +7920,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474469814" r:id="rId1"/>
+    <p:sldLayoutId id="2482583923" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7758,50 +8436,98 @@
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7926,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খ্রীষ্ট বিশ্বাসীরা কিছু চাঁদা তুলেছেন৷]]></a:t>
+              <a:t><![CDATA[மகிமைப்படுத்தும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ওদের সাহায্য করা উচিত মনে করেই মাকিদনিয়া ও আখায়া মণ্ডলীরা এই সিদ্ধান্ত নিয়েছে৷ তাদের সাহায্য]]></a:t>
+              <a:t><![CDATA[6. பொறுமையையும் ஆறுதலையும் அளிக்கும் தேவன், கிறிஸ்து இயேசுவினுடைய மாதிரியின்படியே, நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করা উচিত, কারণ তারা অইহুদী হলেও ইহুদীদের কাছ থেকে আত্মিক আশীর্বাদের সহভাগীতা পেয়েছে৷ এ বিষয়ে তারা]]></a:t>
+              <a:t><![CDATA[ஏகசிந்தையுள்ளவர்களாயிருக்கும்படி உங்களுக்கு அநுக்கிரகஞ்செய்வாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইহুদীদের কাছে ঋণী৷]]></a:t>
+              <a:t><![CDATA[7. ஆதலால் தேவனுக்கு மகிமையுண்டாக, கிறிஸ்து நம்மை ஏற்றுக்கொண்டதுபோல, நீங்களும் ஒருவரையொருவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. আমার এই কাজ শেষ হলে আমি যখন জানব য়ে সেই চাঁদা ঠিকমতো পৌঁচেছে তখন তোমাদের কাছে কিছুক্ষণ থেকে আমি]]></a:t>
+              <a:t><![CDATA[ஏற்றுக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্পেনে যাব৷]]></a:t>
+              <a:t><![CDATA[8. மேலும், பிதாக்களுக்குப் பண்ணப்பட்ட வாக்குத்தத்தங்களை உறுதியாக்கும்படிக்கு, தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. আমি জানি যখন তোমাদের সবার কাছে যাব, তখন খ্রীষ্টের পূর্ণ আশীর্বাদ নিয়েই যাব৷]]></a:t>
+              <a:t><![CDATA[சத்தியத்தினிமித்தம் இயேசுகிறிஸ்து விருத்தசேதனமுள்ளவர்களுக்கு ஊழியக்காரரானாரென்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ভাই ও বোনেরা, তোমাদের কাছে আমার একান্ত মিনতি তোমরা ঈশ্বরের কাছে আমার জন্য প্রার্থনা কর৷ আমাদের]]></a:t>
+              <a:t><![CDATA[9. புறஜாதியாரும் இரக்கம்பெற்றதினிமித்தம் தேவனை மகிமைப்படுத்துகிறார்களென்றும் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভু যীশু খ্রীষ্টের দোহাই দিয়ে বলছি, পবিত্র আত্মার ভালোবাসায় প্রণোদিত হয়ে তোমরা আমার জন্য]]></a:t>
+              <a:t><![CDATA[அந்தப்படி: இதினிமித்தம் நான் புறஜாதிகளுக்குள்ளே உம்மை அறிக்கைபண்ணி, உம்முடைய நாமத்தைச் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের কাছে মিনতি কর৷]]></a:t>
+              <a:t><![CDATA[சங்கீதம் பாடுவேன் என்று எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. এ ব্যাপারে শাস্ত্র বলে:‘যাদের কাছে তাঁর সম্বন্ধে কিছুই বলা হয় নি তারা দেখতে পাবে; আর যাঁরা]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், பலமுள்ளவர்களாகிய நாம் நமக்கே பிரியமாய் நடவாமல், பலவீனருடைய பலவீனங்களைத் தாங்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. প্রার্থনা কর, য়েন যিহূদিয়ায় অবিশ্বাসীদের হাত থেকে আমি রক্ষা পাই৷ প্রার্থনা কর য়েন]]></a:t>
+              <a:t><![CDATA[10. மேலும், புறஜாதிகளே, அவருடைய ஜனங்களோடேகூடக் களிகூருங்கள் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জেরুশালেমের জন্য আমার সেবা সেখানকার পবিত্র ব্যক্তিরা গ্রহণ করেন৷]]></a:t>
+              <a:t><![CDATA[11. மேலும், புறஜாதிகளே, எல்லாரும் கர்த்தரைத் துதியுங்கள்; ஜனங்களே, எல்லாரும் அவரைப் புகழுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. তখন ঈশ্বরের ইচ্ছা হলে আমি খুশি মনেই তোমাদের কাছে যাব এবং তোমাদের সঙ্গে কিছুকাল থেকে বিশ্রাম পাব৷]]></a:t>
+              <a:t><![CDATA[என்றும் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. শান্তিদাতা ঈশ্বর তোমাদের সকলের সঙ্গে সঙ্গে থাকুন৷ আমেন৷]]></a:t>
+              <a:t><![CDATA[12. மேலும், ஈசாயின் வேரும் புறஜாதியாரை ஆளும்படிக்கு எழும்புகிறவருமாகிய ஒருவர் தோன்றுவார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আমাদের মধ্যে যাঁরা বিশ্বাসে বলিষ্ঠ হয়েছি তাদের কর্তব্য য়েন যাঁরা বিশ্বাসে সবল তাদের দুর্বলতায়]]></a:t>
+              <a:t><![CDATA[அவரிடத்தில் புறஜாதியார் நம்பிக்கை வைப்பார்கள் என்று ஏசாயா சொல்லுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাহায্য করি, য়েন নিজেদের খুশী করার চেষ্টা না করি৷]]></a:t>
+              <a:t><![CDATA[13. பரிசுத்த ஆவியின் பலத்தினாலே உங்களுக்கு நம்பிக்கை பெருகும்படிக்கு, நம்பிக்கையின் தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. আমরা প্রত্যেকে বরং অপরকে খুশী করার চেষ্টা করব, তা করলে তাদের সাহায্য করা হবে৷ তারা য়েন বিশ্বাসে]]></a:t>
+              <a:t><![CDATA[விசுவாசத்தினால் உண்டாகும் எல்லாவித சந்தோஷத்தினாலும் சமாதானத்தினாலும் உங்களை நிரப்புவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলবান হয়ে উঠতে পারে, সে চেষ্টা আমাদের অবশ্যই করা উচিত৷]]></a:t>
+              <a:t><![CDATA[14. என் சகோதரரே, நீங்கள் நற்குணத்தினால் நிறைந்தவர்களும், சகல அறிவினாலும் நிரப்பப்பட்டவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. খ্রীষ্টও নিজেকে সন্তুষ্ট করার কথা ভাবেন নি, বরং শাস্ত্র য়েমন বলে: ‘যাঁরা তোমাদের অপমান করেছে,]]></a:t>
+              <a:t><![CDATA[ஒருவருக்கொருவர் புத்திசொல்ல வல்லவர்களுமாயிருக்கிறீர்களென்று நானும் உங்களைக் குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই সব অপমান আমার ওপরই এসেছে৷’]]></a:t>
+              <a:t><![CDATA[நிச்சயித்திருக்கிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শোনেনি তারা বুঝতে পারবে৷’যিশাইয় 52 :15]]></a:t>
+              <a:t><![CDATA[2. நம்மில் ஒவ்வொருவனும் பிறனுடைய பக்திவிருத்திக்கேதுவான நன்மையுண்டாகும்படி அவனுக்குப் பிரியமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. শাস্ত্রে বহু আগেই য়ে সব কথা লেখা হয়েছে তা আমাদের শিক্ষা দেবার জন্যই লেখা হয়েছে৷ তা লেখা হয়েছে]]></a:t>
+              <a:t><![CDATA[15. அப்படியிருந்தும், சகோதரரே, புறஜாதியாராகிய பலி பரிசுத்த ஆவியினாலே பரிசுத்தமாக்கப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়েন তার থেকে ধৈর্য্য ও শক্তি আসে এবং অন্তরে প্রত্যাশা জন্মায়৷]]></a:t>
+              <a:t><![CDATA[தேவனுக்குப் பிரியமான பலியாகும்படிக்கு, நான் தேவனுடைய சுவிசேஷ ஊழியத்தை நடத்தும் ஆசாரியனாயிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. আমি প্রার্থনা করি ঈশ্বর, যিনি সকল ধৈর্য্য ও উত্‌সাহের উত্‌স, তিনি য়েন তোমাদের খ্রীষ্টের]]></a:t>
+              <a:t><![CDATA[புறஜாதிகளுக்கு இயேசுகிறிஸ்துவினுடைய ஊழியக்காரனாகும்பொருட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দৃষ্টান্ত অনুসরণ করে একমনা হতে সাহায্য করেন৷]]></a:t>
+              <a:t><![CDATA[16. தேவன் எனக்கு அளித்த கிருபையினாலே உங்களுக்கு ஞாபகப்படுத்தும்படிக்கு இவைகளை நான் அதிக தைரிமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. এইভাবে তোমরা য়েন সকলে মিলিত কন্ঠে যিনি আমাদের প্রভু যীশুর পিতা, সেই ঈশ্বরের মহিমা কীর্তন করতে]]></a:t>
+              <a:t><![CDATA[எழுதினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পার৷]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் நான் தேவனுக்குரியவைகளைக் குறித்து இயேசுகிறிஸ்துவைக்கொண்டு மேன்மைபாராட்ட எனக்கு இடமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. খ্রীষ্ট তোমাদের গ্রহণ করেছেন, তাই তোমরাও পরস্পরকে গ্রহণ করে কাছে টেনে নাও, এতে ঈশ্বর মহিমান্বিত]]></a:t>
+              <a:t><![CDATA[18. புறஜாதியாரை வார்த்தையினாலும் செய்கையினாலும் கீழ்ப்படியப்பண்ணும்படிக்கு, அற்புத அடையாளங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবেন৷]]></a:t>
+              <a:t><![CDATA[பலத்தினாலும், தேவ ஆவியின் பலத்தினாலும், கிறிஸ்துவானவர் என்னைக்கொண்டு நடப்பித்தவைகளைச் சொல்வதல்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. মনে রেখো ঈশ্বর ইহুদীদের পিতৃপুরুষদের কাছে য়ে প্রতিশ্রুতি দিয়েছিলেন, তা পূর্ণ করার জন্যই খ্রীষ্ট]]></a:t>
+              <a:t><![CDATA[வேறொன்றையும் சொல்ல நான் துணிவதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইহুদীদের দাস হয়েছিলেন, য়েন ঈশ্বর য়ে বিশ্বস্ত তা প্রমাণ হয়৷]]></a:t>
+              <a:t><![CDATA[19. இப்படி எருசலேம் துவக்கிச் சுற்றிலும், இல்லிரிக்கம் தேசம்வரைக்கும், கிறிஸ்துவின் சுவிசேஷத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. এই জন্যই বহুবার তোমাদের কাছে য়েতে চেয়েও বাধা পেয়েছি৷]]></a:t>
+              <a:t><![CDATA[நடக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. খ্রীষ্ট এই কার্য়্য় সাধন করলেন য়েন ‘অইহুদীরা তাঁর দয়া পেয়েছে বলে তাঁর গৌরব করে৷ শাস্ত্রে]]></a:t>
+              <a:t><![CDATA[பூரணமாய்ப் பிரசங்கித்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়েমন লেখা আছে:‘এই জন্যই অইহুদীদের মধ্যে আমি তোমার গৌরব করব; তোমার নামের প্রশংসা গান করব৷’ গীতসংহিতা]]></a:t>
+              <a:t><![CDATA[20. மேலும் அவருடைய செய்தியை அறியாதிருந்தவர்கள், காண்பார்களென்றும், கேள்விப்படாதிருந்தவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18 :49]]></a:t>
+              <a:t><![CDATA[உணர்ந்துகொள்வார்களென்றும் எழுதியிருக்கிறபடியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আবার শাস্ত্র বলে,‘অইহুদীরা, তোমরা ঈশ্বরের মনোনীত লোকদের সঙ্গে আনন্দ কর৷’দ্বিতীয় বিবরণ 32 :43]]></a:t>
+              <a:t><![CDATA[21. நான் மற்றொருவனுடைய அஸ்திபாரத்தின்மேல் கட்டாதபடிக்கு கிறிஸ்துவினுடைய நாமம் சொல்லப்பட்டிராத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. শাস্ত্র আরো বলে,‘সমস্ত অইহুদীরা প্রভুর প্রশংসা কর; সমস্ত লোক তাঁর প্রশংসা করুক৷’গীতসংহিতা 117 :1]]></a:t>
+              <a:t><![CDATA[இடங்களில் சுவிசேஷத்தை அறிவிக்கும்படி நாடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আবার যিশাইয় বলছেন,‘যিশয়ের একজন বংশধর আসবেন যিনি সমস্ত অইহুদীদের উপর কর্ত্তৃত্ব করবেন; আর]]></a:t>
+              <a:t><![CDATA[22. உங்களிடத்தில் வருகிறதற்கு இதினாலே அநேகந்தரம் தடைபட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অইহুদী জাতিবৃন্দ তাঁর উপরেই আশা রাখবে৷’ যিশাইয় 11 :10]]></a:t>
+              <a:t><![CDATA[23. இப்பொழுது இந்தத் திசைகளிலே எனக்கு இடமில்லாதபடியினாலும், உங்கடளித்தில் வரும்படி அநேக வருஷமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ঈশ্বর, যিনি তোমাদের মধ্যে আশার সঞ্চার করেন, তাঁর ওপর প্রত্যাশা তোমাদের সকলকে আনন্দ ও শান্তিতে]]></a:t>
+              <a:t><![CDATA[எனக்கு மிகுந்த விருப்பம் உண்டாயிருக்கிறபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভরপুর করুক৷ তাহলে পবিত্র আত্মার শক্তিতে তোমাদের আশা আরো উপচে পড়বে৷]]></a:t>
+              <a:t><![CDATA[24. நான் ஸ்பானியா தேசத்திற்குப் பிரயாணம்பண்ணுகையில் உங்களிடத்தில் வந்து, உங்களைக் கண்டுகொள்ளவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আমার ভাই ও বোনেরা, আমি সুনিশ্চিত য়ে তোমরা সবাই উত্তমতায় পূর্ণ৷ আমি জানি য়ে তোমরা সব রকম জ্ঞান]]></a:t>
+              <a:t><![CDATA[உங்களிடத்தில் சற்றுத் திருப்தியடைந்தபின்பு, அவ்விடத்திற்கு உங்களால் வழிவிட்டனுப்பப்படவும், எனக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. কিন্তু এখন এসব এলাকায় আমার কাজ শেষ হয়েছে৷ বহুবছর ধরে তোমাদের সকলের কাছে যাবার ইচ্ছা আমার ছিল৷]]></a:t>
+              <a:t><![CDATA[3. கிறிஸ்துவும் தமக்கே பிரியமாய் நடவாமல்: உம்மை நிந்திக்கிறவர்களுடைய நிந்தைகள் என்மேல் விழுந்தது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঞ্চয় করেছ, যাতে পরস্পরকে নির্দেশ দিতে পার৷]]></a:t>
+              <a:t><![CDATA[சமயங் கிடைக்குமென்று நம்பியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কিন্তু আমি কতকগুলি ব্যাপার মনে করিয়ে দেবার জন্য সাহসভরে তোমাদের সবাইকে লিখছি, কারণ ঈশ্বর আমাকে]]></a:t>
+              <a:t><![CDATA[25. இப்பொழுதோ பரிசுத்தவான்களுக்கு உதவிசெய்யுங்காரியமாக நான் எருசலேமுக்குப் பிரயாணம்பண்ண]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই বিশেষ বরদান করেছেন৷]]></a:t>
+              <a:t><![CDATA[எத்தனமாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. আমি অইহুদীদের মধ্যে কাজ করার জন্য খ্রীষ্ট যীশুর সেবক হয়েছি৷ আমি যাজকের মত তাদের মাঝে ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[26. மக்கெதோனியாவிலும் அகாயாவிலுமுள்ளவர்கள் எருசலேமிலுள்ள பரிசுத்தவான்களுக்குள்ளே இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুসমাচার প্রচার করি, যাতে পবিত্র আত্মা দ্বারা পবিত্রিকৃত অইহুদীরা ঈশ্বরের গ্রহণয়োগ্য উপহার রূপে]]></a:t>
+              <a:t><![CDATA[தரித்திரருக்காகச் சில பொருள்சகாயம் செய்ய விருப்பங்கொண்டிருக்கிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গ্রাহ্য় হয়৷]]></a:t>
+              <a:t><![CDATA[27. இப்படிச்செய்வது நல்லதென்று எண்ணினார்கள்; இப்படிச் செய்கிறதற்கு அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তাই যীশু খ্রীষ্টে আছে এমন একজন হিসাবে ঈশ্বরের কাজ করতে আমি গর্ববোধ করি৷]]></a:t>
+              <a:t><![CDATA[கடனாளிகளாயுமிருக்கிறார்கள். எப்படியென்றால், புறஜாதியார் அவர்களுடைய ஞானநன்மைகளில் பங்குபெற்றிருக்க,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. আমি য়ে নিজে কিছু করেছি, এমন কথা বলি না৷ আমার বাক্য ও কার্য় দ্বারা অইহুদীদের ঈশ্বরের বাধ্য করার]]></a:t>
+              <a:t><![CDATA[சரீரநன்மைகளால் அவர்களுக்கு உதவிசெய்ய இவர்கள் கடனாளிகளாயிருக்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য খ্রীষ্ট আমার মাধ্যমে যা করেছেন শুধু তা বলার সাহস আমার আছে৷]]></a:t>
+              <a:t><![CDATA[28. இந்தக் காரியத்தை நான் நிறைவேற்றி, இந்தப் பலனை அவர்கள் கையிலே பத்திரமாய் ஒப்புவித்தபின்பு, உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তিনি নানা অলৌকিক চিহ্ন ও আশ্চর্য কাজের দ্বারা এবং পবিত্র আত্মার পরাক্রমে আমার দ্বারা তা পূর্ণ]]></a:t>
+              <a:t><![CDATA[ஊர் வழியாய் ஸ்பானியாவுக்குப் போவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. তাই স্পেন দেশে যাবার পথে তোমাদের সঙ্গে দেখা করব; ঐ পথ দিয়ে যাবার সময় তোমাদের সঙ্গে দেখা করে]]></a:t>
+              <a:t><![CDATA[என்று எழுதியிருக்கிறபடியே நடந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছেন৷ তার ফলে আমি জেরুশালেম থেকে শুরু করে ইল্লুরিকা পর্যন্ত সমস্ত জায়গায় খ্রীষ্ট বিষয়ক সুসমাচার]]></a:t>
+              <a:t><![CDATA[29. நான் உங்களிடத்தில் வரும்போது கிறிஸ்துவினுடைய சுவிசேஷத்தின் சம்பூரணமான ஆசீர்வாதத்தோடே வருவேனென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রচারের কাজ শেষ করেছি৷]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. য়েখানে খ্রীষ্টের নাম কখনও বলা হয় নি, সেখানে খ্রীষ্টের সুসমাচার প্রচার করাই আমার জীবনের লক্ষ্য৷]]></a:t>
+              <a:t><![CDATA[30. மேலும் சகோதரரே, தேவசித்தத்தினாலே நான் சந்தோஷத்துடனே உங்களிடத்தில் வந்து உங்களோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +16308,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্য়ের গাঁথা ভিতের ওপর আমি গড়ে তুলতে চাই না৷]]></a:t>
+              <a:t><![CDATA[இளைப்பாறும்படியாக,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. யூதேயாவிலிருக்கிற அவிசுவாசிகளுக்கு நான் தப்புவிக்கப்படும்படிக்கும், நான் எருசலேமிலுள்ள]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பரிசுத்தவான்களுக்குச் செய்யப்போகிற தர்மசகாயம் அவர்களால் அங்கிகரிக்கப்படும்படிக்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. நீங்கள் தேவனை நோக்கிச் செய்யும் ஜெபங்களில், நான் போராடுவதுபோல நீங்களும் என்னோடுகூடப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போராடவேண்டுமென்று நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினிமித்தமும், ஆவியானவருடைய அன்பினிமித்தமும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களை வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. சமாதானத்தின் தேவன் உங்கள் அனைவரோடுங்கூட இருப்பாராக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিছু সময় আনন্দে কাটাতে পারব; আশা করি সেই সময়ে তোমরা আমায় সাহায্য করতে পারবে৷]]></a:t>
+              <a:t><![CDATA[4. தேவவசனத்தினால் உண்டாகும் பொறுமையினாலும் ஆறுதலினாலும் நாம் நம்பிக்கையுள்ளவர்களாகும்படிக்கு, முன்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. এখন আমি জেরুশালেমে যাচ্ছি য়েন ঈশ্বরের লোকদের সাহায্য করতে পারি৷]]></a:t>
+              <a:t><![CDATA[எழுதியிருக்கிறவைகளெல்லாம் நமக்குப் போதனையாக எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. জেরুশালেমে ঈশ্বরের লোকদের মধ্যে য়ে গরীব মানুষরা আছেন তাদের হাতে দেবার জন্য মাকিদনিয়া ও আখায়ার]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் ஒருமனப்பட்டு நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவாகிய தேவனை ஒரே வாயினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16039,91 +17557,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
   <a:themeElements>
-    <a:clrScheme name="Theme61">
+    <a:clrScheme name="Theme39">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme61">
+    <a:fontScheme name="Theme39">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +17667,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme61">
+    <a:fmtScheme name="Theme39">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16324,51 +17842,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>63</Slides>
+  <Slides>69</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>