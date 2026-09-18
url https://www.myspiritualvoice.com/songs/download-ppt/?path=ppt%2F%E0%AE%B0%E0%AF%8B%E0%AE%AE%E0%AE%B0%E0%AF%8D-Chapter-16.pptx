--- v1 (2026-07-31)
+++ v2 (2026-09-18)
@@ -466,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களுடைய வீட்டிலே கூடிவருகிற சபையையும் வாழ்த்துங்கள். அகாயாவிலே கிறிஸ்துவுக்கு முதற்பலனாகிய என் பிரியமான எப்பனெத்தை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[5. Likewise greet the church that is in their house. Salute my well-beloved Epaenetus, who is the first- fruits of Achaia unto Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எங்களுக்காக மிகவும் பிரயாசப்பட்ட மரியாளை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[5. Likewise greet the church that is in their house. Salute my well-beloved Epaenetus, who is the first- fruits of Achaia unto Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்போஸ்தலருக்குள் பெயர் பெற்றவர்களும் எனக்கு முந்திக் கிறிஸ்துவுக்குள்ளானவர்களும் என் இனத்தாரும் என்னுடனேகூடக் காவலில் கட்டுண்டவர்களுமாயிருக்கிற அன்றோனீக்கையும் யூனியாவையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Greet Mary, who bestowed much labour on us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்போஸ்தலருக்குள் பெயர் பெற்றவர்களும் எனக்கு முந்திக் கிறிஸ்துவுக்குள்ளானவர்களும் என் இனத்தாரும் என்னுடனேகூடக் காவலில் கட்டுண்டவர்களுமாயிருக்கிற அன்றோனீக்கையும் யூனியாவையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Salute Andronicus and Junia, my kinsmen, and my fellow-prisoners, who are of note among the apostles, who also were in Christ before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தருக்குள் எனக்குப் பிரியமான அம்பிலியாவை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Salute Andronicus and Junia, my kinsmen, and my fellow-prisoners, who are of note among the apostles, who also were in Christ before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கிறிஸ்துவுக்குள் நம்மோடே உடன்வேலையாளாகிய உர்பானையும், என் பிரியமான ஸ்தாக்கியையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[8. Greet Amplias my beloved in the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கிறிஸ்துவுக்குள் நம்மோடே உடன்வேலையாளாகிய உர்பானையும், என் பிரியமான ஸ்தாக்கியையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[9. Salute Urbane, our helper in Christ, and Stachys my beloved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கிறிஸ்துவுக்குள் உத்தமனாகிய அப்பெல்லேயை வாழ்த்துங்கள். அரிஸ்தொபூலுவின் வீட்டாரை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[10. Salute Apelles approved in Christ. Salute them which are of Aristobulus' household.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கிறிஸ்துவுக்குள் உத்தமனாகிய அப்பெல்லேயை வாழ்த்துங்கள். அரிஸ்தொபூலுவின் வீட்டாரை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Salute Herodion my kinsman. Greet them that be of the household of Narcissus, which are in the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் இனத்தானாகிய ஏரோதியோனை வாழ்த்துங்கள். நர்கீசுவின் வீட்டாரில் கர்த்தருக்குட்பட்டவர்களை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Salute Herodion my kinsman. Greet them that be of the household of Narcissus, which are in the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கெங்கிரேயா ஊர் சபைக்கு ஊழியக்காரியாகிய நம்முடைய சகோதரி பெபேயாளை நீங்கள் கர்த்தருக்குள் பரிசுத்தவான்களுக்கேற்றபடி ஏற்றுக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[1. I commend unto you Phebe our sister, which is a servant of the church which is at Cenchrea:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் இனத்தானாகிய ஏரோதியோனை வாழ்த்துங்கள். நர்கீசுவின் வீட்டாரில் கர்த்தருக்குட்பட்டவர்களை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[12. Salute Tryphena and Tryphosa, who labour in the Lord. Salute the beloved Persis, which laboured much in the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தருக்குள் பிரயாசப்படுகிற திரிபேனாளையும் திர்போசாளையும் வாழ்த்துங்கள். கர்த்தருக்குள் மிகவும் பிரயாசப்பட்ட பிரியமான பெர்சியாளை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[12. Salute Tryphena and Tryphosa, who labour in the Lord. Salute the beloved Persis, which laboured much in the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தருக்குள் பிரயாசப்படுகிற திரிபேனாளையும் திர்போசாளையும் வாழ்த்துங்கள். கர்த்தருக்குள் மிகவும் பிரயாசப்பட்ட பிரியமான பெர்சியாளை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[13. Salute Rufus chosen in the Lord, and his mother and mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருக்குள் தெரிந்துகொள்ளப்பட்ட ரூபையும், எனக்கும் தாயாகிய அவனுடைய தாயையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[14. Salute Asyncritus, Phlegon, Hermas, Patrobas, Hermes, and the brethren which are with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருக்குள் தெரிந்துகொள்ளப்பட்ட ரூபையும், எனக்கும் தாயாகிய அவனுடைய தாயையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[14. Salute Asyncritus, Phlegon, Hermas, Patrobas, Hermes, and the brethren which are with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அசிங்கிரீத்துவையும், பிலெகோனையும், எர்மாவையும், பத்திரோபாவையும், எர்மேயையும், அவர்களோடிருக்கிற சகோதரரையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[15. Salute Philologus, and Julia, Nereus, and his sister, and Olympas, and all the saints which are with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அசிங்கிரீத்துவையும், பிலெகோனையும், எர்மாவையும், பத்திரோபாவையும், எர்மேயையும், அவர்களோடிருக்கிற சகோதரரையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[15. Salute Philologus, and Julia, Nereus, and his sister, and Olympas, and all the saints which are with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிலொலோகையும், யூலியாளையும், நேரேயையும், அவனுடைய சகோதரியையும், ஒலிம்பாவையும், அவர்களோடிருக்கிற பரிசுத்தவான்களெல்லாரையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[16. Salute one another with an holy kiss. The churches of Christ salute you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிலொலோகையும், யூலியாளையும், நேரேயையும், அவனுடைய சகோதரியையும், ஒலிம்பாவையும், அவர்களோடிருக்கிற பரிசுத்தவான்களெல்லாரையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[16. Salute one another with an holy kiss. The churches of Christ salute you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவரையொருவர் பரிசுத்த முத்தத்தோடு வாழ்த்துங்கள். கிறிஸ்துவின், சபையார் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Now I plead to you, brethren, mark them which cause divisions and offences contrary to the doctrine which all of you have learned; and avoid them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எந்தக் காரியத்தில் உங்கள் உதவி அவளுக்குத் தேவையாயிருக்கிறதோ அதிலே நீங்கள் அவளுக்கு உதவிசெய்யவேண்டுமென்று அவளை உங்களிடத்தில் ஒப்புவிக்கிறேன்; அவள் அநேகருக்கும் எனக்குங்கூட ஆதரவாயிருந்தவள்.]]></a:t>
+              <a:t><![CDATA[1. I commend unto you Phebe our sister, which is a servant of the church which is at Cenchrea:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவரையொருவர் பரிசுத்த முத்தத்தோடு வாழ்த்துங்கள். கிறிஸ்துவின், சபையார் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Now I plead to you, brethren, mark them which cause divisions and offences contrary to the doctrine which all of you have learned; and avoid them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அன்றியும் சகோதரரே, நீங்கள் கற்றுக்கொண்ட உபதேசத்திற்கு விரோதமாய்ப் பிரிவினையும் இடறல்களையும் உண்டாக்குகிறவர்களைக்குறித்து எச்சரிக்கையாயிருந்து, அவர்களை விட்டு விலகவேண்டுமென்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. Now I plead to you, brethren, mark them which cause divisions and offences contrary to the doctrine which all of you have learned; and avoid them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அன்றியும் சகோதரரே, நீங்கள் கற்றுக்கொண்ட உபதேசத்திற்கு விரோதமாய்ப் பிரிவினையும் இடறல்களையும் உண்டாக்குகிறவர்களைக்குறித்து எச்சரிக்கையாயிருந்து, அவர்களை விட்டு விலகவேண்டுமென்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[18. For they that are such serve not our Lord Jesus Christ, but their own belly; and by good words and fair speeches deceive the hearts of the simple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்படிப்பட்டவர்கள் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவுக்கு ஊழியஞ்செய்யாமல் தங்கள் வயிற்றுக்கே ஊழியஞ்செய்து, நயவசனிப்பினாலும் இச்சகப்பேச்சினாலும், கபடில்லாதவர்களுடைய இருதயங்களை வஞ்சிக்கிறவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[18. For they that are such serve not our Lord Jesus Christ, but their own belly; and by good words and fair speeches deceive the hearts of the simple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்படிப்பட்டவர்கள் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவுக்கு ஊழியஞ்செய்யாமல் தங்கள் வயிற்றுக்கே ஊழியஞ்செய்து, நயவசனிப்பினாலும் இச்சகப்பேச்சினாலும், கபடில்லாதவர்களுடைய இருதயங்களை வஞ்சிக்கிறவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[18. For they that are such serve not our Lord Jesus Christ, but their own belly; and by good words and fair speeches deceive the hearts of the simple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் கீழ்ப்படிதல் யாவருக்கும் தெரியவந்திருக்கிறது. ஆகையால் உங்களைக்குறித்துச் சந்தோஷப்படுகிறேன்; ஆனாலும் நீங்கள் நன்மைக்கு ஞானிகளும் தீமைக்குப் பேதைகளுமாயிருக்கவேண்டுமென்று விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[19. For your obedience has come abroad unto all men. I am glad therefore on your behalf: but yet I would have you wise unto that which is good, and simple concerning evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் கீழ்ப்படிதல் யாவருக்கும் தெரியவந்திருக்கிறது. ஆகையால் உங்களைக்குறித்துச் சந்தோஷப்படுகிறேன்; ஆனாலும் நீங்கள் நன்மைக்கு ஞானிகளும் தீமைக்குப் பேதைகளுமாயிருக்கவேண்டுமென்று விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[19. For your obedience has come abroad unto all men. I am glad therefore on your behalf: but yet I would have you wise unto that which is good, and simple concerning evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சமாதானத்தின் தேவன் சீக்கிரமாய்ச் சாத்தானை உங்கள் கால்களின் கீழே நசுக்கிப்போடுவார். நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்களுடனேகூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[19. For your obedience has come abroad unto all men. I am glad therefore on your behalf: but yet I would have you wise unto that which is good, and simple concerning evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சமாதானத்தின் தேவன் சீக்கிரமாய்ச் சாத்தானை உங்கள் கால்களின் கீழே நசுக்கிப்போடுவார். நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்களுடனேகூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[20. And the God of peace shall bruise Satan under your feet shortly. The grace of our Lord Jesus Christ be with you. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் உடன்வேலையாளாகிய தீமோத்தேயும், என் இனத்தாராகிய லூகியும், யாசோனும், சொசிபத்தரும் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And the God of peace shall bruise Satan under your feet shortly. The grace of our Lord Jesus Christ be with you. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எந்தக் காரியத்தில் உங்கள் உதவி அவளுக்குத் தேவையாயிருக்கிறதோ அதிலே நீங்கள் அவளுக்கு உதவிசெய்யவேண்டுமென்று அவளை உங்களிடத்தில் ஒப்புவிக்கிறேன்; அவள் அநேகருக்கும் எனக்குங்கூட ஆதரவாயிருந்தவள்.]]></a:t>
+              <a:t><![CDATA[2. That all of you receive her in the Lord, as becomes saints, and that all of you assist her in whatsoever business she has need of you: for she has been a supporter of many, and of myself also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் உடன்வேலையாளாகிய தீமோத்தேயும், என் இனத்தாராகிய லூகியும், யாசோனும், சொசிபத்தரும் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Timotheus my fellow worker, and Lucius, and Jason, and Sosipater, my kinsmen, salute you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இந்த நிருபத்தை எழுதின தெர்தியுவாகிய நான் கர்த்தருக்குள் உங்களை வாழ்த்துகிறேன்.]]></a:t>
+              <a:t><![CDATA[21. Timotheus my fellow worker, and Lucius, and Jason, and Sosipater, my kinsmen, salute you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என்னையும் சபையனைத்தையும் உபசரித்துவருகிற காயு உங்களை வாழ்த்துகிறான். பட்டணத்து உக்கிராணக்காரனாகிய ஏரஸ்தும், சகோதரனாகிய குவர்த்தும் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[22. I Tertius, who wrote this epistle, salute you in the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என்னையும் சபையனைத்தையும் உபசரித்துவருகிற காயு உங்களை வாழ்த்துகிறான். பட்டணத்து உக்கிராணக்காரனாகிய ஏரஸ்தும், சகோதரனாகிய குவர்த்தும் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Gaius mine host, and of the whole church, salutes you. Erastus the chamberlain of the city salutes you, and Quartus a brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்கள் அனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[23. Gaius mine host, and of the whole church, salutes you. Erastus the chamberlain of the city salutes you, and Quartus a brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆதிகாலமுதல் அடக்கமாயிருந்து, இப்பொழுது தீர்க்கதரிசன ஆகமங்களினாலே அநாதி தேவனுடைய கட்டளையின்படி வெளியரங்கமாக்கப்பட்டதும், சகலஜாதிகளும் விசுவாசத்திற்குக் கீழ்ப்படியும்படிக்கு அவர்களுக்கு அறிவிக்கப்பட்டதுமாயிருக்கிற இரகசியத்தை வெளிப்படுத்துகிறதான,]]></a:t>
+              <a:t><![CDATA[24. The grace of our Lord Jesus Christ be with you all. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆதிகாலமுதல் அடக்கமாயிருந்து, இப்பொழுது தீர்க்கதரிசன ஆகமங்களினாலே அநாதி தேவனுடைய கட்டளையின்படி வெளியரங்கமாக்கப்பட்டதும், சகலஜாதிகளும் விசுவாசத்திற்குக் கீழ்ப்படியும்படிக்கு அவர்களுக்கு அறிவிக்கப்பட்டதுமாயிருக்கிற இரகசியத்தை வெளிப்படுத்துகிறதான,]]></a:t>
+              <a:t><![CDATA[25. Now to him that is of power to establish you according to my gospel, and the preaching of Jesus Christ, according to the revelation of the mystery, which was kept secret since the world began,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆதிகாலமுதல் அடக்கமாயிருந்து, இப்பொழுது தீர்க்கதரிசன ஆகமங்களினாலே அநாதி தேவனுடைய கட்டளையின்படி வெளியரங்கமாக்கப்பட்டதும், சகலஜாதிகளும் விசுவாசத்திற்குக் கீழ்ப்படியும்படிக்கு அவர்களுக்கு அறிவிக்கப்பட்டதுமாயிருக்கிற இரகசியத்தை வெளிப்படுத்துகிறதான,]]></a:t>
+              <a:t><![CDATA[25. Now to him that is of power to establish you according to my gospel, and the preaching of Jesus Christ, according to the revelation of the mystery, which was kept secret since the world began,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இயேசுகிறிஸ்துவைப்பற்றிய பிரசங்கமாகிய என் சுவிசேஷத்தின்படியே உங்களை ஸ்திரப்படுத்த வல்லவரும்,]]></a:t>
+              <a:t><![CDATA[25. Now to him that is of power to establish you according to my gospel, and the preaching of Jesus Christ, according to the revelation of the mystery, which was kept secret since the world began,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இயேசுகிறிஸ்துவைப்பற்றிய பிரசங்கமாகிய என் சுவிசேஷத்தின்படியே உங்களை ஸ்திரப்படுத்த வல்லவரும்,]]></a:t>
+              <a:t><![CDATA[26. But now is made manifest, and by the scriptures of the prophets, according to the commandment of the everlasting God, made known to all nations for the obedience of faith:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எந்தக் காரியத்தில் உங்கள் உதவி அவளுக்குத் தேவையாயிருக்கிறதோ அதிலே நீங்கள் அவளுக்கு உதவிசெய்யவேண்டுமென்று அவளை உங்களிடத்தில் ஒப்புவிக்கிறேன்; அவள் அநேகருக்கும் எனக்குங்கூட ஆதரவாயிருந்தவள்.]]></a:t>
+              <a:t><![CDATA[2. That all of you receive her in the Lord, as becomes saints, and that all of you assist her in whatsoever business she has need of you: for she has been a supporter of many, and of myself also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தாம் ஒருவரே ஞானமுள்ளவருமாயிருக்கிற தேவனுக்கு இயேசுகிறிஸ்துவின் மூலமாய் என்றென்றைக்கும் மகிமையுண்டாவதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[27. To God only wise, be glory through Jesus Christ for ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தாம் ஒருவரே ஞானமுள்ளவருமாயிருக்கிற தேவனுக்கு இயேசுகிறிஸ்துவின் மூலமாய் என்றென்றைக்கும் மகிமையுண்டாவதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[27. To God only wise, be glory through Jesus Christ for ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிறிஸ்து இயேசுவுக்குள் என் உடன்வேலையாட்களாகிய பிரிஸ்கில்லாளையும் ஆக்கில்லாவையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[2. That all of you receive her in the Lord, as becomes saints, and that all of you assist her in whatsoever business she has need of you: for she has been a supporter of many, and of myself also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் என் பிராணனுக்காகத் தங்கள் கழுத்தைக் கொடுத்தவர்கள்; அவர்களைப்பற்றி நான்மாத்திரமல்ல, புறஜாதியாரில் உண்டான சபையாரெல்லாரும் நன்றியறிதலுள்ளவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Greet Priscilla and Aquila my helpers in Christ Jesus:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் என் பிராணனுக்காகத் தங்கள் கழுத்தைக் கொடுத்தவர்கள்; அவர்களைப்பற்றி நான்மாத்திரமல்ல, புறஜாதியாரில் உண்டான சபையாரெல்லாரும் நன்றியறிதலுள்ளவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Who have for my life laid down their own necks: unto whom not only I give thanks, but also all the churches of the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களுடைய வீட்டிலே கூடிவருகிற சபையையும் வாழ்த்துங்கள். அகாயாவிலே கிறிஸ்துவுக்கு முதற்பலனாகிய என் பிரியமான எப்பனெத்தை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[4. Who have for my life laid down their own necks: unto whom not only I give thanks, but also all the churches of the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474469783" r:id="rId1"/>
+    <p:sldLayoutId id="2478708567" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6474,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানাও, এশিয়ার মধ্যে সেই প্রথম ধর্মান্তরিত হয়ে খ্রীষ্ট ধর্ম গ্রহণ করে৷]]></a:t>
+              <a:t><![CDATA[5. அவர்களுடைய வீட்டிலே கூடிவருகிற சபையையும் வாழ்த்துங்கள். அகாயாவிலே கிறிஸ்துவுக்கு முதற்பலனாகிய என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. মরিয়মকে শুভেচ্ছা জানিও কারণ সে তোমাদের সকলের জন্য কঠোর পরিশ্রম করেছে৷]]></a:t>
+              <a:t><![CDATA[பிரியமான எப்பனெத்தை வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. আন্দ্রনীক ও যূনিয়কে শুভেচ্ছা জানিও, তাঁরা আমার স্বজাতি, আমার সঙ্গে তাঁরা কারাগারে বন্দী ছিলেন৷]]></a:t>
+              <a:t><![CDATA[6. எங்களுக்காக மிகவும் பிரயாசப்பட்ட மரியாளை வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁরা প্রেরিতদের মধ্যে বিশিষ্ট ব্যক্তি৷ আমার আগেই তাঁরা খ্রীষ্টে ছিলেন৷]]></a:t>
+              <a:t><![CDATA[7. அப்போஸ்தலருக்குள் பெயர் பெற்றவர்களும் எனக்கு முந்திக் கிறிஸ்துவுக்குள்ளானவர்களும் என் இனத்தாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. প্রভুতে আমার প্রিয় বন্ধু আমপ্লিয়াতকে শুভেচ্ছা জানিও৷]]></a:t>
+              <a:t><![CDATA[என்னுடனேகூடக் காவலில் கட்டுண்டவர்களுமாயிருக்கிற அன்றோனீக்கையும் யூனியாவையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. উর্ব্বানকে শুভেচ্ছা জানিও, তিনি খ্রীষ্টতে আমাদের সহকর্মী৷ আমার প্রিয় বন্ধু স্তাখুকে শুভেচ্ছা]]></a:t>
+              <a:t><![CDATA[8. கர்த்தருக்குள் எனக்குப் பிரியமான அம்பிலியாவை வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানিও৷]]></a:t>
+              <a:t><![CDATA[9. கிறிஸ்துவுக்குள் நம்மோடே உடன்வேலையாளாகிய உர்பானையும், என் பிரியமான ஸ்தாக்கியையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আপিল্লিকে শুভেচ্ছা জানিও, তিনি একজন পরীক্ষা সিদ্ধ খ্রীষ্টীয়ান৷ আরিষ্টবুলের পরিবারের সকলকে আমার]]></a:t>
+              <a:t><![CDATA[10. கிறிஸ்துவுக்குள் உத்தமனாகிய அப்பெல்லேயை வாழ்த்துங்கள். அரிஸ்தொபூலுவின் வீட்டாரை வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শুভেচ্ছা জানিও৷]]></a:t>
+              <a:t><![CDATA[11. என் இனத்தானாகிய ஏரோதியோனை வாழ்த்துங்கள். நர்கீசுவின் வீட்டாரில் கர்த்தருக்குட்பட்டவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. হেরোদিয়ান যিনি আমার মতোই একজন ইহুদী, তাঁকে শুভেচ্ছা জানিও; নার্কিসের পরিবারের মধ্যে যাঁরা]]></a:t>
+              <a:t><![CDATA[வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. এখন আমি খ্রীষ্টেতে আমাদের বোন ফৈবীর জন্য বলছি৷ কিংক্রিয়াস্থ মণ্ডলীতে তিনি একজন বিশেষ সেবিকা৷]]></a:t>
+              <a:t><![CDATA[1. கெங்கிரேயா ஊர் சபைக்கு ஊழியக்காரியாகிய நம்முடைய சகோதரி பெபேயாளை நீங்கள் கர்த்தருக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর, তাদের সকলকে আমার শুভেচ্ছা জানিও৷]]></a:t>
+              <a:t><![CDATA[12. கர்த்தருக்குள் பிரயாசப்படுகிற திரிபேனாளையும் திர்போசாளையும் வாழ்த்துங்கள். கர்த்தருக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ত্রুফেণা এবং ক্রুফোষাকে শুভেচ্ছা জানিও, এই মহিলারা প্রভুর জন্য খুবই পরিশ্রম করেন৷ আমার সেই]]></a:t>
+              <a:t><![CDATA[மிகவும் பிரயாசப்பட்ட பிரியமான பெர்சியாளை வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রিয় বান্ধবী পর্ষীকে শুভেচ্ছা জানিও, যিনি প্রভুর জন্য কঠোর পরিশ্রম করেছেন৷]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருக்குள் தெரிந்துகொள்ளப்பட்ட ரூபையும், எனக்கும் தாயாகிய அவனுடைய தாயையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. রূফকে শুভেচ্ছা জানিও৷ সে প্রভুতে এক বিশেষ ব্যক্তি, তার মাকে শুভেচ্ছা জানিও৷ তিনিও আমার মায়ের]]></a:t>
+              <a:t><![CDATA[14. அசிங்கிரீத்துவையும், பிலெகோனையும், எர்மாவையும், பத்திரோபாவையும், எர்மேயையும், அவர்களோடிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মতো;]]></a:t>
+              <a:t><![CDATA[சகோதரரையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আর অনুংক্রিত, ফ্রিগোন, হর্ম্মিপাত্রোবা, র্হম্মা ও তাদের সঙ্গে সমবিশ্বাসী ভাইদেরও আমার শুভেচ্ছা]]></a:t>
+              <a:t><![CDATA[15. பிலொலோகையும், யூலியாளையும், நேரேயையும், அவனுடைய சகோதரியையும், ஒலிம்பாவையும், அவர்களோடிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানিও৷]]></a:t>
+              <a:t><![CDATA[பரிசுத்தவான்களெல்லாரையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ফিললগ, থুলিয়া, নীরিয় ও তার বোন ওলুম্প ও তাঁদের সঙ্গে য়ে সব ঈশ্বরের ভক্তরা আছেন তাঁদেরও আমার]]></a:t>
+              <a:t><![CDATA[16. ஒருவரையொருவர் பரிசுத்த முத்தத்தோடு வாழ்த்துங்கள். கிறிஸ்துவின், சபையார் உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শুভেচ্ছা জানিও৷]]></a:t>
+              <a:t><![CDATA[வாழ்த்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. পবিত্র চুম্বন দিয়ে পরস্পরকে শুভেচ্ছা জানিও৷ এখানকার সব খ্রীষ্টমণ্ডলী তোমাদের সবাইকে শুভেচ্ছা]]></a:t>
+              <a:t><![CDATA[17. அன்றியும் சகோதரரே, நீங்கள் கற்றுக்கொண்ட உபதேசத்திற்கு விரோதமாய்ப் பிரிவினையும் இடறல்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. আমি অনুরোধ করি তোমরা প্রভুতে তাঁকে গ্রহণ করো৷ ঈশ্বরের লোকরা য়েভাবে অপরকে গ্রহণ করে সেইভাবেই]]></a:t>
+              <a:t><![CDATA[பரிசுத்தவான்களுக்கேற்றபடி ஏற்றுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানাচ্ছে৷]]></a:t>
+              <a:t><![CDATA[உண்டாக்குகிறவர்களைக்குறித்து எச்சரிக்கையாயிருந்து, அவர்களை விட்டு விலகவேண்டுமென்று உங்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ভাই ও বোনেরা, আমি তোমাদের বিশেষভাবে অনুরোধ করছি,যারা দলাদলি সৃষ্টি করে ও পাপকে প্ররোচিত করে]]></a:t>
+              <a:t><![CDATA[புத்திசொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের প্রতি লক্ষ্য রাখতে৷ তোমরা য়ে সত্য শিক্ষা পেয়েছ তারা তার বিরোধী৷ এমন লোকদের থেকে দূরে থেকো৷]]></a:t>
+              <a:t><![CDATA[18. அப்படிப்பட்டவர்கள் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவுக்கு ஊழியஞ்செய்யாமல் தங்கள் வயிற்றுக்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. এমন লোকরা আমাদের প্রভু যীশু খ্রীষ্টের সেবা করে না৷ তারা নিজেদের খুশী করতেই কাজ করে চলেছে৷ তারা]]></a:t>
+              <a:t><![CDATA[ஊழியஞ்செய்து, நயவசனிப்பினாலும் இச்சகப்பேச்சினாலும், கபடில்லாதவர்களுடைய இருதயங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মোলায়েম ও মিষ্টি-মিষ্টি কথা বলে সেই লোকদের ভুলিয়ে থাকে, যাঁরা মন্দ জানে না৷]]></a:t>
+              <a:t><![CDATA[வஞ்சிக்கிறவர்களாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তোমাদের বাধ্যতার কথা সবাই শুনেছে আর সেইজন্য আমি তোমাদের ওপরে খুশী হয়েছি৷ আমি চাই তোমরা সবাই যা]]></a:t>
+              <a:t><![CDATA[19. உங்கள் கீழ்ப்படிதல் யாவருக்கும் தெரியவந்திருக்கிறது. ஆகையால் உங்களைக்குறித்துச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভাল তা চিনে গ্রহণ কর এবং মন্দ থেকে দূরে থাক৷]]></a:t>
+              <a:t><![CDATA[சந்தோஷப்படுகிறேன்; ஆனாலும் நீங்கள் நன்மைக்கு ஞானிகளும் தீமைக்குப் பேதைகளுமாயிருக்கவேண்டுமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. শান্তির ঈশ্বর শীঘ্রই তোমাদের পায়ের নীচে শয়তানকে পিষে ফেলবেন৷ আমাদের প্রভু যীশুর অনুগ্রহ]]></a:t>
+              <a:t><![CDATA[விரும்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের সবার সঙ্গে থাকুক৷]]></a:t>
+              <a:t><![CDATA[20. சமாதானத்தின் தேவன் சீக்கிரமாய்ச் சாத்தானை உங்கள் கால்களின் கீழே நசுக்கிப்போடுவார். நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. আমার সহকর্মী তীমথি তোমাদের শুভেচ্ছা জানাচ্ছেন; আর আমার মত জাতিতে ইহুদী লুকিয়, যাসোন ও সোষিপাত্র]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்களுடனேகூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁকে গ্রহণ করো৷ কোন ব্যাপারে যদি তিনি তোমাদের সাহায্য চান তবে তাঁকে সাহায্য করো৷ তিনি অনেক লোককে,]]></a:t>
+              <a:t><![CDATA[2. எந்தக் காரியத்தில் உங்கள் உதவி அவளுக்குத் தேவையாயிருக்கிறதோ அதிலே நீங்கள் அவளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের শুভেচ্ছা জানাচ্ছে৷]]></a:t>
+              <a:t><![CDATA[21. என் உடன்வேலையாளாகிய தீமோத்தேயும், என் இனத்தாராகிய லூகியும், யாசோனும், சொசிபத்தரும் உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. আমি তর্ত্তিয়, পৌলের হয়ে এই চিঠিটি লিখছি, আমিও প্রভুর নামে তোমাদের শুভেচ্ছা জানাই৷]]></a:t>
+              <a:t><![CDATA[வாழ்த்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. আমি য়াঁর আতিথ্য় গ্রহণ করেছি, য়াঁর বাড়িতে গোটা মণ্ডলী সমবেত হয় সেই গাইয়াসও তোমাদের শুভেচ্ছা]]></a:t>
+              <a:t><![CDATA[22. இந்த நிருபத்தை எழுதின தெர்தியுவாகிய நான் கர்த்தருக்குள் உங்களை வாழ்த்துகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানাচ্ছেন৷]]></a:t>
+              <a:t><![CDATA[23. என்னையும் சபையனைத்தையும் உபசரித்துவருகிற காயு உங்களை வாழ்த்துகிறான். பட்டணத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ইরাস্ত, যিনি এই শহরের কোষাধ্যক্ষ ও আমাদের ভাই কার্ত্ত তাঁরাও তোমাদের শুভেচ্ছা জানাচ্ছেন৷]]></a:t>
+              <a:t><![CDATA[உக்கிராணக்காரனாகிய ஏரஸ்தும், சகோதரனாகிய குவர்த்தும் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. যীশু খ্রীষ্টের বিষয়ে য়ে সুসমাচার আমি প্রচার করি, সেই সুসমাচারের মধ্য দিয়ে তোমাদের স্থির]]></a:t>
+              <a:t><![CDATA[24. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்கள் அனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখবার ক্ষমতা ঈশ্বরের আছে৷ অনেক যুগ ধরে ঈশ্বর তাঁর গোপন উদ্দেশ্যের বিষয় কারোর কাছে জ্ঞাত করেন নি;]]></a:t>
+              <a:t><![CDATA[25. ஆதிகாலமுதல் அடக்கமாயிருந்து, இப்பொழுது தீர்க்கதரிசன ஆகமங்களினாலே அநாதி தேவனுடைய கட்டளையின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু এখন সুসমাচারের মাধ্যমে তা প্রকাশ পেয়েছে; আর আমি সেইমত তা প্রচার করেছি৷]]></a:t>
+              <a:t><![CDATA[வெளியரங்கமாக்கப்பட்டதும், சகலஜாதிகளும் விசுவாசத்திற்குக் கீழ்ப்படியும்படிக்கு அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. অনন্ত ঈশ্বরের আদেশ মতো ভাববাদীদের বাণীর মধ্য দিয়ে সব জাতির লোকদের কাছে তা জানানো হয়েছে য়েন]]></a:t>
+              <a:t><![CDATA[அறிவிக்கப்பட்டதுமாயிருக்கிற இரகசியத்தை வெளிப்படுத்துகிறதான,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা খ্রীষ্টের ওপর বিশ্বাস করে ঈশ্বরের বাধ্য হতে পারে৷]]></a:t>
+              <a:t><![CDATA[26. இயேசுகிறிஸ்துவைப்பற்றிய பிரசங்கமாகிய என் சுவிசேஷத்தின்படியே உங்களை ஸ்திரப்படுத்த வல்லவரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এমনকি আমাকেও খুব সাহায্য করেছেন৷]]></a:t>
+              <a:t><![CDATA[உதவிசெய்யவேண்டுமென்று அவளை உங்களிடத்தில் ஒப்புவிக்கிறேன்; அவள் அநேகருக்கும் எனக்குங்கூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. যীশু খ্রীষ্টের মাধ্যমে চিরকাল একমাত্র প্রজ্ঞাবান ঈশ্বরের মহিমা হোক৷ আমেন৷করিন্থীয়দের প্রতি]]></a:t>
+              <a:t><![CDATA[27. தாம் ஒருவரே ஞானமுள்ளவருமாயிருக்கிற தேவனுக்கு இயேசுகிறிஸ்துவின் மூலமாய் என்றென்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রথম পত্র]]></a:t>
+              <a:t><![CDATA[மகிமையுண்டாவதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. যীশু খ্রীষ্টের সেবায় আমার সহকর্মী প্রিষ্কা ও আক্কিলাকে শুভেচ্ছা জানিও৷]]></a:t>
+              <a:t><![CDATA[ஆதரவாயிருந்தவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তারা তাদের জীবন বিপন্ন করে আমার জীবন বাঁচিয়েছিল৷ কেবল আমিই য়ে তাদের কাছে কৃতজ্ঞ তা নয়, সমগ্র]]></a:t>
+              <a:t><![CDATA[3. கிறிஸ்து இயேசுவுக்குள் என் உடன்வேலையாட்களாகிய பிரிஸ்கில்லாளையும் ஆக்கில்லாவையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অইহুদী মণ্ডলীও তাদের কৃতজ্ঞতা জানিয়েছে৷]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் என் பிராணனுக்காகத் தங்கள் கழுத்தைக் கொடுத்தவர்கள்; அவர்களைப்பற்றி நான்மாத்திரமல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তাদের গৃহে য়ে মণ্ডলী সমবেত হন, তাদেরও শুভেচ্ছা জানিও৷ আমার প্রিয় বন্ধু ইপেনিতকেও শুভেচ্ছা]]></a:t>
+              <a:t><![CDATA[புறஜாதியாரில் உண்டான சபையாரெல்லாரும் நன்றியறிதலுள்ளவர்களாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme50">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme50">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme50">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>