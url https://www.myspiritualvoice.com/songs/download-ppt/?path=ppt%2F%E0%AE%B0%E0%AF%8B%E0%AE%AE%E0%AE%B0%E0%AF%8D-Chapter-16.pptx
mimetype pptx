--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -93,60 +93,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -178,55 +168,50 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
-    <p:sldId id="307" r:id="rId54"/>
-[...3 lines deleted...]
-    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -375,58 +360,53 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -486,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிலொலோகையும், யூலியாளையும், நேரேயையும், அவனுடைய சகோதரியையும், ஒலிம்பாவையும், அவர்களோடிருக்கிற பரிசுத்தவான்களெல்லாரையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[5. அவர்களுடைய வீட்டிலே கூடிவருகிற சபையையும் வாழ்த்துங்கள். அகாயாவிலே கிறிஸ்துவுக்கு முதற்பலனாகிய என் பிரியமான எப்பனெத்தை வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -595,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவரையொருவர் பரிசுத்த முத்தத்தோடு வாழ்த்துங்கள். கிறிஸ்துவின், சபையார் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. எங்களுக்காக மிகவும் பிரயாசப்பட்ட மரியாளை வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -704,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவரையொருவர் பரிசுத்த முத்தத்தோடு வாழ்த்துங்கள். கிறிஸ்துவின், சபையார் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அப்போஸ்தலருக்குள் பெயர் பெற்றவர்களும் எனக்கு முந்திக் கிறிஸ்துவுக்குள்ளானவர்களும் என் இனத்தாரும் என்னுடனேகூடக் காவலில் கட்டுண்டவர்களுமாயிருக்கிற அன்றோனீக்கையும் யூனியாவையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -813,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அன்றியும் சகோதரரே, நீங்கள் கற்றுக்கொண்ட உபதேசத்திற்கு விரோதமாய்ப் பிரிவினையும் இடறல்களையும் உண்டாக்குகிறவர்களைக்குறித்து எச்சரிக்கையாயிருந்து, அவர்களை விட்டு விலகவேண்டுமென்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[7. அப்போஸ்தலருக்குள் பெயர் பெற்றவர்களும் எனக்கு முந்திக் கிறிஸ்துவுக்குள்ளானவர்களும் என் இனத்தாரும் என்னுடனேகூடக் காவலில் கட்டுண்டவர்களுமாயிருக்கிற அன்றோனீக்கையும் யூனியாவையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -922,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அன்றியும் சகோதரரே, நீங்கள் கற்றுக்கொண்ட உபதேசத்திற்கு விரோதமாய்ப் பிரிவினையும் இடறல்களையும் உண்டாக்குகிறவர்களைக்குறித்து எச்சரிக்கையாயிருந்து, அவர்களை விட்டு விலகவேண்டுமென்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தருக்குள் எனக்குப் பிரியமான அம்பிலியாவை வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1031,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அன்றியும் சகோதரரே, நீங்கள் கற்றுக்கொண்ட உபதேசத்திற்கு விரோதமாய்ப் பிரிவினையும் இடறல்களையும் உண்டாக்குகிறவர்களைக்குறித்து எச்சரிக்கையாயிருந்து, அவர்களை விட்டு விலகவேண்டுமென்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[9. கிறிஸ்துவுக்குள் நம்மோடே உடன்வேலையாளாகிய உர்பானையும், என் பிரியமான ஸ்தாக்கியையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1140,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்படிப்பட்டவர்கள் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவுக்கு ஊழியஞ்செய்யாமல் தங்கள் வயிற்றுக்கே ஊழியஞ்செய்து, நயவசனிப்பினாலும் இச்சகப்பேச்சினாலும், கபடில்லாதவர்களுடைய இருதயங்களை வஞ்சிக்கிறவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. கிறிஸ்துவுக்குள் நம்மோடே உடன்வேலையாளாகிய உர்பானையும், என் பிரியமான ஸ்தாக்கியையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1249,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்படிப்பட்டவர்கள் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவுக்கு ஊழியஞ்செய்யாமல் தங்கள் வயிற்றுக்கே ஊழியஞ்செய்து, நயவசனிப்பினாலும் இச்சகப்பேச்சினாலும், கபடில்லாதவர்களுடைய இருதயங்களை வஞ்சிக்கிறவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. கிறிஸ்துவுக்குள் உத்தமனாகிய அப்பெல்லேயை வாழ்த்துங்கள். அரிஸ்தொபூலுவின் வீட்டாரை வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1358,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்படிப்பட்டவர்கள் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவுக்கு ஊழியஞ்செய்யாமல் தங்கள் வயிற்றுக்கே ஊழியஞ்செய்து, நயவசனிப்பினாலும் இச்சகப்பேச்சினாலும், கபடில்லாதவர்களுடைய இருதயங்களை வஞ்சிக்கிறவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. கிறிஸ்துவுக்குள் உத்தமனாகிய அப்பெல்லேயை வாழ்த்துங்கள். அரிஸ்தொபூலுவின் வீட்டாரை வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1467,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் கீழ்ப்படிதல் யாவருக்கும் தெரியவந்திருக்கிறது. ஆகையால் உங்களைக்குறித்துச் சந்தோஷப்படுகிறேன்; ஆனாலும் நீங்கள் நன்மைக்கு ஞானிகளும் தீமைக்குப் பேதைகளுமாயிருக்கவேண்டுமென்று விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. என் இனத்தானாகிய ஏரோதியோனை வாழ்த்துங்கள். நர்கீசுவின் வீட்டாரில் கர்த்தருக்குட்பட்டவர்களை வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1576,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தருக்குள் பிரயாசப்படுகிற திரிபேனாளையும் திர்போசாளையும் வாழ்த்துங்கள். கர்த்தருக்குள் மிகவும் பிரயாசப்பட்ட பிரியமான பெர்சியாளை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[1. கெங்கிரேயா ஊர் சபைக்கு ஊழியக்காரியாகிய நம்முடைய சகோதரி பெபேயாளை நீங்கள் கர்த்தருக்குள் பரிசுத்தவான்களுக்கேற்றபடி ஏற்றுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1685,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் கீழ்ப்படிதல் யாவருக்கும் தெரியவந்திருக்கிறது. ஆகையால் உங்களைக்குறித்துச் சந்தோஷப்படுகிறேன்; ஆனாலும் நீங்கள் நன்மைக்கு ஞானிகளும் தீமைக்குப் பேதைகளுமாயிருக்கவேண்டுமென்று விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. என் இனத்தானாகிய ஏரோதியோனை வாழ்த்துங்கள். நர்கீசுவின் வீட்டாரில் கர்த்தருக்குட்பட்டவர்களை வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1794,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் கீழ்ப்படிதல் யாவருக்கும் தெரியவந்திருக்கிறது. ஆகையால் உங்களைக்குறித்துச் சந்தோஷப்படுகிறேன்; ஆனாலும் நீங்கள் நன்மைக்கு ஞானிகளும் தீமைக்குப் பேதைகளுமாயிருக்கவேண்டுமென்று விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தருக்குள் பிரயாசப்படுகிற திரிபேனாளையும் திர்போசாளையும் வாழ்த்துங்கள். கர்த்தருக்குள் மிகவும் பிரயாசப்பட்ட பிரியமான பெர்சியாளை வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1903,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சமாதானத்தின் தேவன் சீக்கிரமாய்ச் சாத்தானை உங்கள் கால்களின் கீழே நசுக்கிப்போடுவார். நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்களுடனேகூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தருக்குள் பிரயாசப்படுகிற திரிபேனாளையும் திர்போசாளையும் வாழ்த்துங்கள். கர்த்தருக்குள் மிகவும் பிரயாசப்பட்ட பிரியமான பெர்சியாளை வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2012,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சமாதானத்தின் தேவன் சீக்கிரமாய்ச் சாத்தானை உங்கள் கால்களின் கீழே நசுக்கிப்போடுவார். நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்களுடனேகூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருக்குள் தெரிந்துகொள்ளப்பட்ட ரூபையும், எனக்கும் தாயாகிய அவனுடைய தாயையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2121,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் உடன்வேலையாளாகிய தீமோத்தேயும், என் இனத்தாராகிய லூகியும், யாசோனும், சொசிபத்தரும் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருக்குள் தெரிந்துகொள்ளப்பட்ட ரூபையும், எனக்கும் தாயாகிய அவனுடைய தாயையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2230,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் உடன்வேலையாளாகிய தீமோத்தேயும், என் இனத்தாராகிய லூகியும், யாசோனும், சொசிபத்தரும் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அசிங்கிரீத்துவையும், பிலெகோனையும், எர்மாவையும், பத்திரோபாவையும், எர்மேயையும், அவர்களோடிருக்கிற சகோதரரையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2339,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இந்த நிருபத்தை எழுதின தெர்தியுவாகிய நான் கர்த்தருக்குள் உங்களை வாழ்த்துகிறேன்.]]></a:t>
+              <a:t><![CDATA[14. அசிங்கிரீத்துவையும், பிலெகோனையும், எர்மாவையும், பத்திரோபாவையும், எர்மேயையும், அவர்களோடிருக்கிற சகோதரரையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2448,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இந்த நிருபத்தை எழுதின தெர்தியுவாகிய நான் கர்த்தருக்குள் உங்களை வாழ்த்துகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. பிலொலோகையும், யூலியாளையும், நேரேயையும், அவனுடைய சகோதரியையும், ஒலிம்பாவையும், அவர்களோடிருக்கிற பரிசுத்தவான்களெல்லாரையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2557,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என்னையும் சபையனைத்தையும் உபசரித்துவருகிற காயு உங்களை வாழ்த்துகிறான். பட்டணத்து உக்கிராணக்காரனாகிய ஏரஸ்தும், சகோதரனாகிய குவர்த்தும் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. பிலொலோகையும், யூலியாளையும், நேரேயையும், அவனுடைய சகோதரியையும், ஒலிம்பாவையும், அவர்களோடிருக்கிற பரிசுத்தவான்களெல்லாரையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2666,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்கள் அனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[16. ஒருவரையொருவர் பரிசுத்த முத்தத்தோடு வாழ்த்துங்கள். கிறிஸ்துவின், சபையார் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2775,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தருக்குள் பிரயாசப்படுகிற திரிபேனாளையும் திர்போசாளையும் வாழ்த்துங்கள். கர்த்தருக்குள் மிகவும் பிரயாசப்பட்ட பிரியமான பெர்சியாளை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[2. எந்தக் காரியத்தில் உங்கள் உதவி அவளுக்குத் தேவையாயிருக்கிறதோ அதிலே நீங்கள் அவளுக்கு உதவிசெய்யவேண்டுமென்று அவளை உங்களிடத்தில் ஒப்புவிக்கிறேன்; அவள் அநேகருக்கும் எனக்குங்கூட ஆதரவாயிருந்தவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2884,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆதிகாலமுதல் அடக்கமாயிருந்து, இப்பொழுது தீர்க்கதரிசன ஆகமங்களினாலே அநாதி தேவனுடைய கட்டளையின்படி வெளியரங்கமாக்கப்பட்டதும், சகலஜாதிகளும் விசுவாசத்திற்குக் கீழ்ப்படியும்படிக்கு அவர்களுக்கு அறிவிக்கப்பட்டதுமாயிருக்கிற இரகசியத்தை வெளிப்படுத்துகிறதான,]]></a:t>
+              <a:t><![CDATA[16. ஒருவரையொருவர் பரிசுத்த முத்தத்தோடு வாழ்த்துங்கள். கிறிஸ்துவின், சபையார் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2993,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆதிகாலமுதல் அடக்கமாயிருந்து, இப்பொழுது தீர்க்கதரிசன ஆகமங்களினாலே அநாதி தேவனுடைய கட்டளையின்படி வெளியரங்கமாக்கப்பட்டதும், சகலஜாதிகளும் விசுவாசத்திற்குக் கீழ்ப்படியும்படிக்கு அவர்களுக்கு அறிவிக்கப்பட்டதுமாயிருக்கிற இரகசியத்தை வெளிப்படுத்துகிறதான,]]></a:t>
+              <a:t><![CDATA[17. அன்றியும் சகோதரரே, நீங்கள் கற்றுக்கொண்ட உபதேசத்திற்கு விரோதமாய்ப் பிரிவினையும் இடறல்களையும் உண்டாக்குகிறவர்களைக்குறித்து எச்சரிக்கையாயிருந்து, அவர்களை விட்டு விலகவேண்டுமென்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3102,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆதிகாலமுதல் அடக்கமாயிருந்து, இப்பொழுது தீர்க்கதரிசன ஆகமங்களினாலே அநாதி தேவனுடைய கட்டளையின்படி வெளியரங்கமாக்கப்பட்டதும், சகலஜாதிகளும் விசுவாசத்திற்குக் கீழ்ப்படியும்படிக்கு அவர்களுக்கு அறிவிக்கப்பட்டதுமாயிருக்கிற இரகசியத்தை வெளிப்படுத்துகிறதான,]]></a:t>
+              <a:t><![CDATA[17. அன்றியும் சகோதரரே, நீங்கள் கற்றுக்கொண்ட உபதேசத்திற்கு விரோதமாய்ப் பிரிவினையும் இடறல்களையும் உண்டாக்குகிறவர்களைக்குறித்து எச்சரிக்கையாயிருந்து, அவர்களை விட்டு விலகவேண்டுமென்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3211,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆதிகாலமுதல் அடக்கமாயிருந்து, இப்பொழுது தீர்க்கதரிசன ஆகமங்களினாலே அநாதி தேவனுடைய கட்டளையின்படி வெளியரங்கமாக்கப்பட்டதும், சகலஜாதிகளும் விசுவாசத்திற்குக் கீழ்ப்படியும்படிக்கு அவர்களுக்கு அறிவிக்கப்பட்டதுமாயிருக்கிற இரகசியத்தை வெளிப்படுத்துகிறதான,]]></a:t>
+              <a:t><![CDATA[18. அப்படிப்பட்டவர்கள் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவுக்கு ஊழியஞ்செய்யாமல் தங்கள் வயிற்றுக்கே ஊழியஞ்செய்து, நயவசனிப்பினாலும் இச்சகப்பேச்சினாலும், கபடில்லாதவர்களுடைய இருதயங்களை வஞ்சிக்கிறவர்களாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3320,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆதிகாலமுதல் அடக்கமாயிருந்து, இப்பொழுது தீர்க்கதரிசன ஆகமங்களினாலே அநாதி தேவனுடைய கட்டளையின்படி வெளியரங்கமாக்கப்பட்டதும், சகலஜாதிகளும் விசுவாசத்திற்குக் கீழ்ப்படியும்படிக்கு அவர்களுக்கு அறிவிக்கப்பட்டதுமாயிருக்கிற இரகசியத்தை வெளிப்படுத்துகிறதான,]]></a:t>
+              <a:t><![CDATA[18. அப்படிப்பட்டவர்கள் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவுக்கு ஊழியஞ்செய்யாமல் தங்கள் வயிற்றுக்கே ஊழியஞ்செய்து, நயவசனிப்பினாலும் இச்சகப்பேச்சினாலும், கபடில்லாதவர்களுடைய இருதயங்களை வஞ்சிக்கிறவர்களாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3429,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எந்தக் காரியத்தில் உங்கள் உதவி அவளுக்குத் தேவையாயிருக்கிறதோ அதிலே நீங்கள் அவளுக்கு உதவிசெய்யவேண்டுமென்று அவளை உங்களிடத்தில் ஒப்புவிக்கிறேன்; அவள் அநேகருக்கும் எனக்குங்கூட ஆதரவாயிருந்தவள்.]]></a:t>
+              <a:t><![CDATA[19. உங்கள் கீழ்ப்படிதல் யாவருக்கும் தெரியவந்திருக்கிறது. ஆகையால் உங்களைக்குறித்துச் சந்தோஷப்படுகிறேன்; ஆனாலும் நீங்கள் நன்மைக்கு ஞானிகளும் தீமைக்குப் பேதைகளுமாயிருக்கவேண்டுமென்று விரும்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3538,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எந்தக் காரியத்தில் உங்கள் உதவி அவளுக்குத் தேவையாயிருக்கிறதோ அதிலே நீங்கள் அவளுக்கு உதவிசெய்யவேண்டுமென்று அவளை உங்களிடத்தில் ஒப்புவிக்கிறேன்; அவள் அநேகருக்கும் எனக்குங்கூட ஆதரவாயிருந்தவள்.]]></a:t>
+              <a:t><![CDATA[19. உங்கள் கீழ்ப்படிதல் யாவருக்கும் தெரியவந்திருக்கிறது. ஆகையால் உங்களைக்குறித்துச் சந்தோஷப்படுகிறேன்; ஆனாலும் நீங்கள் நன்மைக்கு ஞானிகளும் தீமைக்குப் பேதைகளுமாயிருக்கவேண்டுமென்று விரும்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3647,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிறிஸ்து இயேசுவுக்குள் என் உடன்வேலையாட்களாகிய பிரிஸ்கில்லாளையும் ஆக்கில்லாவையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[20. சமாதானத்தின் தேவன் சீக்கிரமாய்ச் சாத்தானை உங்கள் கால்களின் கீழே நசுக்கிப்போடுவார். நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்களுடனேகூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3756,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் என் பிராணனுக்காகத் தங்கள் கழுத்தைக் கொடுத்தவர்கள்; அவர்களைப்பற்றி நான்மாத்திரமல்ல, புறஜாதியாரில் உண்டான சபையாரெல்லாரும் நன்றியறிதலுள்ளவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. சமாதானத்தின் தேவன் சீக்கிரமாய்ச் சாத்தானை உங்கள் கால்களின் கீழே நசுக்கிப்போடுவார். நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்களுடனேகூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3865,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் என் பிராணனுக்காகத் தங்கள் கழுத்தைக் கொடுத்தவர்கள்; அவர்களைப்பற்றி நான்மாத்திரமல்ல, புறஜாதியாரில் உண்டான சபையாரெல்லாரும் நன்றியறிதலுள்ளவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[21. என் உடன்வேலையாளாகிய தீமோத்தேயும், என் இனத்தாராகிய லூகியும், யாசோனும், சொசிபத்தரும் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3974,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருக்குள் தெரிந்துகொள்ளப்பட்ட ரூபையும், எனக்கும் தாயாகிய அவனுடைய தாயையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[2. எந்தக் காரியத்தில் உங்கள் உதவி அவளுக்குத் தேவையாயிருக்கிறதோ அதிலே நீங்கள் அவளுக்கு உதவிசெய்யவேண்டுமென்று அவளை உங்களிடத்தில் ஒப்புவிக்கிறேன்; அவள் அநேகருக்கும் எனக்குங்கூட ஆதரவாயிருந்தவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4083,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களுடைய வீட்டிலே கூடிவருகிற சபையையும் வாழ்த்துங்கள். அகாயாவிலே கிறிஸ்துவுக்கு முதற்பலனாகிய என் பிரியமான எப்பனெத்தை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[21. என் உடன்வேலையாளாகிய தீமோத்தேயும், என் இனத்தாராகிய லூகியும், யாசோனும், சொசிபத்தரும் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4192,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களுடைய வீட்டிலே கூடிவருகிற சபையையும் வாழ்த்துங்கள். அகாயாவிலே கிறிஸ்துவுக்கு முதற்பலனாகிய என் பிரியமான எப்பனெத்தை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[22. இந்த நிருபத்தை எழுதின தெர்தியுவாகிய நான் கர்த்தருக்குள் உங்களை வாழ்த்துகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4301,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எங்களுக்காக மிகவும் பிரயாசப்பட்ட மரியாளை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[23. என்னையும் சபையனைத்தையும் உபசரித்துவருகிற காயு உங்களை வாழ்த்துகிறான். பட்டணத்து உக்கிராணக்காரனாகிய ஏரஸ்தும், சகோதரனாகிய குவர்த்தும் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4410,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்போஸ்தலருக்குள் பெயர் பெற்றவர்களும் எனக்கு முந்திக் கிறிஸ்துவுக்குள்ளானவர்களும் என் இனத்தாரும் என்னுடனேகூடக் காவலில் கட்டுண்டவர்களுமாயிருக்கிற அன்றோனீக்கையும் யூனியாவையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[23. என்னையும் சபையனைத்தையும் உபசரித்துவருகிற காயு உங்களை வாழ்த்துகிறான். பட்டணத்து உக்கிராணக்காரனாகிய ஏரஸ்தும், சகோதரனாகிய குவர்த்தும் உங்களை வாழ்த்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4519,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்போஸ்தலருக்குள் பெயர் பெற்றவர்களும் எனக்கு முந்திக் கிறிஸ்துவுக்குள்ளானவர்களும் என் இனத்தாரும் என்னுடனேகூடக் காவலில் கட்டுண்டவர்களுமாயிருக்கிற அன்றோனீக்கையும் யூனியாவையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[24. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்கள் அனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4628,51 +4608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தருக்குள் எனக்குப் பிரியமான அம்பிலியாவை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[25. ஆதிகாலமுதல் அடக்கமாயிருந்து, இப்பொழுது தீர்க்கதரிசன ஆகமங்களினாலே அநாதி தேவனுடைய கட்டளையின்படி வெளியரங்கமாக்கப்பட்டதும், சகலஜாதிகளும் விசுவாசத்திற்குக் கீழ்ப்படியும்படிக்கு அவர்களுக்கு அறிவிக்கப்பட்டதுமாயிருக்கிற இரகசியத்தை வெளிப்படுத்துகிறதான,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4737,51 +4717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கிறிஸ்துவுக்குள் நம்மோடே உடன்வேலையாளாகிய உர்பானையும், என் பிரியமான ஸ்தாக்கியையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[25. ஆதிகாலமுதல் அடக்கமாயிருந்து, இப்பொழுது தீர்க்கதரிசன ஆகமங்களினாலே அநாதி தேவனுடைய கட்டளையின்படி வெளியரங்கமாக்கப்பட்டதும், சகலஜாதிகளும் விசுவாசத்திற்குக் கீழ்ப்படியும்படிக்கு அவர்களுக்கு அறிவிக்கப்பட்டதுமாயிருக்கிற இரகசியத்தை வெளிப்படுத்துகிறதான,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4846,51 +4826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கிறிஸ்துவுக்குள் நம்மோடே உடன்வேலையாளாகிய உர்பானையும், என் பிரியமான ஸ்தாக்கியையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[25. ஆதிகாலமுதல் அடக்கமாயிருந்து, இப்பொழுது தீர்க்கதரிசன ஆகமங்களினாலே அநாதி தேவனுடைய கட்டளையின்படி வெளியரங்கமாக்கப்பட்டதும், சகலஜாதிகளும் விசுவாசத்திற்குக் கீழ்ப்படியும்படிக்கு அவர்களுக்கு அறிவிக்கப்பட்டதுமாயிருக்கிற இரகசியத்தை வெளிப்படுத்துகிறதான,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4955,51 +4935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கிறிஸ்துவுக்குள் உத்தமனாகிய அப்பெல்லேயை வாழ்த்துங்கள். அரிஸ்தொபூலுவின் வீட்டாரை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[26. இயேசுகிறிஸ்துவைப்பற்றிய பிரசங்கமாகிய என் சுவிசேஷத்தின்படியே உங்களை ஸ்திரப்படுத்த வல்லவரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5064,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கிறிஸ்துவுக்குள் உத்தமனாகிய அப்பெல்லேயை வாழ்த்துங்கள். அரிஸ்தொபூலுவின் வீட்டாரை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[26. இயேசுகிறிஸ்துவைப்பற்றிய பிரசங்கமாகிய என் சுவிசேஷத்தின்படியே உங்களை ஸ்திரப்படுத்த வல்லவரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5173,51 +5153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருக்குள் தெரிந்துகொள்ளப்பட்ட ரூபையும், எனக்கும் தாயாகிய அவனுடைய தாயையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[2. எந்தக் காரியத்தில் உங்கள் உதவி அவளுக்குத் தேவையாயிருக்கிறதோ அதிலே நீங்கள் அவளுக்கு உதவிசெய்யவேண்டுமென்று அவளை உங்களிடத்தில் ஒப்புவிக்கிறேன்; அவள் அநேகருக்கும் எனக்குங்கூட ஆதரவாயிருந்தவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5282,51 +5262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இயேசுகிறிஸ்துவைப்பற்றிய பிரசங்கமாகிய என் சுவிசேஷத்தின்படியே உங்களை ஸ்திரப்படுத்த வல்லவரும்,]]></a:t>
+              <a:t><![CDATA[27. தாம் ஒருவரே ஞானமுள்ளவருமாயிருக்கிற தேவனுக்கு இயேசுகிறிஸ்துவின் மூலமாய் என்றென்றைக்கும் மகிமையுண்டாவதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5391,595 +5371,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இயேசுகிறிஸ்துவைப்பற்றிய பிரசங்கமாகிய என் சுவிசேஷத்தின்படியே உங்களை ஸ்திரப்படுத்த வல்லவரும்,]]></a:t>
-[...543 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[27. தாம் ஒருவரே ஞானமுள்ளவருமாயிருக்கிற தேவனுக்கு இயேசுகிறிஸ்துவின் மூலமாய் என்றென்றைக்கும் மகிமையுண்டாவதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -6045,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அசிங்கிரீத்துவையும், பிலெகோனையும், எர்மாவையும், பத்திரோபாவையும், எர்மேயையும், அவர்களோடிருக்கிற சகோதரரையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[3. கிறிஸ்து இயேசுவுக்குள் என் உடன்வேலையாட்களாகிய பிரிஸ்கில்லாளையும் ஆக்கில்லாவையும் வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6154,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அசிங்கிரீத்துவையும், பிலெகோனையும், எர்மாவையும், பத்திரோபாவையும், எர்மேயையும், அவர்களோடிருக்கிற சகோதரரையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் என் பிராணனுக்காகத் தங்கள் கழுத்தைக் கொடுத்தவர்கள்; அவர்களைப்பற்றி நான்மாத்திரமல்ல, புறஜாதியாரில் உண்டான சபையாரெல்லாரும் நன்றியறிதலுள்ளவர்களாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6263,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கெங்கிரேயா ஊர் சபைக்கு ஊழியக்காரியாகிய நம்முடைய சகோதரி பெபேயாளை நீங்கள் கர்த்தருக்குள் பரிசுத்தவான்களுக்கேற்றபடி ஏற்றுக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் என் பிராணனுக்காகத் தங்கள் கழுத்தைக் கொடுத்தவர்கள்; அவர்களைப்பற்றி நான்மாத்திரமல்ல, புறஜாதியாரில் உண்டான சபையாரெல்லாரும் நன்றியறிதலுள்ளவர்களாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6372,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிலொலோகையும், யூலியாளையும், நேரேயையும், அவனுடைய சகோதரியையும், ஒலிம்பாவையும், அவர்களோடிருக்கிற பரிசுத்தவான்களெல்லாரையும் வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[5. அவர்களுடைய வீட்டிலே கூடிவருகிற சபையையும் வாழ்த்துங்கள். அகாயாவிலே கிறிஸ்துவுக்கு முதற்பலனாகிய என் பிரியமான எப்பனெத்தை வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6451,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470546048" r:id="rId1"/>
+    <p:sldLayoutId id="2474469783" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6863,90 +6298,50 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7079,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંતો છે તે સૌને મારી સલામ કહેજો.]]></a:t>
+              <a:t><![CDATA[জানাও, এশিয়ার মধ্যে সেই প্রথম ধর্মান্তরিত হয়ে খ্রীষ্ট ধর্ম গ্রহণ করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તમે જ્યારે એક બીજાને મળો ત્યારે મંડળીમાં આવનાર બધાને પવિત્ર ચુંબન વડે સલામ કરજો. ખ્રિસ્તમાં]]></a:t>
+              <a:t><![CDATA[6. মরিয়মকে শুভেচ্ছা জানিও কারণ সে তোমাদের সকলের জন্য কঠোর পরিশ্রম করেছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિશ્વાસ રાખનાર બધી મંડળીઓ તમને સલામ કહે છે.]]></a:t>
+              <a:t><![CDATA[7. আন্দ্রনীক ও যূনিয়কে শুভেচ্ছা জানিও, তাঁরা আমার স্বজাতি, আমার সঙ্গে তাঁরা কারাগারে বন্দী ছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ભાઈઓ તથા બહેનો, એક બીજા વચ્ચે જે લોકો ફાટફૂટ પડાવે છે એવા લોકોથી સંભાળીને રહેવા હું તમને કહું]]></a:t>
+              <a:t><![CDATA[তাঁরা প্রেরিতদের মধ্যে বিশিষ্ট ব্যক্তি৷ আমার আগেই তাঁরা খ্রীষ্টে ছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છું. અન્ય લોકોને વિશ્વાસ ડગાવી દેતા લોકોથી ચેતતા રહેજો. તમે જે સાચો ઉપદેશ શીખ્યા છો તેના તેઓ વિરોધી]]></a:t>
+              <a:t><![CDATA[8. প্রভুতে আমার প্রিয় বন্ধু আমপ্লিয়াতকে শুভেচ্ছা জানিও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. એવા લોકોથી દૂર રહેજો.]]></a:t>
+              <a:t><![CDATA[9. উর্ব্বানকে শুভেচ্ছা জানিও, তিনি খ্রীষ্টতে আমাদের সহকর্মী৷ আমার প্রিয় বন্ধু স্তাখুকে শুভেচ্ছা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. એવા લોકો આપણા પ્રભુ ખ્રિસ્તની સેવા કરતા નથી. તેઓ ખ્રિસ્તને માનતા નથી. તેઓ તો ફક્ત પોતાની જાતને]]></a:t>
+              <a:t><![CDATA[জানিও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મઝા પડે એવાં કામો કરતા ફરે છે. જે સીધા-સાદા લોકો ભૂંડું કે પાપ વિષે કશું જાણતા નથી, એમનાં સરળ અને]]></a:t>
+              <a:t><![CDATA[10. আপিল্লিকে শুভেচ্ছা জানিও, তিনি একজন পরীক্ষা সিদ্ধ খ্রীষ্টীয়ান৷ আরিষ্টবুলের পরিবারের সকলকে আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભોળાં મનને ભરમાવવા તેઓ મીઠી-મીઠી કાલ્પનિક વાતો કરે છે.]]></a:t>
+              <a:t><![CDATA[শুভেচ্ছা জানিও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. તમે લોકો દેવની આજ્ઞા પાળો છો, એમ બધા વિશ્વાસીઓએ સાંભળ્યું છે. તેથી એ વિષે તમારે લીધે મને ઘણો]]></a:t>
+              <a:t><![CDATA[11. হেরোদিয়ান যিনি আমার মতোই একজন ইহুদী, তাঁকে শুভেচ্ছা জানিও; নার্কিসের পরিবারের মধ্যে যাঁরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ત્રુંફૈના અને ત્રુંફોસાની મારા વતી ખબર પૂછશો. પ્રભુ માટે આ સ્ત્રીઓ ઘણી સખત મહેનત કરી રહી છે.]]></a:t>
+              <a:t><![CDATA[1. এখন আমি খ্রীষ্টেতে আমাদের বোন ফৈবীর জন্য বলছি৷ কিংক্রিয়াস্থ মণ্ডলীতে তিনি একজন বিশেষ সেবিকা৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આનંદ થાય છે. પરંતુ જે બધી વસ્તુઓ સારી છે તે તમે જાણો અને સમજો એમ હું ઈચ્છું છું. અને જે બાબતો ભૂંડી]]></a:t>
+              <a:t><![CDATA[প্রভুর, তাদের সকলকে আমার শুভেচ্ছা জানিও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે તે વિષે તમે બિલકુલ ન જાણો એમ પણ હું ઈચ્છું છું.]]></a:t>
+              <a:t><![CDATA[12. ত্রুফেণা এবং ক্রুফোষাকে শুভেচ্ছা জানিও, এই মহিলারা প্রভুর জন্য খুবই পরিশ্রম করেন৷ আমার সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. શાંતિ આપનાર દેવ હવે ટૂંક સમયમાં જ શેતાનને હરાવશે અને એના પર તમારી સત્તા ચાલે એવી તમને શક્તિ]]></a:t>
+              <a:t><![CDATA[প্রিয় বান্ধবী পর্ষীকে শুভেচ্ছা জানিও, যিনি প্রভুর জন্য কঠোর পরিশ্রম করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપશે. પ્રભુ ઈસુની દયા તમારી સાથે જ છે.]]></a:t>
+              <a:t><![CDATA[13. রূফকে শুভেচ্ছা জানিও৷ সে প্রভুতে এক বিশেষ ব্যক্তি, তার মাকে শুভেচ্ছা জানিও৷ তিনিও আমার মায়ের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. મારી સાથેના કાર્યકર તિમોથી તમને સલામ પાઠવે છે. વળી મારા સંબંધીઓ લૂક્યિસ, યાસોન, સોસિપાત્રસ પણ]]></a:t>
+              <a:t><![CDATA[মতো;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમારી ખબર પૂછે છે.]]></a:t>
+              <a:t><![CDATA[14. আর অনুংক্রিত, ফ্রিগোন, হর্ম্মিপাত্রোবা, র্হম্মা ও তাদের সঙ্গে সমবিশ্বাসী ভাইদেরও আমার শুভেচ্ছা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. હું તેર્તિયુસ છું, અને પાઉલ જે બોલે છે તે બધું હું લખી રહ્યો છું. પ્રભુના નામે મારી તમને સલામ]]></a:t>
+              <a:t><![CDATA[জানিও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહું છું.]]></a:t>
+              <a:t><![CDATA[15. ফিললগ, থুলিয়া, নীরিয় ও তার বোন ওলুম্প ও তাঁদের সঙ্গে য়ে সব ঈশ্বরের ভক্তরা আছেন তাঁদেরও আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ગાયસ એનું ઘર મને તથા અહીંની આખી ખ્રિસ્તની મંડળીને વાપરવા દે છે. તે પણ તમને સલામ પાઠવે છે.]]></a:t>
+              <a:t><![CDATA[শুভেচ্ছা জানিও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. એરાસ્તસ અને આપણો ભાઈ કવાર્તસ તમારી ખબર પૂછે છે. એરાસ્તસ અહીંનો નગર-ખજાનચી છે.]]></a:t>
+              <a:t><![CDATA[16. পবিত্র চুম্বন দিয়ে পরস্পরকে শুভেচ্ছা জানিও৷ এখানকার সব খ্রীষ্টমণ্ডলী তোমাদের সবাইকে শুভেচ্ছা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પેર્સિસને મારી સ્નેહભીની યાદ પાઠવશો. એણે પણ પ્રભુ માટે ઘણો સખત પરિશ્રમ કર્યો છે.]]></a:t>
+              <a:t><![CDATA[2. আমি অনুরোধ করি তোমরা প্রভুতে তাঁকে গ্রহণ করো৷ ঈশ্বরের লোকরা য়েভাবে অপরকে গ্রহণ করে সেইভাবেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. દેવનો મહિમા થાઓ. એક માત્ર દેવ જ તમારા વિશ્વાસને દ્રઢ કરી શકે છે. જે સુવાર્તાનો ઉપદેશ હું તમને]]></a:t>
+              <a:t><![CDATA[জানাচ্ছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ધર્મમાં તમારો વિશ્વાસ મજબૂત કરવા આપું છું, એ સંદેશનો સદુપયોગ દેવ હવે કરી શકશે. સુવાર્તા એટલે કે]]></a:t>
+              <a:t><![CDATA[17. ভাই ও বোনেরা, আমি তোমাদের বিশেষভাবে অনুরোধ করছি,যারা দলাদলি সৃষ্টি করে ও পাপকে প্ররোচিত করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકોનાં પાપ માફ થઈ શકે અને તેઓ દેવના સાન્નિધ્યમાં રહેવા સુપાત્ર થાય, એવો માર્ગ હવે દેવે સૌ માટે]]></a:t>
+              <a:t><![CDATA[তাদের প্রতি লক্ষ্য রাখতে৷ তোমরা য়ে সত্য শিক্ষা পেয়েছ তারা তার বিরোধী৷ এমন লোকদের থেকে দূরে থেকো৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખૂલ્લો કરી દીધો છે. એ સુવાર્તા ઈસુ ખ્રિસ્ત વિષે છે કે જે હું લોકોને કહું છું. સુવાર્તા એક ગુપ્ત સત્ય]]></a:t>
+              <a:t><![CDATA[18. এমন লোকরা আমাদের প্রভু যীশু খ্রীষ্টের সেবা করে না৷ তারা নিজেদের খুশী করতেই কাজ করে চলেছে৷ তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે કે જે હવે દેવે જાહેર કર્યુ છે. ઘણા વર્ષોથી એ રહસ્યમય સત્ય છુપાવી રાખવામાં આવ્યું હતું.]]></a:t>
+              <a:t><![CDATA[মোলায়েম ও মিষ্টি-মিষ্টি কথা বলে সেই লোকদের ভুলিয়ে থাকে, যাঁরা মন্দ জানে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. પ્રભુના નામે દેવના લોકોને શોભે તે રીતે તેનું સન્માન કરજો. તેણે ઘણા લોકોને તથા મને મદદ કરી છે.]]></a:t>
+              <a:t><![CDATA[19. তোমাদের বাধ্যতার কথা সবাই শুনেছে আর সেইজন্য আমি তোমাদের ওপরে খুশী হয়েছি৷ আমি চাই তোমরা সবাই যা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેથી તે પણ તમારી પાસે મદદની માગણી કરે ત્યારે તેને સહાય કરજો.]]></a:t>
+              <a:t><![CDATA[ভাল তা চিনে গ্রহণ কর এবং মন্দ থেকে দূরে থাক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. પ્રિસ્કા અને અકુલાસને મારી સલામ કહેજો. ખ્રિસ્ત ઈસુની સેવામાં તેઓ મારી કાર્ય કરે છે.]]></a:t>
+              <a:t><![CDATA[20. শান্তির ঈশ্বর শীঘ্রই তোমাদের পায়ের নীচে শয়তানকে পিষে ফেলবেন৷ আমাদের প্রভু যীশুর অনুগ্রহ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. મારો જીવ બચાવવા તેમણે પોતાનું જીવન જોખમમાં મૂક્યું હતું. હું એમનો આભારી છું, અને બધી જ બિનયહૂદિ]]></a:t>
+              <a:t><![CDATA[তোমাদের সবার সঙ্গে থাকুক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મંડળીઓ એમની આભારી છે.]]></a:t>
+              <a:t><![CDATA[21. আমার সহকর্মী তীমথি তোমাদের শুভেচ্ছা জানাচ্ছেন; আর আমার মত জাতিতে ইহুদী লুকিয়, যাসোন ও সোষিপাত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. રૂફસને સલામ કહેજો. પ્રભુની સેવામાં તે વિશિષ્ટ વ્યક્તિ છે. એની માને મારી સલામ પાઠવશો. એ તો મારી]]></a:t>
+              <a:t><![CDATA[তাঁকে গ্রহণ করো৷ কোন ব্যাপারে যদি তিনি তোমাদের সাহায্য চান তবে তাঁকে সাহায্য করো৷ তিনি অনেক লোককে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. અને વળી એમના ઘરમાં જે મંડળી છે તેને પણ મારી સલામ કહેશો.મારા પ્રિય મિત્ર અપૈનિતસને મારા સ્નેહસ્મરણ]]></a:t>
+              <a:t><![CDATA[তোমাদের শুভেচ্ছা জানাচ্ছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાઠવશો. આસિયા માઈનોરના પશ્ચિમ વિસ્તારમાં ખ્રિસ્તનો શિષ્ય થનાર તે પહેલો માણસ હતો.]]></a:t>
+              <a:t><![CDATA[22. আমি তর্ত্তিয়, পৌলের হয়ে এই চিঠিটি লিখছি, আমিও প্রভুর নামে তোমাদের শুভেচ্ছা জানাই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. મરિયમની ખબર પૂછશો, તમારા માટે એણે ઘણું સખત કામ કર્યુ છે.]]></a:t>
+              <a:t><![CDATA[23. আমি য়াঁর আতিথ্য় গ্রহণ করেছি, য়াঁর বাড়িতে গোটা মণ্ডলী সমবেত হয় সেই গাইয়াসও তোমাদের শুভেচ্ছা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. આન્દ્રનિકસ અને જુનિયાસને સલામ કહેજો. તેઓ મારા સંબંધી છે, અને તેઓ મારી સાથે કેદમાં હતા. તેઓ તો]]></a:t>
+              <a:t><![CDATA[জানাচ্ছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવના કેટલાક અત્યંત મહત્વપૂર્ણ કાર્યકરોમાંના છે. મારી અગાઉ તેઓ ખ્રિસ્તમાં વિશ્વાસી હતા.]]></a:t>
+              <a:t><![CDATA[24. ইরাস্ত, যিনি এই শহরের কোষাধ্যক্ষ ও আমাদের ভাই কার্ত্ত তাঁরাও তোমাদের শুভেচ্ছা জানাচ্ছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પ્રભુમાં મારા પ્રિય મિત્ર અંપ્લિયાતસને મારી સલામ પાઠવશો.]]></a:t>
+              <a:t><![CDATA[25. যীশু খ্রীষ্টের বিষয়ে য়ে সুসমাচার আমি প্রচার করি, সেই সুসমাচারের মধ্য দিয়ে তোমাদের স্থির]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ઉર્બાનુસને મારી સલામ કહેજો. ખ્રિસ્તની સેવામાં જોડયેલા તે મારા સહકાર્યકર છે. અને મારા પ્રિય મિત્ર]]></a:t>
+              <a:t><![CDATA[রাখবার ক্ষমতা ঈশ্বরের আছে৷ অনেক যুগ ধরে ঈশ্বর তাঁর গোপন উদ্দেশ্যের বিষয় কারোর কাছে জ্ঞাত করেন নি;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સ્તાખુસની ખબર પૂછશો.]]></a:t>
+              <a:t><![CDATA[কিন্তু এখন সুসমাচারের মাধ্যমে তা প্রকাশ পেয়েছে; আর আমি সেইমত তা প্রচার করেছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. અપેલ્લેસને મારી સલામ કહેશો. તેની પરીક્ષા કરવામાં આવી હતી અને સાબિત થયું હતું કે તે ખ્રિસ્તને]]></a:t>
+              <a:t><![CDATA[26. অনন্ত ঈশ্বরের আদেশ মতো ভাববাদীদের বাণীর মধ্য দিয়ে সব জাতির লোকদের কাছে তা জানানো হয়েছে য়েন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખરેખર પ્રેમ કરે છે. અરિસ્તોબુલસના કુટુંબના સૌ સભ્યોને મારી સલામ પાઠવશો.]]></a:t>
+              <a:t><![CDATA[তারা খ্রীষ্টের ওপর বিশ্বাস করে ঈশ্বরের বাধ্য হতে পারে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મા પણ થાય છે.]]></a:t>
+              <a:t><![CDATA[এমনকি আমাকেও খুব সাহায্য করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. પરંતુ એ ગુપ્ત સત્ય હવે આપણી આગળ પ્રગટ કરી દેવામાં આવ્યું છે. અને હવે બધા જ દેશોના લોકોને એ]]></a:t>
+              <a:t><![CDATA[27. যীশু খ্রীষ্টের মাধ্যমে চিরকাল একমাত্র প্রজ্ঞাবান ঈশ্বরের মহিমা হোক৷ আমেন৷করিন্থীয়দের প্রতি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,711 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સત્યથી માહિતગાર કરવામાં આવ્યા છે. પ્રબોધકોએ લખેલાં વચનો દ્વારા એ સત્ય જાહેર કરવામાં આવ્યું છે. દેવની]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[27. તે એકલા જ્ઞાની દેવને, ઈસુ ખ્રિસ્ત દ્વારા સર્વકાળ પર્યંત મહિમા હો. આમીન. ﻿]]></a:t>
+              <a:t><![CDATA[প্রথম পত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ખ્રિસ્તના શરણે આવેલા સૌ ભાઈઓ સાથે અસુંકિતસ, ફલેગોન, હર્મેસ, પાત્રબાસ તથા હાર્માસ છે તેઓને મારી]]></a:t>
+              <a:t><![CDATA[3. যীশু খ্রীষ্টের সেবায় আমার সহকর্মী প্রিষ্কা ও আক্কিলাকে শুভেচ্ছা জানিও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સલામ કહેજો.]]></a:t>
+              <a:t><![CDATA[4. তারা তাদের জীবন বিপন্ন করে আমার জীবন বাঁচিয়েছিল৷ কেবল আমিই য়ে তাদের কাছে কৃতজ্ঞ তা নয়, সমগ্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. હું તમને જણાવવા ઈચ્છું છું કે ખ્રિસ્તમાં ખ્રિસ્તની મંડળીની તે ખાસ સેવિકા છે.]]></a:t>
+              <a:t><![CDATA[অইহুদী মণ্ডলীও তাদের কৃতজ্ঞতা জানিয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ફિલોલોગસ અને જુલિયા, નેર્યુસ તથા એની બહેન, અને ઓલિમ્પાસને મારી સલામ પાઠવશો. અને એમની સાથે જે]]></a:t>
+              <a:t><![CDATA[5. তাদের গৃহে য়ে মণ্ডলী সমবেত হন, তাদেরও শুভেচ্ছা জানিও৷ আমার প্রিয় বন্ধু ইপেনিতকেও শুভেচ্ছা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14268,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14553,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>56</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>