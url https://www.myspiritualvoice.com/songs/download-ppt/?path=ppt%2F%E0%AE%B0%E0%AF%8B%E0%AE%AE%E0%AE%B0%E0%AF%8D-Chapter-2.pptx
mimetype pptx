--- v0 (2026-06-21)
+++ v1 (2026-09-17)
@@ -85,50 +85,76 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -156,50 +182,63 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -344,53 +383,66 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களுடைய மனச்சாட்சியும் கூடச் சாட்சியிடுகிறதினாலும், குற்றமுண்டு குற்றமில்லையென்று அவர்களுடைய சிந்தனைகள் ஒன்றையொன்று தீர்க்கிறதினாலும், நியாயப்பிரமாணத்திற்க்கேற்ற கிரியை தங்கள் இருதயங்களில் எழுதியிருக்கிறதென்று காண்பிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Or despise you the riches of his goodness and forbearance and longsuffering; not knowing that the goodness of God leads you to repentance?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களுடைய மனச்சாட்சியும் கூடச் சாட்சியிடுகிறதினாலும், குற்றமுண்டு குற்றமில்லையென்று அவர்களுடைய சிந்தனைகள் ஒன்றையொன்று தீர்க்கிறதினாலும், நியாயப்பிரமாணத்திற்க்கேற்ற கிரியை தங்கள் இருதயங்களில் எழுதியிருக்கிறதென்று காண்பிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. But after your hardness and refusing to repent heart treasure up unto yourself wrath against the day of wrath and revelation of the righteous judgment of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என் சுவிசேஷத்தின்படியே, தேவன் இயேசுகிறிஸ்துவைக்கொண்டு மனுஷருடைய அந்தரங்கங்களைக்குறித்து நியாயத்தீர்ப்புக்கொடுக்கும் நாளிலே இது விளங்கும்.]]></a:t>
+              <a:t><![CDATA[5. But after your hardness and refusing to repent heart treasure up unto yourself wrath against the day of wrath and revelation of the righteous judgment of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என் சுவிசேஷத்தின்படியே, தேவன் இயேசுகிறிஸ்துவைக்கொண்டு மனுஷருடைய அந்தரங்கங்களைக்குறித்து நியாயத்தீர்ப்புக்கொடுக்கும் நாளிலே இது விளங்கும்.]]></a:t>
+              <a:t><![CDATA[6. Who will render to every man according to his deeds:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீ யூதனென்று பெயர்பெற்று, நியாயப்பிரமாணத்தின்மேல் பற்றுதலாயிருந்து, தேவனைக்குறித்து மேன்மைபாராட்டி,]]></a:t>
+              <a:t><![CDATA[7. To them who by patient continuance in well doing seek for glory and honour and immortality, eternal life:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +1047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நியாயப்பிரமாணத்தினால் உபதேசிக்கப்பட்டவனாய், அவருடைய சித்தத்தை அறிந்து, நன்மை தீமை இன்னதென்று வகையறுக்கிறாயே.]]></a:t>
+              <a:t><![CDATA[7. To them who by patient continuance in well doing seek for glory and honour and immortality, eternal life:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ உன்னைக் குருடருக்கு வழிகாட்டியாகவும், அந்தகாரத்திலுள்ளவர்களுக்கு வெளிச்சமாகவும்,]]></a:t>
+              <a:t><![CDATA[8. But unto them that are contentious, and do not obey the truth, but obey unrighteousness, indignation and wrath,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பேதைகளுக்குப் போதகனாகவும், குழந்தைகளுக்கு உபாத்தியாயனாகவும், நியாயப்பிரமாணத்தின் அறிவையும் சத்தியத்தையும் காட்டிய சட்டமுடையவனாகவும் எண்ணுகிறாயே.]]></a:t>
+              <a:t><![CDATA[8. But unto them that are contentious, and do not obey the truth, but obey unrighteousness, indignation and wrath,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பேதைகளுக்குப் போதகனாகவும், குழந்தைகளுக்கு உபாத்தியாயனாகவும், நியாயப்பிரமாணத்தின் அறிவையும் சத்தியத்தையும் காட்டிய சட்டமுடையவனாகவும் எண்ணுகிறாயே.]]></a:t>
+              <a:t><![CDATA[9. Tribulation and anguish, upon every soul of man that does evil, of the Jew first, and also of the Gentile;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்படியிருக்க, மற்றவனுக்குப் போதிக்கிற நீ உனக்குத்தானே போதியாமலிருக்கலாமா? களவுசெய்யக்கூடாதென்று பிரசங்கிக்கிற நீ களவுசெய்யலாமா?]]></a:t>
+              <a:t><![CDATA[9. Tribulation and anguish, upon every soul of man that does evil, of the Jew first, and also of the Gentile;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. முன்பு யூதரிலும் பின்பு கிரேக்கரிலும் எவன் நன்மைசெய்கிறானோ அவனுக்கு மகிமையும் கனமும் சமாதானமும் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[1. Therefore you are inexcusable, O man, whosoever you are that judge: for wherein you judge another, you condemn yourself; for you that judge do the same things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்படியிருக்க, மற்றவனுக்குப் போதிக்கிற நீ உனக்குத்தானே போதியாமலிருக்கலாமா? களவுசெய்யக்கூடாதென்று பிரசங்கிக்கிற நீ களவுசெய்யலாமா?]]></a:t>
+              <a:t><![CDATA[10. But glory, honour, and peace, to every man that works good, to the Jew first, and also to the Gentile:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. விபசாரம் செய்யக்கூடாதென்று சொல்லுகிற நீ விபசாரம் செய்யலாமா? விக்கிரகங்களை அருவருக்கிற நீ கோவில்களைக் கொள்ளையிடலாமா?]]></a:t>
+              <a:t><![CDATA[10. But glory, honour, and peace, to every man that works good, to the Jew first, and also to the Gentile:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. விபசாரம் செய்யக்கூடாதென்று சொல்லுகிற நீ விபசாரம் செய்யலாமா? விக்கிரகங்களை அருவருக்கிற நீ கோவில்களைக் கொள்ளையிடலாமா?]]></a:t>
+              <a:t><![CDATA[11. For there is no respect of persons with God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +2028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நியாயப்பிரமாணத்தைக் குறித்து மேன்மைபாராட்டுகிற நீ நியாயப்பிரமாணத்தை மீறிநடந்து, தேவனைக் கனவீனம்பண்ணலாமா?]]></a:t>
+              <a:t><![CDATA[12. For as many as have sinned without law shall also perish without law: and as many as have sinned in the law shall be judged by the law;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. எழுதியிருக்கிறபடி, தேவனுடைய நாமம் புறஜாதிகளுக்குள்ளே உங்கள் மூலமாய்த் தூஷிக்கப்படுகிறதே.]]></a:t>
+              <a:t><![CDATA[12. For as many as have sinned without law shall also perish without law: and as many as have sinned in the law shall be judged by the law;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீ நியாயப்பிரமாணத்தைக் கைக்கொண்டு நடந்தால் விருத்தசேதனம் பிரயோஜனமுள்ளதுதான்; நீ நியாயப்பிரமாணத்தை மீறி நடந்தால் உன் விருத்தசேதனம் விருத்தசேதனமில்லாமையாயிற்றே.]]></a:t>
+              <a:t><![CDATA[12. For as many as have sinned without law shall also perish without law: and as many as have sinned in the law shall be judged by the law;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீ நியாயப்பிரமாணத்தைக் கைக்கொண்டு நடந்தால் விருத்தசேதனம் பிரயோஜனமுள்ளதுதான்; நீ நியாயப்பிரமாணத்தை மீறி நடந்தால் உன் விருத்தசேதனம் விருத்தசேதனமில்லாமையாயிற்றே.]]></a:t>
+              <a:t><![CDATA[13. (For not the hearers of the law are just before God, but the doers of the law shall be justified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மேலும் விருத்தசேதனமில்லாதவன் நியாயப்பிரமாணத்துக்கேற்ற நீதிகளைக் கைக்கொண்டால், அவனுடைய விருத்தசேதனமில்லாமை விருத்தசேதனம் என்றெண்ணப்படுமல்லவா?]]></a:t>
+              <a:t><![CDATA[13. (For not the hearers of the law are just before God, but the doers of the law shall be justified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மேலும் விருத்தசேதனமில்லாதவன் நியாயப்பிரமாணத்துக்கேற்ற நீதிகளைக் கைக்கொண்டால், அவனுடைய விருத்தசேதனமில்லாமை விருத்தசேதனம் என்றெண்ணப்படுமல்லவா?]]></a:t>
+              <a:t><![CDATA[14. For when the Gentiles, which have not the law, do by nature the things contained in the law, these, having not the law, are a law unto themselves:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சுபாவத்தின்படி விருத்தசேதனமில்லாதவனாயிருந்தும் நியாயப்பிரமாணத்தை நிறைவேற்றுகிறவனாயிருந்தால், அவன் வேத எழுத்தும் விருத்தசேதனமும் உள்ளவனாயிருந்தும், நியாயப்பிரமாணத்தை மீறுகிற உன்னைக் குற்றப்படுத்துவானல்லவா?]]></a:t>
+              <a:t><![CDATA[14. For when the Gentiles, which have not the law, do by nature the things contained in the law, these, having not the law, are a law unto themselves:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தேவனிடத்தில் பட்சபாதமில்லை.]]></a:t>
+              <a:t><![CDATA[1. Therefore you are inexcusable, O man, whosoever you are that judge: for wherein you judge another, you condemn yourself; for you that judge do the same things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சுபாவத்தின்படி விருத்தசேதனமில்லாதவனாயிருந்தும் நியாயப்பிரமாணத்தை நிறைவேற்றுகிறவனாயிருந்தால், அவன் வேத எழுத்தும் விருத்தசேதனமும் உள்ளவனாயிருந்தும், நியாயப்பிரமாணத்தை மீறுகிற உன்னைக் குற்றப்படுத்துவானல்லவா?]]></a:t>
+              <a:t><![CDATA[15. Which show the work of the law written in their hearts, their conscience also bearing witness, and their thoughts the mean while accusing or else excusing one another;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆதலால் புறம்பாக யூதனானவன் யூதனல்ல, புறம்பாக மாம்சத்தில் செய்யப்படும் விருத்தசேதனமும் விருத்தசேதனமல்ல.]]></a:t>
+              <a:t><![CDATA[15. Which show the work of the law written in their hearts, their conscience also bearing witness, and their thoughts the mean while accusing or else excusing one another;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உள்ளத்திலே யூதனானவனே யூதன்; எழுத்தின்படி உண்டாகாமல், ஆவியின்படி இருதயத்தில் உண்டாகும் விருத்தசேதனமே விருத்தசேதனம்; இப்படிப்பட்டவனுக்குரிய புகழ்ச்சி மனுஷராலே அல்ல, தேவனாலே உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. Which show the work of the law written in their hearts, their conscience also bearing witness, and their thoughts the mean while accusing or else excusing one another;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உள்ளத்திலே யூதனானவனே யூதன்; எழுத்தின்படி உண்டாகாமல், ஆவியின்படி இருதயத்தில் உண்டாகும் விருத்தசேதனமே விருத்தசேதனம்; இப்படிப்பட்டவனுக்குரிய புகழ்ச்சி மனுஷராலே அல்ல, தேவனாலே உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. In the day when God shall judge the secrets of men by Jesus Christ according to my gospel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால், மற்றவர்களைக் குற்றவாளியாகத் தீர்க்கிறவனே, நீ யாரானாலும் சரி, போக்குச்சொல்ல உனக்கு இடமில்லை; நீ குற்றமாகத் தீர்க்கிறவைகள் எவைகளோ, அவைகளை நீயே செய்கிறபடியால், நீ மற்றவர்களைக்குறித்துச் சொல்லுகிற தீர்ப்பினாலே உன்னைத்தானே குற்றவாளியாகத் தீர்க்கிறாய்.]]></a:t>
+              <a:t><![CDATA[16. In the day when God shall judge the secrets of men by Jesus Christ according to my gospel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால், மற்றவர்களைக் குற்றவாளியாகத் தீர்க்கிறவனே, நீ யாரானாலும் சரி, போக்குச்சொல்ல உனக்கு இடமில்லை; நீ குற்றமாகத் தீர்க்கிறவைகள் எவைகளோ, அவைகளை நீயே செய்கிறபடியால், நீ மற்றவர்களைக்குறித்துச் சொல்லுகிற தீர்ப்பினாலே உன்னைத்தானே குற்றவாளியாகத் தீர்க்கிறாய்.]]></a:t>
+              <a:t><![CDATA[17. Behold, you are called a Jew, and rest in the law, and make your boast of God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால், மற்றவர்களைக் குற்றவாளியாகத் தீர்க்கிறவனே, நீ யாரானாலும் சரி, போக்குச்சொல்ல உனக்கு இடமில்லை; நீ குற்றமாகத் தீர்க்கிறவைகள் எவைகளோ, அவைகளை நீயே செய்கிறபடியால், நீ மற்றவர்களைக்குறித்துச் சொல்லுகிற தீர்ப்பினாலே உன்னைத்தானே குற்றவாளியாகத் தீர்க்கிறாய்.]]></a:t>
+              <a:t><![CDATA[17. Behold, you are called a Jew, and rest in the law, and make your boast of God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இப்படிப்பட்டவைகளைச் செய்கிறவர்களுக்குத் தேவனுடைய நியாயத்தீர்ப்பு சத்தியத்தின்படியே இருக்கிறதென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[18. And know his will, and approve the things that are more excellent, being instructed out of the law;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்படிப்பட்டவைகளைச் செய்கிறவர்களைக் குற்றவாளிகளென்று தீர்த்தும், அவைகளையே செய்கிறவனே, நீ தேவனுடைய நியாயத்தீர்ப்புக்குத் தப்பிக்கொள்ளலாமென்று நினைக்கிறாயா?]]></a:t>
+              <a:t><![CDATA[18. And know his will, and approve the things that are more excellent, being instructed out of the law;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்படிப்பட்டவைகளைச் செய்கிறவர்களைக் குற்றவாளிகளென்று தீர்த்தும், அவைகளையே செய்கிறவனே, நீ தேவனுடைய நியாயத்தீர்ப்புக்குத் தப்பிக்கொள்ளலாமென்று நினைக்கிறாயா?]]></a:t>
+              <a:t><![CDATA[19. And are confident that you yourself are a guide of the blind, a light of them which are in darkness,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எவர்கள் நியாயப்பிரமாணமில்லாமல் பாவஞ்செய்கிறார்களோ, அவர்கள் நியாயப்பிரமாணமில்லாமல் கெட்டுப்போவார்கள்; எவர்கள் நியாயப்பிரமாணத்துக்குட்பட்டவர்களாய்ப் பாவஞ்செய்கிறார்களோ, அவர்கள் நியாயப்பிரமாணத்தினாலே ஆக்கினைத்தீர்ப்படைவார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Therefore you are inexcusable, O man, whosoever you are that judge: for wherein you judge another, you condemn yourself; for you that judge do the same things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அல்லது தேவதயவு நீ குணப்படும்படி உன்னை ஏவுகிறதென்று அறியாமல், அவருடைய தயவு பொறுமை நீடியசாந்தம் இவைகளின் ஐசுவரியத்தை அசட்டைபண்ணுகிறாயோ?]]></a:t>
+              <a:t><![CDATA[20. An instructor of the foolish, a teacher of babes, which have the form of knowledge and of the truth in the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அல்லது தேவதயவு நீ குணப்படும்படி உன்னை ஏவுகிறதென்று அறியாமல், அவருடைய தயவு பொறுமை நீடியசாந்தம் இவைகளின் ஐசுவரியத்தை அசட்டைபண்ணுகிறாயோ?]]></a:t>
+              <a:t><![CDATA[20. An instructor of the foolish, a teacher of babes, which have the form of knowledge and of the truth in the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் மனக்கடினத்திற்கும் குணப்படாத இருதயத்திற்கும் ஏற்றபடி, தேவனுடைய நீதியுள்ள தீர்ப்பு வெளிப்படும் கோபாக்கினைநாளிலே உனக்காகக் கோபாக்கினையைக் குவித்துக்கொள்ளுகிறாயே.]]></a:t>
+              <a:t><![CDATA[21. You therefore which teach another, teach you not yourself? you that preach a man should not steal, do you steal?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் மனக்கடினத்திற்கும் குணப்படாத இருதயத்திற்கும் ஏற்றபடி, தேவனுடைய நீதியுள்ள தீர்ப்பு வெளிப்படும் கோபாக்கினைநாளிலே உனக்காகக் கோபாக்கினையைக் குவித்துக்கொள்ளுகிறாயே.]]></a:t>
+              <a:t><![CDATA[21. You therefore which teach another, teach you not yourself? you that preach a man should not steal, do you steal?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேவன் அவனவனுடைய கிரியைகளுக்குத்தக்கதாய் அவனவனுக்குப் பலனளிப்பார்.]]></a:t>
+              <a:t><![CDATA[22. You that says a man should not commit adultery, do you commit adultery? you that abhor idols, do you commit sacrilege?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சோர்ந்துபோகாமல் நற்கிரியைகளைச் செய்து, மகிமையையும் கனத்தையும் அழியாமையையும் தேடுகிறவர்களுக்கு நித்தியஜீவனை அளிப்பார்.]]></a:t>
+              <a:t><![CDATA[22. You that says a man should not commit adultery, do you commit adultery? you that abhor idols, do you commit sacrilege?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,51 +4753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சண்டைக்காரராயிருந்து, சத்தியத்திற்குக் கீழ்ப்படியாமல், அநியாயத்திற்குக் கீழ்ப்படிந்திருக்கிறவர்களுக்கோ உக்கிரகோபாக்கினை வரும்.]]></a:t>
+              <a:t><![CDATA[23. You that make your boast of the law, through breaking the law dishonour you God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,51 +4862,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முன்பு யூதரிலும் பின்பு கிரேக்கரிலும் பொல்லாங்குசெய்கிற எந்த மனுஷ ஆத்துமாவுக்கும் உபத்திரவமும் வியாகுலமும் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[23. You that make your boast of the law, through breaking the law dishonour you God?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. For the name of God is blasphemed among the Gentiles through you, as it is written.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. For circumcision verily profits, if you keep the law: but if you be a breaker of the law, your circumcision is made uncircumcision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +5189,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எவர்கள் நியாயப்பிரமாணமில்லாமல் பாவஞ்செய்கிறார்களோ, அவர்கள் நியாயப்பிரமாணமில்லாமல் கெட்டுப்போவார்கள்; எவர்கள் நியாயப்பிரமாணத்துக்குட்பட்டவர்களாய்ப் பாவஞ்செய்கிறார்களோ, அவர்கள் நியாயப்பிரமாணத்தினாலே ஆக்கினைத்தீர்ப்படைவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. But we are sure that the judgment of God is according to truth against them which commit such things.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. For circumcision verily profits, if you keep the law: but if you be a breaker of the law, your circumcision is made uncircumcision.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Therefore if the uncircumcision keep the righteousness of the law, shall not his uncircumcision be counted for circumcision?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Therefore if the uncircumcision keep the righteousness of the law, shall not his uncircumcision be counted for circumcision?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And shall not uncircumcision which is by nature, if it fulfill the law, judge you, who by the letter and circumcision do transgress the law?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And shall not uncircumcision which is by nature, if it fulfill the law, judge you, who by the letter and circumcision do transgress the law?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And shall not uncircumcision which is by nature, if it fulfill the law, judge you, who by the letter and circumcision do transgress the law?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. For he is not a Jew, which is one outwardly; neither is that circumcision, which is outward in the flesh:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. For he is not a Jew, which is one outwardly; neither is that circumcision, which is outward in the flesh:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. But he is a Jew, which is one inwardly; and circumcision is that of the heart, in the spirit, and not in the letter; whose praise is not of men, but of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. But he is a Jew, which is one inwardly; and circumcision is that of the heart, in the spirit, and not in the letter; whose praise is not of men, but of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +6388,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நியாயப்பிரமாணத்தைக் கேட்கிறவர்கள் தேவனுக்கு முன்பாக நீதிமான்களல்ல, நியாயப்பிரமாணத்தின்படி செய்கிறவர்களே நீதிமான்களாக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. But we are sure that the judgment of God is according to truth against them which commit such things.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. But he is a Jew, which is one inwardly; and circumcision is that of the heart, in the spirit, and not in the letter; whose praise is not of men, but of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நியாயப்பிரமாணத்தைக் கேட்கிறவர்கள் தேவனுக்கு முன்பாக நீதிமான்களல்ல, நியாயப்பிரமாணத்தின்படி செய்கிறவர்களே நீதிமான்களாக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And think you this, O man, that judge them which do such things, and do the same, that you shall escape the judgment of God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +6715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அன்றியும் நியாயப்பிரமாணமில்லாத புறஜாதிகள் சுபாவமாய் நியாயப்பிரமாணத்தின்படி செய்கிறபோது, நியாயப்பிரமாணமில்லாத அவர்கள் தங்களுக்குத் தாங்களே நியாயப்பிரமாணமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And think you this, O man, that judge them which do such things, and do the same, that you shall escape the judgment of God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +6824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அன்றியும் நியாயப்பிரமாணமில்லாத புறஜாதிகள் சுபாவமாய் நியாயப்பிரமாணத்தின்படி செய்கிறபோது, நியாயப்பிரமாணமில்லாத அவர்கள் தங்களுக்குத் தாங்களே நியாயப்பிரமாணமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Or despise you the riches of his goodness and forbearance and longsuffering; not knowing that the goodness of God leads you to repentance?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470959411" r:id="rId1"/>
+    <p:sldLayoutId id="2478619033" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5806,62 +7275,166 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -5990,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. वे व्यवस्था की बातें अपने अपने हृदयों में लिखी हुई दिखते हैं और उन के विवेक भी गवाही देते हैं,]]></a:t>
+              <a:t><![CDATA[இவைகளின் ஐசுவரியத்தை அசட்டைபண்ணுகிறாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और उन की चिन्ताएं परस्पर दोष लगाती, या उन्हें निर्दोष ठहराती है।]]></a:t>
+              <a:t><![CDATA[5. உன் மனக்கடினத்திற்கும் குணப்படாத இருதயத்திற்கும் ஏற்றபடி, தேவனுடைய நீதியுள்ள தீர்ப்பு வெளிப்படும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. जिस दिन परमेश्वर मेरे सुसमाचार के अनुसार यीशु मसीह के द्वारा मनुष्यों की गुप्त बातों का न्याय]]></a:t>
+              <a:t><![CDATA[கோபாக்கினைநாளிலே உனக்காகக் கோபாக்கினையைக் குவித்துக்கொள்ளுகிறாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करेगा॥]]></a:t>
+              <a:t><![CDATA[6. தேவன் அவனவனுடைய கிரியைகளுக்குத்தக்கதாய் அவனவனுக்குப் பலனளிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. यदि तू यहूदी कहलाता है, और व्यवस्था पर भरोसा रखता है, और परमेश्वर के विषय में घमण्ड करता है।]]></a:t>
+              <a:t><![CDATA[7. சோர்ந்துபோகாமல் நற்கிரியைகளைச் செய்து, மகிமையையும் கனத்தையும் அழியாமையையும் தேடுகிறவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और उस की इच्छा जानता और व्यवस्था की शिक्षा पाकर उत्तम उत्तम बातों को प्रिय जानता है।]]></a:t>
+              <a:t><![CDATA[நித்தியஜீவனை அளிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और अपने पर भरोसा रखता है, कि मैं अन्धों का अगुवा, और अन्धकार में पड़े हुओं की ज्योति।]]></a:t>
+              <a:t><![CDATA[8. சண்டைக்காரராயிருந்து, சத்தியத்திற்குக் கீழ்ப்படியாமல், அநியாயத்திற்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और बुद्धिहीनों का सिखाने वाला, और बालकों का उपदेशक हूं, और ज्ञान, और सत्य का नमूना, जो व्यवस्था]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படிந்திருக்கிறவர்களுக்கோ உக்கிரகோபாக்கினை வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में है, मुझे मिला है।]]></a:t>
+              <a:t><![CDATA[9. முன்பு யூதரிலும் பின்பு கிரேக்கரிலும் பொல்லாங்குசெய்கிற எந்த மனுஷ ஆத்துமாவுக்கும் உபத்திரவமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. सो क्या तू जो औरों को सिखाता है, अपने आप को नहीं सिखाता? क्या तू जो चोरी न करने का उपदेश देता]]></a:t>
+              <a:t><![CDATA[வியாகுலமும் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. पर महिमा और आदर ओर कल्याण हर एक को मिलेगा, जो भला करता है, पहिले यहूदी को फिर यूनानी को।]]></a:t>
+              <a:t><![CDATA[1. ஆகையால், மற்றவர்களைக் குற்றவாளியாகத் தீர்க்கிறவனே, நீ யாரானாலும் சரி, போக்குச்சொல்ல உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है, आप ही चोरी करता है?]]></a:t>
+              <a:t><![CDATA[10. முன்பு யூதரிலும் பின்பு கிரேக்கரிலும் எவன் நன்மைசெய்கிறானோ அவனுக்கு மகிமையும் கனமும் சமாதானமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. तू जो कहता है, व्यभिचार न करना, क्या आप ही व्यभिचार करता है? तू जो मूरतों से घृणा करता है, क्या]]></a:t>
+              <a:t><![CDATA[உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आप ही मन्दिरों को लूटता है।]]></a:t>
+              <a:t><![CDATA[11. தேவனிடத்தில் பட்சபாதமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. तू जो व्यवस्था के विषय में घमण्ड करता है, क्या व्यवस्था न मानकर, परमेश्वर का अनादर करता है?]]></a:t>
+              <a:t><![CDATA[12. எவர்கள் நியாயப்பிரமாணமில்லாமல் பாவஞ்செய்கிறார்களோ, அவர்கள் நியாயப்பிரமாணமில்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. क्योंकि तुम्हारे कारण अन्यजातियों में परमेश्वर के नाम की निन्दा की जाती है जैसा लिखा भी है।]]></a:t>
+              <a:t><![CDATA[கெட்டுப்போவார்கள்; எவர்கள் நியாயப்பிரமாணத்துக்குட்பட்டவர்களாய்ப் பாவஞ்செய்கிறார்களோ, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. यदि तू व्यवस्था पर चले, तो खतने से लाभ तो है, परन्तु यदि तू व्यवस्था को न माने, तो तेरा खतना बिन]]></a:t>
+              <a:t><![CDATA[நியாயப்பிரமாணத்தினாலே ஆக்கினைத்தீர்ப்படைவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[खतना की दशा ठहरा।]]></a:t>
+              <a:t><![CDATA[13. நியாயப்பிரமாணத்தைக் கேட்கிறவர்கள் தேவனுக்கு முன்பாக நீதிமான்களல்ல, நியாயப்பிரமாணத்தின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. सो यदि खतना रहित मनुष्य व्यवस्था की विधियों को माना करे, तो क्या उस की बिन खतना की दशा खतने के]]></a:t>
+              <a:t><![CDATA[செய்கிறவர்களே நீதிமான்களாக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बराबर न गिनी जाएगी?]]></a:t>
+              <a:t><![CDATA[14. அன்றியும் நியாயப்பிரமாணமில்லாத புறஜாதிகள் சுபாவமாய் நியாயப்பிரமாணத்தின்படி செய்கிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और जो मनुष्य जाति के कारण बिन खतना रहा यदि वह व्यवस्था को पूरा करे, तो क्या तुझे जो लेख पाने और]]></a:t>
+              <a:t><![CDATA[நியாயப்பிரமாணமில்லாத அவர்கள் தங்களுக்குத் தாங்களே நியாயப்பிரமாணமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. क्योंकि परमेश्वर किसी का पक्ष नहीं करता।]]></a:t>
+              <a:t><![CDATA[இடமில்லை; நீ குற்றமாகத் தீர்க்கிறவைகள் எவைகளோ, அவைகளை நீயே செய்கிறபடியால், நீ மற்றவர்களைக்குறித்துச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[खतना किए जाने पर भी व्यवस्था को माना नहीं करता है, दोषी न ठहराएगा?]]></a:t>
+              <a:t><![CDATA[15. அவர்களுடைய மனச்சாட்சியும் கூடச் சாட்சியிடுகிறதினாலும், குற்றமுண்டு குற்றமில்லையென்று அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. क्योंकि वह यहूदी नहीं, जो प्रगट में यहूदी है और न वह खतना है जो प्रगट में है, और देह में है।]]></a:t>
+              <a:t><![CDATA[சிந்தனைகள் ஒன்றையொன்று தீர்க்கிறதினாலும், நியாயப்பிரமாணத்திற்க்கேற்ற கிரியை தங்கள் இருதயங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. पर यहूदी वही है, जो मन में है; और खतना वही है, जो हृदय का और आत्मा में है; न कि लेख का: ऐसे की]]></a:t>
+              <a:t><![CDATA[எழுதியிருக்கிறதென்று காண்பிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रशंसा मनुष्यों की ओर से नहीं, परन्तु परमेश्वर की ओर से होती है॥]]></a:t>
+              <a:t><![CDATA[16. என் சுவிசேஷத்தின்படியே, தேவன் இயேசுகிறிஸ்துவைக்கொண்டு மனுஷருடைய அந்தரங்கங்களைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. सो हे दोष लगाने वाले, तू कोई क्यों न हो; तू निरुत्तर है! क्योंकि जिस बात में तू दूसरे पर दोष]]></a:t>
+              <a:t><![CDATA[நியாயத்தீர்ப்புக்கொடுக்கும் நாளிலே இது விளங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लगाता है, उसी बात में अपने आप को भी दोषी ठहराता है, इसलिये कि तू जो दोष लगाता है, आप ही वही काम करता]]></a:t>
+              <a:t><![CDATA[17. நீ யூதனென்று பெயர்பெற்று, நியாயப்பிரமாணத்தின்மேல் பற்றுதலாயிருந்து, தேவனைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है।]]></a:t>
+              <a:t><![CDATA[மேன்மைபாராட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और हम जानते हैं, कि ऐसे ऐसे काम करने वालों पर परमेश्वर की ओर से ठीक ठीक दण्ड की आज्ञा होती है।]]></a:t>
+              <a:t><![CDATA[18. நியாயப்பிரமாணத்தினால் உபதேசிக்கப்பட்டவனாய், அவருடைய சித்தத்தை அறிந்து, நன்மை தீமை இன்னதென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और हे मनुष्य, तू जो ऐसे ऐसे काम करने वालों पर दोष लगाता है, और आप वे ही काम करता है; क्या यह]]></a:t>
+              <a:t><![CDATA[வகையறுக்கிறாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[समझता है, कि तू परमेश्वर की दण्ड की आज्ञा से बच जाएगा?]]></a:t>
+              <a:t><![CDATA[19. நீ உன்னைக் குருடருக்கு வழிகாட்டியாகவும், அந்தகாரத்திலுள்ளவர்களுக்கு வெளிச்சமாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. इसलिये कि जिन्हों ने बिना व्यवस्था पाए पाप किया, वे बिना व्यवस्था के नाश भी होंगे, और जिन्हों ने]]></a:t>
+              <a:t><![CDATA[சொல்லுகிற தீர்ப்பினாலே உன்னைத்தானே குற்றவாளியாகத் தீர்க்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. क्या तू उस की कृपा, और सहनशीलता, और धीरज रूपी धन को तुच्छ जानता है और कया यह नहीं समझता, कि]]></a:t>
+              <a:t><![CDATA[20. பேதைகளுக்குப் போதகனாகவும், குழந்தைகளுக்கு உபாத்தியாயனாகவும், நியாயப்பிரமாணத்தின் அறிவையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर की कृपा तुझे मन फिराव को सिखाती है?]]></a:t>
+              <a:t><![CDATA[சத்தியத்தையும் காட்டிய சட்டமுடையவனாகவும் எண்ணுகிறாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. पर अपनी कठोरता और हठीले मन के अनुसार उसके क्रोध के दिन के लिये, जिस में परमेश्वर का सच्चा न्याय]]></a:t>
+              <a:t><![CDATA[21. இப்படியிருக்க, மற்றவனுக்குப் போதிக்கிற நீ உனக்குத்தானே போதியாமலிருக்கலாமா? களவுசெய்யக்கூடாதென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रगट होगा, अपने निमित क्रोध कमा रहा है।]]></a:t>
+              <a:t><![CDATA[பிரசங்கிக்கிற நீ களவுசெய்யலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. वह हर एक को उसके कामों के अनुसार बदला देगा।]]></a:t>
+              <a:t><![CDATA[22. விபசாரம் செய்யக்கூடாதென்று சொல்லுகிற நீ விபசாரம் செய்யலாமா? விக்கிரகங்களை அருவருக்கிற நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. जो सुकर्म में स्थिर रहकर महिमा, और आदर, और अमरता की खोज में है, उन्हें वह अनन्त जीवन देगा।]]></a:t>
+              <a:t><![CDATA[கோவில்களைக் கொள்ளையிடலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. पर जो विवादी हैं, और सत्य को नहीं मानते, वरन अधर्म को मानते हैं, उन पर क्रोध और कोप पड़ेगा।]]></a:t>
+              <a:t><![CDATA[23. நியாயப்பிரமாணத்தைக் குறித்து மேன்மைபாராட்டுகிற நீ நியாயப்பிரமாணத்தை மீறிநடந்து, தேவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +12843,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. और क्लेश और संकट हर एक मनुष्य के प्राण पर जो बुरा करता है आएगा, पहिले यहूदी पर फिर यूनानी पर।]]></a:t>
+              <a:t><![CDATA[கனவீனம்பண்ணலாமா?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. எழுதியிருக்கிறபடி, தேவனுடைய நாமம் புறஜாதிகளுக்குள்ளே உங்கள் மூலமாய்த் தூஷிக்கப்படுகிறதே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. நீ நியாயப்பிரமாணத்தைக் கைக்கொண்டு நடந்தால் விருத்தசேதனம் பிரயோஜனமுள்ளதுதான்; நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +13239,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[व्यवस्था पाकर पाप किया, उन का दण्ड व्यवस्था के अनुसार होगा।]]></a:t>
+              <a:t><![CDATA[2. இப்படிப்பட்டவைகளைச் செய்கிறவர்களுக்குத் தேவனுடைய நியாயத்தீர்ப்பு சத்தியத்தின்படியே இருக்கிறதென்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயப்பிரமாணத்தை மீறி நடந்தால் உன் விருத்தசேதனம் விருத்தசேதனமில்லாமையாயிற்றே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. மேலும் விருத்தசேதனமில்லாதவன் நியாயப்பிரமாணத்துக்கேற்ற நீதிகளைக் கைக்கொண்டால், அவனுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விருத்தசேதனமில்லாமை விருத்தசேதனம் என்றெண்ணப்படுமல்லவா?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. சுபாவத்தின்படி விருத்தசேதனமில்லாதவனாயிருந்தும் நியாயப்பிரமாணத்தை நிறைவேற்றுகிறவனாயிருந்தால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவன் வேத எழுத்தும் விருத்தசேதனமும் உள்ளவனாயிருந்தும், நியாயப்பிரமாணத்தை மீறுகிற உன்னைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குற்றப்படுத்துவானல்லவா?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. ஆதலால் புறம்பாக யூதனானவன் யூதனல்ல, புறம்பாக மாம்சத்தில் செய்யப்படும் விருத்தசேதனமும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விருத்தசேதனமல்ல.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. உள்ளத்திலே யூதனானவனே யூதன்; எழுத்தின்படி உண்டாகாமல், ஆவியின்படி இருதயத்தில் உண்டாகும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விருத்தசேதனமே விருத்தசேதனம்; இப்படிப்பட்டவனுக்குரிய புகழ்ச்சி மனுஷராலே அல்ல, தேவனாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +14691,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. क्योंकि परमेश्वर के यहां व्यवस्था के सुनने वाले धर्मी नहीं, पर व्यवस्था पर चलने वाले धर्मी ठहराए]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाएंगे।]]></a:t>
+              <a:t><![CDATA[3. இப்படிப்பட்டவைகளைச் செய்கிறவர்களைக் குற்றவாளிகளென்று தீர்த்தும், அவைகளையே செய்கிறவனே, நீ தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. फिर जब अन्यजाति लोग जिन के पास व्यवस्था नहीं, स्वभाव ही से व्यवस्था की बातों पर चलते हैं, तो]]></a:t>
+              <a:t><![CDATA[நியாயத்தீர்ப்புக்குத் தப்பிக்கொள்ளலாமென்று நினைக்கிறாயா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[व्यवस्था उन के पास न होने पर भी वे अपने लिये आप ही व्यवस्था हैं।]]></a:t>
+              <a:t><![CDATA[4. அல்லது தேவதயவு நீ குணப்படும்படி உன்னை ஏவுகிறதென்று அறியாமல், அவருடைய தயவு பொறுமை நீடியசாந்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme53">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme53">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme53">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +15565,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>60</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>