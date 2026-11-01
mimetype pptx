--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -6903,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619033" r:id="rId1"/>
+    <p:sldLayoutId id="2482583776" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15280,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme17">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme17">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15390,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme17">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>