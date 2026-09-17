--- v0 (2026-08-01)
+++ v1 (2026-09-17)
@@ -91,50 +91,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -165,50 +171,53 @@
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -356,53 +365,56 @@
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எல்லாரும் வழிதப்பி, ஏகமாய்க் கெட்டுப்போனார்கள்; நன்மைசெய்கிறவன் இல்லை, ஒருவனாகிலும் இல்லை.]]></a:t>
+              <a:t><![CDATA[5. But if our unrighteousness commend the righteousness of God, what shall we say? Is God unrighteous who takes vengeance? (I speak as a man)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எல்லாரும் வழிதப்பி, ஏகமாய்க் கெட்டுப்போனார்கள்; நன்மைசெய்கிறவன் இல்லை, ஒருவனாகிலும் இல்லை.]]></a:t>
+              <a:t><![CDATA[6. God forbid: for then how shall God judge the world?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் தொண்டை திறக்கப்பட்ட பிரேதக்குழி, தங்கள் நாவுகளால் வஞ்சனைசெய்கிறார்கள்; அவர்களுடைய உதடுகளின் கீழே பாம்பின் விஷம் இருக்கிறது;]]></a:t>
+              <a:t><![CDATA[7. For if the truth of God has more abounded through my lie unto his glory; why yet am I also judged as a sinner?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் தொண்டை திறக்கப்பட்ட பிரேதக்குழி, தங்கள் நாவுகளால் வஞ்சனைசெய்கிறார்கள்; அவர்களுடைய உதடுகளின் கீழே பாம்பின் விஷம் இருக்கிறது;]]></a:t>
+              <a:t><![CDATA[7. For if the truth of God has more abounded through my lie unto his glory; why yet am I also judged as a sinner?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் வாய் சபிப்பினாலும் கசப்பினாலும் நிறைந்திருக்கிறது;]]></a:t>
+              <a:t><![CDATA[8. And not rather, (as we be slanderously reported, and as some affirm that we say,) Let us do evil, that good may come? whose damnation is just.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +1019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் கால்கள் இரத்தஞ்சிந்துகிறதற்குத் தீவிரிக்கிறது;]]></a:t>
+              <a:t><![CDATA[8. And not rather, (as we be slanderously reported, and as some affirm that we say,) Let us do evil, that good may come? whose damnation is just.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாசமும் நிர்ப்பந்தமும் அவர்கள் வழிகளிலிருக்கிறது;]]></a:t>
+              <a:t><![CDATA[8. And not rather, (as we be slanderously reported, and as some affirm that we say,) Let us do evil, that good may come? whose damnation is just.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சமாதான வழியை அவர்கள் அறியாதிருக்கிறார்கள்;]]></a:t>
+              <a:t><![CDATA[9. What then? are we better than they? No, in no wise: for we have before proved both Jews and Gentiles, that they are all under sin;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் கண்களுக்கு முன்பாகத் தெய்வபயமில்லை, என்று எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[9. What then? are we better than they? No, in no wise: for we have before proved both Jews and Gentiles, that they are all under sin;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேலும், வாய்கள் யாவும் அடைக்கப்படும்படிக்கும், உலகத்தார் யாவரும் தேவனுடைய ஆக்கினைத்தீர்ப்புக்கு ஏதுவானவர்களாகும்படிக்கும், நியாயப்பிரமாணம் சொல்லுகிறதெல்லாம் நியாயப்பிரமாணத்துக்கு உட்பட்டிருக்கிறவர்களுக்கே சொல்லுகிறதென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[10. As it is written, There is none righteous, no, not one:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்றியும், என் பொய்யினாலே தேவனுடைய சத்தியம் அவருக்கு மகிமையுண்டாக விளங்கினதுண்டானால், இனி நான் பாவியென்று தீர்க்கப்படுவானேன்?]]></a:t>
+              <a:t><![CDATA[1. What advantage then has the Jew? or what profit is there of circumcision?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேலும், வாய்கள் யாவும் அடைக்கப்படும்படிக்கும், உலகத்தார் யாவரும் தேவனுடைய ஆக்கினைத்தீர்ப்புக்கு ஏதுவானவர்களாகும்படிக்கும், நியாயப்பிரமாணம் சொல்லுகிறதெல்லாம் நியாயப்பிரமாணத்துக்கு உட்பட்டிருக்கிறவர்களுக்கே சொல்லுகிறதென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[11. There is none that understands, there is none that seeks after God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்படியிருக்க, பாவத்தை அறிகிற அறிவு நியாயப்பிரமாணத்தினால் வருகிறபடியால், எந்த மனுஷனும் நியாயப்பிரமாணத்தின் கிரியையினாலே தேவனுக்கு முன்பாக நீதிமானாக்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[12. They are all gone out of the way, they are together become useless; there is none that does good, no, not one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்படியிருக்க, பாவத்தை அறிகிற அறிவு நியாயப்பிரமாணத்தினால் வருகிறபடியால், எந்த மனுஷனும் நியாயப்பிரமாணத்தின் கிரியையினாலே தேவனுக்கு முன்பாக நீதிமானாக்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[13. Their throat is an open tomb; with their tongues they have used deceit; the poison of asps is under their lips:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +2000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்படியிருக்க, நியாயப்பிரமாணமில்லாமல் தேவநீதி வெளியாக்கப்பட்டிருக்கிறது; அதைக்குறித்து நியாயப்பிரமாணமும் தீர்க்கதரிசனங்களும் சாட்சியிடுகிறது.]]></a:t>
+              <a:t><![CDATA[13. Their throat is an open tomb; with their tongues they have used deceit; the poison of asps is under their lips:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்படியிருக்க, நியாயப்பிரமாணமில்லாமல் தேவநீதி வெளியாக்கப்பட்டிருக்கிறது; அதைக்குறித்து நியாயப்பிரமாணமும் தீர்க்கதரிசனங்களும் சாட்சியிடுகிறது.]]></a:t>
+              <a:t><![CDATA[14. Whose mouth is full of cursing and bitterness:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அது இயேசுகிறிஸ்துவைப்பற்றும் விசுவாசத்தினாலே பலிக்கும் தேவநீதியே; விசுவாசிக்கிற எவர்களுக்குள்ளும் எவர்கள்மேலும் அது பலிக்கும், வித்தியாசமே இல்லை.]]></a:t>
+              <a:t><![CDATA[15. Their feet are swift to shed blood:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எல்லாரும் பாவஞ்செய்து, தேவமகிமையற்றவர்களாகி,]]></a:t>
+              <a:t><![CDATA[16. Destruction and misery are in their ways:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இலவசமாய் அவருடைய கிருபையினாலே கிறிஸ்து இயேசுவிலுள்ள மீட்பைக்கொண்டு நீதிமான்களாக்கப்படுகிறார்கள்;]]></a:t>
+              <a:t><![CDATA[17. And the way of peace have they not known:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேவன் பொறுமையாயிருந்த முற்காலத்தில் நடந்த பாவங்களைத் தாம் பொறுத்துக்கொண்டதைக்குறித்துத் தம்முடைய நீதியைக் காண்பிக்கும்பொருட்டாகவும், தாம் நீதியுள்ளவரும், இயேசுவினிடத்தில் விசுவாசமாயிருக்கிறவனை நீதிமானாக்குகிறவருமாய் விளங்கும்படி, இக்காலத்திலே தமது நீதியைக் காண்பிக்கும்பொருட்டாகவும்,]]></a:t>
+              <a:t><![CDATA[18. There is no fear of God before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேவன் பொறுமையாயிருந்த முற்காலத்தில் நடந்த பாவங்களைத் தாம் பொறுத்துக்கொண்டதைக்குறித்துத் தம்முடைய நீதியைக் காண்பிக்கும்பொருட்டாகவும், தாம் நீதியுள்ளவரும், இயேசுவினிடத்தில் விசுவாசமாயிருக்கிறவனை நீதிமானாக்குகிறவருமாய் விளங்கும்படி, இக்காலத்திலே தமது நீதியைக் காண்பிக்கும்பொருட்டாகவும்,]]></a:t>
+              <a:t><![CDATA[19. Now we know that what things whatsoever the law says, it says to them who are under the law: that every mouth may be stopped, and all the world may become guilty before God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்றியும், என் பொய்யினாலே தேவனுடைய சத்தியம் அவருக்கு மகிமையுண்டாக விளங்கினதுண்டானால், இனி நான் பாவியென்று தீர்க்கப்படுவானேன்?]]></a:t>
+              <a:t><![CDATA[2. Much every way: chiefly, because that unto them were committed the oracles of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேவன் பொறுமையாயிருந்த முற்காலத்தில் நடந்த பாவங்களைத் தாம் பொறுத்துக்கொண்டதைக்குறித்துத் தம்முடைய நீதியைக் காண்பிக்கும்பொருட்டாகவும், தாம் நீதியுள்ளவரும், இயேசுவினிடத்தில் விசுவாசமாயிருக்கிறவனை நீதிமானாக்குகிறவருமாய் விளங்கும்படி, இக்காலத்திலே தமது நீதியைக் காண்பிக்கும்பொருட்டாகவும்,]]></a:t>
+              <a:t><![CDATA[19. Now we know that what things whatsoever the law says, it says to them who are under the law: that every mouth may be stopped, and all the world may become guilty before God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கிறிஸ்து இயேசுவினுடைய இரத்தத்தைப்பற்றும் விசுவாசத்தினாலே பலிக்கும் கிருபாதார பலியாக அவரையே ஏற்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[19. Now we know that what things whatsoever the law says, it says to them who are under the law: that every mouth may be stopped, and all the world may become guilty before God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கிறிஸ்து இயேசுவினுடைய இரத்தத்தைப்பற்றும் விசுவாசத்தினாலே பலிக்கும் கிருபாதார பலியாக அவரையே ஏற்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[20. Therefore by the deeds of the law there shall no flesh be justified in his sight: for by the law is the knowledge of sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்படியிருக்க, மேன்மைபாராட்டல் எங்கே? அது நீக்கப்பட்டதே. எந்தப் பிரமாணத்தினாலே? கிரியாப் பிரமாணத்தினாலேயா? அல்ல விசுவாசப்பிரமாணத்தினாலேயே.]]></a:t>
+              <a:t><![CDATA[20. Therefore by the deeds of the law there shall no flesh be justified in his sight: for by the law is the knowledge of sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்படியிருக்க, மேன்மைபாராட்டல் எங்கே? அது நீக்கப்பட்டதே. எந்தப் பிரமாணத்தினாலே? கிரியாப் பிரமாணத்தினாலேயா? அல்ல விசுவாசப்பிரமாணத்தினாலேயே.]]></a:t>
+              <a:t><![CDATA[21. But now the righteousness of God without the law is manifested, being witnessed by the law and the prophets;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியானால், யூதனுடைய மேன்மை என்ன? விருத்தசேதனத்தினாலே பிரயோஜனம் என்ன?]]></a:t>
+              <a:t><![CDATA[21. But now the righteousness of God without the law is manifested, being witnessed by the law and the prophets;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆதலால் மனுஷன் நியாயப்பிரமாணத்தின் கிரியைகளில்லாமல் விசுவாசத்தினாலேயே நீதிமானாக்கப்படுகிறான் என்று தீர்க்கிறோம்.]]></a:t>
+              <a:t><![CDATA[22. Even the righteousness of God which is by faith of Jesus Christ unto all and upon all them that believe: for there is no difference:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆதலால் மனுஷன் நியாயப்பிரமாணத்தின் கிரியைகளில்லாமல் விசுவாசத்தினாலேயே நீதிமானாக்கப்படுகிறான் என்று தீர்க்கிறோம்.]]></a:t>
+              <a:t><![CDATA[22. Even the righteousness of God which is by faith of Jesus Christ unto all and upon all them that believe: for there is no difference:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அது எவ்விதத்திலும் மிகுதியாயிருக்கிறது; தேவனுடைய வாக்கியங்கள் அவர்களிடத்தில் ஒப்புவிக்கப்பட்டது விசேஷித்த மேன்மையாமே.]]></a:t>
+              <a:t><![CDATA[23. For all have sinned, and come short of the glory of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அது எவ்விதத்திலும் மிகுதியாயிருக்கிறது; தேவனுடைய வாக்கியங்கள் அவர்களிடத்தில் ஒப்புவிக்கப்பட்டது விசேஷித்த மேன்மையாமே.]]></a:t>
+              <a:t><![CDATA[24. Being justified freely by his grace through the redemption that is in Christ Jesus:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நன்மை வரும்படிக்குத் தீமைசெய்வோமாக என்றும் சொல்லலாமல்லவா? நாங்கள் அப்படிப் போதிக்கிறவர்களென்றும் சிலர் எங்களைத் தூஷித்துச் சொல்லுகிறார்களே; அப்படிப் போதிக்கிறவர்கள் மேல் வரும் ஆக்கினை நீதியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[2. Much every way: chiefly, because that unto them were committed the oracles of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவன் யூதருக்குமாத்திரமா தேவன்? புறஜாதிகளுக்கும் தேவனல்லவா? ஆம் புறஜாதிகளுக்கும் அவர் தேவன்தான்.]]></a:t>
+              <a:t><![CDATA[25. Whom God has set forth to be a propitiation through faith in his blood, to declare his righteousness for the remission of sins that are past, through the forbearance of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சிலர் விசுவாசியாமற்போனாலுமென்ன? அவர்களுடைய அவிசுவாசம் தேவனுடைய உண்மையை அவமாக்குமோ?]]></a:t>
+              <a:t><![CDATA[25. Whom God has set forth to be a propitiation through faith in his blood, to declare his righteousness for the remission of sins that are past, through the forbearance of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சிலர் விசுவாசியாமற்போனாலுமென்ன? அவர்களுடைய அவிசுவாசம் தேவனுடைய உண்மையை அவமாக்குமோ?]]></a:t>
+              <a:t><![CDATA[25. Whom God has set forth to be a propitiation through faith in his blood, to declare his righteousness for the remission of sins that are past, through the forbearance of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. விருத்தசேதனமுள்ளவர்களை விசுவாசத்தினாலும், விருத்தசேதனமில்லாதவர்களை விசுவாசத்தின் மூலமாயும் நீதிமான்களாக்குகிற தேவன் ஒருவரே.]]></a:t>
+              <a:t><![CDATA[26. To declare, I say, at this time his righteousness: that he might be just, and the justifier of him which believes in Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியாக்கமாட்டாது; நீர் உம்முடைய வசனங்களில் நீதிபரராய் விளங்கவும், உம்முடைய நியாயம் விசாரிக்கப்படும்போது வெற்றியடையவும் இப்படியாயிற்று என்று எழுதியிருக்கிறபடி, தேவனே சத்தியபரர் என்றும், எந்த மனுஷனும் பொய்யன் என்றும் சொல்வோமாக.]]></a:t>
+              <a:t><![CDATA[26. To declare, I say, at this time his righteousness: that he might be just, and the justifier of him which believes in Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியாக்கமாட்டாது; நீர் உம்முடைய வசனங்களில் நீதிபரராய் விளங்கவும், உம்முடைய நியாயம் விசாரிக்கப்படும்போது வெற்றியடையவும் இப்படியாயிற்று என்று எழுதியிருக்கிறபடி, தேவனே சத்தியபரர் என்றும், எந்த மனுஷனும் பொய்யன் என்றும் சொல்வோமாக.]]></a:t>
+              <a:t><![CDATA[27. Where is boasting then? It is excluded. By what law? of works? Nay: but by the law of faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்படியானால், விசுவாசத்தினாலே நியாயப்பிரமாணத்தை அவமாக்குகிறோமா? அப்படியல்ல; நியாயப்பிரமாணத்தை நிலைநிறுத்துகிறோமே.]]></a:t>
+              <a:t><![CDATA[27. Where is boasting then? It is excluded. By what law? of works? Nay: but by the law of faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்படியானால், விசுவாசத்தினாலே நியாயப்பிரமாணத்தை அவமாக்குகிறோமா? அப்படியல்ல; நியாயப்பிரமாணத்தை நிலைநிறுத்துகிறோமே.]]></a:t>
+              <a:t><![CDATA[28. Therefore we conclude that a man is justified by faith without the deeds of the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4931,51 +4943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் மனுஷர் பேசுகிற பிரகாரமாய்ப் பேசுகிறேன்; நம்முடைய அநீதி தேவனுடைய நீதியை விளங்கப்பண்ணினால் என்ன சொல்லுவோம்? கோபாக்கினையைச் செலுத்துகிற தேவன் அநீதராயிருக்கிறார் என்று சொல்லலாமா?]]></a:t>
+              <a:t><![CDATA[28. Therefore we conclude that a man is justified by faith without the deeds of the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5040,51 +5052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் மனுஷர் பேசுகிற பிரகாரமாய்ப் பேசுகிறேன்; நம்முடைய அநீதி தேவனுடைய நீதியை விளங்கப்பண்ணினால் என்ன சொல்லுவோம்? கோபாக்கினையைச் செலுத்துகிற தேவன் அநீதராயிருக்கிறார் என்று சொல்லலாமா?]]></a:t>
+              <a:t><![CDATA[29. Is he the God of the Jews only? is he not also of the Gentiles? Yes, of the Gentiles also:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,51 +5161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நன்மை வரும்படிக்குத் தீமைசெய்வோமாக என்றும் சொல்லலாமல்லவா? நாங்கள் அப்படிப் போதிக்கிறவர்களென்றும் சிலர் எங்களைத் தூஷித்துச் சொல்லுகிறார்களே; அப்படிப் போதிக்கிறவர்கள் மேல் வரும் ஆக்கினை நீதியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. For what if some did not believe? shall their unbelief make the faith of God without effect?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5258,51 +5270,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படிச் சொல்லக்கூடாது; சொல்லக்கூடுமானால், தேவன் உலகத்தை நியாயந்தீர்ப்பதெப்படி?]]></a:t>
+              <a:t><![CDATA[30. Seeing it is one God, which shall justify the circumcision by faith, and uncircumcision through faith.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Seeing it is one God, which shall justify the circumcision by faith, and uncircumcision through faith.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Do we then make void the law through faith? God forbid: yea, we establish the law.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Do we then make void the law through faith? God forbid: yea, we establish the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +5706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆனாலும் என்ன? அவர்களைப்பார்க்கிலும் நாங்கள் விசேஷித்தவர்களா? எவ்வளவேனும் விசேஷித்தவர்களல்ல. யூதர் கிரேக்கர் யாவரும் பாவத்திற்குட்பட்டவர்களென்பதை முன்பு திருஷ்டாந்தப்படுத்தினோமே.]]></a:t>
+              <a:t><![CDATA[4. God forbid: yea, let God be true, but every man a liar; as it is written, That you might be justified in your sayings, and might overcome when you are judged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +5815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆனாலும் என்ன? அவர்களைப்பார்க்கிலும் நாங்கள் விசேஷித்தவர்களா? எவ்வளவேனும் விசேஷித்தவர்களல்ல. யூதர் கிரேக்கர் யாவரும் பாவத்திற்குட்பட்டவர்களென்பதை முன்பு திருஷ்டாந்தப்படுத்தினோமே.]]></a:t>
+              <a:t><![CDATA[4. God forbid: yea, let God be true, but every man a liar; as it is written, That you might be justified in your sayings, and might overcome when you are judged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தப்படியே: நீதிமான் ஒருவனாகிலும் இல்லை;]]></a:t>
+              <a:t><![CDATA[4. God forbid: yea, let God be true, but every man a liar; as it is written, That you might be justified in your sayings, and might overcome when you are judged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +6033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உணர்வுள்ளவன் இல்லை; தேவனைத் தேடுகிறவன் இல்லை;]]></a:t>
+              <a:t><![CDATA[5. But if our unrighteousness commend the righteousness of God, what shall we say? Is God unrighteous who takes vengeance? (I speak as a man)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598767" r:id="rId1"/>
+    <p:sldLayoutId id="2478619073" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6177,50 +6516,74 @@
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6353,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. എല്ലാവരും വഴിതെറ്റി ഒരുപോലെ കൊള്ളരുതാത്തവരായിത്തീർന്നു; നന്മ ചെയ്യുന്നവനില്ല, ഒരുത്തൻ പോലും]]></a:t>
+              <a:t><![CDATA[என்ன சொல்லுவோம்? கோபாக்கினையைச் செலுத்துகிற தேவன் அநீதராயிருக்கிறார் என்று சொல்லலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇല്ല.]]></a:t>
+              <a:t><![CDATA[6. அப்படிச் சொல்லக்கூடாது; சொல்லக்கூடுமானால், தேவன் உலகத்தை நியாயந்தீர்ப்பதெப்படி?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അവരുടെ തൊണ്ട തുറന്ന ശവക്കുഴി: നാവുകൊണ്ടു അവർ ചതിക്കുന്നു; സർപ്പവിഷം അവരുടെ അധരങ്ങൾക്കു കീഴെ]]></a:t>
+              <a:t><![CDATA[7. அன்றியும், என் பொய்யினாலே தேவனுடைய சத்தியம் அவருக்கு மகிமையுண்டாக விளங்கினதுண்டானால், இனி நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണ്ടു.]]></a:t>
+              <a:t><![CDATA[பாவியென்று தீர்க்கப்படுவானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അവരുടെ വായിൽ ശാപവും കൈപ്പും നിറഞ്ഞിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[8. நன்மை வரும்படிக்குத் தீமைசெய்வோமாக என்றும் சொல்லலாமல்லவா? நாங்கள் அப்படிப் போதிக்கிறவர்களென்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അവരുടെ കാൽ രക്തം ചൊരിയുവാൻ ബദ്ധപ്പെടുന്നു.]]></a:t>
+              <a:t><![CDATA[சிலர் எங்களைத் தூஷித்துச் சொல்லுகிறார்களே; அப்படிப் போதிக்கிறவர்கள் மேல் வரும் ஆக்கினை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. നാശവും അരിഷ്ടതയും അവരുടെ വഴികളിൽ ഉണ്ടു.]]></a:t>
+              <a:t><![CDATA[நீதியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. സമാധാനമാർഗ്ഗം അവർ അറിഞ്ഞിട്ടില്ല.]]></a:t>
+              <a:t><![CDATA[9. ஆனாலும் என்ன? அவர்களைப்பார்க்கிலும் நாங்கள் விசேஷித்தவர்களா? எவ்வளவேனும் விசேஷித்தவர்களல்ல. யூதர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അവരുടെ ദൃഷ്ടയിൽ ദൈവഭയം ഇല്ല” എന്നിങ്ങനെ എഴുതിയിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[கிரேக்கர் யாவரும் பாவத்திற்குட்பட்டவர்களென்பதை முன்பு திருஷ்டாந்தப்படுத்தினோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ന്യായപ്രമാണം പറയുന്നതു എല്ലാം ന്യായപ്രമാണത്തിൻ കീഴുള്ളവരോടു പ്രസ്താവിക്കുന്നു എന്നു നാം]]></a:t>
+              <a:t><![CDATA[10. அந்தப்படியே: நீதிமான் ஒருவனாகிலும் இல்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ദൈവത്തിന്റെ സത്യം എന്റെ ഭോഷ്കിനാൽ അവന്റെ മഹത്വത്തിന്നായി അധികം തെളിവായി എങ്കിൽ എന്നെ പാപി എന്നു]]></a:t>
+              <a:t><![CDATA[1. இப்படியானால், யூதனுடைய மேன்மை என்ன? விருத்தசேதனத்தினாலே பிரயோஜனம் என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിയുന്നു. അങ്ങനെ ഏതു വായും അടഞ്ഞു സർവ്വലോകവും ദൈവസന്നിധിയിൽ ശിക്ഷായോഗ്യമായിത്തീരേണ്ടതത്രേ.]]></a:t>
+              <a:t><![CDATA[11. உணர்வுள்ளவன் இல்லை; தேவனைத் தேடுகிறவன் இல்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അതുകൊണ്ടു ന്യായപ്രമാണത്തിന്റെ പ്രവൃത്തികളാൽ ഒരു ജഡവും അവന്റെ സന്നിധിയിൽ നീതീകരിക്കപ്പെടുകയില്ല;]]></a:t>
+              <a:t><![CDATA[12. எல்லாரும் வழிதப்பி, ஏகமாய்க் கெட்டுப்போனார்கள்; நன்மைசெய்கிறவன் இல்லை, ஒருவனாகிலும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ന്യായപ്രമാണത്താൽ പാപത്തിന്റെ പരിജ്ഞാനമത്രേ വരുന്നതു.]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் தொண்டை திறக்கப்பட்ட பிரேதக்குழி, தங்கள் நாவுகளால் வஞ்சனைசெய்கிறார்கள்; அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ഇപ്പോഴോ ദൈവത്തിന്റെ നീതി, വിശ്വസിക്കുന്ന എല്ലാവർക്കും യേശുക്രിസ്തുവിങ്കലെ വിശ്വാസത്താലുള്ള]]></a:t>
+              <a:t><![CDATA[உதடுகளின் கீழே பாம்பின் விஷம் இருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവനീതി, തന്നേ, ന്യായപ്രമാണം കൂടാതെ വെളിപ്പെട്ടുവന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் வாய் சபிப்பினாலும் கசப்பினாலும் நிறைந்திருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. അതിന്നു ന്യായപ്രമാണവും പ്രവാചകന്മാരും സാക്ഷ്യം പറയുന്നു.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் கால்கள் இரத்தஞ்சிந்துகிறதற்குத் தீவிரிக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ഒരു വ്യത്യാസവുമില്ല; എല്ലാവരും പാപം ചെയ്തു ദൈവതേജസ്സു ഇല്ലാത്തവരായിത്തീർന്നു,]]></a:t>
+              <a:t><![CDATA[16. நாசமும் நிர்ப்பந்தமும் அவர்கள் வழிகளிலிருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. അവന്റെ കൃപയാൽ ക്രിസ്തുയേശുവിങ്കലെ വീണ്ടെടുപ്പുമൂലം സൌജന്യമായത്രേ നീതീകരിക്കപ്പെടുന്നതു.]]></a:t>
+              <a:t><![CDATA[17. சமாதான வழியை அவர்கள் அறியாதிருக்கிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. വിശ്വസിക്കുന്നവർക്കു അവൻ തന്റെ രക്തംമൂലം പ്രായശ്ചിത്തമാകുവാൻ ദൈവം അവനെ പരസ്യമായി]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் கண்களுக்கு முன்பாகத் தெய்வபயமில்லை, என்று எழுதியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിറുത്തിയിരിക്കുന്നു. ദൈവം തന്റെ പൊറുമയിൽ മുൻകഴിഞ്ഞ പാപങ്ങളെ ശിക്ഷിക്കാതെ വിടുകനിമിത്തം തന്റെ നീതിയെ]]></a:t>
+              <a:t><![CDATA[19. மேலும், வாய்கள் யாவும் அடைக்கப்படும்படிக்கும், உலகத்தார் யாவரும் தேவனுடைய ஆக்கினைத்தீர்ப்புக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിധിക്കുന്നതു എന്തു?]]></a:t>
+              <a:t><![CDATA[2. அது எவ்விதத்திலும் மிகுதியாயிருக்கிறது; தேவனுடைய வாக்கியங்கள் அவர்களிடத்தில் ஒப்புவிக்கப்பட்டது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രദർശിപ്പിപ്പാൻ,]]></a:t>
+              <a:t><![CDATA[ஏதுவானவர்களாகும்படிக்கும், நியாயப்பிரமாணம் சொல்லுகிறதெல்லாம் நியாயப்பிரமாணத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. താൻ നീതിമാനും യേശുവിൽ വിശ്വസിക്കുന്നവനെ നീതീകരിക്കുന്നവനും ആകേണ്ടതിന്നു ഇക്കാലത്തു തന്റെ നീതിയെ]]></a:t>
+              <a:t><![CDATA[உட்பட்டிருக்கிறவர்களுக்கே சொல்லுகிறதென்று அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രദർശിപ്പിപ്പാൻ തന്നേ അങ്ങനെ ചെയ്തതു.]]></a:t>
+              <a:t><![CDATA[20. இப்படியிருக்க, பாவத்தை அறிகிற அறிவு நியாயப்பிரமாணத்தினால் வருகிறபடியால், எந்த மனுஷனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ആകയാൽ പ്രശംസ എവിടെ? അതുപൊയ്പോയി. ഏതു മാർഗ്ഗത്താൽ? കർമ്മ മാർഗ്ഗത്താലോ? അല്ല,]]></a:t>
+              <a:t><![CDATA[நியாயப்பிரமாணத்தின் கிரியையினாலே தேவனுக்கு முன்பாக நீதிமானாக்கப்படுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശ്വാസമാർഗ്ഗത്താലത്രേ.]]></a:t>
+              <a:t><![CDATA[21. இப்படியிருக்க, நியாயப்பிரமாணமில்லாமல் தேவநீதி வெளியாக்கப்பட்டிருக்கிறது; அதைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. എന്നാൽ യെഹൂദന്നു എന്തു വിശേഷത? അല്ല, പരിച്ഛേദനയാൽ എന്തു പ്രയോജനം?]]></a:t>
+              <a:t><![CDATA[நியாயப்பிரமாணமும் தீர்க்கதரிசனங்களும் சாட்சியிடுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. അങ്ങനെ മനുഷ്യൻ ന്യായപ്രമാണത്തിന്റെ പ്രവൃത്തികൂടാതെ വിശ്വാസത്താൽ തന്നേ നീതീകരിക്കപ്പെടുന്നു എന്നു]]></a:t>
+              <a:t><![CDATA[22. அது இயேசுகிறிஸ்துவைப்பற்றும் விசுவாசத்தினாலே பலிக்கும் தேவநீதியே; விசுவாசிக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നാം അനുമാനിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[எவர்களுக்குள்ளும் எவர்கள்மேலும் அது பலிக்கும், வித்தியாசமே இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. സകലവിധത്തിലും വളരെ ഉണ്ടു; ഒന്നാമതു ദൈവത്തിന്റെ അരുളപ്പാടുകൾ അവരുടെ പക്കൽ സമർപ്പിച്ചിരിക്കുന്നതു]]></a:t>
+              <a:t><![CDATA[23. எல்லாரும் பாவஞ்செய்து, தேவமகிமையற்றவர்களாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്നേ.]]></a:t>
+              <a:t><![CDATA[24. இலவசமாய் அவருடைய கிருபையினாலே கிறிஸ்து இயேசுவிலுள்ள மீட்பைக்கொண்டு நீதிமான்களாக்கப்படுகிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. നല്ലതു വരേണ്ടതിന്നു തീയതുചെയ്ക എന്നു പറയരുതോ? ഞങ്ങൾ അങ്ങനെ പറയുന്നു എന്നു ചിലർ ഞങ്ങളെ]]></a:t>
+              <a:t><![CDATA[விசேஷித்த மேன்மையாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. അല്ല, ദൈവം യെഹൂദന്മാരുടെ ദൈവം മാത്രമോ? ജാതികളുടെയും ദൈവമല്ലയോ? അതേ ജാതികളുടെയും ദൈവം ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[25. தேவன் பொறுமையாயிருந்த முற்காலத்தில் நடந்த பாவங்களைத் தாம் பொறுத்துக்கொண்டதைக்குறித்துத் தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ചിലർ വിശ്വസിച്ചില്ല എങ്കിൽ അവരുടെ അവിശ്വാസത്താൽ ദൈവത്തിന്റെ വിശ്വസ്തതെക്കു നീക്കം വരുമോ?]]></a:t>
+              <a:t><![CDATA[நீதியைக் காண்பிக்கும்பொருட்டாகவும், தாம் நீதியுள்ளவரும், இயேசுவினிடத்தில் விசுவாசமாயிருக்கிறவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒരുനാളും ഇല്ല.]]></a:t>
+              <a:t><![CDATA[நீதிமானாக்குகிறவருமாய் விளங்கும்படி, இக்காலத்திலே தமது நீதியைக் காண்பிக்கும்பொருட்டாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ദൈവം ഏകനല്ലോ; അവൻ വിശ്വാസംമൂലം പരിച്ഛേദനക്കാരെയും വിശ്വാസത്താൽ അഗ്രചർമ്മികളെയും നീതീകരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[26. கிறிஸ்து இயேசுவினுடைய இரத்தத்தைப்பற்றும் விசுவாசத்தினாலே பலிக்கும் கிருபாதார பலியாக அவரையே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. “നിന്റെ വാക്കുകളിൽ നീ നീതീകരിക്കപ്പെടുവാനും, നിന്റെ ന്യായവിസ്താരത്തിൽ ജയിപ്പാനും” എന്നു]]></a:t>
+              <a:t><![CDATA[ஏற்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എഴുതിയിരിക്കുന്നതുപോലെ ദൈവം സത്യവാൻ, സകല മനുഷ്യരും ഭോഷ്കു പറയുന്നവർ എന്നേ വരൂ.]]></a:t>
+              <a:t><![CDATA[27. இப்படியிருக்க, மேன்மைபாராட்டல் எங்கே? அது நீக்கப்பட்டதே. எந்தப் பிரமாணத்தினாலே? கிரியாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ആകയാൽ നാം വിശ്വാസത്താൽ ന്യായപ്രമാണത്തെ ദുർബ്ബലമാക്കുന്നുവോ? ഒരു നാളും ഇല്ല; നാം ന്യായപ്രമാണത്തെ]]></a:t>
+              <a:t><![CDATA[பிரமாணத்தினாலேயா? அல்ல விசுவாசப்பிரமாணத்தினாலேயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉറപ്പിക്കയത്രേ ചെയ്യുന്നു.]]></a:t>
+              <a:t><![CDATA[28. ஆதலால் மனுஷன் நியாயப்பிரமாணத்தின் கிரியைகளில்லாமல் விசுவாசத்தினாலேயே நீதிமானாக்கப்படுகிறான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. എന്നാൽ നമ്മുടെ അനീതി ദൈവത്തിന്റെ നീതിയെ പ്രസിദ്ധമാക്കുന്നു എങ്കിൽ നാം എന്തു പറയും? ശിക്ഷ]]></a:t>
+              <a:t><![CDATA[என்று தீர்க்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നടത്തുന്ന ദൈവം നീതിയില്ലാത്തവൻ എന്നോ? ഞാൻ മാനുഷരീതിയിൽ പറയുന്നു — ഒരുനാളുമല്ല;]]></a:t>
+              <a:t><![CDATA[29. தேவன் யூதருக்குமாத்திரமா தேவன்? புறஜாதிகளுக்கும் தேவனல்லவா? ஆம் புறஜாதிகளுக்கும் அவர் தேவன்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദുഷിച്ചുപറയുന്നുവല്ലോ. ഇവർക്കു വരുന്ന ശിക്ഷാവിധി നീതിയുള്ളതു തന്നേ.]]></a:t>
+              <a:t><![CDATA[3. சிலர் விசுவாசியாமற்போனாலுமென்ன? அவர்களுடைய அவிசுவாசம் தேவனுடைய உண்மையை அவமாக்குமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +12524,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അല്ലെങ്കിൽ ദൈവം ലോകത്തെ എങ്ങനെ വിധിക്കും?]]></a:t>
+              <a:t><![CDATA[30. விருத்தசேதனமுள்ளவர்களை விசுவாசத்தினாலும், விருத்தசேதனமில்லாதவர்களை விசுவாசத்தின் மூலமாயும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீதிமான்களாக்குகிற தேவன் ஒருவரே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அப்படியானால், விசுவாசத்தினாலே நியாயப்பிரமாணத்தை அவமாக்குகிறோமா? அப்படியல்ல; நியாயப்பிரமாணத்தை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நிலைநிறுத்துகிறோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ആകയാൽ എന്തു? നമുക്കു വിശേഷതയുണ്ടോ? അശേഷമില്ല; യെഹൂദന്മാരും യവനന്മാരും ഒരുപോലെ പാപത്തിൻ]]></a:t>
+              <a:t><![CDATA[4. அப்படியாக்கமாட்டாது; நீர் உம்முடைய வசனங்களில் நீதிபரராய் விளங்கவும், உம்முடைய நியாயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കീഴാകുന്നു എന്നു നാം മുമ്പെ തെിളിയിച്ചുവല്ലോ;]]></a:t>
+              <a:t><![CDATA[விசாரிக்கப்படும்போது வெற்றியடையவும் இப்படியாயிற்று என்று எழுதியிருக்கிறபடி, தேவனே சத்தியபரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “നീതിമാൻ ആരുമില്ല. ഒരുത്തൻ പോലുമില്ല.]]></a:t>
+              <a:t><![CDATA[என்றும், எந்த மனுஷனும் பொய்யன் என்றும் சொல்வோமாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ഗ്രഹിക്കുന്നവൻ ഇല്ല, ദൈവത്തെ അന്വേഷിക്കുന്നവനും ഇല്ല.]]></a:t>
+              <a:t><![CDATA[5. நான் மனுஷர் பேசுகிற பிரகாரமாய்ப் பேசுகிறேன்; நம்முடைய அநீதி தேவனுடைய நீதியை விளங்கப்பண்ணினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +13794,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>53</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>