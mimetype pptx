--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -6112,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619073" r:id="rId1"/>
+    <p:sldLayoutId id="2482583778" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13509,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>