--- v1 (2026-07-30)
+++ v2 (2026-09-17)
@@ -93,56 +93,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -174,53 +168,50 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
-    <p:sldId id="307" r:id="rId54"/>
-[...1 lines deleted...]
-    <p:sldId id="309" r:id="rId56"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -369,56 +360,53 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -478,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவனுடைய வாக்குத்தத்தத்தைக் குறித்து அவன் அவிசுவாசமாய் சந்தேகப்படாமல்,]]></a:t>
+              <a:t><![CDATA[5. But to him that works not, but believes on him that justifies the ungodly, his faith is counted for righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -587,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவனுடைய வாக்குத்தத்தத்தைக் குறித்து அவன் அவிசுவாசமாய் சந்தேகப்படாமல்,]]></a:t>
+              <a:t><![CDATA[6. Even as David also describes the blessedness of the man, unto whom God imputes righteousness without works,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -696,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவன் வாக்குத்தத்தம்பண்ணினதை நிறைவேற்ற வல்லவராயிருக்கிறாரென்று முழு நிச்சயமாய் நம்பி, தேவனை மகிமைப்படுத்தி, விசுவாசத்தில் வல்லவனானான்.]]></a:t>
+              <a:t><![CDATA[6. Even as David also describes the blessedness of the man, unto whom God imputes righteousness without works,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -805,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவன் வாக்குத்தத்தம்பண்ணினதை நிறைவேற்ற வல்லவராயிருக்கிறாரென்று முழு நிச்சயமாய் நம்பி, தேவனை மகிமைப்படுத்தி, விசுவாசத்தில் வல்லவனானான்.]]></a:t>
+              <a:t><![CDATA[7. Saying, Blessed are they whose iniquities are forgiven, and whose sins are covered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -914,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால் அது அவனுக்கு நீதியாக எண்ணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[7. Saying, Blessed are they whose iniquities are forgiven, and whose sins are covered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1023,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அது அவனுக்கு நீதியாக எண்ணப்பட்டதென்பது, அவனுக்குமாத்திரமல்ல, நமக்காகவும் எழுதப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. Blessed is the man to whom the Lord will not impute sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1132,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நம்முடைய கர்த்தராகிய இயேசுவை மரித்தோரிலிருந்து எழுப்பினவரை விசுவாசிக்கிற நமக்கும் அப்படியே எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[9. Comes this blessedness then upon the circumcision only, or upon the uncircumcision also? for we say that faith was reckoned to Abraham for righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1241,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நம்முடைய கர்த்தராகிய இயேசுவை மரித்தோரிலிருந்து எழுப்பினவரை விசுவாசிக்கிற நமக்கும் அப்படியே எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[9. Comes this blessedness then upon the circumcision only, or upon the uncircumcision also? for we say that faith was reckoned to Abraham for righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1350,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நம்முடைய கர்த்தராகிய இயேசுவை மரித்தோரிலிருந்து எழுப்பினவரை விசுவாசிக்கிற நமக்கும் அப்படியே எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[10. How was it then reckoned? when he was in circumcision, or in uncircumcision? Not in circumcision, but in uncircumcision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1459,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர் நம்முடைய பாவங்களுக்காக ஒப்புக்கொடுக்கப்பட்டும், நாம் நீதிமான்களாக்கப்படுவதற்காக எழுப்பப்பட்டும் இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[10. How was it then reckoned? when he was in circumcision, or in uncircumcision? Not in circumcision, but in uncircumcision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1568,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அநேக ஜாதிகளுக்கு உன்னைத் தகப்பனாக ஏற்படுத்தினேன் என்று எழுதியிருக்கிறபடி, அவன் தான் விசுவாசித்தவருமாய், மரித்தோரை உயிர்ப்பித்து, இல்லாதவைகளை இருக்கிறவைகளைப்போல் அழைக்கிறவருமாயிருக்கிற தேவனுக்கு முன்பாக நம்மெல்லாருக்கும் தகப்பனானான்.]]></a:t>
+              <a:t><![CDATA[1. What shall we say then that Abraham our father, as pertaining to the flesh, has found?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1677,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர் நம்முடைய பாவங்களுக்காக ஒப்புக்கொடுக்கப்பட்டும், நாம் நீதிமான்களாக்கப்படுவதற்காக எழுப்பப்பட்டும் இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[10. How was it then reckoned? when he was in circumcision, or in uncircumcision? Not in circumcision, but in uncircumcision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1786,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்படியானால், நம்முடைய தகப்பனாகிய ஆபிரகாம் மாம்சத்தின்படி என்னத்தைக் கண்டடைந்தான் என்று சொல்லுவோம்?]]></a:t>
+              <a:t><![CDATA[11. And he received the sign of circumcision, a seal of the righteousness of the faith which he had yet being uncircumcised: that he might be the father of all them that believe, though they be not circumcised; that righteousness might be imputed unto them also:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1895,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆபிரகாம் கிரியைகளினாலே நீதிமானாக்கப்பட்டானாகில் மேன்மைபாராட்ட அவனுக்கு ஏதுவுண்டு; ஆகிலும் தேவனுக்கு முன்பாக மேன்மைபாராட்ட ஏதுவில்லை.]]></a:t>
+              <a:t><![CDATA[11. And he received the sign of circumcision, a seal of the righteousness of the faith which he had yet being uncircumcised: that he might be the father of all them that believe, though they be not circumcised; that righteousness might be imputed unto them also:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2004,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆபிரகாம் கிரியைகளினாலே நீதிமானாக்கப்பட்டானாகில் மேன்மைபாராட்ட அவனுக்கு ஏதுவுண்டு; ஆகிலும் தேவனுக்கு முன்பாக மேன்மைபாராட்ட ஏதுவில்லை.]]></a:t>
+              <a:t><![CDATA[11. And he received the sign of circumcision, a seal of the righteousness of the faith which he had yet being uncircumcised: that he might be the father of all them that believe, though they be not circumcised; that righteousness might be imputed unto them also:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2113,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வேதவாக்கியம் என்ன சொல்லுகிறது? ஆபிரகாம் தேவனை விசுவாசித்தான், அது அவனுக்கு நீதியாக எண்ணப்பட்டது என்று சொல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[12. And the father of circumcision to them who are not of the circumcision only, but who also walk in the steps of that faith of our father Abraham, which he had being yet uncircumcised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2222,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வேதவாக்கியம் என்ன சொல்லுகிறது? ஆபிரகாம் தேவனை விசுவாசித்தான், அது அவனுக்கு நீதியாக எண்ணப்பட்டது என்று சொல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[12. And the father of circumcision to them who are not of the circumcision only, but who also walk in the steps of that faith of our father Abraham, which he had being yet uncircumcised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2331,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கிரியை செய்கிறவனுக்கு வருகிற கூலி கிருபையென்றெண்ணப்படாமல், கடனென்றெண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[12. And the father of circumcision to them who are not of the circumcision only, but who also walk in the steps of that faith of our father Abraham, which he had being yet uncircumcised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2440,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் கிரியை செய்யாமல் பாவியை நீதிமானாக்குகிறவரிடத்தில் விசுவாசம் வைக்கிறவனாயிருந்தால், அவனுடைய விசுவாசமே அவனுக்கு நீதியாக எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[13. For the promise, that he should be the heir of the world, was not to Abraham, or to his seed, through the law, but through the righteousness of faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2549,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் கிரியை செய்யாமல் பாவியை நீதிமானாக்குகிறவரிடத்தில் விசுவாசம் வைக்கிறவனாயிருந்தால், அவனுடைய விசுவாசமே அவனுக்கு நீதியாக எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[13. For the promise, that he should be the heir of the world, was not to Abraham, or to his seed, through the law, but through the righteousness of faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2658,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தப்படி, கிரியைகளில்லாமல் தேவனாலே நீதிமானென்றெண்ணப்படுகிற மனுஷனுடைய பாக்கியத்தைக் காண்பிக்கும் பொருட்டு;]]></a:t>
+              <a:t><![CDATA[14. For if they which are of the law be heirs, faith is made void, and the promise made of no effect:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2767,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அநேக ஜாதிகளுக்கு உன்னைத் தகப்பனாக ஏற்படுத்தினேன் என்று எழுதியிருக்கிறபடி, அவன் தான் விசுவாசித்தவருமாய், மரித்தோரை உயிர்ப்பித்து, இல்லாதவைகளை இருக்கிறவைகளைப்போல் அழைக்கிறவருமாயிருக்கிற தேவனுக்கு முன்பாக நம்மெல்லாருக்கும் தகப்பனானான்.]]></a:t>
+              <a:t><![CDATA[1. What shall we say then that Abraham our father, as pertaining to the flesh, has found?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2876,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தப்படி, கிரியைகளில்லாமல் தேவனாலே நீதிமானென்றெண்ணப்படுகிற மனுஷனுடைய பாக்கியத்தைக் காண்பிக்கும் பொருட்டு;]]></a:t>
+              <a:t><![CDATA[14. For if they which are of the law be heirs, faith is made void, and the promise made of no effect:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2985,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எவர்களுடைய அக்கிரமங்கள் மன்னிக்கப்பட்டதோ, எவர்களுடைய பாவங்கள் மூடப்பட்டதோ, அவர்கள் பாக்கியவான்கள்.]]></a:t>
+              <a:t><![CDATA[15. Because the law works wrath: for where no law is, there is no transgression.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3094,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எவனுடைய பாவத்தைக் கர்த்தர் எண்ணாதிருக்கிறாரோ, அவன் பாக்கியவான் என்று தாவீது சொல்லியிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[16. Therefore it is of faith, that it might be by grace; to the end the promise might be sure to all the seed; not to that only which is of the law, but to that also which is of the faith of Abraham; who is the father of us all,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3203,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த பாக்கியம் விருத்தசேதனமுள்ளவனுக்குமாத்திரம் வருமோ, விருத்தசேதனமில்லாதவனுக்கும் வருமோ? ஆபிரகாமுக்கு விசுவாசம் நீதியாக எண்ணப்பட்டது என்று சொல்லுகிறோமே.]]></a:t>
+              <a:t><![CDATA[16. Therefore it is of faith, that it might be by grace; to the end the promise might be sure to all the seed; not to that only which is of the law, but to that also which is of the faith of Abraham; who is the father of us all,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3312,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த பாக்கியம் விருத்தசேதனமுள்ளவனுக்குமாத்திரம் வருமோ, விருத்தசேதனமில்லாதவனுக்கும் வருமோ? ஆபிரகாமுக்கு விசுவாசம் நீதியாக எண்ணப்பட்டது என்று சொல்லுகிறோமே.]]></a:t>
+              <a:t><![CDATA[16. Therefore it is of faith, that it might be by grace; to the end the promise might be sure to all the seed; not to that only which is of the law, but to that also which is of the faith of Abraham; who is the father of us all,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3421,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அது எப்பொழுது அவனுக்கு அப்படி எண்ணப்பட்டது? அவன் விருத்தசேதனமுள்ளவனாயிருந்தபோதோ, விருத்தசேதனமில்லாதவனாயிருந்தபோதோ? விருத்தசேதனமுள்ளவனாயிருந்தபோதல்ல, விருத்தசேதனமில்லாதவனாயிருந்தபோதே.]]></a:t>
+              <a:t><![CDATA[16. Therefore it is of faith, that it might be by grace; to the end the promise might be sure to all the seed; not to that only which is of the law, but to that also which is of the faith of Abraham; who is the father of us all,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3530,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அது எப்பொழுது அவனுக்கு அப்படி எண்ணப்பட்டது? அவன் விருத்தசேதனமுள்ளவனாயிருந்தபோதோ, விருத்தசேதனமில்லாதவனாயிருந்தபோதோ? விருத்தசேதனமுள்ளவனாயிருந்தபோதல்ல, விருத்தசேதனமில்லாதவனாயிருந்தபோதே.]]></a:t>
+              <a:t><![CDATA[17. (As it is written, I have made you a father of many nations,) before him whom he believed, even God, who replenishes life to the dead, and calls those things which be not as though they were.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3639,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், விருத்தசேதனமில்லாதகாலத்தில் அவன் விசுவாசத்தினாலே அடைந்த நீதிக்கு முத்திரையாக விருத்தசேதனமாகிய அடையாளத்தைப் பெற்றான். விருத்தசேதனமில்லாதவர்களாய் விசுவாசிக்கிற யாவருக்கும் நீதி எண்ணப்படும்பொருட்டாக அவர்களுக்கு அவன் தகப்பனாயிருக்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[17. (As it is written, I have made you a father of many nations,) before him whom he believed, even God, who replenishes life to the dead, and calls those things which be not as though they were.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3748,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், விருத்தசேதனமில்லாதகாலத்தில் அவன் விசுவாசத்தினாலே அடைந்த நீதிக்கு முத்திரையாக விருத்தசேதனமாகிய அடையாளத்தைப் பெற்றான். விருத்தசேதனமில்லாதவர்களாய் விசுவாசிக்கிற யாவருக்கும் நீதி எண்ணப்படும்பொருட்டாக அவர்களுக்கு அவன் தகப்பனாயிருக்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[17. (As it is written, I have made you a father of many nations,) before him whom he believed, even God, who replenishes life to the dead, and calls those things which be not as though they were.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3857,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், விருத்தசேதனமில்லாதகாலத்தில் அவன் விசுவாசத்தினாலே அடைந்த நீதிக்கு முத்திரையாக விருத்தசேதனமாகிய அடையாளத்தைப் பெற்றான். விருத்தசேதனமில்லாதவர்களாய் விசுவாசிக்கிற யாவருக்கும் நீதி எண்ணப்படும்பொருட்டாக அவர்களுக்கு அவன் தகப்பனாயிருக்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[18. Who against hope believed in hope, that he might become the father of many nations, according to that which was spoken, So shall your seed be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3966,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் சந்ததி இவ்வளவாயிருக்கும் என்று சொல்லப்பட்டபடியே, தான் அநேக ஜாதிகளுக்குத் தகப்பனாவதை நம்புகிறதற்கு ஏதுவில்லாதிருந்தும், அதை நம்பிக்கையோடே விசுவாசித்தான்.]]></a:t>
+              <a:t><![CDATA[2. For if Abraham were justified by works, he has whereof to glory; but not before God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4075,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விருத்தசேதனத்தைப் பெற்றவர்களாய்மாத்திரமல்ல, நம்முடைய தகப்பனாகிய ஆபிரகாம் விருத்தசேதனமில்லாதகாலத்தில் அடைந்த விசுவாசமாகிய அடிச்சுவடுகளில் நடக்கிறவர்களாயுமிருக்கிறவர்களுக்குத் தகப்பனாயிருக்கும்படிக்கும், அந்த அடையாளத்தைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[18. Who against hope believed in hope, that he might become the father of many nations, according to that which was spoken, So shall your seed be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4184,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விருத்தசேதனத்தைப் பெற்றவர்களாய்மாத்திரமல்ல, நம்முடைய தகப்பனாகிய ஆபிரகாம் விருத்தசேதனமில்லாதகாலத்தில் அடைந்த விசுவாசமாகிய அடிச்சுவடுகளில் நடக்கிறவர்களாயுமிருக்கிறவர்களுக்குத் தகப்பனாயிருக்கும்படிக்கும், அந்த அடையாளத்தைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[19. And being not weak in faith, he considered not his own body now dead, when he was about an hundred years old, neither yet the deadness of Sarah's womb:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4293,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விருத்தசேதனத்தைப் பெற்றவர்களாய்மாத்திரமல்ல, நம்முடைய தகப்பனாகிய ஆபிரகாம் விருத்தசேதனமில்லாதகாலத்தில் அடைந்த விசுவாசமாகிய அடிச்சுவடுகளில் நடக்கிறவர்களாயுமிருக்கிறவர்களுக்குத் தகப்பனாயிருக்கும்படிக்கும், அந்த அடையாளத்தைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[19. And being not weak in faith, he considered not his own body now dead, when he was about an hundred years old, neither yet the deadness of Sarah's womb:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4402,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்றியும், உலகத்தைச் சுதந்தரிப்பான் என்கிற வாக்குத்தத்தம் ஆபிரகாமுக்காவது அவன் சந்ததிக்காவது நியாயப்பிரமாணத்தினால் கிடையாமல் விசுவாசத்தினால் வருகிற நீதியினால் கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[20. He staggered not at the promise of God through unbelief; but was strong in faith, giving glory to God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4511,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்றியும், உலகத்தைச் சுதந்தரிப்பான் என்கிற வாக்குத்தத்தம் ஆபிரகாமுக்காவது அவன் சந்ததிக்காவது நியாயப்பிரமாணத்தினால் கிடையாமல் விசுவாசத்தினால் வருகிற நீதியினால் கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[21. And being fully persuaded that, what he had promised, he was able also to perform.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4620,51 +4608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்றியும், உலகத்தைச் சுதந்தரிப்பான் என்கிற வாக்குத்தத்தம் ஆபிரகாமுக்காவது அவன் சந்ததிக்காவது நியாயப்பிரமாணத்தினால் கிடையாமல் விசுவாசத்தினால் வருகிற நீதியினால் கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[21. And being fully persuaded that, what he had promised, he was able also to perform.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4729,51 +4717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நியாயப்பிரமாணத்தைச் சார்ந்தவர்கள் சுதந்தரவாளிகளானால் விசுவாசம் வீணாய்போம், வாக்குத்தத்தமும் அவமாகும்.]]></a:t>
+              <a:t><![CDATA[22. And therefore it was imputed to him for righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4838,51 +4826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நியாயப்பிரமாணத்தைச் சார்ந்தவர்கள் சுதந்தரவாளிகளானால் விசுவாசம் வீணாய்போம், வாக்குத்தத்தமும் அவமாகும்.]]></a:t>
+              <a:t><![CDATA[23. Now it was not written for his sake alone, that it was imputed to him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4947,51 +4935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும் நியாயப்பிரமாணம் கோபாக்கினையை உண்டாக்குகிறது, நியாயப்பிரமாணமில்லாவிட்டால் மீறுதலுமில்லை.]]></a:t>
+              <a:t><![CDATA[24. But for us also, to whom it shall be imputed, if we believe on him that raised up Jesus our Lord from the dead;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5056,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும் நியாயப்பிரமாணம் கோபாக்கினையை உண்டாக்குகிறது, நியாயப்பிரமாணமில்லாவிட்டால் மீறுதலுமில்லை.]]></a:t>
+              <a:t><![CDATA[24. But for us also, to whom it shall be imputed, if we believe on him that raised up Jesus our Lord from the dead;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5165,51 +5153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் சந்ததி இவ்வளவாயிருக்கும் என்று சொல்லப்பட்டபடியே, தான் அநேக ஜாதிகளுக்குத் தகப்பனாவதை நம்புகிறதற்கு ஏதுவில்லாதிருந்தும், அதை நம்பிக்கையோடே விசுவாசித்தான்.]]></a:t>
+              <a:t><![CDATA[2. For if Abraham were justified by works, he has whereof to glory; but not before God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5274,51 +5262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதலால், சுதந்தரமானது கிருபையினால் உண்டாகிறதாயிருக்கும்படிக்கு அது விசுவாசத்தினாலே வருகிறது; நியாயப்பிரமாணத்தைச் சார்ந்தவர்களாகிய சந்ததியாருக்குமாத்திரமல்ல, நம்மெல்லாருக்கும் தகப்பனாகிய ஆபிரகாமுடைய விசுவாசத்தைச் சார்ந்தவர்களான எல்லாச் சந்ததியாருக்கும் அந்த வாக்குத்தத்தம் நிச்சயமாயிருக்கும்படிக்கு அப்படி வருகிறது.]]></a:t>
+              <a:t><![CDATA[25. Who was delivered for our offences, and was raised again for our justification.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5383,378 +5371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதலால், சுதந்தரமானது கிருபையினால் உண்டாகிறதாயிருக்கும்படிக்கு அது விசுவாசத்தினாலே வருகிறது; நியாயப்பிரமாணத்தைச் சார்ந்தவர்களாகிய சந்ததியாருக்குமாத்திரமல்ல, நம்மெல்லாருக்கும் தகப்பனாகிய ஆபிரகாமுடைய விசுவாசத்தைச் சார்ந்தவர்களான எல்லாச் சந்ததியாருக்கும் அந்த வாக்குத்தத்தம் நிச்சயமாயிருக்கும்படிக்கு அப்படி வருகிறது.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[16. ஆதலால், சுதந்தரமானது கிருபையினால் உண்டாகிறதாயிருக்கும்படிக்கு அது விசுவாசத்தினாலே வருகிறது; நியாயப்பிரமாணத்தைச் சார்ந்தவர்களாகிய சந்ததியாருக்குமாத்திரமல்ல, நம்மெல்லாருக்கும் தகப்பனாகிய ஆபிரகாமுடைய விசுவாசத்தைச் சார்ந்தவர்களான எல்லாச் சந்ததியாருக்கும் அந்த வாக்குத்தத்தம் நிச்சயமாயிருக்கும்படிக்கு அப்படி வருகிறது.]]></a:t>
+              <a:t><![CDATA[25. Who was delivered for our offences, and was raised again for our justification.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5819,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் சந்ததி இவ்வளவாயிருக்கும் என்று சொல்லப்பட்டபடியே, தான் அநேக ஜாதிகளுக்குத் தகப்பனாவதை நம்புகிறதற்கு ஏதுவில்லாதிருந்தும், அதை நம்பிக்கையோடே விசுவாசித்தான்.]]></a:t>
+              <a:t><![CDATA[3. For what says the scripture? Abraham believed God, and it was counted unto him for righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5928,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் விசுவாசத்திலே பலவீனமாயிருக்கவில்லை; அவன் ஏறக்குறைய நூறு வயதுள்ளவனாயிருக்கும்போது, தன் சரீரம் செத்துப்போனதையும், சாராளுடைய கர்ப்பம் செத்துப்போனதையும் எண்ணாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. For what says the scripture? Abraham believed God, and it was counted unto him for righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6037,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் விசுவாசத்திலே பலவீனமாயிருக்கவில்லை; அவன் ஏறக்குறைய நூறு வயதுள்ளவனாயிருக்கும்போது, தன் சரீரம் செத்துப்போனதையும், சாராளுடைய கர்ப்பம் செத்துப்போனதையும் எண்ணாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. Now to him that works is the reward not reckoned of grace, but of debt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6146,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் விசுவாசத்திலே பலவீனமாயிருக்கவில்லை; அவன் ஏறக்குறைய நூறு வயதுள்ளவனாயிருக்கும்போது, தன் சரீரம் செத்துப்போனதையும், சாராளுடைய கர்ப்பம் செத்துப்போனதையும் எண்ணாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. But to him that works not, but believes on him that justifies the ungodly, his faith is counted for righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6225,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474467001" r:id="rId1"/>
+    <p:sldLayoutId id="2478619075" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6637,74 +6298,50 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6837,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ঈশ্বর য়ে প্রতিশ্রুতি দিয়েছিলেন তার পূর্ণতার বিষয়ে অব্রাহামের কোন সন্দেহ ছিল না৷ অব্রাহাম]]></a:t>
+              <a:t><![CDATA[விசுவாசமே அவனுக்கு நீதியாக எண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অবিশ্বাস করলেন না বরং তিনি বিশ্বাসে বলবান হয়ে উঠলেন এবং ঈশ্বরের প্রশংসা করলেন৷]]></a:t>
+              <a:t><![CDATA[6. அந்தப்படி, கிரியைகளில்லாமல் தேவனாலே நீதிமானென்றெண்ணப்படுகிற மனுஷனுடைய பாக்கியத்தைக் காண்பிக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ঈশ্বর য়ে প্রতিশ্রুতি দিয়েছিলেন তা য়ে তিনি সফল করতে পারবেন, সেই সম্বন্ধে অব্রাহাম সুনিশ্চিত]]></a:t>
+              <a:t><![CDATA[பொருட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছিলেন৷]]></a:t>
+              <a:t><![CDATA[7. எவர்களுடைய அக்கிரமங்கள் மன்னிக்கப்பட்டதோ, எவர்களுடைய பாவங்கள் மூடப்பட்டதோ, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. আর তাই, ‘এই বিশ্বাস তাকে ঈশ্বরের সম্মুখে ধার্মিক প্রতিপন্ন করেছিল৷’]]></a:t>
+              <a:t><![CDATA[பாக்கியவான்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. শাস্ত্রে এই কথা শুধু য়ে তাঁর জন্যই লেখা হয়েছিল তা নয়,]]></a:t>
+              <a:t><![CDATA[8. எவனுடைய பாவத்தைக் கர்த்தர் எண்ணாதிருக்கிறாரோ, அவன் பாக்கியவான் என்று தாவீது சொல்லியிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ঐ কথাগুলি আমাদের জন্যও লেখা হয়েছে৷ আমাদের বিশ্বাসকেও ঈশ্বর আমাদের পক্ষে ধার্মিকতা হিসাবে]]></a:t>
+              <a:t><![CDATA[9. இந்த பாக்கியம் விருத்தசேதனமுள்ளவனுக்குமாத்திரம் வருமோ, விருத்தசேதனமில்லாதவனுக்கும் வருமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিপন্ন করলেন৷ কারণ যিনি প্রভু যীশুকে মৃতদের মধ্য থেকে পুনরুত্থিত করেছেন, সেই ঈশ্বরে আমরা বিশ্বাস]]></a:t>
+              <a:t><![CDATA[ஆபிரகாமுக்கு விசுவாசம் நீதியாக எண்ணப்பட்டது என்று சொல்லுகிறோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করি৷]]></a:t>
+              <a:t><![CDATA[10. அது எப்பொழுது அவனுக்கு அப்படி எண்ணப்பட்டது? அவன் விருத்தசேதனமுள்ளவனாயிருந்தபோதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. আমাদের পাপের জন্য সেই যীশুকে মৃত্যুর হাতে সমর্পণ করা হল এবং আমাদের ঈশ্বরের সাক্ষাতে ধার্মিক]]></a:t>
+              <a:t><![CDATA[விருத்தசேதனமில்லாதவனாயிருந்தபோதோ? விருத்தசேதனமுள்ளவனாயிருந்தபோதல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. শাস্ত্রে লেখা আছে, ‘আমি তোমাকে বহু জাতির পিতা করলাম৷’ঈশ্বরের দৃষ্টিতে অব্রাহাম আমাদের পিতা৷ তিনি]]></a:t>
+              <a:t><![CDATA[1. அப்படியானால், நம்முடைய தகப்பனாகிய ஆபிரகாம் மாம்சத்தின்படி என்னத்தைக் கண்டடைந்தான் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিপন্ন করার জন্য যীশু মৃতদের মধ্য থেকে জীবিত হয়ে উঠলেন৷]]></a:t>
+              <a:t><![CDATA[விருத்தசேதனமில்லாதவனாயிருந்தபோதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. তাহলে আমাদের পার্থিব পিতৃপুরুষ অব্রাহামসম্বন্ধে আমরা কি বলব? বিশ্বাস সম্পর্কে তিনি কি শিখেছিলেন?]]></a:t>
+              <a:t><![CDATA[11. மேலும், விருத்தசேதனமில்லாதகாலத்தில் அவன் விசுவாசத்தினாலே அடைந்த நீதிக்கு முத்திரையாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. যদি নিজের কাজের জন্য তিনি ধার্মিক প্রতিপন্ন হতেন, তবে গর্ব করার মতো তার কিছু থাকত; কিন্তু ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[விருத்தசேதனமாகிய அடையாளத்தைப் பெற்றான். விருத்தசேதனமில்லாதவர்களாய் விசுவாசிக்கிற யாவருக்கும் நீதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাক্ষাতে তিনি গর্ব করতে পারেন নি৷]]></a:t>
+              <a:t><![CDATA[எண்ணப்படும்பொருட்டாக அவர்களுக்கு அவன் தகப்பனாயிருக்கும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. শাস্ত্রএ ব্যাপারে বলে, ‘অব্রাহাম ঈশ্বরে বিশ্বাস করলেন; আর সেই বিশ্বাসের দ্বারাই তিনি ধার্মিক]]></a:t>
+              <a:t><![CDATA[12. விருத்தசேதனத்தைப் பெற்றவர்களாய்மாத்திரமல்ல, நம்முடைய தகப்பனாகிய ஆபிரகாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিপন্ন হলেন৷’]]></a:t>
+              <a:t><![CDATA[விருத்தசேதனமில்லாதகாலத்தில் அடைந்த விசுவாசமாகிய அடிச்சுவடுகளில் நடக்கிறவர்களாயுமிருக்கிறவர்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. য়ে লোক কাজ করে তার মজুরি তো নিছক দান বলে নয় কিন্তু তার ন্যায় পাওনা বলে গন্য হয়৷]]></a:t>
+              <a:t><![CDATA[தகப்பனாயிருக்கும்படிக்கும், அந்த அடையாளத்தைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. কিন্তু য়ে মানুষ কাজ করার বদলে ঈশ্বরের ওপর বিশ্বাস করে সেক্ষেত্রে তার বিশ্বাসই তাকে ধার্মিক]]></a:t>
+              <a:t><![CDATA[13. அன்றியும், உலகத்தைச் சுதந்தரிப்பான் என்கிற வாக்குத்தத்தம் ஆபிரகாமுக்காவது அவன் சந்ததிக்காவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিপন্ন করে৷]]></a:t>
+              <a:t><![CDATA[நியாயப்பிரமாணத்தினால் கிடையாமல் விசுவாசத்தினால் வருகிற நீதியினால் கிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. দায়ুদদও সেই একইভাবে বলেছেন ধন্য সেই ব্যক্তি যাকে ঈশ্বর তার কাজের দ্বারা নয় বরং তার বিশ্বাসের]]></a:t>
+              <a:t><![CDATA[14. நியாயப்பிரமாணத்தைச் சார்ந்தவர்கள் சுதந்தரவாளிகளானால் விசுவாசம் வீணாய்போம், வாக்குத்தத்தமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই ঈশ্বরে বিশ্বাস করতেন, যিনি মৃতকে জীবন দেন ও যার অস্তিত্ব নেই তাকে অস্তিত্বে আনেন৷]]></a:t>
+              <a:t><![CDATA[சொல்லுவோம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দরুন ধার্মিক প্রতিপন্ন করেন৷]]></a:t>
+              <a:t><![CDATA[அவமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ‘ধন্য তারা, যাদের অন্যায় ক্ষমা করা হয়েছে, যাদের পাপ ঢেকে রাখা হয়েছে৷]]></a:t>
+              <a:t><![CDATA[15. மேலும் நியாயப்பிரமாணம் கோபாக்கினையை உண்டாக்குகிறது, நியாயப்பிரமாணமில்லாவிட்டால் மீறுதலுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ধন্য সেই ব্যক্তি, প্রভু যার পাপ গন্য করেন না৷’ গীতসংহিতা 32 :1-2]]></a:t>
+              <a:t><![CDATA[16. ஆதலால், சுதந்தரமானது கிருபையினால் உண்டாகிறதாயிருக்கும்படிக்கு அது விசுவாசத்தினாலே வருகிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. এখন এই সৌভাগ্য কি শুধু যাঁরা সুন্নত হয়েছে তাদের জন্য? অসুন্নতদের জন্যে কি নয়? কারণ আমরা বলি,]]></a:t>
+              <a:t><![CDATA[நியாயப்பிரமாணத்தைச் சார்ந்தவர்களாகிய சந்ததியாருக்குமாத்திரமல்ல, நம்மெல்லாருக்கும் தகப்பனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘বিশ্বাস দ্বারাই অব্রাহাম ধার্মিক প্রতিপন্ন হয়েছিলেন৷’]]></a:t>
+              <a:t><![CDATA[ஆபிரகாமுடைய விசுவாசத்தைச் சார்ந்தவர்களான எல்லாச் சந்ததியாருக்கும் அந்த வாக்குத்தத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. কিন্তু অব্রাহামের কোন অবস্থায়, তাঁর সুন্নত হবার আগে, না পরে? আসলে অসুন্নত অবস্থায়ই তিনি]]></a:t>
+              <a:t><![CDATA[நிச்சயமாயிருக்கும்படிக்கு அப்படி வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ধার্মিক প্রতিপন্ন হন৷]]></a:t>
+              <a:t><![CDATA[17. அநேக ஜாதிகளுக்கு உன்னைத் தகப்பனாக ஏற்படுத்தினேன் என்று எழுதியிருக்கிறபடி, அவன் தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. অসুন্নত অবস্থায় তিনি বিশ্বাসের দ্বারা ধার্মিক প্রতিপন্ন হন এবং তার চিহ্ন হিসাবে তিনি সুন্নত]]></a:t>
+              <a:t><![CDATA[விசுவாசித்தவருமாய், மரித்தோரை உயிர்ப்பித்து, இல்லாதவைகளை இருக்கிறவைகளைப்போல் அழைக்கிறவருமாயிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছিলেন৷ তাই অসুন্নত হলেও যাঁরা বিশ্বাস করে, অব্রাহাম তাদেরও পিতা; তারাও ঈশ্বরের সাক্ষাতে ধার্মিক]]></a:t>
+              <a:t><![CDATA[தேவனுக்கு முன்பாக நம்மெல்லாருக்கும் தகப்பனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিপন্ন হয়৷]]></a:t>
+              <a:t><![CDATA[18. உன் சந்ததி இவ்வளவாயிருக்கும் என்று சொல்லப்பட்டபடியே, தான் அநேக ஜாதிகளுக்குத் தகப்பனாவதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. অব্রাহামের সন্তান হবার কোন আশা ছিল না; কিন্তু অব্রাহাম ঈশ্বরের ওপরে বিশ্বাসে স্থির ছিলেন৷ আশা না]]></a:t>
+              <a:t><![CDATA[2. ஆபிரகாம் கிரியைகளினாலே நீதிமானாக்கப்பட்டானாகில் மேன்மைபாராட்ட அவனுக்கு ஏதுவுண்டு; ஆகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. যাঁরা সুন্নত হয়েছে অব্রাহাম তাদেরও পিতা৷ তাদের সুন্নত হওয়ার সুবাদে য়ে তারা অব্রাহামের সন্তান]]></a:t>
+              <a:t><![CDATA[நம்புகிறதற்கு ஏதுவில்லாதிருந்தும், அதை நம்பிக்கையோடே விசுவாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছে তা নয়৷ কিন্তু সুন্নত হবার পূর্বে অব্রাহামের য়ে বিশ্বাস ছিল, ঐ লোকেরা যদি অব্রাহামের সেই]]></a:t>
+              <a:t><![CDATA[19. அவன் விசுவாசத்திலே பலவீனமாயிருக்கவில்லை; அவன் ஏறக்குறைய நூறு வயதுள்ளவனாயிருக்கும்போது, தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাসের পথ অনুসরণ করে থাকে তবেই তারা অব্রাহামের সন্তান৷]]></a:t>
+              <a:t><![CDATA[சரீரம் செத்துப்போனதையும், சாராளுடைய கர்ப்பம் செத்துப்போனதையும் எண்ணாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. জগতের উত্তরাধিকারী হবার য়ে প্রতিজ্ঞা ঈশ্বর অব্রাহাম ও তার বংশধরদের কাছে করেছিলেন, তা]]></a:t>
+              <a:t><![CDATA[20. தேவனுடைய வாக்குத்தத்தத்தைக் குறித்து அவன் அவிசுவாசமாய் சந்தேகப்படாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিধি-ব্যবস্থার মাধ্যমে আসেনি কিন্তু বিশ্বাসের দ্বারা য়ে ধার্মিকতা লাভ হয় তার মধ্য দিয়েই সেই]]></a:t>
+              <a:t><![CDATA[21. தேவன் வாக்குத்தத்தம்பண்ணினதை நிறைவேற்ற வல்லவராயிருக்கிறாரென்று முழு நிச்சயமாய் நம்பி, தேவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিজ্ঞা করা হয়েছিল৷]]></a:t>
+              <a:t><![CDATA[மகிமைப்படுத்தி, விசுவாசத்தில் வல்லவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কারণ যদি বিধি-ব্যবস্থায় নির্ভর কেউ জগতের উত্তরাধিকারী হয় তবে বিশ্বাসের কোন অর্থ হয় না এবং]]></a:t>
+              <a:t><![CDATA[22. ஆகையால் அது அவனுக்கு நீதியாக எண்ணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেক্ষেত্রে প্রতিজ্ঞাও মূল্যহীন৷]]></a:t>
+              <a:t><![CDATA[23. அது அவனுக்கு நீதியாக எண்ணப்பட்டதென்பது, அவனுக்குமாத்திரமல்ல, நமக்காகவும் எழுதப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কারণ বিধি-ব্যবস্থা মেনে চলা না হলে তা শুধুই ঈশ্বরের ক্রোধ নিয়ে আসে৷ বিধি-ব্যবস্থা য়েখানে নেই,]]></a:t>
+              <a:t><![CDATA[24. நம்முடைய கர்த்தராகிய இயேசுவை மரித்தோரிலிருந்து எழுப்பினவரை விசுவாசிக்கிற நமக்கும் அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেখানে তার লঙঘন নেই৷]]></a:t>
+              <a:t><![CDATA[எண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকলেও আশা করে যাচ্ছিলেন; আর এই জন্যই তিনি বহুজাতির পিতা হতে পেরেছিলেন৷ ঠিক ঈশ্বর য়েমন বলেছিলেন,]]></a:t>
+              <a:t><![CDATA[தேவனுக்கு முன்பாக மேன்மைபாராட்ட ஏதுவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তাই ঈশ্বরের প্রতিশ্রুতির পূর্ণতা বিশ্বাসের ফলেই লাভ হয়, য়েন তা অনুগ্রহের দান হিসাবে গ্রহণ করা]]></a:t>
+              <a:t><![CDATA[25. அவர் நம்முடைய பாவங்களுக்காக ஒப்புக்கொடுக்கப்பட்டும், நாம் நீதிமான்களாக்கப்படுவதற்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,447 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়৷ এইভাবে অব্রাহামের সব বংশধরদের জন্য সেই প্রতিজ্ঞা দৃঢ়ভাবে রয়েছে৷ যাদের বিধি-ব্যবস্থা দেওয়া]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[অব্রাহাম আমাদের সকলেরই পিতা৷]]></a:t>
+              <a:t><![CDATA[எழுப்பப்பட்டும் இருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘তোমার বংশধররা আকাশের তারার মত অসংখ্য হবে৷’]]></a:t>
+              <a:t><![CDATA[3. வேதவாக்கியம் என்ன சொல்லுகிறது? ஆபிரகாம் தேவனை விசுவாசித்தான், அது அவனுக்கு நீதியாக எண்ணப்பட்டது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. অব্রাহামের বয়স তখন একশ বছর, কাজেই সন্তান লাভের জন্য তাঁর দৈহিক ক্ষমতা শেষ হয়ে গিয়েছিল৷ তাঁর]]></a:t>
+              <a:t><![CDATA[என்று சொல்லுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্ত্রী সারার সন্তান ধারণ করার ক্ষমতা ছিল না৷ অব্রাহাম এসব কথা চিন্তা করেছিলেন, কিন্তু ঈশ্বরের প্রতি]]></a:t>
+              <a:t><![CDATA[4. கிரியை செய்கிறவனுக்கு வருகிற கூலி கிருபையென்றெண்ணப்படாமல், கடனென்றெண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাসে তিনি দুর্বল হয়ে পড়েন নি৷]]></a:t>
+              <a:t><![CDATA[5. ஒருவன் கிரியை செய்யாமல் பாவியை நீதிமானாக்குகிறவரிடத்தில் விசுவாசம் வைக்கிறவனாயிருந்தால், அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13762,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme37">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme37">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme37">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14047,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>54</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>