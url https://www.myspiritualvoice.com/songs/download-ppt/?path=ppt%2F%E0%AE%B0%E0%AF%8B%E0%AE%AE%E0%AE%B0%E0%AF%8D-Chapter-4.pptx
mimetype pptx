--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -5886,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619075" r:id="rId1"/>
+    <p:sldLayoutId id="2482583779" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13003,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme61">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme61">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme61">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>