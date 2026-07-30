--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -99,54 +99,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -181,52 +177,50 @@
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
-    <p:sldId id="310" r:id="rId57"/>
-    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -378,55 +372,53 @@
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -486,51 +478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் கிரியை செய்யாமல் பாவியை நீதிமானாக்குகிறவரிடத்தில் விசுவாசம் வைக்கிறவனாயிருந்தால், அவனுடைய விசுவாசமே அவனுக்கு நீதியாக எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[20. தேவனுடைய வாக்குத்தத்தத்தைக் குறித்து அவன் அவிசுவாசமாய் சந்தேகப்படாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -595,51 +587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் கிரியை செய்யாமல் பாவியை நீதிமானாக்குகிறவரிடத்தில் விசுவாசம் வைக்கிறவனாயிருந்தால், அவனுடைய விசுவாசமே அவனுக்கு நீதியாக எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[20. தேவனுடைய வாக்குத்தத்தத்தைக் குறித்து அவன் அவிசுவாசமாய் சந்தேகப்படாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -704,51 +696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தப்படி, கிரியைகளில்லாமல் தேவனாலே நீதிமானென்றெண்ணப்படுகிற மனுஷனுடைய பாக்கியத்தைக் காண்பிக்கும் பொருட்டு;]]></a:t>
+              <a:t><![CDATA[21. தேவன் வாக்குத்தத்தம்பண்ணினதை நிறைவேற்ற வல்லவராயிருக்கிறாரென்று முழு நிச்சயமாய் நம்பி, தேவனை மகிமைப்படுத்தி, விசுவாசத்தில் வல்லவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -813,51 +805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தப்படி, கிரியைகளில்லாமல் தேவனாலே நீதிமானென்றெண்ணப்படுகிற மனுஷனுடைய பாக்கியத்தைக் காண்பிக்கும் பொருட்டு;]]></a:t>
+              <a:t><![CDATA[21. தேவன் வாக்குத்தத்தம்பண்ணினதை நிறைவேற்ற வல்லவராயிருக்கிறாரென்று முழு நிச்சயமாய் நம்பி, தேவனை மகிமைப்படுத்தி, விசுவாசத்தில் வல்லவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -922,51 +914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எவர்களுடைய அக்கிரமங்கள் மன்னிக்கப்பட்டதோ, எவர்களுடைய பாவங்கள் மூடப்பட்டதோ, அவர்கள் பாக்கியவான்கள்.]]></a:t>
+              <a:t><![CDATA[22. ஆகையால் அது அவனுக்கு நீதியாக எண்ணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1031,51 +1023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எவனுடைய பாவத்தைக் கர்த்தர் எண்ணாதிருக்கிறாரோ, அவன் பாக்கியவான் என்று தாவீது சொல்லியிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[23. அது அவனுக்கு நீதியாக எண்ணப்பட்டதென்பது, அவனுக்குமாத்திரமல்ல, நமக்காகவும் எழுதப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1140,51 +1132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எவனுடைய பாவத்தைக் கர்த்தர் எண்ணாதிருக்கிறாரோ, அவன் பாக்கியவான் என்று தாவீது சொல்லியிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[24. நம்முடைய கர்த்தராகிய இயேசுவை மரித்தோரிலிருந்து எழுப்பினவரை விசுவாசிக்கிற நமக்கும் அப்படியே எண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1249,51 +1241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த பாக்கியம் விருத்தசேதனமுள்ளவனுக்குமாத்திரம் வருமோ, விருத்தசேதனமில்லாதவனுக்கும் வருமோ? ஆபிரகாமுக்கு விசுவாசம் நீதியாக எண்ணப்பட்டது என்று சொல்லுகிறோமே.]]></a:t>
+              <a:t><![CDATA[24. நம்முடைய கர்த்தராகிய இயேசுவை மரித்தோரிலிருந்து எழுப்பினவரை விசுவாசிக்கிற நமக்கும் அப்படியே எண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1358,51 +1350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த பாக்கியம் விருத்தசேதனமுள்ளவனுக்குமாத்திரம் வருமோ, விருத்தசேதனமில்லாதவனுக்கும் வருமோ? ஆபிரகாமுக்கு விசுவாசம் நீதியாக எண்ணப்பட்டது என்று சொல்லுகிறோமே.]]></a:t>
+              <a:t><![CDATA[24. நம்முடைய கர்த்தராகிய இயேசுவை மரித்தோரிலிருந்து எழுப்பினவரை விசுவாசிக்கிற நமக்கும் அப்படியே எண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1467,51 +1459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த பாக்கியம் விருத்தசேதனமுள்ளவனுக்குமாத்திரம் வருமோ, விருத்தசேதனமில்லாதவனுக்கும் வருமோ? ஆபிரகாமுக்கு விசுவாசம் நீதியாக எண்ணப்பட்டது என்று சொல்லுகிறோமே.]]></a:t>
+              <a:t><![CDATA[25. அவர் நம்முடைய பாவங்களுக்காக ஒப்புக்கொடுக்கப்பட்டும், நாம் நீதிமான்களாக்கப்படுவதற்காக எழுப்பப்பட்டும் இருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1576,51 +1568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்படியானால், நம்முடைய தகப்பனாகிய ஆபிரகாம் மாம்சத்தின்படி என்னத்தைக் கண்டடைந்தான் என்று சொல்லுவோம்?]]></a:t>
+              <a:t><![CDATA[17. அநேக ஜாதிகளுக்கு உன்னைத் தகப்பனாக ஏற்படுத்தினேன் என்று எழுதியிருக்கிறபடி, அவன் தான் விசுவாசித்தவருமாய், மரித்தோரை உயிர்ப்பித்து, இல்லாதவைகளை இருக்கிறவைகளைப்போல் அழைக்கிறவருமாயிருக்கிற தேவனுக்கு முன்பாக நம்மெல்லாருக்கும் தகப்பனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1685,51 +1677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அது எப்பொழுது அவனுக்கு அப்படி எண்ணப்பட்டது? அவன் விருத்தசேதனமுள்ளவனாயிருந்தபோதோ, விருத்தசேதனமில்லாதவனாயிருந்தபோதோ? விருத்தசேதனமுள்ளவனாயிருந்தபோதல்ல, விருத்தசேதனமில்லாதவனாயிருந்தபோதே.]]></a:t>
+              <a:t><![CDATA[25. அவர் நம்முடைய பாவங்களுக்காக ஒப்புக்கொடுக்கப்பட்டும், நாம் நீதிமான்களாக்கப்படுவதற்காக எழுப்பப்பட்டும் இருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1794,51 +1786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அது எப்பொழுது அவனுக்கு அப்படி எண்ணப்பட்டது? அவன் விருத்தசேதனமுள்ளவனாயிருந்தபோதோ, விருத்தசேதனமில்லாதவனாயிருந்தபோதோ? விருத்தசேதனமுள்ளவனாயிருந்தபோதல்ல, விருத்தசேதனமில்லாதவனாயிருந்தபோதே.]]></a:t>
+              <a:t><![CDATA[1. அப்படியானால், நம்முடைய தகப்பனாகிய ஆபிரகாம் மாம்சத்தின்படி என்னத்தைக் கண்டடைந்தான் என்று சொல்லுவோம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1903,51 +1895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், விருத்தசேதனமில்லாதகாலத்தில் அவன் விசுவாசத்தினாலே அடைந்த நீதிக்கு முத்திரையாக விருத்தசேதனமாகிய அடையாளத்தைப் பெற்றான். விருத்தசேதனமில்லாதவர்களாய் விசுவாசிக்கிற யாவருக்கும் நீதி எண்ணப்படும்பொருட்டாக அவர்களுக்கு அவன் தகப்பனாயிருக்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[2. ஆபிரகாம் கிரியைகளினாலே நீதிமானாக்கப்பட்டானாகில் மேன்மைபாராட்ட அவனுக்கு ஏதுவுண்டு; ஆகிலும் தேவனுக்கு முன்பாக மேன்மைபாராட்ட ஏதுவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2012,51 +2004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், விருத்தசேதனமில்லாதகாலத்தில் அவன் விசுவாசத்தினாலே அடைந்த நீதிக்கு முத்திரையாக விருத்தசேதனமாகிய அடையாளத்தைப் பெற்றான். விருத்தசேதனமில்லாதவர்களாய் விசுவாசிக்கிற யாவருக்கும் நீதி எண்ணப்படும்பொருட்டாக அவர்களுக்கு அவன் தகப்பனாயிருக்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[2. ஆபிரகாம் கிரியைகளினாலே நீதிமானாக்கப்பட்டானாகில் மேன்மைபாராட்ட அவனுக்கு ஏதுவுண்டு; ஆகிலும் தேவனுக்கு முன்பாக மேன்மைபாராட்ட ஏதுவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2121,51 +2113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், விருத்தசேதனமில்லாதகாலத்தில் அவன் விசுவாசத்தினாலே அடைந்த நீதிக்கு முத்திரையாக விருத்தசேதனமாகிய அடையாளத்தைப் பெற்றான். விருத்தசேதனமில்லாதவர்களாய் விசுவாசிக்கிற யாவருக்கும் நீதி எண்ணப்படும்பொருட்டாக அவர்களுக்கு அவன் தகப்பனாயிருக்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[3. வேதவாக்கியம் என்ன சொல்லுகிறது? ஆபிரகாம் தேவனை விசுவாசித்தான், அது அவனுக்கு நீதியாக எண்ணப்பட்டது என்று சொல்லுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2230,51 +2222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விருத்தசேதனத்தைப் பெற்றவர்களாய்மாத்திரமல்ல, நம்முடைய தகப்பனாகிய ஆபிரகாம் விருத்தசேதனமில்லாதகாலத்தில் அடைந்த விசுவாசமாகிய அடிச்சுவடுகளில் நடக்கிறவர்களாயுமிருக்கிறவர்களுக்குத் தகப்பனாயிருக்கும்படிக்கும், அந்த அடையாளத்தைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[3. வேதவாக்கியம் என்ன சொல்லுகிறது? ஆபிரகாம் தேவனை விசுவாசித்தான், அது அவனுக்கு நீதியாக எண்ணப்பட்டது என்று சொல்லுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2339,51 +2331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விருத்தசேதனத்தைப் பெற்றவர்களாய்மாத்திரமல்ல, நம்முடைய தகப்பனாகிய ஆபிரகாம் விருத்தசேதனமில்லாதகாலத்தில் அடைந்த விசுவாசமாகிய அடிச்சுவடுகளில் நடக்கிறவர்களாயுமிருக்கிறவர்களுக்குத் தகப்பனாயிருக்கும்படிக்கும், அந்த அடையாளத்தைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[4. கிரியை செய்கிறவனுக்கு வருகிற கூலி கிருபையென்றெண்ணப்படாமல், கடனென்றெண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2448,51 +2440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விருத்தசேதனத்தைப் பெற்றவர்களாய்மாத்திரமல்ல, நம்முடைய தகப்பனாகிய ஆபிரகாம் விருத்தசேதனமில்லாதகாலத்தில் அடைந்த விசுவாசமாகிய அடிச்சுவடுகளில் நடக்கிறவர்களாயுமிருக்கிறவர்களுக்குத் தகப்பனாயிருக்கும்படிக்கும், அந்த அடையாளத்தைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[5. ஒருவன் கிரியை செய்யாமல் பாவியை நீதிமானாக்குகிறவரிடத்தில் விசுவாசம் வைக்கிறவனாயிருந்தால், அவனுடைய விசுவாசமே அவனுக்கு நீதியாக எண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2557,51 +2549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்றியும், உலகத்தைச் சுதந்தரிப்பான் என்கிற வாக்குத்தத்தம் ஆபிரகாமுக்காவது அவன் சந்ததிக்காவது நியாயப்பிரமாணத்தினால் கிடையாமல் விசுவாசத்தினால் வருகிற நீதியினால் கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[5. ஒருவன் கிரியை செய்யாமல் பாவியை நீதிமானாக்குகிறவரிடத்தில் விசுவாசம் வைக்கிறவனாயிருந்தால், அவனுடைய விசுவாசமே அவனுக்கு நீதியாக எண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2666,51 +2658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்றியும், உலகத்தைச் சுதந்தரிப்பான் என்கிற வாக்குத்தத்தம் ஆபிரகாமுக்காவது அவன் சந்ததிக்காவது நியாயப்பிரமாணத்தினால் கிடையாமல் விசுவாசத்தினால் வருகிற நீதியினால் கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[6. அந்தப்படி, கிரியைகளில்லாமல் தேவனாலே நீதிமானென்றெண்ணப்படுகிற மனுஷனுடைய பாக்கியத்தைக் காண்பிக்கும் பொருட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2775,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆபிரகாம் கிரியைகளினாலே நீதிமானாக்கப்பட்டானாகில் மேன்மைபாராட்ட அவனுக்கு ஏதுவுண்டு; ஆகிலும் தேவனுக்கு முன்பாக மேன்மைபாராட்ட ஏதுவில்லை.]]></a:t>
+              <a:t><![CDATA[17. அநேக ஜாதிகளுக்கு உன்னைத் தகப்பனாக ஏற்படுத்தினேன் என்று எழுதியிருக்கிறபடி, அவன் தான் விசுவாசித்தவருமாய், மரித்தோரை உயிர்ப்பித்து, இல்லாதவைகளை இருக்கிறவைகளைப்போல் அழைக்கிறவருமாயிருக்கிற தேவனுக்கு முன்பாக நம்மெல்லாருக்கும் தகப்பனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2884,51 +2876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நியாயப்பிரமாணத்தைச் சார்ந்தவர்கள் சுதந்தரவாளிகளானால் விசுவாசம் வீணாய்போம், வாக்குத்தத்தமும் அவமாகும்.]]></a:t>
+              <a:t><![CDATA[6. அந்தப்படி, கிரியைகளில்லாமல் தேவனாலே நீதிமானென்றெண்ணப்படுகிற மனுஷனுடைய பாக்கியத்தைக் காண்பிக்கும் பொருட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2993,51 +2985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நியாயப்பிரமாணத்தைச் சார்ந்தவர்கள் சுதந்தரவாளிகளானால் விசுவாசம் வீணாய்போம், வாக்குத்தத்தமும் அவமாகும்.]]></a:t>
+              <a:t><![CDATA[7. எவர்களுடைய அக்கிரமங்கள் மன்னிக்கப்பட்டதோ, எவர்களுடைய பாவங்கள் மூடப்பட்டதோ, அவர்கள் பாக்கியவான்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3102,51 +3094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும் நியாயப்பிரமாணம் கோபாக்கினையை உண்டாக்குகிறது, நியாயப்பிரமாணமில்லாவிட்டால் மீறுதலுமில்லை.]]></a:t>
+              <a:t><![CDATA[8. எவனுடைய பாவத்தைக் கர்த்தர் எண்ணாதிருக்கிறாரோ, அவன் பாக்கியவான் என்று தாவீது சொல்லியிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3211,51 +3203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும் நியாயப்பிரமாணம் கோபாக்கினையை உண்டாக்குகிறது, நியாயப்பிரமாணமில்லாவிட்டால் மீறுதலுமில்லை.]]></a:t>
+              <a:t><![CDATA[9. இந்த பாக்கியம் விருத்தசேதனமுள்ளவனுக்குமாத்திரம் வருமோ, விருத்தசேதனமில்லாதவனுக்கும் வருமோ? ஆபிரகாமுக்கு விசுவாசம் நீதியாக எண்ணப்பட்டது என்று சொல்லுகிறோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3320,51 +3312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதலால், சுதந்தரமானது கிருபையினால் உண்டாகிறதாயிருக்கும்படிக்கு அது விசுவாசத்தினாலே வருகிறது; நியாயப்பிரமாணத்தைச் சார்ந்தவர்களாகிய சந்ததியாருக்குமாத்திரமல்ல, நம்மெல்லாருக்கும் தகப்பனாகிய ஆபிரகாமுடைய விசுவாசத்தைச் சார்ந்தவர்களான எல்லாச் சந்ததியாருக்கும் அந்த வாக்குத்தத்தம் நிச்சயமாயிருக்கும்படிக்கு அப்படி வருகிறது.]]></a:t>
+              <a:t><![CDATA[9. இந்த பாக்கியம் விருத்தசேதனமுள்ளவனுக்குமாத்திரம் வருமோ, விருத்தசேதனமில்லாதவனுக்கும் வருமோ? ஆபிரகாமுக்கு விசுவாசம் நீதியாக எண்ணப்பட்டது என்று சொல்லுகிறோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3429,51 +3421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதலால், சுதந்தரமானது கிருபையினால் உண்டாகிறதாயிருக்கும்படிக்கு அது விசுவாசத்தினாலே வருகிறது; நியாயப்பிரமாணத்தைச் சார்ந்தவர்களாகிய சந்ததியாருக்குமாத்திரமல்ல, நம்மெல்லாருக்கும் தகப்பனாகிய ஆபிரகாமுடைய விசுவாசத்தைச் சார்ந்தவர்களான எல்லாச் சந்ததியாருக்கும் அந்த வாக்குத்தத்தம் நிச்சயமாயிருக்கும்படிக்கு அப்படி வருகிறது.]]></a:t>
+              <a:t><![CDATA[10. அது எப்பொழுது அவனுக்கு அப்படி எண்ணப்பட்டது? அவன் விருத்தசேதனமுள்ளவனாயிருந்தபோதோ, விருத்தசேதனமில்லாதவனாயிருந்தபோதோ? விருத்தசேதனமுள்ளவனாயிருந்தபோதல்ல, விருத்தசேதனமில்லாதவனாயிருந்தபோதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3538,51 +3530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதலால், சுதந்தரமானது கிருபையினால் உண்டாகிறதாயிருக்கும்படிக்கு அது விசுவாசத்தினாலே வருகிறது; நியாயப்பிரமாணத்தைச் சார்ந்தவர்களாகிய சந்ததியாருக்குமாத்திரமல்ல, நம்மெல்லாருக்கும் தகப்பனாகிய ஆபிரகாமுடைய விசுவாசத்தைச் சார்ந்தவர்களான எல்லாச் சந்ததியாருக்கும் அந்த வாக்குத்தத்தம் நிச்சயமாயிருக்கும்படிக்கு அப்படி வருகிறது.]]></a:t>
+              <a:t><![CDATA[10. அது எப்பொழுது அவனுக்கு அப்படி எண்ணப்பட்டது? அவன் விருத்தசேதனமுள்ளவனாயிருந்தபோதோ, விருத்தசேதனமில்லாதவனாயிருந்தபோதோ? விருத்தசேதனமுள்ளவனாயிருந்தபோதல்ல, விருத்தசேதனமில்லாதவனாயிருந்தபோதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3647,51 +3639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதலால், சுதந்தரமானது கிருபையினால் உண்டாகிறதாயிருக்கும்படிக்கு அது விசுவாசத்தினாலே வருகிறது; நியாயப்பிரமாணத்தைச் சார்ந்தவர்களாகிய சந்ததியாருக்குமாத்திரமல்ல, நம்மெல்லாருக்கும் தகப்பனாகிய ஆபிரகாமுடைய விசுவாசத்தைச் சார்ந்தவர்களான எல்லாச் சந்ததியாருக்கும் அந்த வாக்குத்தத்தம் நிச்சயமாயிருக்கும்படிக்கு அப்படி வருகிறது.]]></a:t>
+              <a:t><![CDATA[11. மேலும், விருத்தசேதனமில்லாதகாலத்தில் அவன் விசுவாசத்தினாலே அடைந்த நீதிக்கு முத்திரையாக விருத்தசேதனமாகிய அடையாளத்தைப் பெற்றான். விருத்தசேதனமில்லாதவர்களாய் விசுவாசிக்கிற யாவருக்கும் நீதி எண்ணப்படும்பொருட்டாக அவர்களுக்கு அவன் தகப்பனாயிருக்கும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3756,51 +3748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அநேக ஜாதிகளுக்கு உன்னைத் தகப்பனாக ஏற்படுத்தினேன் என்று எழுதியிருக்கிறபடி, அவன் தான் விசுவாசித்தவருமாய், மரித்தோரை உயிர்ப்பித்து, இல்லாதவைகளை இருக்கிறவைகளைப்போல் அழைக்கிறவருமாயிருக்கிற தேவனுக்கு முன்பாக நம்மெல்லாருக்கும் தகப்பனானான்.]]></a:t>
+              <a:t><![CDATA[11. மேலும், விருத்தசேதனமில்லாதகாலத்தில் அவன் விசுவாசத்தினாலே அடைந்த நீதிக்கு முத்திரையாக விருத்தசேதனமாகிய அடையாளத்தைப் பெற்றான். விருத்தசேதனமில்லாதவர்களாய் விசுவாசிக்கிற யாவருக்கும் நீதி எண்ணப்படும்பொருட்டாக அவர்களுக்கு அவன் தகப்பனாயிருக்கும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3865,51 +3857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அநேக ஜாதிகளுக்கு உன்னைத் தகப்பனாக ஏற்படுத்தினேன் என்று எழுதியிருக்கிறபடி, அவன் தான் விசுவாசித்தவருமாய், மரித்தோரை உயிர்ப்பித்து, இல்லாதவைகளை இருக்கிறவைகளைப்போல் அழைக்கிறவருமாயிருக்கிற தேவனுக்கு முன்பாக நம்மெல்லாருக்கும் தகப்பனானான்.]]></a:t>
+              <a:t><![CDATA[11. மேலும், விருத்தசேதனமில்லாதகாலத்தில் அவன் விசுவாசத்தினாலே அடைந்த நீதிக்கு முத்திரையாக விருத்தசேதனமாகிய அடையாளத்தைப் பெற்றான். விருத்தசேதனமில்லாதவர்களாய் விசுவாசிக்கிற யாவருக்கும் நீதி எண்ணப்படும்பொருட்டாக அவர்களுக்கு அவன் தகப்பனாயிருக்கும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3974,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆபிரகாம் கிரியைகளினாலே நீதிமானாக்கப்பட்டானாகில் மேன்மைபாராட்ட அவனுக்கு ஏதுவுண்டு; ஆகிலும் தேவனுக்கு முன்பாக மேன்மைபாராட்ட ஏதுவில்லை.]]></a:t>
+              <a:t><![CDATA[18. உன் சந்ததி இவ்வளவாயிருக்கும் என்று சொல்லப்பட்டபடியே, தான் அநேக ஜாதிகளுக்குத் தகப்பனாவதை நம்புகிறதற்கு ஏதுவில்லாதிருந்தும், அதை நம்பிக்கையோடே விசுவாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4083,51 +4075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அநேக ஜாதிகளுக்கு உன்னைத் தகப்பனாக ஏற்படுத்தினேன் என்று எழுதியிருக்கிறபடி, அவன் தான் விசுவாசித்தவருமாய், மரித்தோரை உயிர்ப்பித்து, இல்லாதவைகளை இருக்கிறவைகளைப்போல் அழைக்கிறவருமாயிருக்கிற தேவனுக்கு முன்பாக நம்மெல்லாருக்கும் தகப்பனானான்.]]></a:t>
+              <a:t><![CDATA[12. விருத்தசேதனத்தைப் பெற்றவர்களாய்மாத்திரமல்ல, நம்முடைய தகப்பனாகிய ஆபிரகாம் விருத்தசேதனமில்லாதகாலத்தில் அடைந்த விசுவாசமாகிய அடிச்சுவடுகளில் நடக்கிறவர்களாயுமிருக்கிறவர்களுக்குத் தகப்பனாயிருக்கும்படிக்கும், அந்த அடையாளத்தைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4192,51 +4184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் சந்ததி இவ்வளவாயிருக்கும் என்று சொல்லப்பட்டபடியே, தான் அநேக ஜாதிகளுக்குத் தகப்பனாவதை நம்புகிறதற்கு ஏதுவில்லாதிருந்தும், அதை நம்பிக்கையோடே விசுவாசித்தான்.]]></a:t>
+              <a:t><![CDATA[12. விருத்தசேதனத்தைப் பெற்றவர்களாய்மாத்திரமல்ல, நம்முடைய தகப்பனாகிய ஆபிரகாம் விருத்தசேதனமில்லாதகாலத்தில் அடைந்த விசுவாசமாகிய அடிச்சுவடுகளில் நடக்கிறவர்களாயுமிருக்கிறவர்களுக்குத் தகப்பனாயிருக்கும்படிக்கும், அந்த அடையாளத்தைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4301,51 +4293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் சந்ததி இவ்வளவாயிருக்கும் என்று சொல்லப்பட்டபடியே, தான் அநேக ஜாதிகளுக்குத் தகப்பனாவதை நம்புகிறதற்கு ஏதுவில்லாதிருந்தும், அதை நம்பிக்கையோடே விசுவாசித்தான்.]]></a:t>
+              <a:t><![CDATA[12. விருத்தசேதனத்தைப் பெற்றவர்களாய்மாத்திரமல்ல, நம்முடைய தகப்பனாகிய ஆபிரகாம் விருத்தசேதனமில்லாதகாலத்தில் அடைந்த விசுவாசமாகிய அடிச்சுவடுகளில் நடக்கிறவர்களாயுமிருக்கிறவர்களுக்குத் தகப்பனாயிருக்கும்படிக்கும், அந்த அடையாளத்தைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4410,51 +4402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் சந்ததி இவ்வளவாயிருக்கும் என்று சொல்லப்பட்டபடியே, தான் அநேக ஜாதிகளுக்குத் தகப்பனாவதை நம்புகிறதற்கு ஏதுவில்லாதிருந்தும், அதை நம்பிக்கையோடே விசுவாசித்தான்.]]></a:t>
+              <a:t><![CDATA[13. அன்றியும், உலகத்தைச் சுதந்தரிப்பான் என்கிற வாக்குத்தத்தம் ஆபிரகாமுக்காவது அவன் சந்ததிக்காவது நியாயப்பிரமாணத்தினால் கிடையாமல் விசுவாசத்தினால் வருகிற நீதியினால் கிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4519,51 +4511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் விசுவாசத்திலே பலவீனமாயிருக்கவில்லை; அவன் ஏறக்குறைய நூறு வயதுள்ளவனாயிருக்கும்போது, தன் சரீரம் செத்துப்போனதையும், சாராளுடைய கர்ப்பம் செத்துப்போனதையும் எண்ணாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. அன்றியும், உலகத்தைச் சுதந்தரிப்பான் என்கிற வாக்குத்தத்தம் ஆபிரகாமுக்காவது அவன் சந்ததிக்காவது நியாயப்பிரமாணத்தினால் கிடையாமல் விசுவாசத்தினால் வருகிற நீதியினால் கிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4628,51 +4620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் விசுவாசத்திலே பலவீனமாயிருக்கவில்லை; அவன் ஏறக்குறைய நூறு வயதுள்ளவனாயிருக்கும்போது, தன் சரீரம் செத்துப்போனதையும், சாராளுடைய கர்ப்பம் செத்துப்போனதையும் எண்ணாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. அன்றியும், உலகத்தைச் சுதந்தரிப்பான் என்கிற வாக்குத்தத்தம் ஆபிரகாமுக்காவது அவன் சந்ததிக்காவது நியாயப்பிரமாணத்தினால் கிடையாமல் விசுவாசத்தினால் வருகிற நீதியினால் கிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4737,51 +4729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் விசுவாசத்திலே பலவீனமாயிருக்கவில்லை; அவன் ஏறக்குறைய நூறு வயதுள்ளவனாயிருக்கும்போது, தன் சரீரம் செத்துப்போனதையும், சாராளுடைய கர்ப்பம் செத்துப்போனதையும் எண்ணாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. நியாயப்பிரமாணத்தைச் சார்ந்தவர்கள் சுதந்தரவாளிகளானால் விசுவாசம் வீணாய்போம், வாக்குத்தத்தமும் அவமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4846,51 +4838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவனுடைய வாக்குத்தத்தத்தைக் குறித்து அவன் அவிசுவாசமாய் சந்தேகப்படாமல்,]]></a:t>
+              <a:t><![CDATA[14. நியாயப்பிரமாணத்தைச் சார்ந்தவர்கள் சுதந்தரவாளிகளானால் விசுவாசம் வீணாய்போம், வாக்குத்தத்தமும் அவமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4955,51 +4947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவனுடைய வாக்குத்தத்தத்தைக் குறித்து அவன் அவிசுவாசமாய் சந்தேகப்படாமல்,]]></a:t>
+              <a:t><![CDATA[15. மேலும் நியாயப்பிரமாணம் கோபாக்கினையை உண்டாக்குகிறது, நியாயப்பிரமாணமில்லாவிட்டால் மீறுதலுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5064,51 +5056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவன் வாக்குத்தத்தம்பண்ணினதை நிறைவேற்ற வல்லவராயிருக்கிறாரென்று முழு நிச்சயமாய் நம்பி, தேவனை மகிமைப்படுத்தி, விசுவாசத்தில் வல்லவனானான்.]]></a:t>
+              <a:t><![CDATA[15. மேலும் நியாயப்பிரமாணம் கோபாக்கினையை உண்டாக்குகிறது, நியாயப்பிரமாணமில்லாவிட்டால் மீறுதலுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5173,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வேதவாக்கியம் என்ன சொல்லுகிறது? ஆபிரகாம் தேவனை விசுவாசித்தான், அது அவனுக்கு நீதியாக எண்ணப்பட்டது என்று சொல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[18. உன் சந்ததி இவ்வளவாயிருக்கும் என்று சொல்லப்பட்டபடியே, தான் அநேக ஜாதிகளுக்குத் தகப்பனாவதை நம்புகிறதற்கு ஏதுவில்லாதிருந்தும், அதை நம்பிக்கையோடே விசுவாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5282,51 +5274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால் அது அவனுக்கு நீதியாக எண்ணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[16. ஆதலால், சுதந்தரமானது கிருபையினால் உண்டாகிறதாயிருக்கும்படிக்கு அது விசுவாசத்தினாலே வருகிறது; நியாயப்பிரமாணத்தைச் சார்ந்தவர்களாகிய சந்ததியாருக்குமாத்திரமல்ல, நம்மெல்லாருக்கும் தகப்பனாகிய ஆபிரகாமுடைய விசுவாசத்தைச் சார்ந்தவர்களான எல்லாச் சந்ததியாருக்கும் அந்த வாக்குத்தத்தம் நிச்சயமாயிருக்கும்படிக்கு அப்படி வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5391,51 +5383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால் அது அவனுக்கு நீதியாக எண்ணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[16. ஆதலால், சுதந்தரமானது கிருபையினால் உண்டாகிறதாயிருக்கும்படிக்கு அது விசுவாசத்தினாலே வருகிறது; நியாயப்பிரமாணத்தைச் சார்ந்தவர்களாகிய சந்ததியாருக்குமாத்திரமல்ல, நம்மெல்லாருக்கும் தகப்பனாகிய ஆபிரகாமுடைய விசுவாசத்தைச் சார்ந்தவர்களான எல்லாச் சந்ததியாருக்கும் அந்த வாக்குத்தத்தம் நிச்சயமாயிருக்கும்படிக்கு அப்படி வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5500,51 +5492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அது அவனுக்கு நீதியாக எண்ணப்பட்டதென்பது, அவனுக்குமாத்திரமல்ல, நமக்காகவும் எழுதப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. ஆதலால், சுதந்தரமானது கிருபையினால் உண்டாகிறதாயிருக்கும்படிக்கு அது விசுவாசத்தினாலே வருகிறது; நியாயப்பிரமாணத்தைச் சார்ந்தவர்களாகிய சந்ததியாருக்குமாத்திரமல்ல, நம்மெல்லாருக்கும் தகப்பனாகிய ஆபிரகாமுடைய விசுவாசத்தைச் சார்ந்தவர்களான எல்லாச் சந்ததியாருக்கும் அந்த வாக்குத்தத்தம் நிச்சயமாயிருக்கும்படிக்கு அப்படி வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5609,51 +5601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நம்முடைய கர்த்தராகிய இயேசுவை மரித்தோரிலிருந்து எழுப்பினவரை விசுவாசிக்கிற நமக்கும் அப்படியே எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[16. ஆதலால், சுதந்தரமானது கிருபையினால் உண்டாகிறதாயிருக்கும்படிக்கு அது விசுவாசத்தினாலே வருகிறது; நியாயப்பிரமாணத்தைச் சார்ந்தவர்களாகிய சந்ததியாருக்குமாத்திரமல்ல, நம்மெல்லாருக்கும் தகப்பனாகிய ஆபிரகாமுடைய விசுவாசத்தைச் சார்ந்தவர்களான எல்லாச் சந்ததியாருக்கும் அந்த வாக்குத்தத்தம் நிச்சயமாயிருக்கும்படிக்கு அப்படி வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5718,269 +5710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நம்முடைய கர்த்தராகிய இயேசுவை மரித்தோரிலிருந்து எழுப்பினவரை விசுவாசிக்கிற நமக்கும் அப்படியே எண்ணப்படும்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[25. அவர் நம்முடைய பாவங்களுக்காக ஒப்புக்கொடுக்கப்பட்டும், நாம் நீதிமான்களாக்கப்படுவதற்காக எழுப்பப்பட்டும் இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[16. ஆதலால், சுதந்தரமானது கிருபையினால் உண்டாகிறதாயிருக்கும்படிக்கு அது விசுவாசத்தினாலே வருகிறது; நியாயப்பிரமாணத்தைச் சார்ந்தவர்களாகிய சந்ததியாருக்குமாத்திரமல்ல, நம்மெல்லாருக்கும் தகப்பனாகிய ஆபிரகாமுடைய விசுவாசத்தைச் சார்ந்தவர்களான எல்லாச் சந்ததியாருக்கும் அந்த வாக்குத்தத்தம் நிச்சயமாயிருக்கும்படிக்கு அப்படி வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6045,51 +5819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வேதவாக்கியம் என்ன சொல்லுகிறது? ஆபிரகாம் தேவனை விசுவாசித்தான், அது அவனுக்கு நீதியாக எண்ணப்பட்டது என்று சொல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[18. உன் சந்ததி இவ்வளவாயிருக்கும் என்று சொல்லப்பட்டபடியே, தான் அநேக ஜாதிகளுக்குத் தகப்பனாவதை நம்புகிறதற்கு ஏதுவில்லாதிருந்தும், அதை நம்பிக்கையோடே விசுவாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6154,51 +5928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கிரியை செய்கிறவனுக்கு வருகிற கூலி கிருபையென்றெண்ணப்படாமல், கடனென்றெண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[19. அவன் விசுவாசத்திலே பலவீனமாயிருக்கவில்லை; அவன் ஏறக்குறைய நூறு வயதுள்ளவனாயிருக்கும்போது, தன் சரீரம் செத்துப்போனதையும், சாராளுடைய கர்ப்பம் செத்துப்போனதையும் எண்ணாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6263,51 +6037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கிரியை செய்கிறவனுக்கு வருகிற கூலி கிருபையென்றெண்ணப்படாமல், கடனென்றெண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[19. அவன் விசுவாசத்திலே பலவீனமாயிருக்கவில்லை; அவன் ஏறக்குறைய நூறு வயதுள்ளவனாயிருக்கும்போது, தன் சரீரம் செத்துப்போனதையும், சாராளுடைய கர்ப்பம் செத்துப்போனதையும் எண்ணாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6372,51 +6146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் கிரியை செய்யாமல் பாவியை நீதிமானாக்குகிறவரிடத்தில் விசுவாசம் வைக்கிறவனாயிருந்தால், அவனுடைய விசுவாசமே அவனுக்கு நீதியாக எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[19. அவன் விசுவாசத்திலே பலவீனமாயிருக்கவில்லை; அவன் ஏறக்குறைய நூறு வயதுள்ளவனாயிருக்கும்போது, தன் சரீரம் செத்துப்போனதையும், சாராளுடைய கர்ப்பம் செத்துப்போனதையும் எண்ணாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6451,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470546006" r:id="rId1"/>
+    <p:sldLayoutId id="2474467001" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6887,66 +6661,50 @@
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7079,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવમાં વિશ્વાસ રાખવોજ જોઈએ. પછી જ દેવ તે વ્યક્તિના વિશ્વાસનો સ્વીકાર કરે છે અને તે વિશ્વાસ તેને દેવ]]></a:t>
+              <a:t><![CDATA[20. ঈশ্বর য়ে প্রতিশ্রুতি দিয়েছিলেন তার পূর্ণতার বিষয়ে অব্রাহামের কোন সন্দেহ ছিল না৷ অব্রাহাম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાથે ન્યાયી ઠરાવે છે. દેવ એક છે જે અધર્મીને પણ ન્યાયી બનાવે છે.]]></a:t>
+              <a:t><![CDATA[অবিশ্বাস করলেন না বরং তিনি বিশ্বাসে বলবান হয়ে উঠলেন এবং ঈশ্বরের প্রশংসা করলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. દાઉદે આ જ વાત કહી છે. દાઉદે કહ્યું છે કે કોઈ વ્યક્તિએ કેવાં કેવાં કામો કર્યા છે એ જોયા વગર દેવ]]></a:t>
+              <a:t><![CDATA[21. ঈশ্বর য়ে প্রতিশ্রুতি দিয়েছিলেন তা য়ে তিনি সফল করতে পারবেন, সেই সম্বন্ধে অব্রাহাম সুনিশ্চিত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જ્યારે તેને એક સારા માણસ તરીકે સ્વીકારી લે છે.]]></a:t>
+              <a:t><![CDATA[ছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તેને ધન્ય છે.“જ્યારે લોકોના અપરાધો માફ કરાય છે, અને જેઓનાં પાપો ઢંકાઈ જાય છે, તેઓને ધન્ય છે!]]></a:t>
+              <a:t><![CDATA[22. আর তাই, ‘এই বিশ্বাস তাকে ঈশ্বরের সম্মুখে ধার্মিক প্রতিপন্ন করেছিল৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. અને જ્યારે પ્રભુ કોઈ વ્યક્તિને લેખે પાપ નહિ ગણીને સ્વીકારી લે છે ત્યારે, તે માણસને ધન્ય છે!”]]></a:t>
+              <a:t><![CDATA[23. শাস্ত্রে এই কথা শুধু য়ে তাঁর জন্যই লেখা হয়েছিল তা নয়,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગીતશાસ્ત્ર 32:1-2]]></a:t>
+              <a:t><![CDATA[24. ঐ কথাগুলি আমাদের জন্যও লেখা হয়েছে৷ আমাদের বিশ্বাসকেও ঈশ্বর আমাদের পক্ষে ধার্মিকতা হিসাবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તો શું જે યહૂદિઓએ સુન્નત કરાવી છે તેઓને જ આ આનંદની અનુભૂતિ થાય છે? કે પછી, જેમણે સુન્નત કરાવી નથી]]></a:t>
+              <a:t><![CDATA[প্রতিপন্ন করলেন৷ কারণ যিনি প্রভু যীশুকে মৃতদের মধ্য থেকে পুনরুত্থিত করেছেন, সেই ঈশ্বরে আমরা বিশ্বাস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એમને પણ એવો આનંદ પ્રાપ્ત થશે? એટલા માટે મેં અગાઉથી કહ્યું છે કે દેવે ઈબ્રાહિમના વિશ્વાસને સ્વીકાર્યો]]></a:t>
+              <a:t><![CDATA[করি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તે વિશ્વાસે જ તેને દેવ પ્રાપ્તિ માટે ન્યાયી ઠરાવ્યો.]]></a:t>
+              <a:t><![CDATA[25. আমাদের পাপের জন্য সেই যীশুকে মৃত্যুর হাতে সমর্পণ করা হল এবং আমাদের ঈশ্বরের সাক্ষাতে ধার্মিক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. તો આપણા લોકોના પૂર્વજ ઈબ્રાહિમ વિષે આપણે શું કહી શકીએ છીએ? વિશ્વાસ વિષે તેઓ શું શીખ્યા?]]></a:t>
+              <a:t><![CDATA[17. শাস্ত্রে লেখা আছে, ‘আমি তোমাকে বহু জাতির পিতা করলাম৷’ঈশ্বরের দৃষ্টিতে অব্রাহাম আমাদের পিতা৷ তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તો આ કેવી રીતે થયું? ઈબ્રાહિમે તેની સુન્નત કરાવી તે પહેલા કે ત્યાર પછી દેવે તેનો સ્વીકાર કર્યો?]]></a:t>
+              <a:t><![CDATA[প্রতিপন্ন করার জন্য যীশু মৃতদের মধ্য থেকে জীবিত হয়ে উঠলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેની સુન્નત પહેલા જ દેવે તેને સ્વીકારી લીધો હતો.]]></a:t>
+              <a:t><![CDATA[1. তাহলে আমাদের পার্থিব পিতৃপুরুষ অব্রাহামসম্বন্ধে আমরা কি বলব? বিশ্বাস সম্পর্কে তিনি কি শিখেছিলেন?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ઈબ્રાહિમ જ્યારે સુન્નત વગરનો હતો ત્યારે તે વિશ્વાસના માર્ગે દેવ સાથે ન્યાયી થયો હતો. તે સાબિત]]></a:t>
+              <a:t><![CDATA[2. যদি নিজের কাজের জন্য তিনি ধার্মিক প্রতিপন্ন হতেন, তবে গর্ব করার মতো তার কিছু থাকত; কিন্তু ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવા માટે પાછળથી તેણે સુન્નત કરાવી. આ રીતે ઈબ્રાહિમ જે બધા લોકોએ સુન્નત નથી કરાવી તેના પૂર્વજ છે]]></a:t>
+              <a:t><![CDATA[সাক্ষাতে তিনি গর্ব করতে পারেন নি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેથી દેવે આ લોકોને દેવ સાથે ન્યાયી હોવાની માન્યતા આપી છે.]]></a:t>
+              <a:t><![CDATA[3. শাস্ত্রএ ব্যাপারে বলে, ‘অব্রাহাম ঈশ্বরে বিশ্বাস করলেন; আর সেই বিশ্বাসের দ্বারাই তিনি ধার্মিক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. જે લોકોની સુન્નત કરવામાં આવી છે તેમનો પૂર્વજ પણ ઈબ્રાહિમ જ છે. માત્ર તેઓની સુન્નતને કારણે]]></a:t>
+              <a:t><![CDATA[প্রতিপন্ন হলেন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઈબ્રાહિમને પિતાનું સ્થાન મળ્યું નથી. આપણા પૂર્વજ ઈબ્રાહિમ સુન્નત પહેલા જે વિશ્વાસ ઘરાવતો હતો, એવું]]></a:t>
+              <a:t><![CDATA[4. য়ে লোক কাজ করে তার মজুরি তো নিছক দান বলে নয় কিন্তু তার ন্যায় পাওনা বলে গন্য হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિશ્વાસભર્યુ જીવન જો તેઓ જીવે તો જ ઈબ્રાહિમ તેમનો પિતા ગણાય.]]></a:t>
+              <a:t><![CDATA[5. কিন্তু য়ে মানুষ কাজ করার বদলে ঈশ্বরের ওপর বিশ্বাস করে সেক্ষেত্রে তার বিশ্বাসই তাকে ধার্মিক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ઈબ્રાહિમ અને તેના વંશજોને નિયમના પાલનથી નહિ પણ વિશ્વાસથી દેવ સાથે ન્યાયી ઠરાવ્યા હતા. તેથી]]></a:t>
+              <a:t><![CDATA[প্রতিপন্ন করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવનું વચન મળ્યું કે આખી દુનિયાની સમૃદ્ધિ અને સુખ તેને વારસામાં મળે.]]></a:t>
+              <a:t><![CDATA[6. দায়ুদদও সেই একইভাবে বলেছেন ধন্য সেই ব্যক্তি যাকে ঈশ্বর তার কাজের দ্বারা নয় বরং তার বিশ্বাসের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. જે કામો ઈબ્રાહિમે કર્યા એનાથી જ દેવે તેને ન્યાયી ઠરાવ્યો હોત તો તેને બડાશ મારવાનું બહાનું મળી]]></a:t>
+              <a:t><![CDATA[সেই ঈশ্বরে বিশ্বাস করতেন, যিনি মৃতকে জীবন দেন ও যার অস্তিত্ব নেই তাকে অস্তিত্বে আনেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. દેવના વચન પ્રમાણે ધર્મશાસ્ત્રને અનુસરવાથી જ જો લોકોને બધું વારસામાં મળી જતું હોય, તો પછી]]></a:t>
+              <a:t><![CDATA[দরুন ধার্মিক প্রতিপন্ন করেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિશ્વાસનું કોઈ મૂલ્ય નથી. અને એ રીતે ઈબ્રાહિમને મળેલું વચન પણ નિરર્થક છે.]]></a:t>
+              <a:t><![CDATA[7. ‘ধন্য তারা, যাদের অন্যায় ক্ষমা করা হয়েছে, যাদের পাপ ঢেকে রাখা হয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. શા માટે? કેમ કે નિયમનું લક્ષણ એ છે કે જ્યારે તેનું પાલન કરવામાં આવતું નથી, ત્યારે દેવનો કોપ ઉતરે]]></a:t>
+              <a:t><![CDATA[8. ধন্য সেই ব্যক্তি, প্রভু যার পাপ গন্য করেন না৷’ গীতসংহিতা 32 :1-2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. પરંતુ જો નિયમનું અસ્તિત્વ જ ન હોય તો, તેનું ઉલ્લંઘન કરવાનો પ્રશ્ન ઉપસ્થિત થતો જ નથી.]]></a:t>
+              <a:t><![CDATA[9. এখন এই সৌভাগ্য কি শুধু যাঁরা সুন্নত হয়েছে তাদের জন্য? অসুন্নতদের জন্যে কি নয়? কারণ আমরা বলি,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. આમ લોકો દેવનું વચન વિશ્વાસ દ્વારા મેળવે છે. દેવે વિશ્વાસનો માર્ગ સૂચવ્યો છે, તેથી તે સઘળાંને]]></a:t>
+              <a:t><![CDATA[‘বিশ্বাস দ্বারাই অব্রাহাম ধার্মিক প্রতিপন্ন হয়েছিলেন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિનામૂલ્યે ભેટ તરીકે આપી શકાય. તેથી ઈબ્રાહિમના બધા વંશજોને દેવનું વચન વિનામૂલ્ય ભેટ છે. તે એમ નથી કે]]></a:t>
+              <a:t><![CDATA[10. কিন্তু অব্রাহামের কোন অবস্থায়, তাঁর সুন্নত হবার আগে, না পরে? আসলে অসুন্নত অবস্থায়ই তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવની કૃપા માત્ર નિયમ પ્રમાણે જીવનારા માટે જ છે. કોઈ પણ માણસ કે જે ઈબ્રાહિમના જેમ વિશ્વાસથી જીવે છે]]></a:t>
+              <a:t><![CDATA[ধার্মিক প্রতিপন্ন হন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેને પણ વચન મળી શકે છે. ઈબ્રાહિમ આપણા સૌને પૂર્વજ છે.]]></a:t>
+              <a:t><![CDATA[11. অসুন্নত অবস্থায় তিনি বিশ্বাসের দ্বারা ধার্মিক প্রতিপন্ন হন এবং তার চিহ্ন হিসাবে তিনি সুন্নত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. શાસ્ત્રોમાં લખેલું છે એ પ્રમાણે; “મેં તને અનેક પ્રજાઓનો પિતા બનાવ્યો છે.”દેવની સાક્ષીએ આ વાત]]></a:t>
+              <a:t><![CDATA[হয়েছিলেন৷ তাই অসুন্নত হলেও যাঁরা বিশ্বাস করে, অব্রাহাম তাদেরও পিতা; তারাও ঈশ্বরের সাক্ষাতে ধার্মিক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સત્ય છે. ઈબ્રાહિમે દેવ પર વિશ્વાસ કર્યો તે દેવ કે જે મૂએલાઓને સજીવન કરે છે, અને જે વસ્તુઓ કે ઘટનાઓ]]></a:t>
+              <a:t><![CDATA[প্রতিপন্ন হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જાત. પરંતુ ઈબ્રાહિમ દેવ આગળ બડાશ મારી શક્યો નહિ.]]></a:t>
+              <a:t><![CDATA[18. অব্রাহামের সন্তান হবার কোন আশা ছিল না; কিন্তু অব্রাহাম ঈশ্বরের ওপরে বিশ্বাসে স্থির ছিলেন৷ আশা না]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હજી સુધી બની નથી તેને પ્રગટ કરનાર છે.]]></a:t>
+              <a:t><![CDATA[12. যাঁরা সুন্নত হয়েছে অব্রাহাম তাদেরও পিতা৷ তাদের সুন্নত হওয়ার সুবাদে য়ে তারা অব্রাহামের সন্তান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ઈબ્રાહિમને ત્યાં બાળકો થાય એવી કોઈ આશા ન હતી. પરંતુ ઈબ્રાહિમને દેવમાં વિશ્વાસ હતો, અને આશા]]></a:t>
+              <a:t><![CDATA[হয়েছে তা নয়৷ কিন্তু সুন্নত হবার পূর্বে অব্রাহামের য়ে বিশ্বাস ছিল, ঐ লোকেরা যদি অব্রাহামের সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સેવવાનું તેણે ચાલુ રાખ્યું. તેથી જ તો ઘણી પ્રજાઓનો તે પૂર્વજ થયો. દેવે તેને કહ્યું હતું, “તને ઘણાં]]></a:t>
+              <a:t><![CDATA[বিশ্বাসের পথ অনুসরণ করে থাকে তবেই তারা অব্রাহামের সন্তান৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વંશજો મળશે.”]]></a:t>
+              <a:t><![CDATA[13. জগতের উত্তরাধিকারী হবার য়ে প্রতিজ্ঞা ঈশ্বর অব্রাহাম ও তার বংশধরদের কাছে করেছিলেন, তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ઈબ્રાહિમ જ્યારે લગભગ સો વર્ષનો થયો, ત્યારે તે બાળકોના પિતા બનવાની ઉંમર વિતાવી ચૂક્યો હતો. વળી,]]></a:t>
+              <a:t><![CDATA[বিধি-ব্যবস্থার মাধ্যমে আসেনি কিন্তু বিশ্বাসের দ্বারা য়ে ধার্মিকতা লাভ হয় তার মধ্য দিয়েই সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેણે આ જાણ્યું કે સારા ને બાળકો થાય એવી કોઈ શક્યતા ન હતી. તે પોતાના દૃઢ વિશ્વાસમાંથી જરા પણ ડગ્યો]]></a:t>
+              <a:t><![CDATA[প্রতিজ্ঞা করা হয়েছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહિ.]]></a:t>
+              <a:t><![CDATA[14. কারণ যদি বিধি-ব্যবস্থায় নির্ভর কেউ জগতের উত্তরাধিকারী হয় তবে বিশ্বাসের কোন অর্থ হয় না এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. દેવનું વચન ધ્યાનમાં રાખીને તેણે અવિશ્વાસથી સંદેહ આણ્યો નહિ પણ દેવનો મહિમા કર્યો અને ધીમે ધીમે]]></a:t>
+              <a:t><![CDATA[সেক্ষেত্রে প্রতিজ্ঞাও মূল্যহীন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેનો વિશ્વાસ દૃઢ બનતો ગયો. તેણે હંમેશા દેવની સ્તુતિ કરી.]]></a:t>
+              <a:t><![CDATA[15. কারণ বিধি-ব্যবস্থা মেনে চলা না হলে তা শুধুই ঈশ্বরের ক্রোধ নিয়ে আসে৷ বিধি-ব্যবস্থা য়েখানে নেই,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ઈબ્રાહિમને મનમાં ખાતરી હતી જ કે દેવે જે વચન આપ્યું છે તે પરિપૂર્ણ કરવા દેવ સંપૂર્ણપણે સમર્થ છે.]]></a:t>
+              <a:t><![CDATA[সেখানে তার লঙঘন নেই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ધર્મશાસ્ત્ર કહે છે: “ઈબ્રાહિમ દેવમાં માનતો હતો. અને દેવે તેના વિશ્વાસનો સ્વીકાર કર્યો. તે]]></a:t>
+              <a:t><![CDATA[থাকলেও আশা করে যাচ্ছিলেন; আর এই জন্যই তিনি বহুজাতির পিতা হতে পেরেছিলেন৷ ঠিক ঈশ্বর য়েমন বলেছিলেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. તો આમ, “દેવે ઈબ્રાહિમના વિશ્વાસનો સ્વીકાર કર્યો અને એ વિશ્વાસે જ ઈબ્રાહિમને દેવ સાથે ન્યાયી]]></a:t>
+              <a:t><![CDATA[16. তাই ঈশ্বরের প্রতিশ্রুতির পূর্ণতা বিশ্বাসের ফলেই লাভ হয়, য়েন তা অনুগ্রহের দান হিসাবে গ্রহণ করা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બનાવ્યો.”]]></a:t>
+              <a:t><![CDATA[হয়৷ এইভাবে অব্রাহামের সব বংশধরদের জন্য সেই প্রতিজ্ঞা দৃঢ়ভাবে রয়েছে৷ যাদের বিধি-ব্যবস্থা দেওয়া]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. “તેને ન્યાયી ગણવામાં આવ્યો.” એ શબ્દો માત્ર ઈબ્રાહિમ માટે જ લખવામાં આવ્યા ન હતા.]]></a:t>
+              <a:t><![CDATA[হয়েছে কেবল তাদের জন্যই সেই প্রতিজ্ঞা রয়েছে, তা নয়, কিন্তু তাদের জন্যেও সেই প্রতিজ্ঞা রয়েছে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. પણ આપણા પ્રભુ ઈસુને મરણમાંથી સજીવન કરનાર દેવ પર જેઓ વિશ્વાસ કરે છે તેઓને માટે પણ એ જ શબ્દો લખેલા]]></a:t>
+              <a:t><![CDATA[যাদের অব্রাহামের মতো বিশ্বাস রয়েছে৷ এই প্রতিশ্রুতি তাদেরই জন্য যাঁরা অব্রাহামের মত বিশ্বাসে চলে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,315 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. અને આપણે તે દેવમાં વિશ્વાસ કરીએ છીએ.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[મૃત્યુમાંથી ઊઠાડવામાં આવ્યો.]]></a:t>
+              <a:t><![CDATA[অব্রাহাম আমাদের সকলেরই পিতা৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિશ્વાસે ઈબ્રાહિમને દેવ સાથે ન્યાયી ઠરાવ્યો.”]]></a:t>
+              <a:t><![CDATA[‘তোমার বংশধররা আকাশের তারার মত অসংখ্য হবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. જ્યારે કોઈ વ્યક્તિ કામ કરે છે, ત્યારે એને આપવામાં આવતો પગાર બક્ષિસ તરીકે અપાતો નથી. તે જે પગાર]]></a:t>
+              <a:t><![CDATA[19. অব্রাহামের বয়স তখন একশ বছর, কাজেই সন্তান লাভের জন্য তাঁর দৈহিক ক্ষমতা শেষ হয়ে গিয়েছিল৷ তাঁর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મળે છે તે તેનાં કામની કમાણી છે.]]></a:t>
+              <a:t><![CDATA[স্ত্রী সারার সন্তান ধারণ করার ক্ষমতা ছিল না৷ অব্রাহাম এসব কথা চিন্তা করেছিলেন, কিন্তু ঈশ্বরের প্রতি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. પરંતુ મનુષ્ય એવું કોઈ પણ કામ કરી શકતો નથી કે જે તેને દેવ સાથે ન્યાયી ઠરાવી શકે. તેથી તે માણસે]]></a:t>
+              <a:t><![CDATA[বিশ্বাসে তিনি দুর্বল হয়ে পড়েন নি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14268,91 +13762,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme37">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme37">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +13872,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme37">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14553,51 +14047,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>56</Slides>
+  <Slides>54</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>