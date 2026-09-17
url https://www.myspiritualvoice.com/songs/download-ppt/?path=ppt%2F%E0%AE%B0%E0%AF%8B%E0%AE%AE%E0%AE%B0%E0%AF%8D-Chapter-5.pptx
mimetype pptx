--- v1 (2026-07-30)
+++ v2 (2026-09-17)
@@ -81,56 +81,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -156,53 +150,50 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
-    <p:sldId id="301" r:id="rId48"/>
-[...1 lines deleted...]
-    <p:sldId id="303" r:id="rId50"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -345,56 +336,53 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும் நமக்கு அருளப்பட்ட பரிசுத்த ஆவியினாலே தேவ அன்பு நம்முடைய இருதயங்களில் ஊற்றப்பட்டிருக்கிறபடியால், அந்த நம்பிக்கை நம்மை வெட்கப்படுத்தாது.]]></a:t>
+              <a:t><![CDATA[5. And hope makes not ashamed; because the love of God is shed abroad in our hearts by the Holy Spirit which is given unto us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அன்றியும் நாம் பெலனற்றவர்களாயிருக்கும்போதே, குறித்த காலத்தில் கிறிஸ்து அக்கிரமக்காரருக்காக மரித்தார்.]]></a:t>
+              <a:t><![CDATA[6. For when we were yet without strength, in due time Christ died for the ungodly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அன்றியும் நாம் பெலனற்றவர்களாயிருக்கும்போதே, குறித்த காலத்தில் கிறிஸ்து அக்கிரமக்காரருக்காக மரித்தார்.]]></a:t>
+              <a:t><![CDATA[6. For when we were yet without strength, in due time Christ died for the ungodly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீதிமானுக்காக ஒருவன் மரிக்கிறது அரிது; நல்லவனுக்காக ஒருவேளை ஒருவன் மரிக்கத் துணிவான்.]]></a:t>
+              <a:t><![CDATA[7. For scarcely for a righteous man will one die: yet possibly for a good man some would even dare to die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீதிமானுக்காக ஒருவன் மரிக்கிறது அரிது; நல்லவனுக்காக ஒருவேளை ஒருவன் மரிக்கத் துணிவான்.]]></a:t>
+              <a:t><![CDATA[8. But God commends his love toward us, in that, while we were yet sinners, Christ died for us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாம் பாவிகளாயிருக்கையில் கிறிஸ்து நமக்காக மரித்ததினாலே, தேவன் நம்மேல் வைத்த தமது அன்பை விளங்கப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. But God commends his love toward us, in that, while we were yet sinners, Christ died for us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாம் பாவிகளாயிருக்கையில் கிறிஸ்து நமக்காக மரித்ததினாலே, தேவன் நம்மேல் வைத்த தமது அன்பை விளங்கப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. Much more then, being now justified by his blood, we shall be saved from wrath through him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்படி நாம் அவருடைய இரத்தத்தினாலே நீதிமான்களாக்கப்பட்டிருக்க, கோபாக்கினைக்கு நீங்கலாக அவராலே நாம் இரட்சிக்கப்படுவது அதிக நிச்சயமாமே.]]></a:t>
+              <a:t><![CDATA[9. Much more then, being now justified by his blood, we shall be saved from wrath through him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்படி நாம் அவருடைய இரத்தத்தினாலே நீதிமான்களாக்கப்பட்டிருக்க, கோபாக்கினைக்கு நீங்கலாக அவராலே நாம் இரட்சிக்கப்படுவது அதிக நிச்சயமாமே.]]></a:t>
+              <a:t><![CDATA[10. For if, when we were enemies, we were reconciled to God by the death of his Son, much more, being reconciled, we shall be saved by his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாம் தேவனுக்குச் சத்துருக்களாயிருக்கையில், அவருடைய குமாரனின் மரணத்தினாலே அவருடனே ஒப்புரவாக்கப்பட்டோமானால், ஒப்புரவாக்கப்பட்டபின் நாம் அவருடைய ஜீவனாலே இரட்சிக்கப்படுவது அதிக நிச்சயமாமே.]]></a:t>
+              <a:t><![CDATA[10. For if, when we were enemies, we were reconciled to God by the death of his Son, much more, being reconciled, we shall be saved by his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இவ்விதமாக, நாம் விசுவாசத்தினாலே நீதிமான்களாக்கப்பட்டிருக்கிறபடியால், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துமூலமாய் தேவனிடத்தில் சமாதானம் பெற்றிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[1. Therefore being justified by faith, we have peace with God through our Lord Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாம் தேவனுக்குச் சத்துருக்களாயிருக்கையில், அவருடைய குமாரனின் மரணத்தினாலே அவருடனே ஒப்புரவாக்கப்பட்டோமானால், ஒப்புரவாக்கப்பட்டபின் நாம் அவருடைய ஜீவனாலே இரட்சிக்கப்படுவது அதிக நிச்சயமாமே.]]></a:t>
+              <a:t><![CDATA[10. For if, when we were enemies, we were reconciled to God by the death of his Son, much more, being reconciled, we shall be saved by his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாம் தேவனுக்குச் சத்துருக்களாயிருக்கையில், அவருடைய குமாரனின் மரணத்தினாலே அவருடனே ஒப்புரவாக்கப்பட்டோமானால், ஒப்புரவாக்கப்பட்டபின் நாம் அவருடைய ஜீவனாலே இரட்சிக்கப்படுவது அதிக நிச்சயமாமே.]]></a:t>
+              <a:t><![CDATA[11. And not only so, but we also joy in God through our Lord Jesus Christ, by whom we have now received the atonement.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதுவுமல்லாமல், இப்பொழுது ஒப்புரவாகுதலை நமக்குக் கிடைக்கப்பண்ணின நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துமூலமாய் நாம் தேவனைப்பற்றியும் மேன்மைபாராட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[11. And not only so, but we also joy in God through our Lord Jesus Christ, by whom we have now received the atonement.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +1968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதுவுமல்லாமல், இப்பொழுது ஒப்புரவாகுதலை நமக்குக் கிடைக்கப்பண்ணின நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துமூலமாய் நாம் தேவனைப்பற்றியும் மேன்மைபாராட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[12. Wherefore, as by one man sin entered into the world, and death by sin; and so death passed upon all men, for that all have sinned:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்படியாக, ஒரே மனுஷனாலே பாவமும் பாவத்தினாலே மரணமும் உலகத்திலே பிரவேசித்ததுபோலவும், எல்லா மனுஷரும் பாவஞ்செய்தபடியால், மரணம் எல்லாருக்கும் வந்ததுபோலவும் இதுவுமாயிற்று.]]></a:t>
+              <a:t><![CDATA[12. Wherefore, as by one man sin entered into the world, and death by sin; and so death passed upon all men, for that all have sinned:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்படியாக, ஒரே மனுஷனாலே பாவமும் பாவத்தினாலே மரணமும் உலகத்திலே பிரவேசித்ததுபோலவும், எல்லா மனுஷரும் பாவஞ்செய்தபடியால், மரணம் எல்லாருக்கும் வந்ததுபோலவும் இதுவுமாயிற்று.]]></a:t>
+              <a:t><![CDATA[13. (For until the law sin was in the world: but sin is not imputed when there is no law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நியாயப்பிரமாணம் கொடுக்கப்படுவதற்கு முன்னும் பாவம் உலகத்திலிருந்தது; நியாயப்பிரமாணம் இல்லாதிருந்தால் பாவம் எண்ணப்படமாட்டாது.]]></a:t>
+              <a:t><![CDATA[13. (For until the law sin was in the world: but sin is not imputed when there is no law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நியாயப்பிரமாணம் கொடுக்கப்படுவதற்கு முன்னும் பாவம் உலகத்திலிருந்தது; நியாயப்பிரமாணம் இல்லாதிருந்தால் பாவம் எண்ணப்படமாட்டாது.]]></a:t>
+              <a:t><![CDATA[14. Nevertheless death reigned from Adam to Moses, even over them that had not sinned after the embodiment of Adam's transgression, who is the figure of him that was to come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியிருந்தும், மரணமானது ஆதாம்முதல் மோசேவரைக்கும், ஆதாமின் மீறுதலுக்கொப்பாய்ப் பாவஞ்செய்யாதவர்களையும் ஆண்டுகொண்டது; அந்த ஆதாம் பின்பு வந்தவருக்கு முன்னடையாளமானவன்.]]></a:t>
+              <a:t><![CDATA[14. Nevertheless death reigned from Adam to Moses, even over them that had not sinned after the embodiment of Adam's transgression, who is the figure of him that was to come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியிருந்தும், மரணமானது ஆதாம்முதல் மோசேவரைக்கும், ஆதாமின் மீறுதலுக்கொப்பாய்ப் பாவஞ்செய்யாதவர்களையும் ஆண்டுகொண்டது; அந்த ஆதாம் பின்பு வந்தவருக்கு முன்னடையாளமானவன்.]]></a:t>
+              <a:t><![CDATA[15. But not as the offence, so also is the free gift. For if through the offence of one many be dead, much more the grace of God, and the gift by grace, which is by one man, Jesus Christ, has abounded unto many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இவ்விதமாக, நாம் விசுவாசத்தினாலே நீதிமான்களாக்கப்பட்டிருக்கிறபடியால், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துமூலமாய் தேவனிடத்தில் சமாதானம் பெற்றிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[1. Therefore being justified by faith, we have peace with God through our Lord Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியிருந்தும், மரணமானது ஆதாம்முதல் மோசேவரைக்கும், ஆதாமின் மீறுதலுக்கொப்பாய்ப் பாவஞ்செய்யாதவர்களையும் ஆண்டுகொண்டது; அந்த ஆதாம் பின்பு வந்தவருக்கு முன்னடையாளமானவன்.]]></a:t>
+              <a:t><![CDATA[15. But not as the offence, so also is the free gift. For if through the offence of one many be dead, much more the grace of God, and the gift by grace, which is by one man, Jesus Christ, has abounded unto many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் மீறுதலின் பலன் கிருபை வரத்தின் பலனுக்கு ஒப்பானதல்ல. எப்படியெனில், ஒருவனுடைய மீறுதலினாலே அநேகர் மரித்திருக்க, தேவனுடைய கிருபையும் இயேசுகிறிஸ்து என்னும் ஒரே மனுஷனுடைய கிருபையினாலே வரும் ஈவும் அநேகர்மேல் அதிகமாய்ப் பெருகியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. But not as the offence, so also is the free gift. For if through the offence of one many be dead, much more the grace of God, and the gift by grace, which is by one man, Jesus Christ, has abounded unto many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் மீறுதலின் பலன் கிருபை வரத்தின் பலனுக்கு ஒப்பானதல்ல. எப்படியெனில், ஒருவனுடைய மீறுதலினாலே அநேகர் மரித்திருக்க, தேவனுடைய கிருபையும் இயேசுகிறிஸ்து என்னும் ஒரே மனுஷனுடைய கிருபையினாலே வரும் ஈவும் அநேகர்மேல் அதிகமாய்ப் பெருகியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. And not as it was by one that sinned, so is the gift: for the judgment was by one to condemnation, but the free gift is of many offences unto justification.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் மீறுதலின் பலன் கிருபை வரத்தின் பலனுக்கு ஒப்பானதல்ல. எப்படியெனில், ஒருவனுடைய மீறுதலினாலே அநேகர் மரித்திருக்க, தேவனுடைய கிருபையும் இயேசுகிறிஸ்து என்னும் ஒரே மனுஷனுடைய கிருபையினாலே வரும் ஈவும் அநேகர்மேல் அதிகமாய்ப் பெருகியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. And not as it was by one that sinned, so is the gift: for the judgment was by one to condemnation, but the free gift is of many offences unto justification.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேலும் ஒருவன் பாவஞ்செய்ததினால் உண்டான தீர்ப்பு தேவன் அருளும் ஈவுக்கு ஒப்பானதல்ல; அந்தத் தீர்ப்பு ஒரே குற்றத்தினிமித்தம் ஆக்கினைக்கு ஏதுவாயிருந்தது; கிருபைவரமோ அநேக குற்றங்களை நீக்கி நீதிவிளங்கும் தீர்ப்புக்கு ஏதுவாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. And not as it was by one that sinned, so is the gift: for the judgment was by one to condemnation, but the free gift is of many offences unto justification.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேலும் ஒருவன் பாவஞ்செய்ததினால் உண்டான தீர்ப்பு தேவன் அருளும் ஈவுக்கு ஒப்பானதல்ல; அந்தத் தீர்ப்பு ஒரே குற்றத்தினிமித்தம் ஆக்கினைக்கு ஏதுவாயிருந்தது; கிருபைவரமோ அநேக குற்றங்களை நீக்கி நீதிவிளங்கும் தீர்ப்புக்கு ஏதுவாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. For if by one man's offence death reigned by one; much more they which receive abundance of grace and of the gift of righteousness shall reign in life by one, Jesus Christ.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அல்லாமலும், ஒருவனுடைய மீறுதலினாலே அந்த ஒருவன்மூலமாய், மரணம் ஆண்டுகொண்டிருக்க, கிருபையின் பரிபூரணத்தையும் நீதியாகிய ஈவின் பரிபூரணத்தையும் பெறுகிறவர்கள் இயேசு கிறிஸ்து என்னும் ஒருவராலே ஜீவனை அடைந்து ஆளுவார்களென்பது அதிக நிச்சயமாமே.]]></a:t>
+              <a:t><![CDATA[17. For if by one man's offence death reigned by one; much more they which receive abundance of grace and of the gift of righteousness shall reign in life by one, Jesus Christ.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அல்லாமலும், ஒருவனுடைய மீறுதலினாலே அந்த ஒருவன்மூலமாய், மரணம் ஆண்டுகொண்டிருக்க, கிருபையின் பரிபூரணத்தையும் நீதியாகிய ஈவின் பரிபூரணத்தையும் பெறுகிறவர்கள் இயேசு கிறிஸ்து என்னும் ஒருவராலே ஜீவனை அடைந்து ஆளுவார்களென்பது அதிக நிச்சயமாமே.]]></a:t>
+              <a:t><![CDATA[17. For if by one man's offence death reigned by one; much more they which receive abundance of grace and of the gift of righteousness shall reign in life by one, Jesus Christ.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அல்லாமலும், ஒருவனுடைய மீறுதலினாலே அந்த ஒருவன்மூலமாய், மரணம் ஆண்டுகொண்டிருக்க, கிருபையின் பரிபூரணத்தையும் நீதியாகிய ஈவின் பரிபூரணத்தையும் பெறுகிறவர்கள் இயேசு கிறிஸ்து என்னும் ஒருவராலே ஜீவனை அடைந்து ஆளுவார்களென்பது அதிக நிச்சயமாமே.]]></a:t>
+              <a:t><![CDATA[18. Therefore as by the offence of one judgment came upon all men to condemnation; even so by the righteousness of one the free gift came upon all men unto justification of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் ஒரே மீறுதலினாலே எல்லா மனுஷருக்கும் ஆக்கினைக்கு ஏதுவான தீர்ப்பு உண்டானதுபோல, ஒரே நீதியினாலே எல்லா மனுஷருக்கும் ஜீவனை அளிக்கும் நீதிக்கு ஏதுவான தீர்ப்பு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[18. Therefore as by the offence of one judgment came upon all men to condemnation; even so by the righteousness of one the free gift came upon all men unto justification of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்மூலமாய் நாம் இந்தக் கிருபையில் பிரவேசிக்கும் சிலாக்கியத்தை விசுவாசத்தினால் பெற்று நிலைகொண்டிருந்து, தேவமகிமையை அடைவோமென்கிற நம்பிக்கையினாலே மேன்மைபாராட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[2. By whom also we have access by faith into this grace wherein we stand, and rejoice in hope of the glory of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் ஒரே மீறுதலினாலே எல்லா மனுஷருக்கும் ஆக்கினைக்கு ஏதுவான தீர்ப்பு உண்டானதுபோல, ஒரே நீதியினாலே எல்லா மனுஷருக்கும் ஜீவனை அளிக்கும் நீதிக்கு ஏதுவான தீர்ப்பு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[19. For as by one man's disobedience many were made sinners, so by the obedience of one shall many be made righteous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் ஒரே மீறுதலினாலே எல்லா மனுஷருக்கும் ஆக்கினைக்கு ஏதுவான தீர்ப்பு உண்டானதுபோல, ஒரே நீதியினாலே எல்லா மனுஷருக்கும் ஜீவனை அளிக்கும் நீதிக்கு ஏதுவான தீர்ப்பு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[19. For as by one man's disobedience many were made sinners, so by the obedience of one shall many be made righteous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அன்றியும் ஒரே மனுஷனுடைய கீழ்ப்படியாமையினாலே அநேகர் பாவிகளாக்கப்பட்டதுபோல, ஒருவருடைய கீழ்ப்படிதலினாலே அநேகர் நீதிமான்களாக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Moreover the law entered, that the offence might abound. But where sin abounded, grace did much more abound:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அன்றியும் ஒரே மனுஷனுடைய கீழ்ப்படியாமையினாலே அநேகர் பாவிகளாக்கப்பட்டதுபோல, ஒருவருடைய கீழ்ப்படிதலினாலே அநேகர் நீதிமான்களாக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Moreover the law entered, that the offence might abound. But where sin abounded, grace did much more abound:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மேலும், மீறுதல் பெருகும்படிக்கு நியாயப்பிரமாணம் வந்தது; அப்படியிருந்தும், பாவம் பெருகின இடத்தில் கிருபை அதிகமாய்ப் பெருகிற்று.]]></a:t>
+              <a:t><![CDATA[21. That as sin has reigned unto death, even so might grace reign through righteousness unto eternal life by Jesus Christ our Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,378 +4584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மேலும், மீறுதல் பெருகும்படிக்கு நியாயப்பிரமாணம் வந்தது; அப்படியிருந்தும், பாவம் பெருகின இடத்தில் கிருபை அதிகமாய்ப் பெருகிற்று.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[21. ஆதலால் பாவம் மரணத்துக்கு ஏதுவாக ஆண்டுகொண்டதுபோல, கிருபையானது நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் மூலமாய் நீதியினாலே நித்தியஜீவனுக்கு ஏதுவாக ஆண்டுகொண்டது.]]></a:t>
+              <a:t><![CDATA[21. That as sin has reigned unto death, even so might grace reign through righteousness unto eternal life by Jesus Christ our Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +4693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்மூலமாய் நாம் இந்தக் கிருபையில் பிரவேசிக்கும் சிலாக்கியத்தை விசுவாசத்தினால் பெற்று நிலைகொண்டிருந்து, தேவமகிமையை அடைவோமென்கிற நம்பிக்கையினாலே மேன்மைபாராட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[2. By whom also we have access by faith into this grace wherein we stand, and rejoice in hope of the glory of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதுமாத்திரமல்ல, உபத்திரவம் பொறுமையையும், பொறுமை பரீட்சையையும், பரீட்சை நம்பிக்கையையும் உண்டாக்குகிறதென்று நாங்கள் அறிந்து,]]></a:t>
+              <a:t><![CDATA[3. And not only so, but we glory in tribulations also: knowing that tribulation works patience;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +4911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதுமாத்திரமல்ல, உபத்திரவம் பொறுமையையும், பொறுமை பரீட்சையையும், பரீட்சை நம்பிக்கையையும் உண்டாக்குகிறதென்று நாங்கள் அறிந்து,]]></a:t>
+              <a:t><![CDATA[3. And not only so, but we glory in tribulations also: knowing that tribulation works patience;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +5020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உபத்திரவங்களிலேயும் மேன்மைபாராட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[4. And patience, experience; and experience, hope:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +5129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும் நமக்கு அருளப்பட்ட பரிசுத்த ஆவியினாலே தேவ அன்பு நம்முடைய இருதயங்களில் ஊற்றப்பட்டிருக்கிறபடியால், அந்த நம்பிக்கை நம்மை வெட்கப்படுத்தாது.]]></a:t>
+              <a:t><![CDATA[5. And hope makes not ashamed; because the love of God is shed abroad in our hearts by the Holy Spirit which is given unto us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474466965" r:id="rId1"/>
+    <p:sldLayoutId id="2478619157" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5903,74 +5564,50 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6111,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঢেলে দেওয়া হয়েছে৷ সেই পবিত্র আত্মাকে আমরা ঈশ্বরের দানরূপে পেয়েছি৷]]></a:t>
+              <a:t><![CDATA[ஊற்றப்பட்டிருக்கிறபடியால், அந்த நம்பிக்கை நம்மை வெட்கப்படுத்தாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আমরা যখন শক্তিহীন ছিলাম তখন খ্রীষ্ট আমাদের জন্য প্রাণ দিলেন, উপযুক্ত সময়ে খ্রীষ্ট আমাদের মত]]></a:t>
+              <a:t><![CDATA[6. அன்றியும் நாம் பெலனற்றவர்களாயிருக்கும்போதே, குறித்த காலத்தில் கிறிஸ்து அக்கிரமக்காரருக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দুষ্ট লোকদের জন্য প্রাণ দিলেন৷]]></a:t>
+              <a:t><![CDATA[மரித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. কোন সত্ লোকের জন্য কেউ নিজের প্রাণ দেয় না বললেই চলে৷ যিনি অন্য়ের উপকার করেছেন এমন লোকের জন্য]]></a:t>
+              <a:t><![CDATA[7. நீதிமானுக்காக ஒருவன் மரிக்கிறது அரிது; நல்லவனுக்காக ஒருவேளை ஒருவன் மரிக்கத் துணிவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়তো বা কেউ সাহস করে প্রাণ দিলেও দিতে পারে৷]]></a:t>
+              <a:t><![CDATA[8. நாம் பாவிகளாயிருக்கையில் கிறிஸ்து நமக்காக மரித்ததினாலே, தேவன் நம்மேல் வைத்த தமது அன்பை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. কিন্তু আমরা যখন পাপী ছিলাম খ্রীষ্ট তখনও আমাদের জন্য প্রাণ দিলেন; আর এইভাবে ঈশ্বর দেখালেন য়ে তিনি]]></a:t>
+              <a:t><![CDATA[விளங்கப்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের ভালবাসেন৷]]></a:t>
+              <a:t><![CDATA[9. இப்படி நாம் அவருடைய இரத்தத்தினாலே நீதிமான்களாக்கப்பட்டிருக்க, கோபாக்கினைக்கு நீங்கலாக அவராலே நாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ঈশ্বর খ্রীষ্টের রক্তের মাধ্যমে আমাদের ধার্মিক প্রতিপন্ন করেছেন; তবে এই সত্যটি আরও কত সুনিশ্চিত]]></a:t>
+              <a:t><![CDATA[இரட்சிக்கப்படுவது அதிக நிச்சயமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ে খ্রীষ্টের মাধ্যমে আমরা ঈশ্বরের ক্রোধ থেকে রক্ষা পাব৷]]></a:t>
+              <a:t><![CDATA[10. நாம் தேவனுக்குச் சத்துருக்களாயிருக்கையில், அவருடைய குமாரனின் மரணத்தினாலே அவருடனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আমরা যখন তাঁর শত্রু ছিলাম তখন যদি ঈশ্বর তাঁর পুত্রের মৃত্যুর মাধ্যমে তাঁর সঙ্গে আমাদের মিলন]]></a:t>
+              <a:t><![CDATA[ஒப்புரவாக்கப்பட்டோமானால், ஒப்புரவாக்கப்பட்டபின் நாம் அவருடைய ஜீவனாலே இரட்சிக்கப்படுவது அதிக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. বিশ্বাসের জন্য আমরা ঈশ্বরের সামনে ধার্মিক প্রতিপন্ন হয়েছি বলে, প্রভু যীশু খ্রীষ্টের মধ্য দিয়ে]]></a:t>
+              <a:t><![CDATA[1. இவ்விதமாக, நாம் விசுவாசத்தினாலே நீதிமான்களாக்கப்பட்டிருக்கிறபடியால், நம்முடைய கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করিয়ে নিলেন, তাহলে মিলনের পরে এটা আরও কত নিশ্চিত য়ে আমরা এখন তাঁর পুত্রের জীবনের মাধ্যমে উদ্ধার]]></a:t>
+              <a:t><![CDATA[நிச்சயமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাব৷]]></a:t>
+              <a:t><![CDATA[11. அதுவுமல்லாமல், இப்பொழுது ஒப்புரவாகுதலை நமக்குக் கிடைக்கப்பண்ணின நம்முடைய கர்த்தராகிய இயேசு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. শুধু য়ে উদ্ধার পাব তা নয়, এখন আমরা ঈশ্বরে আনন্দ করি৷ আমরা আমাদের প্রভু যীশু খ্রীষ্টের মাধ্যমে]]></a:t>
+              <a:t><![CDATA[கிறிஸ்துமூலமாய் நாம் தேவனைப்பற்றியும் மேன்மைபாராட்டுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই আনন্দ পেয়েছি, য়াঁর মাধ্যমে আমরা এখন ঈশ্বরের মিত্রে পরিণত হয়েছি৷]]></a:t>
+              <a:t><![CDATA[12. இப்படியாக, ஒரே மனுஷனாலே பாவமும் பாவத்தினாலே மரணமும் உலகத்திலே பிரவேசித்ததுபோலவும், எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. একজনের মধ্য দিয়ে য়েমন পৃথিবীতে পাপ এসেছিল, তেমনি পাপের সাথে এসেছে মৃত্যু৷ সকল মানুষ পাপ করেছে]]></a:t>
+              <a:t><![CDATA[மனுஷரும் பாவஞ்செய்தபடியால், மரணம் எல்லாருக்கும் வந்ததுபோலவும் இதுவுமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আর পাপ করার জন্যই সকলের কাছে মৃত্যু এল৷]]></a:t>
+              <a:t><![CDATA[13. நியாயப்பிரமாணம் கொடுக்கப்படுவதற்கு முன்னும் பாவம் உலகத்திலிருந்தது; நியாயப்பிரமாணம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. মোশির বিধি-ব্যবস্থা আসার আগে জগতে পাপ ছিল, অবশ্য তখন বিধি-ব্যবস্থা ছিল না বলে ঈশ্বর লোকদের পাপ]]></a:t>
+              <a:t><![CDATA[இல்லாதிருந்தால் பாவம் எண்ணப்படமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গন্য করতেন না;]]></a:t>
+              <a:t><![CDATA[14. அப்படியிருந்தும், மரணமானது ஆதாம்முதல் மோசேவரைக்கும், ஆதாமின் மீறுதலுக்கொப்பாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কিন্তু আদমের সময় থেকে মোশির সময় পর্যন্ত মৃত্যু সমানে রাজত্ব করছিল৷ ঈশ্বরের আদেশ অমান্য করার]]></a:t>
+              <a:t><![CDATA[பாவஞ்செய்யாதவர்களையும் ஆண்டுகொண்டது; அந்த ஆதாம் பின்பு வந்தவருக்கு முன்னடையாளமானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দরুন আদম পাপ করেছিলেন৷ কিন্তু যাঁরা আদমকে দেওয়া ঐসব আদেশ লঙঘন করে পাপ করে নি, মৃত্যু তাদের ওপরেও]]></a:t>
+              <a:t><![CDATA[15. ஆனாலும் மீறுதலின் பலன் கிருபை வரத்தின் பலனுக்கு ஒப்பானதல்ல. எப்படியெனில், ஒருவனுடைய மீறுதலினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের সঙ্গে আমাদের শান্তি চুক্তি হয়েছে৷]]></a:t>
+              <a:t><![CDATA[இயேசுகிறிஸ்துமூலமாய் தேவனிடத்தில் சமாதானம் பெற்றிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাজত্ব করছিল৷আসলে যিনি আসছিলেন, আদম ছিলেন তাঁর প্রতিরূপ৷]]></a:t>
+              <a:t><![CDATA[அநேகர் மரித்திருக்க, தேவனுடைய கிருபையும் இயேசுகிறிஸ்து என்னும் ஒரே மனுஷனுடைய கிருபையினாலே வரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কিন্তু আদমের অপরাধ য়েরকম ঈশ্বরের অনুগ্রহ দান সেই রকমের নয়, কারণ ঐ একটি লোকের পাপের দরুন অনেকের]]></a:t>
+              <a:t><![CDATA[ஈவும் அநேகர்மேல் அதிகமாய்ப் பெருகியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মৃত্যু হল, সেইরকমভাবেই একজন ব্যক্তি যীশু খ্রীষ্টের মধ্য দিয়ে বহুলোক ঈশ্বরের অনুগ্রহদানে জীবন লাভ]]></a:t>
+              <a:t><![CDATA[16. மேலும் ஒருவன் பாவஞ்செய்ததினால் உண்டான தீர்ப்பு தேவன் அருளும் ஈவுக்கு ஒப்பானதல்ல; அந்தத் தீர்ப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করল৷]]></a:t>
+              <a:t><![CDATA[ஒரே குற்றத்தினிமித்தம் ஆக்கினைக்கு ஏதுவாயிருந்தது; கிருபைவரமோ அநேக குற்றங்களை நீக்கி நீதிவிளங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. আর ঈশ্বরের অনুগ্রহদানের মধ্য দিয়ে যা এল তা আদমের একটি পাপের ফল থেকে ভিন্ন, কারণ একটি পাপের জন্য]]></a:t>
+              <a:t><![CDATA[தீர்ப்புக்கு ஏதுவாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নেমে এসেছিল বিচার ও পরে দণ্ডাজ্ঞা; কিন্তু বহুলোকের পাপের পর এল ঈশ্বরের বিনামূল্যের দান৷]]></a:t>
+              <a:t><![CDATA[17. அல்லாமலும், ஒருவனுடைய மீறுதலினாலே அந்த ஒருவன்மூலமாய், மரணம் ஆண்டுகொண்டிருக்க, கிருபையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. একজন পাপ করল, আর সেই এক ব্যক্তির অপরাধের জন্য সকলের ওপর মৃত্যু রাজত্ব করল; কিন্তু এখন যাঁরা]]></a:t>
+              <a:t><![CDATA[பரிபூரணத்தையும் நீதியாகிய ஈவின் பரிபூரணத்தையும் பெறுகிறவர்கள் இயேசு கிறிஸ்து என்னும் ஒருவராலே ஜீவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের কাছ থেকে অনুগ্রহ লাভ করে ও ধার্মিক গন্য হবার অধিকার দান হিসেবে পায়, তারা নিশ্চয়ই সেই এক]]></a:t>
+              <a:t><![CDATA[அடைந்து ஆளுவார்களென்பது அதிக நிச்சயமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যক্তি অর্থাত্ যীশু খ্রীষ্টের মাধ্যমে জীবনের পরিপূর্ণতা নিয়ে রাজত্ব করবে৷]]></a:t>
+              <a:t><![CDATA[18. ஆகையால் ஒரே மீறுதலினாலே எல்லா மனுஷருக்கும் ஆக்கினைக்கு ஏதுவான தீர்ப்பு உண்டானதுபோல, ஒரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তাই আদমের একটি পাপ য়েমন সকলের উপরে মৃত্যুদণ্ড নিয়ে এল, সেই একইভাবে খ্রীষ্টের একটি ন্যায় কাজের]]></a:t>
+              <a:t><![CDATA[நீதியினாலே எல்லா மனுஷருக்கும் ஜீவனை அளிக்கும் நீதிக்கு ஏதுவான தீர்ப்பு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. খ্রীষ্টের জন্যই আমরা আমাদের বিশ্বাসের দ্বারা ঈশ্বরের অনুগ্রহে প্রবেশ করেছি এবং দাঁড়িয়ে আছি৷]]></a:t>
+              <a:t><![CDATA[2. அவர்மூலமாய் நாம் இந்தக் கிருபையில் பிரவேசிக்கும் சிலாக்கியத்தை விசுவாசத்தினால் பெற்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মধ্য দিয়ে তাঁর দ্বারা সকলেই ঈশ্বরের সাক্ষাতে ধার্মিক প্রতিপন্ন হয়েছে আর তার ফলে তারা প্রকৃত জীবনের]]></a:t>
+              <a:t><![CDATA[19. அன்றியும் ஒரே மனுஷனுடைய கீழ்ப்படியாமையினாலே அநேகர் பாவிகளாக்கப்பட்டதுபோல, ஒருவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অধিকারী হয়েছে৷]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படிதலினாலே அநேகர் நீதிமான்களாக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. সুতরাং য়েমন একজনের অবাধ্যতার ফলে সব লোক পাপী বলে গন্য হল, সেইরকমভাবে সেই একজনের বাধ্যতার ফলে]]></a:t>
+              <a:t><![CDATA[20. மேலும், மீறுதல் பெருகும்படிக்கு நியாயப்பிரமாணம் வந்தது; அப்படியிருந்தும், பாவம் பெருகின இடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অনেকে ধার্মিক প্রতিপন্ন হবে৷]]></a:t>
+              <a:t><![CDATA[கிருபை அதிகமாய்ப் பெருகிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. বিধি-ব্যবস্থা দেওয়া হয়েছিল যাতে পাপ বৃদ্ধি পায়৷ কিন্তু য়েখানে পাপের বাহুল্য হল সেখানে]]></a:t>
+              <a:t><![CDATA[21. ஆதலால் பாவம் மரணத்துக்கு ஏதுவாக ஆண்டுகொண்டதுபோல, கிருபையானது நம்முடைய கர்த்தராகிய இயேசு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,447 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের অনুগ্রহ আরো উপচে পড়ল৷]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[আমাদের প্রভু যীশু খ্রীষ্টের দ্বারা মানুষ অনন্ত জীবন লাভ করে৷]]></a:t>
+              <a:t><![CDATA[கிறிஸ்துவின் மூலமாய் நீதியினாலே நித்தியஜீவனுக்கு ஏதுவாக ஆண்டுகொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমরা আনন্দ করি য়ে এই প্রত্যাশা নিয়ে আমরা একদিন ঈশ্বরের মহিমার অংশীদার হব৷]]></a:t>
+              <a:t><![CDATA[நிலைகொண்டிருந்து, தேவமகிமையை அடைவோமென்கிற நம்பிக்கையினாலே மேன்மைபாராட்டுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এমন কি সমস্ত দুঃখ কষ্টের মধ্যে আমরা আনন্দ করি, কারণ আমরা জানি য়ে এইসব দুঃখ কষ্ট আমাদের ধৈর্য্যের]]></a:t>
+              <a:t><![CDATA[3. அதுமாத்திரமல்ல, உபத்திரவம் பொறுமையையும், பொறுமை பரீட்சையையும், பரீட்சை நம்பிக்கையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পথে এগিয়ে নিয়ে যায়৷]]></a:t>
+              <a:t><![CDATA[உண்டாக்குகிறதென்று நாங்கள் அறிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ধৈর্য্য আমাদের স্বভাবকে খাঁটি করে তোলে এবং এই খাঁটি স্বভাবের ফলে জীবনে আশার উত্‌পত্তি হয়৷]]></a:t>
+              <a:t><![CDATA[4. உபத்திரவங்களிலேயும் மேன்மைபாராட்டுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. এই প্রত্যাশা কখনই আমাদের নিরাশ করে না, কারণ পবিত্র আত্মার মাধ্যমে ঈশ্বরের ভালবাসা আমাদের অন্তরে]]></a:t>
+              <a:t><![CDATA[5. மேலும் நமக்கு அருளப்பட்ட பரிசுத்த ஆவியினாலே தேவ அன்பு நம்முடைய இருதயங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme55">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme55">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme55">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +11770,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>45</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>