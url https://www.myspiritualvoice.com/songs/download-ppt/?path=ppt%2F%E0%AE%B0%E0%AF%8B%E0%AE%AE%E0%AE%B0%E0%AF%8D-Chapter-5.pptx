--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -5208,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619157" r:id="rId1"/>
+    <p:sldLayoutId id="2482583866" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11485,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme25">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme25">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>