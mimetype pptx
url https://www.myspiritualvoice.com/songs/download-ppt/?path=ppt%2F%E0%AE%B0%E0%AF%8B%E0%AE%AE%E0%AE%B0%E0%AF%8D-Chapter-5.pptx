--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -87,52 +87,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -161,51 +159,50 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
-    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -351,54 +348,53 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -567,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும் நமக்கு அருளப்பட்ட பரிசுத்த ஆவியினாலே தேவ அன்பு நம்முடைய இருதயங்களில் ஊற்றப்பட்டிருக்கிறபடியால், அந்த நம்பிக்கை நம்மை வெட்கப்படுத்தாது.]]></a:t>
+              <a:t><![CDATA[6. அன்றியும் நாம் பெலனற்றவர்களாயிருக்கும்போதே, குறித்த காலத்தில் கிறிஸ்து அக்கிரமக்காரருக்காக மரித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நியாயப்பிரமாணம் கொடுக்கப்படுவதற்கு முன்னும் பாவம் உலகத்திலிருந்தது; நியாயப்பிரமாணம் இல்லாதிருந்தால் பாவம் எண்ணப்படமாட்டாது.]]></a:t>
+              <a:t><![CDATA[6. அன்றியும் நாம் பெலனற்றவர்களாயிருக்கும்போதே, குறித்த காலத்தில் கிறிஸ்து அக்கிரமக்காரருக்காக மரித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நியாயப்பிரமாணம் கொடுக்கப்படுவதற்கு முன்னும் பாவம் உலகத்திலிருந்தது; நியாயப்பிரமாணம் இல்லாதிருந்தால் பாவம் எண்ணப்படமாட்டாது.]]></a:t>
+              <a:t><![CDATA[7. நீதிமானுக்காக ஒருவன் மரிக்கிறது அரிது; நல்லவனுக்காக ஒருவேளை ஒருவன் மரிக்கத் துணிவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அன்றியும் நாம் பெலனற்றவர்களாயிருக்கும்போதே, குறித்த காலத்தில் கிறிஸ்து அக்கிரமக்காரருக்காக மரித்தார்.]]></a:t>
+              <a:t><![CDATA[7. நீதிமானுக்காக ஒருவன் மரிக்கிறது அரிது; நல்லவனுக்காக ஒருவேளை ஒருவன் மரிக்கத் துணிவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அன்றியும் நாம் பெலனற்றவர்களாயிருக்கும்போதே, குறித்த காலத்தில் கிறிஸ்து அக்கிரமக்காரருக்காக மரித்தார்.]]></a:t>
+              <a:t><![CDATA[8. நாம் பாவிகளாயிருக்கையில் கிறிஸ்து நமக்காக மரித்ததினாலே, தேவன் நம்மேல் வைத்த தமது அன்பை விளங்கப்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அன்றியும் நாம் பெலனற்றவர்களாயிருக்கும்போதே, குறித்த காலத்தில் கிறிஸ்து அக்கிரமக்காரருக்காக மரித்தார்.]]></a:t>
+              <a:t><![CDATA[8. நாம் பாவிகளாயிருக்கையில் கிறிஸ்து நமக்காக மரித்ததினாலே, தேவன் நம்மேல் வைத்த தமது அன்பை விளங்கப்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியிருந்தும், மரணமானது ஆதாம்முதல் மோசேவரைக்கும், ஆதாமின் மீறுதலுக்கொப்பாய்ப் பாவஞ்செய்யாதவர்களையும் ஆண்டுகொண்டது; அந்த ஆதாம் பின்பு வந்தவருக்கு முன்னடையாளமானவன்.]]></a:t>
+              <a:t><![CDATA[9. இப்படி நாம் அவருடைய இரத்தத்தினாலே நீதிமான்களாக்கப்பட்டிருக்க, கோபாக்கினைக்கு நீங்கலாக அவராலே நாம் இரட்சிக்கப்படுவது அதிக நிச்சயமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியிருந்தும், மரணமானது ஆதாம்முதல் மோசேவரைக்கும், ஆதாமின் மீறுதலுக்கொப்பாய்ப் பாவஞ்செய்யாதவர்களையும் ஆண்டுகொண்டது; அந்த ஆதாம் பின்பு வந்தவருக்கு முன்னடையாளமானவன்.]]></a:t>
+              <a:t><![CDATA[9. இப்படி நாம் அவருடைய இரத்தத்தினாலே நீதிமான்களாக்கப்பட்டிருக்க, கோபாக்கினைக்கு நீங்கலாக அவராலே நாம் இரட்சிக்கப்படுவது அதிக நிச்சயமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியிருந்தும், மரணமானது ஆதாம்முதல் மோசேவரைக்கும், ஆதாமின் மீறுதலுக்கொப்பாய்ப் பாவஞ்செய்யாதவர்களையும் ஆண்டுகொண்டது; அந்த ஆதாம் பின்பு வந்தவருக்கு முன்னடையாளமானவன்.]]></a:t>
+              <a:t><![CDATA[10. நாம் தேவனுக்குச் சத்துருக்களாயிருக்கையில், அவருடைய குமாரனின் மரணத்தினாலே அவருடனே ஒப்புரவாக்கப்பட்டோமானால், ஒப்புரவாக்கப்பட்டபின் நாம் அவருடைய ஜீவனாலே இரட்சிக்கப்படுவது அதிக நிச்சயமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீதிமானுக்காக ஒருவன் மரிக்கிறது அரிது; நல்லவனுக்காக ஒருவேளை ஒருவன் மரிக்கத் துணிவான்.]]></a:t>
+              <a:t><![CDATA[10. நாம் தேவனுக்குச் சத்துருக்களாயிருக்கையில், அவருடைய குமாரனின் மரணத்தினாலே அவருடனே ஒப்புரவாக்கப்பட்டோமானால், ஒப்புரவாக்கப்பட்டபின் நாம் அவருடைய ஜீவனாலே இரட்சிக்கப்படுவது அதிக நிச்சயமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீதிமானுக்காக ஒருவன் மரிக்கிறது அரிது; நல்லவனுக்காக ஒருவேளை ஒருவன் மரிக்கத் துணிவான்.]]></a:t>
+              <a:t><![CDATA[10. நாம் தேவனுக்குச் சத்துருக்களாயிருக்கையில், அவருடைய குமாரனின் மரணத்தினாலே அவருடனே ஒப்புரவாக்கப்பட்டோமானால், ஒப்புரவாக்கப்பட்டபின் நாம் அவருடைய ஜீவனாலே இரட்சிக்கப்படுவது அதிக நிச்சயமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் மீறுதலின் பலன் கிருபை வரத்தின் பலனுக்கு ஒப்பானதல்ல. எப்படியெனில், ஒருவனுடைய மீறுதலினாலே அநேகர் மரித்திருக்க, தேவனுடைய கிருபையும் இயேசுகிறிஸ்து என்னும் ஒரே மனுஷனுடைய கிருபையினாலே வரும் ஈவும் அநேகர்மேல் அதிகமாய்ப் பெருகியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. அதுவுமல்லாமல், இப்பொழுது ஒப்புரவாகுதலை நமக்குக் கிடைக்கப்பண்ணின நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துமூலமாய் நாம் தேவனைப்பற்றியும் மேன்மைபாராட்டுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் மீறுதலின் பலன் கிருபை வரத்தின் பலனுக்கு ஒப்பானதல்ல. எப்படியெனில், ஒருவனுடைய மீறுதலினாலே அநேகர் மரித்திருக்க, தேவனுடைய கிருபையும் இயேசுகிறிஸ்து என்னும் ஒரே மனுஷனுடைய கிருபையினாலே வரும் ஈவும் அநேகர்மேல் அதிகமாய்ப் பெருகியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. அதுவுமல்லாமல், இப்பொழுது ஒப்புரவாகுதலை நமக்குக் கிடைக்கப்பண்ணின நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துமூலமாய் நாம் தேவனைப்பற்றியும் மேன்மைபாராட்டுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் மீறுதலின் பலன் கிருபை வரத்தின் பலனுக்கு ஒப்பானதல்ல. எப்படியெனில், ஒருவனுடைய மீறுதலினாலே அநேகர் மரித்திருக்க, தேவனுடைய கிருபையும் இயேசுகிறிஸ்து என்னும் ஒரே மனுஷனுடைய கிருபையினாலே வரும் ஈவும் அநேகர்மேல் அதிகமாய்ப் பெருகியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. இப்படியாக, ஒரே மனுஷனாலே பாவமும் பாவத்தினாலே மரணமும் உலகத்திலே பிரவேசித்ததுபோலவும், எல்லா மனுஷரும் பாவஞ்செய்தபடியால், மரணம் எல்லாருக்கும் வந்ததுபோலவும் இதுவுமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாம் பாவிகளாயிருக்கையில் கிறிஸ்து நமக்காக மரித்ததினாலே, தேவன் நம்மேல் வைத்த தமது அன்பை விளங்கப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. இப்படியாக, ஒரே மனுஷனாலே பாவமும் பாவத்தினாலே மரணமும் உலகத்திலே பிரவேசித்ததுபோலவும், எல்லா மனுஷரும் பாவஞ்செய்தபடியால், மரணம் எல்லாருக்கும் வந்ததுபோலவும் இதுவுமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாம் பாவிகளாயிருக்கையில் கிறிஸ்து நமக்காக மரித்ததினாலே, தேவன் நம்மேல் வைத்த தமது அன்பை விளங்கப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. நியாயப்பிரமாணம் கொடுக்கப்படுவதற்கு முன்னும் பாவம் உலகத்திலிருந்தது; நியாயப்பிரமாணம் இல்லாதிருந்தால் பாவம் எண்ணப்படமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேலும் ஒருவன் பாவஞ்செய்ததினால் உண்டான தீர்ப்பு தேவன் அருளும் ஈவுக்கு ஒப்பானதல்ல; அந்தத் தீர்ப்பு ஒரே குற்றத்தினிமித்தம் ஆக்கினைக்கு ஏதுவாயிருந்தது; கிருபைவரமோ அநேக குற்றங்களை நீக்கி நீதிவிளங்கும் தீர்ப்புக்கு ஏதுவாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. நியாயப்பிரமாணம் கொடுக்கப்படுவதற்கு முன்னும் பாவம் உலகத்திலிருந்தது; நியாயப்பிரமாணம் இல்லாதிருந்தால் பாவம் எண்ணப்படமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேலும் ஒருவன் பாவஞ்செய்ததினால் உண்டான தீர்ப்பு தேவன் அருளும் ஈவுக்கு ஒப்பானதல்ல; அந்தத் தீர்ப்பு ஒரே குற்றத்தினிமித்தம் ஆக்கினைக்கு ஏதுவாயிருந்தது; கிருபைவரமோ அநேக குற்றங்களை நீக்கி நீதிவிளங்கும் தீர்ப்புக்கு ஏதுவாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. அப்படியிருந்தும், மரணமானது ஆதாம்முதல் மோசேவரைக்கும், ஆதாமின் மீறுதலுக்கொப்பாய்ப் பாவஞ்செய்யாதவர்களையும் ஆண்டுகொண்டது; அந்த ஆதாம் பின்பு வந்தவருக்கு முன்னடையாளமானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்படி நாம் அவருடைய இரத்தத்தினாலே நீதிமான்களாக்கப்பட்டிருக்க, கோபாக்கினைக்கு நீங்கலாக அவராலே நாம் இரட்சிக்கப்படுவது அதிக நிச்சயமாமே.]]></a:t>
+              <a:t><![CDATA[14. அப்படியிருந்தும், மரணமானது ஆதாம்முதல் மோசேவரைக்கும், ஆதாமின் மீறுதலுக்கொப்பாய்ப் பாவஞ்செய்யாதவர்களையும் ஆண்டுகொண்டது; அந்த ஆதாம் பின்பு வந்தவருக்கு முன்னடையாளமானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்படி நாம் அவருடைய இரத்தத்தினாலே நீதிமான்களாக்கப்பட்டிருக்க, கோபாக்கினைக்கு நீங்கலாக அவராலே நாம் இரட்சிக்கப்படுவது அதிக நிச்சயமாமே.]]></a:t>
+              <a:t><![CDATA[14. அப்படியிருந்தும், மரணமானது ஆதாம்முதல் மோசேவரைக்கும், ஆதாமின் மீறுதலுக்கொப்பாய்ப் பாவஞ்செய்யாதவர்களையும் ஆண்டுகொண்டது; அந்த ஆதாம் பின்பு வந்தவருக்கு முன்னடையாளமானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அல்லாமலும், ஒருவனுடைய மீறுதலினாலே அந்த ஒருவன்மூலமாய், மரணம் ஆண்டுகொண்டிருக்க, கிருபையின் பரிபூரணத்தையும் நீதியாகிய ஈவின் பரிபூரணத்தையும் பெறுகிறவர்கள் இயேசு கிறிஸ்து என்னும் ஒருவராலே ஜீவனை அடைந்து ஆளுவார்களென்பது அதிக நிச்சயமாமே.]]></a:t>
+              <a:t><![CDATA[15. ஆனாலும் மீறுதலின் பலன் கிருபை வரத்தின் பலனுக்கு ஒப்பானதல்ல. எப்படியெனில், ஒருவனுடைய மீறுதலினாலே அநேகர் மரித்திருக்க, தேவனுடைய கிருபையும் இயேசுகிறிஸ்து என்னும் ஒரே மனுஷனுடைய கிருபையினாலே வரும் ஈவும் அநேகர்மேல் அதிகமாய்ப் பெருகியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அல்லாமலும், ஒருவனுடைய மீறுதலினாலே அந்த ஒருவன்மூலமாய், மரணம் ஆண்டுகொண்டிருக்க, கிருபையின் பரிபூரணத்தையும் நீதியாகிய ஈவின் பரிபூரணத்தையும் பெறுகிறவர்கள் இயேசு கிறிஸ்து என்னும் ஒருவராலே ஜீவனை அடைந்து ஆளுவார்களென்பது அதிக நிச்சயமாமே.]]></a:t>
+              <a:t><![CDATA[15. ஆனாலும் மீறுதலின் பலன் கிருபை வரத்தின் பலனுக்கு ஒப்பானதல்ல. எப்படியெனில், ஒருவனுடைய மீறுதலினாலே அநேகர் மரித்திருக்க, தேவனுடைய கிருபையும் இயேசுகிறிஸ்து என்னும் ஒரே மனுஷனுடைய கிருபையினாலே வரும் ஈவும் அநேகர்மேல் அதிகமாய்ப் பெருகியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அல்லாமலும், ஒருவனுடைய மீறுதலினாலே அந்த ஒருவன்மூலமாய், மரணம் ஆண்டுகொண்டிருக்க, கிருபையின் பரிபூரணத்தையும் நீதியாகிய ஈவின் பரிபூரணத்தையும் பெறுகிறவர்கள் இயேசு கிறிஸ்து என்னும் ஒருவராலே ஜீவனை அடைந்து ஆளுவார்களென்பது அதிக நிச்சயமாமே.]]></a:t>
+              <a:t><![CDATA[15. ஆனாலும் மீறுதலின் பலன் கிருபை வரத்தின் பலனுக்கு ஒப்பானதல்ல. எப்படியெனில், ஒருவனுடைய மீறுதலினாலே அநேகர் மரித்திருக்க, தேவனுடைய கிருபையும் இயேசுகிறிஸ்து என்னும் ஒரே மனுஷனுடைய கிருபையினாலே வரும் ஈவும் அநேகர்மேல் அதிகமாய்ப் பெருகியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாம் தேவனுக்குச் சத்துருக்களாயிருக்கையில், அவருடைய குமாரனின் மரணத்தினாலே அவருடனே ஒப்புரவாக்கப்பட்டோமானால், ஒப்புரவாக்கப்பட்டபின் நாம் அவருடைய ஜீவனாலே இரட்சிக்கப்படுவது அதிக நிச்சயமாமே.]]></a:t>
+              <a:t><![CDATA[16. மேலும் ஒருவன் பாவஞ்செய்ததினால் உண்டான தீர்ப்பு தேவன் அருளும் ஈவுக்கு ஒப்பானதல்ல; அந்தத் தீர்ப்பு ஒரே குற்றத்தினிமித்தம் ஆக்கினைக்கு ஏதுவாயிருந்தது; கிருபைவரமோ அநேக குற்றங்களை நீக்கி நீதிவிளங்கும் தீர்ப்புக்கு ஏதுவாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாம் தேவனுக்குச் சத்துருக்களாயிருக்கையில், அவருடைய குமாரனின் மரணத்தினாலே அவருடனே ஒப்புரவாக்கப்பட்டோமானால், ஒப்புரவாக்கப்பட்டபின் நாம் அவருடைய ஜீவனாலே இரட்சிக்கப்படுவது அதிக நிச்சயமாமே.]]></a:t>
+              <a:t><![CDATA[16. மேலும் ஒருவன் பாவஞ்செய்ததினால் உண்டான தீர்ப்பு தேவன் அருளும் ஈவுக்கு ஒப்பானதல்ல; அந்தத் தீர்ப்பு ஒரே குற்றத்தினிமித்தம் ஆக்கினைக்கு ஏதுவாயிருந்தது; கிருபைவரமோ அநேக குற்றங்களை நீக்கி நீதிவிளங்கும் தீர்ப்புக்கு ஏதுவாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாம் தேவனுக்குச் சத்துருக்களாயிருக்கையில், அவருடைய குமாரனின் மரணத்தினாலே அவருடனே ஒப்புரவாக்கப்பட்டோமானால், ஒப்புரவாக்கப்பட்டபின் நாம் அவருடைய ஜீவனாலே இரட்சிக்கப்படுவது அதிக நிச்சயமாமே.]]></a:t>
+              <a:t><![CDATA[17. அல்லாமலும், ஒருவனுடைய மீறுதலினாலே அந்த ஒருவன்மூலமாய், மரணம் ஆண்டுகொண்டிருக்க, கிருபையின் பரிபூரணத்தையும் நீதியாகிய ஈவின் பரிபூரணத்தையும் பெறுகிறவர்கள் இயேசு கிறிஸ்து என்னும் ஒருவராலே ஜீவனை அடைந்து ஆளுவார்களென்பது அதிக நிச்சயமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் ஒரே மீறுதலினாலே எல்லா மனுஷருக்கும் ஆக்கினைக்கு ஏதுவான தீர்ப்பு உண்டானதுபோல, ஒரே நீதியினாலே எல்லா மனுஷருக்கும் ஜீவனை அளிக்கும் நீதிக்கு ஏதுவான தீர்ப்பு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[17. அல்லாமலும், ஒருவனுடைய மீறுதலினாலே அந்த ஒருவன்மூலமாய், மரணம் ஆண்டுகொண்டிருக்க, கிருபையின் பரிபூரணத்தையும் நீதியாகிய ஈவின் பரிபூரணத்தையும் பெறுகிறவர்கள் இயேசு கிறிஸ்து என்னும் ஒருவராலே ஜீவனை அடைந்து ஆளுவார்களென்பது அதிக நிச்சயமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் ஒரே மீறுதலினாலே எல்லா மனுஷருக்கும் ஆக்கினைக்கு ஏதுவான தீர்ப்பு உண்டானதுபோல, ஒரே நீதியினாலே எல்லா மனுஷருக்கும் ஜீவனை அளிக்கும் நீதிக்கு ஏதுவான தீர்ப்பு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[17. அல்லாமலும், ஒருவனுடைய மீறுதலினாலே அந்த ஒருவன்மூலமாய், மரணம் ஆண்டுகொண்டிருக்க, கிருபையின் பரிபூரணத்தையும் நீதியாகிய ஈவின் பரிபூரணத்தையும் பெறுகிறவர்கள் இயேசு கிறிஸ்து என்னும் ஒருவராலே ஜீவனை அடைந்து ஆளுவார்களென்பது அதிக நிச்சயமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதுவுமல்லாமல், இப்பொழுது ஒப்புரவாகுதலை நமக்குக் கிடைக்கப்பண்ணின நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துமூலமாய் நாம் தேவனைப்பற்றியும் மேன்மைபாராட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[18. ஆகையால் ஒரே மீறுதலினாலே எல்லா மனுஷருக்கும் ஆக்கினைக்கு ஏதுவான தீர்ப்பு உண்டானதுபோல, ஒரே நீதியினாலே எல்லா மனுஷருக்கும் ஜீவனை அளிக்கும் நீதிக்கு ஏதுவான தீர்ப்பு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதுவுமல்லாமல், இப்பொழுது ஒப்புரவாகுதலை நமக்குக் கிடைக்கப்பண்ணின நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துமூலமாய் நாம் தேவனைப்பற்றியும் மேன்மைபாராட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[18. ஆகையால் ஒரே மீறுதலினாலே எல்லா மனுஷருக்கும் ஆக்கினைக்கு ஏதுவான தீர்ப்பு உண்டானதுபோல, ஒரே நீதியினாலே எல்லா மனுஷருக்கும் ஜீவனை அளிக்கும் நீதிக்கு ஏதுவான தீர்ப்பு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்படியாக, ஒரே மனுஷனாலே பாவமும் பாவத்தினாலே மரணமும் உலகத்திலே பிரவேசித்ததுபோலவும், எல்லா மனுஷரும் பாவஞ்செய்தபடியால், மரணம் எல்லாருக்கும் வந்ததுபோலவும் இதுவுமாயிற்று.]]></a:t>
+              <a:t><![CDATA[18. ஆகையால் ஒரே மீறுதலினாலே எல்லா மனுஷருக்கும் ஆக்கினைக்கு ஏதுவான தீர்ப்பு உண்டானதுபோல, ஒரே நீதியினாலே எல்லா மனுஷருக்கும் ஜீவனை அளிக்கும் நீதிக்கு ஏதுவான தீர்ப்பு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்படியாக, ஒரே மனுஷனாலே பாவமும் பாவத்தினாலே மரணமும் உலகத்திலே பிரவேசித்ததுபோலவும், எல்லா மனுஷரும் பாவஞ்செய்தபடியால், மரணம் எல்லாருக்கும் வந்ததுபோலவும் இதுவுமாயிற்று.]]></a:t>
+              <a:t><![CDATA[19. அன்றியும் ஒரே மனுஷனுடைய கீழ்ப்படியாமையினாலே அநேகர் பாவிகளாக்கப்பட்டதுபோல, ஒருவருடைய கீழ்ப்படிதலினாலே அநேகர் நீதிமான்களாக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அன்றியும் ஒரே மனுஷனுடைய கீழ்ப்படியாமையினாலே அநேகர் பாவிகளாக்கப்பட்டதுபோல, ஒருவருடைய கீழ்ப்படிதலினாலே அநேகர் நீதிமான்களாக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. மேலும், மீறுதல் பெருகும்படிக்கு நியாயப்பிரமாணம் வந்தது; அப்படியிருந்தும், பாவம் பெருகின இடத்தில் கிருபை அதிகமாய்ப் பெருகிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அன்றியும் ஒரே மனுஷனுடைய கீழ்ப்படியாமையினாலே அநேகர் பாவிகளாக்கப்பட்டதுபோல, ஒருவருடைய கீழ்ப்படிதலினாலே அநேகர் நீதிமான்களாக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. மேலும், மீறுதல் பெருகும்படிக்கு நியாயப்பிரமாணம் வந்தது; அப்படியிருந்தும், பாவம் பெருகின இடத்தில் கிருபை அதிகமாய்ப் பெருகிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மேலும், மீறுதல் பெருகும்படிக்கு நியாயப்பிரமாணம் வந்தது; அப்படியிருந்தும், பாவம் பெருகின இடத்தில் கிருபை அதிகமாய்ப் பெருகிற்று.]]></a:t>
+              <a:t><![CDATA[21. ஆதலால் பாவம் மரணத்துக்கு ஏதுவாக ஆண்டுகொண்டதுபோல, கிருபையானது நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் மூலமாய் நீதியினாலே நித்தியஜீவனுக்கு ஏதுவாக ஆண்டுகொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,170 +4814,61 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மேலும், மீறுதல் பெருகும்படிக்கு நியாயப்பிரமாணம் வந்தது; அப்படியிருந்தும், பாவம் பெருகின இடத்தில் கிருபை அதிகமாய்ப் பெருகிற்று.]]></a:t>
+              <a:t><![CDATA[21. ஆதலால் பாவம் மரணத்துக்கு ஏதுவாக ஆண்டுகொண்டதுபோல, கிருபையானது நம்முடைய கர்த்தராகிய இயேசு கிறிஸ்துவின் மூலமாய் நீதியினாலே நித்தியஜீவனுக்கு ஏதுவாக ஆண்டுகொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...107 lines deleted...]
-<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -5660,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470546048" r:id="rId1"/>
+    <p:sldLayoutId id="2474466965" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6040,58 +5927,50 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેનો પ્રેમ વહેવડાવ્યો છે. ‘પવિત્ર આત્મા’ દ્વારા દેવે આપણને આ પ્રેમ અર્પણ કર્યો છે. દેવ તરફથી ભેટરૂપે]]></a:t>
+              <a:t><![CDATA[ঢেলে দেওয়া হয়েছে৷ সেই পবিত্র আত্মাকে আমরা ঈশ্বরের দানরূপে পেয়েছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એ ‘પવિત્ર આત્મા’ આપણને પ્રાપ્ત થયો છે.]]></a:t>
+              <a:t><![CDATA[6. আমরা যখন শক্তিহীন ছিলাম তখন খ্রীষ্ট আমাদের জন্য প্রাণ দিলেন, উপযুক্ত সময়ে খ্রীষ্ট আমাদের মত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. મૂસાના નિયમશાસ્ત્ર અગાઉ આ દુનિયામાં પાપનું અસ્તિત્વ હતું. પરંતુ જ્યાં સુધી કોઈ નિયમશાસ્ત્ર જ ન]]></a:t>
+              <a:t><![CDATA[দুষ্ট লোকদের জন্য প্রাণ দিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હોય ત્યાં સુધી દેવ લોકોને પાપના અપરાધી ગણતો નથી.]]></a:t>
+              <a:t><![CDATA[7. কোন সত্ লোকের জন্য কেউ নিজের প্রাণ দেয় না বললেই চলে৷ যিনি অন্য়ের উপকার করেছেন এমন লোকের জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ખ્રિસ્તના રક્તથી આપણે દેવ સાથે ન્યાયી થયા છીએ. આપણે જ્યારે ખૂબ નિર્બળ હતા ત્યારે આપણા માટે]]></a:t>
+              <a:t><![CDATA[হয়তো বা কেউ সাহস করে প্রাণ দিলেও দিতে পারে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખ્રિસ્ત મૃત્યુ પામ્યો. આપણે દેવથી વિમુખ જીવન જીવી રહ્યા હતા, ત્યારે યોગ્ય સમયે ખ્રિસ્ત આપણા વતી]]></a:t>
+              <a:t><![CDATA[8. কিন্তু আমরা যখন পাপী ছিলাম খ্রীষ্ট তখনও আমাদের জন্য প্রাণ দিলেন; আর এইভাবে ঈশ্বর দেখালেন য়ে তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૃત્યુ પામ્યો.]]></a:t>
+              <a:t><![CDATA[আমাদের ভালবাসেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. પરંતુ આદમથી મૂસા સુધીના સમયગાળા દરમ્યાન સૌ લોકો મૃત્યુ પામ્યા હતા. દેવના આદેશનું ઉલ્લંઘન કરવાના]]></a:t>
+              <a:t><![CDATA[9. ঈশ্বর খ্রীষ্টের রক্তের মাধ্যমে আমাদের ধার্মিক প্রতিপন্ন করেছেন; তবে এই সত্যটি আরও কত সুনিশ্চিত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપને કારણે આદમ મૃત્યુ પામ્યો હતો. પરંતુ જે લોકોએ આદમની જેમ પાપ કર્યા ન હતાં તેમને પણ મરવું]]></a:t>
+              <a:t><![CDATA[য়ে খ্রীষ্টের মাধ্যমে আমরা ঈশ্বরের ক্রোধ থেকে রক্ষা পাব৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પડ્યું.આદમ ભવિષ્યમાં આવનાર ખ્રિસ્તની પ્રતિચ્છાયારૂપ હતો.]]></a:t>
+              <a:t><![CDATA[10. আমরা যখন তাঁর শত্রু ছিলাম তখন যদি ঈশ্বর তাঁর পুত্রের মৃত্যুর মাধ্যমে তাঁর সঙ্গে আমাদের মিলন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. આપણા વિશ્વાસને કારણે આપણે દેવ સાથે ન્યાયી થયા છીએ. તેથી, આપણા પ્રભુ ઈસુ ખ્રિસ્ત દ્વારા દેવ સાથે]]></a:t>
+              <a:t><![CDATA[1. বিশ্বাসের জন্য আমরা ঈশ্বরের সামনে ধার্মিক প্রতিপন্ন হয়েছি বলে, প্রভু যীশু খ্রীষ্টের মধ্য দিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. બીજો કોઈ માણસ ગમે એટલો સારો હોય તો પણ એનું જીવન બચાવી લેવા કોઈ મરી જાય એવી વ્યક્તિ ભાગ્યે જ જોવા]]></a:t>
+              <a:t><![CDATA[করিয়ে নিলেন, তাহলে মিলনের পরে এটা আরও কত নিশ্চিত য়ে আমরা এখন তাঁর পুত্রের জীবনের মাধ্যমে উদ্ধার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મળે. કોઈ માણસ બહુજ સારો હોય તો તેના માટે બીજો કોઈ માણસ કદાચ મરવા તૈયાર થઈ જાય.]]></a:t>
+              <a:t><![CDATA[পাব৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. એક માણસના પાપના કારણે ઘણા લોકો મૃત્યુ પામ્યા. પરંતુ દેવે લોકો પર જે કૃપા કરી તે ઘણી વધારે હતી.]]></a:t>
+              <a:t><![CDATA[11. শুধু য়ে উদ্ধার পাব তা নয়, এখন আমরা ঈশ্বরে আনন্দ করি৷ আমরা আমাদের প্রভু যীশু খ্রীষ্টের মাধ্যমে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પરંતુ ઘણા લોકોને જીવનદાન મળ્યું. જે એક માણસ એટલે ઈસુ ખ્રિસ્તની કૃપાથી ઘણાના ઉપર દેવની કૃપા તથા દાન]]></a:t>
+              <a:t><![CDATA[সেই আনন্দ পেয়েছি, য়াঁর মাধ্যমে আমরা এখন ঈশ্বরের মিত্রে পরিণত হয়েছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થયાં છે, જેથી જેવું પાપ છે તેવું કૃપાદાન છે એમ નથી.]]></a:t>
+              <a:t><![CDATA[12. একজনের মধ্য দিয়ে য়েমন পৃথিবীতে পাপ এসেছিল, তেমনি পাপের সাথে এসেছে মৃত্যু৷ সকল মানুষ পাপ করেছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પરંતુ આપણે જ્યારે પાપી હતા, ત્યારે આપણા વતી ખ્રિસ્ત મરણ પામ્યો. દેવ આપણા પર પુષ્કળ પ્રેમ કરે છે,]]></a:t>
+              <a:t><![CDATA[আর পাপ করার জন্যই সকলের কাছে মৃত্যু এল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એ વાત દેવે આ રીતે દર્શાવી.]]></a:t>
+              <a:t><![CDATA[13. মোশির বিধি-ব্যবস্থা আসার আগে জগতে পাপ ছিল, অবশ্য তখন বিধি-ব্যবস্থা ছিল না বলে ঈশ্বর লোকদের পাপ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. આદમે એક પાપ કર્યું કે તરત જ તેને અપરાધી ઠરાવવામાં આવ્યો. પરંતુ દેવની બક્ષિસની વાત તો કાંઈ જુદી જ]]></a:t>
+              <a:t><![CDATA[গন্য করতেন না;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. અનેક પાપો થયાં પછી દેવની બક્ષિસ મળી. એ બક્ષિસ તો એવી છે કે જે લોકોને દેવ સાથે ન્યાયી બનાવે છે.]]></a:t>
+              <a:t><![CDATA[14. কিন্তু আদমের সময় থেকে মোশির সময় পর্যন্ত মৃত্যু সমানে রাজত্ব করছিল৷ ঈশ্বরের আদেশ অমান্য করার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ખ્રિસ્તના રક્ત દ્વારા આપણે દેવ સાથે ન્યાયી થયા. આમ ખ્રિસ્ત દ્વારા જ દેવના કોપથી આપણે ચોક્કસ બચી]]></a:t>
+              <a:t><![CDATA[দরুন আদম পাপ করেছিলেন৷ কিন্তু যাঁরা আদমকে দেওয়া ঐসব আদেশ লঙঘন করে পাপ করে নি, মৃত্যু তাদের ওপরেও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપણો સુલેહ-શાંતિનો સંબંધ સ્થાપિત થયો છે.]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের সঙ্গে আমাদের শান্তি চুক্তি হয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જઈશું.]]></a:t>
+              <a:t><![CDATA[রাজত্ব করছিল৷আসলে যিনি আসছিলেন, আদম ছিলেন তাঁর প্রতিরূপ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. એક માણસનાં પાપથી મરણે સઘળાં પર રાજ કર્યું, પણ હાલ કેટલાએક લોકો દેવની પૂર્ણ કૃપા મેળવે છે, અને]]></a:t>
+              <a:t><![CDATA[15. কিন্তু আদমের অপরাধ য়েরকম ঈশ্বরের অনুগ্রহ দান সেই রকমের নয়, কারণ ঐ একটি লোকের পাপের দরুন অনেকের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવ સાથે ન્યાયી થવાની ભેટ મેળવે છે. હજુ પણ આ લોકો ઈસુ ખ્રિસ્ત દ્વારા ખૂબ ખાતરીપૂર્વક ખરું જીવન]]></a:t>
+              <a:t><![CDATA[মৃত্যু হল, সেইরকমভাবেই একজন ব্যক্তি যীশু খ্রীষ্টের মধ্য দিয়ে বহুলোক ঈশ্বরের অনুগ্রহদানে জীবন লাভ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મેળવશે.]]></a:t>
+              <a:t><![CDATA[করল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. હું એમ કહેવા માંગુ છું કે જ્યારે આપણે દેવથી વિમૂખ હતા, ત્યારે દેવે પોતાના દીકરાના મૃત્યુ દ્વારા]]></a:t>
+              <a:t><![CDATA[16. আর ঈশ্বরের অনুগ্রহদানের মধ্য দিয়ে যা এল তা আদমের একটি পাপের ফল থেকে ভিন্ন, কারণ একটি পাপের জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપણને મિત્રતા બક્ષી. જ્યારે હવે આપણે દેવના મિત્રો છીએ ત્યારે તે આપણને સૌને તેના દીકરાના જીવન દ્વારા]]></a:t>
+              <a:t><![CDATA[নেমে এসেছিল বিচার ও পরে দণ্ডাজ্ঞা; কিন্তু বহুলোকের পাপের পর এল ঈশ্বরের বিনামূল্যের দান৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બચાવશે.]]></a:t>
+              <a:t><![CDATA[17. একজন পাপ করল, আর সেই এক ব্যক্তির অপরাধের জন্য সকলের ওপর মৃত্যু রাজত্ব করল; কিন্তু এখন যাঁরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. આમ આદમનું એક જ પાપ સર્વ માણસો માટે મૃત્યુદંડ લાવ્યું. પરંતુ એ જ રીતે ખ્રિસ્તે એક જ ન્યાયી]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের কাছ থেকে অনুগ্রহ লাভ করে ও ধার্মিক গন্য হবার অধিকার দান হিসেবে পায়, তারা নিশ্চয়ই সেই এক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કૃત્યને કારણે બધા લોકોને દેવ સાથે ન્યાયી ઠેરવ્યા.]]></a:t>
+              <a:t><![CDATA[ব্যক্তি অর্থাত্ যীশু খ্রীষ্টের মাধ্যমে জীবনের পরিপূর্ণতা নিয়ে রাজত্ব করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. હાલમાં આપણે જે આનંદ અનુભવીએ છીએ તે કૃપામાં વિશ્વાસ દ્વારા ઈસુએ આપણને આપ્યો છે. આપણે દેવના]]></a:t>
+              <a:t><![CDATA[18. তাই আদমের একটি পাপ য়েমন সকলের উপরে মৃত্যুদণ্ড নিয়ে এল, সেই একইভাবে খ্রীষ্টের একটি ন্যায় কাজের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. હાલમાં આપણે જે આનંદ અનુભવીએ છીએ તે કૃપામાં વિશ્વાસ દ્વારા ઈસુએ આપણને આપ્યો છે. આપણે દેવના]]></a:t>
+              <a:t><![CDATA[2. খ্রীষ্টের জন্যই আমরা আমাদের বিশ্বাসের দ্বারা ঈশ্বরের অনুগ্রহে প্রবেশ করেছি এবং দাঁড়িয়ে আছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મહિમામાં ભાગીદાર થઈશું તે આશા માટે આપણને આનંદ છે.]]></a:t>
+              <a:t><![CDATA[মধ্য দিয়ে তাঁর দ্বারা সকলেই ঈশ্বরের সাক্ষাতে ধার্মিক প্রতিপন্ন হয়েছে আর তার ফলে তারা প্রকৃত জীবনের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. એક માણસના (આદમના) લીધે આ જગતમાં પાપ પેઠું. પાપ દ્વારા મૃત્યુ પણ આવ્યું. આ જ કારણે સૌ લોકોને]]></a:t>
+              <a:t><![CDATA[অধিকারী হয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મરવું જ પડશે-કેમકે સઘળાએ પાપ કર્યું છે.]]></a:t>
+              <a:t><![CDATA[19. সুতরাং য়েমন একজনের অবাধ্যতার ফলে সব লোক পাপী বলে গন্য হল, সেইরকমভাবে সেই একজনের বাধ্যতার ফলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. એક માણસે દેવના આદેશનું ઉલ્લંઘન કર્યું અને તેના પરિણામે અનેક લોકો પાપમાં પડ્યા. પરંતુ એ જ રીતે એક]]></a:t>
+              <a:t><![CDATA[অনেকে ধার্মিক প্রতিপন্ন হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માનવે દેવનો આદેશ પવિત્ર અને ધાર્મિક રીતે પાળી બતાવ્યો. અને તેના પરિણામે અનેક લોકો દેવ સાથે ન્યાયી]]></a:t>
+              <a:t><![CDATA[20. বিধি-ব্যবস্থা দেওয়া হয়েছিল যাতে পাপ বৃদ্ধি পায়৷ কিন্তু য়েখানে পাপের বাহুল্য হল সেখানে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બનશે.]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের অনুগ্রহ আরো উপচে পড়ল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. લોકો વધારે પાપ કરે તે માટે નિયમશાસ્ત્ર દાખલ કરવામાં આવ્યો હતો. પરંતુ જેમ જેમ લોકો વધુ ને વધુ પાપ]]></a:t>
+              <a:t><![CDATA[21. এক সময় য়েমন পাপ মৃত্যুর মাধ্যমে আমাদের ওপর রাজত্ব করেছিল, সেইরকম ঈশ্বর লোকদের ওপর তাঁর মহা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરતા ગયા, તેમ તેમ દેવ વધુ ને વધુ કૃપા કરવા લાગ્યો.]]></a:t>
+              <a:t><![CDATA[অনুগ্রহ দান করলেন যাতে সেই অনুগ্রহ তাদের ঈশ্বরের সাক্ষাতে ধার্মিক প্রতিপন্ন করে তোলে, আর এরই ফলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,183 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. પાપ શસ્ત્ર તરીકે મૃત્યુનો ઉપયોગ કરતું હતું. દેવે લોકો પર પુષ્કળ દયા કરી તેથી દેવની કૃપાનું શાસન]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[થશે અને પ્રભુ ઈસુ દ્વારા લોકો ન્યાયી ઠરશે. આમ આપણા પ્રભુ ઈસુ દ્વારા અનંતકાળનું જીવન મળશે.]]></a:t>
+              <a:t><![CDATA[আমাদের প্রভু যীশু খ্রীষ্টের দ্বারা মানুষ অনন্ত জীবন লাভ করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મહિમામાં ભાગીદાર થઈશું તે આશા માટે આપણને ગર્વ છે.]]></a:t>
+              <a:t><![CDATA[আমরা আনন্দ করি য়ে এই প্রত্যাশা নিয়ে আমরা একদিন ঈশ্বরের মহিমার অংশীদার হব৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. આ બાબતમાં જે કઈ વિપત્તિઓ છે તેનો આપણે સ્વીકાર કરેલો જ છે. આપણે આ વિપત્તિઓને આનંદપૂર્વક શા માટે]]></a:t>
+              <a:t><![CDATA[3. এমন কি সমস্ত দুঃখ কষ্টের মধ্যে আমরা আনন্দ করি, কারণ আমরা জানি য়ে এইসব দুঃখ কষ্ট আমাদের ধৈর্য্যের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સ્વીકારીએ છીએ? કારણ કે આપણે જાણીએ છીએ કે આ વિપત્તિઓ, જ આપણને વધારે ધીરજવાન બનાવે છે.]]></a:t>
+              <a:t><![CDATA[পথে এগিয়ে নিয়ে যায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. આપણી ધીરજ, એ આપણી દૃઢ મક્કમતાની સાબિતી છે. આ સાબિતી આપણને આશા આપે છે.]]></a:t>
+              <a:t><![CDATA[4. ধৈর্য্য আমাদের স্বভাবকে খাঁটি করে তোলে এবং এই খাঁটি স্বভাবের ফলে জীবনে আশার উত্‌পত্তি হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. આ આશા આપણને કદી પણ નિરાશ નહિ કરે એ કદી પણ નિષ્ફળ નહિ જાય. એમ શા કારણે? કેમ કે દેવે આપણા હૃદયમાં]]></a:t>
+              <a:t><![CDATA[5. এই প্রত্যাশা কখনই আমাদের নিরাশ করে না, কারণ পবিত্র আত্মার মাধ্যমে ঈশ্বরের ভালবাসা আমাদের অন্তরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme17">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme17">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme17">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>