--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -83,58 +83,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -161,54 +153,50 @@
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
-    <p:sldId id="302" r:id="rId49"/>
-[...2 lines deleted...]
-    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -352,57 +340,53 @@
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும் பிதாவின் மகிமையினாலே கிறிஸ்து மரித்தோரிலிருந்து எழுப்பப்பட்டதுபோல, நாமும் புதிதான ஜீவனுள்ளவர்களாய் நடந்துகொள்ளும்படிக்கு, அவருடைய மரணத்திற்குள்ளாக்கும் ஞானஸ்நானத்தினாலே கிறிஸ்துவுடனேகூட அடக்கம்பண்ணப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் கிறிஸ்துவுடனேகூட நாம் மரித்தோமானால், அவருடனேகூட பிழைத்தும் இருப்போம் என்று நம்புகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும் பிதாவின் மகிமையினாலே கிறிஸ்து மரித்தோரிலிருந்து எழுப்பப்பட்டதுபோல, நாமும் புதிதான ஜீவனுள்ளவர்களாய் நடந்துகொள்ளும்படிக்கு, அவருடைய மரணத்திற்குள்ளாக்கும் ஞானஸ்நானத்தினாலே கிறிஸ்துவுடனேகூட அடக்கம்பண்ணப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[1. ஆகையால் என்ன சொல்லுவோம்? கிருபை பெருகும்படிக்குப் பாவத்திலே நிலைநிற்கலாம் என்று சொல்லுவோமா? கூடாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும் பிதாவின் மகிமையினாலே கிறிஸ்து மரித்தோரிலிருந்து எழுப்பப்பட்டதுபோல, நாமும் புதிதான ஜீவனுள்ளவர்களாய் நடந்துகொள்ளும்படிக்கு, அவருடைய மரணத்திற்குள்ளாக்கும் ஞானஸ்நானத்தினாலே கிறிஸ்துவுடனேகூட அடக்கம்பண்ணப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[2. பாவத்துக்கு மரித்த நாம் இனி அதிலே எப்படிப் பிழைப்போம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆதலால் அவருடைய மரணத்தின் சாயலில் நாம் இணைக்கப்பட்டவர்களானால், அவர் உயிர்த்தெழுதலின் சாயலிலும் இணைக்கப்பட்டிருப்போம்.]]></a:t>
+              <a:t><![CDATA[2. பாவத்துக்கு மரித்த நாம் இனி அதிலே எப்படிப் பிழைப்போம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆதலால் அவருடைய மரணத்தின் சாயலில் நாம் இணைக்கப்பட்டவர்களானால், அவர் உயிர்த்தெழுதலின் சாயலிலும் இணைக்கப்பட்டிருப்போம்.]]></a:t>
+              <a:t><![CDATA[3. கிறிஸ்து இயேசுவுக்குள்ளாக ஞானஸ்நானம் பெற்ற நாமனைவரும் அவருடைய மரணத்துக்குள்ளாக, ஞானஸ்நானம் பெற்றதை அறியாமலிருக்கிறீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆதலால் அவருடைய மரணத்தின் சாயலில் நாம் இணைக்கப்பட்டவர்களானால், அவர் உயிர்த்தெழுதலின் சாயலிலும் இணைக்கப்பட்டிருப்போம்.]]></a:t>
+              <a:t><![CDATA[9. மரித்தோரிலிருந்து எழுந்த கிறிஸ்து இனி மரிப்பதில்லையென்று அறிந்திருக்கிறோம்; மரணம் இனி அவரை ஆண்டுகொள்வதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாம் இனிப் பாவத்துக்கு ஊழியஞ்செய்யாதபடிக்கு, பாவசரீரம் ஒழிந்துபோகும்பொருட்டாக, நம்முடைய பழைய மனுஷன் அவரோடேகூடச் சிலுவையில் அறையப்பட்டதென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[9. மரித்தோரிலிருந்து எழுந்த கிறிஸ்து இனி மரிப்பதில்லையென்று அறிந்திருக்கிறோம்; மரணம் இனி அவரை ஆண்டுகொள்வதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாம் இனிப் பாவத்துக்கு ஊழியஞ்செய்யாதபடிக்கு, பாவசரீரம் ஒழிந்துபோகும்பொருட்டாக, நம்முடைய பழைய மனுஷன் அவரோடேகூடச் சிலுவையில் அறையப்பட்டதென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[10. அவர் மரித்தது, பாவத்திற்கென்று ஒரேதரம் மரித்தார்; அவர் பிழைத்திருக்கிறது, தேவனுக்கென்று பிழைத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மரித்தவன் பாவத்துக்கு நீங்கி விடுதலையாக்கப்பட்டிருக்கிறானே.]]></a:t>
+              <a:t><![CDATA[10. அவர் மரித்தது, பாவத்திற்கென்று ஒரேதரம் மரித்தார்; அவர் பிழைத்திருக்கிறது, தேவனுக்கென்று பிழைத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் கிறிஸ்துவுடனேகூட நாம் மரித்தோமானால், அவருடனேகூட பிழைத்தும் இருப்போம் என்று நம்புகிறோம்.]]></a:t>
+              <a:t><![CDATA[11. அப்படியே நீங்களும், உங்களை பாவத்திற்கு மரித்தவர்களாகவும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவுக்குள் தேவனுக்கென்று பிழைத்திருக்கிறவர்களாகவும் எண்ணிக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பாவத்தின் சம்பளம் மரணம்; தேவனுடைய கிருபைவரமோ நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினால் உண்டான நித்தியஜீவன்.]]></a:t>
+              <a:t><![CDATA[4. மேலும் பிதாவின் மகிமையினாலே கிறிஸ்து மரித்தோரிலிருந்து எழுப்பப்பட்டதுபோல, நாமும் புதிதான ஜீவனுள்ளவர்களாய் நடந்துகொள்ளும்படிக்கு, அவருடைய மரணத்திற்குள்ளாக்கும் ஞானஸ்நானத்தினாலே கிறிஸ்துவுடனேகூட அடக்கம்பண்ணப்பட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மரித்தோரிலிருந்து எழுந்த கிறிஸ்து இனி மரிப்பதில்லையென்று அறிந்திருக்கிறோம்; மரணம் இனி அவரை ஆண்டுகொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[11. அப்படியே நீங்களும், உங்களை பாவத்திற்கு மரித்தவர்களாகவும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவுக்குள் தேவனுக்கென்று பிழைத்திருக்கிறவர்களாகவும் எண்ணிக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மரித்தோரிலிருந்து எழுந்த கிறிஸ்து இனி மரிப்பதில்லையென்று அறிந்திருக்கிறோம்; மரணம் இனி அவரை ஆண்டுகொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[12. ஆகையால், நீங்கள் சரீர இச்சைகளின்படி பாவத்திற்குக் கீழ்ப்படியத்தக்கதாக, சாவுக்கேதுவான உங்கள் சரீரத்தில் பாவம் ஆளாதிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் மரித்தது, பாவத்திற்கென்று ஒரேதரம் மரித்தார்; அவர் பிழைத்திருக்கிறது, தேவனுக்கென்று பிழைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. ஆகையால், நீங்கள் சரீர இச்சைகளின்படி பாவத்திற்குக் கீழ்ப்படியத்தக்கதாக, சாவுக்கேதுவான உங்கள் சரீரத்தில் பாவம் ஆளாதிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் மரித்தது, பாவத்திற்கென்று ஒரேதரம் மரித்தார்; அவர் பிழைத்திருக்கிறது, தேவனுக்கென்று பிழைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் உங்கள் அவயவங்களை அநீதியின் ஆயுதங்களாகப் பாவத்திற்கு ஒப்புக்கொடாமல், உங்களை மரித்தோரிலிருந்து பிழைத்திருக்கிறவர்களாக தேவனுக்கு ஒப்புக்கொடுத்து, உங்கள் அவயவங்களை நீதிக்குரிய ஆயுதங்களாக தேவனுக்கு ஒப்புக்கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியே நீங்களும், உங்களை பாவத்திற்கு மரித்தவர்களாகவும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவுக்குள் தேவனுக்கென்று பிழைத்திருக்கிறவர்களாகவும் எண்ணிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் உங்கள் அவயவங்களை அநீதியின் ஆயுதங்களாகப் பாவத்திற்கு ஒப்புக்கொடாமல், உங்களை மரித்தோரிலிருந்து பிழைத்திருக்கிறவர்களாக தேவனுக்கு ஒப்புக்கொடுத்து, உங்கள் அவயவங்களை நீதிக்குரிய ஆயுதங்களாக தேவனுக்கு ஒப்புக்கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியே நீங்களும், உங்களை பாவத்திற்கு மரித்தவர்களாகவும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவுக்குள் தேவனுக்கென்று பிழைத்திருக்கிறவர்களாகவும் எண்ணிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் உங்கள் அவயவங்களை அநீதியின் ஆயுதங்களாகப் பாவத்திற்கு ஒப்புக்கொடாமல், உங்களை மரித்தோரிலிருந்து பிழைத்திருக்கிறவர்களாக தேவனுக்கு ஒப்புக்கொடுத்து, உங்கள் அவயவங்களை நீதிக்குரிய ஆயுதங்களாக தேவனுக்கு ஒப்புக்கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால், நீங்கள் சரீர இச்சைகளின்படி பாவத்திற்குக் கீழ்ப்படியத்தக்கதாக, சாவுக்கேதுவான உங்கள் சரீரத்தில் பாவம் ஆளாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் உங்கள் அவயவங்களை அநீதியின் ஆயுதங்களாகப் பாவத்திற்கு ஒப்புக்கொடாமல், உங்களை மரித்தோரிலிருந்து பிழைத்திருக்கிறவர்களாக தேவனுக்கு ஒப்புக்கொடுத்து, உங்கள் அவயவங்களை நீதிக்குரிய ஆயுதங்களாக தேவனுக்கு ஒப்புக்கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால், நீங்கள் சரீர இச்சைகளின்படி பாவத்திற்குக் கீழ்ப்படியத்தக்கதாக, சாவுக்கேதுவான உங்கள் சரீரத்தில் பாவம் ஆளாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் நியாயப்பிரமாணத்திற்குக் கீழ்ப்பட்டிராமல் கிருபைக்குக் கீழ்ப்பட்டிருக்கிறபடியால், பாவம் உங்களை மேற்கொள்ளமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் உங்கள் அவயவங்களை அநீதியின் ஆயுதங்களாகப் பாவத்திற்கு ஒப்புக்கொடாமல், உங்களை மரித்தோரிலிருந்து பிழைத்திருக்கிறவர்களாக தேவனுக்கு ஒப்புக்கொடுத்து, உங்கள் அவயவங்களை நீதிக்குரிய ஆயுதங்களாக தேவனுக்கு ஒப்புக்கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் நியாயப்பிரமாணத்திற்குக் கீழ்ப்பட்டிராமல் கிருபைக்குக் கீழ்ப்பட்டிருக்கிறபடியால், பாவம் உங்களை மேற்கொள்ளமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் உங்கள் அவயவங்களை அநீதியின் ஆயுதங்களாகப் பாவத்திற்கு ஒப்புக்கொடாமல், உங்களை மரித்தோரிலிருந்து பிழைத்திருக்கிறவர்களாக தேவனுக்கு ஒப்புக்கொடுத்து, உங்கள் அவயவங்களை நீதிக்குரிய ஆயுதங்களாக தேவனுக்கு ஒப்புக்கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. இதினால் என்ன? நாம் நியாயப்பிரமாணத்திற்குக் கீழ்ப்பட்டிராமல் கிருபைக்குக் கீழ்ப்பட்டிருக்கிறபடியால் பாவஞ்செய்யலாமா? கூடாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பாவத்தின் சம்பளம் மரணம்; தேவனுடைய கிருபைவரமோ நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினால் உண்டான நித்தியஜீவன்.]]></a:t>
+              <a:t><![CDATA[4. மேலும் பிதாவின் மகிமையினாலே கிறிஸ்து மரித்தோரிலிருந்து எழுப்பப்பட்டதுபோல, நாமும் புதிதான ஜீவனுள்ளவர்களாய் நடந்துகொள்ளும்படிக்கு, அவருடைய மரணத்திற்குள்ளாக்கும் ஞானஸ்நானத்தினாலே கிறிஸ்துவுடனேகூட அடக்கம்பண்ணப்பட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் உங்கள் அவயவங்களை அநீதியின் ஆயுதங்களாகப் பாவத்திற்கு ஒப்புக்கொடாமல், உங்களை மரித்தோரிலிருந்து பிழைத்திருக்கிறவர்களாக தேவனுக்கு ஒப்புக்கொடுத்து, உங்கள் அவயவங்களை நீதிக்குரிய ஆயுதங்களாக தேவனுக்கு ஒப்புக்கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. இதினால் என்ன? நாம் நியாயப்பிரமாணத்திற்குக் கீழ்ப்பட்டிராமல் கிருபைக்குக் கீழ்ப்பட்டிருக்கிறபடியால் பாவஞ்செய்யலாமா? கூடாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் நியாயப்பிரமாணத்திற்குக் கீழ்ப்பட்டிராமல் கிருபைக்குக் கீழ்ப்பட்டிருக்கிறபடியால், பாவம் உங்களை மேற்கொள்ளமாட்டாது.]]></a:t>
+              <a:t><![CDATA[16. மரணத்துக்கேதுவான பாவத்துக்கானாலும், நீதிக்கேதுவான கீழ்ப்படிதலுக்கானாலும், எதற்குக் கீழ்ப்படியும்படி உங்களை அடிமைகளாக ஒப்புக்கொடுக்கிறீர்களோ, அதற்கே கீழ்ப்படிகிற அடிமைகளாயிருக்கிறீர்களென்று அறியீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் நியாயப்பிரமாணத்திற்குக் கீழ்ப்பட்டிராமல் கிருபைக்குக் கீழ்ப்பட்டிருக்கிறபடியால், பாவம் உங்களை மேற்கொள்ளமாட்டாது.]]></a:t>
+              <a:t><![CDATA[16. மரணத்துக்கேதுவான பாவத்துக்கானாலும், நீதிக்கேதுவான கீழ்ப்படிதலுக்கானாலும், எதற்குக் கீழ்ப்படியும்படி உங்களை அடிமைகளாக ஒப்புக்கொடுக்கிறீர்களோ, அதற்கே கீழ்ப்படிகிற அடிமைகளாயிருக்கிறீர்களென்று அறியீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதினால் என்ன? நாம் நியாயப்பிரமாணத்திற்குக் கீழ்ப்பட்டிராமல் கிருபைக்குக் கீழ்ப்பட்டிருக்கிறபடியால் பாவஞ்செய்யலாமா? கூடாதே.]]></a:t>
+              <a:t><![CDATA[16. மரணத்துக்கேதுவான பாவத்துக்கானாலும், நீதிக்கேதுவான கீழ்ப்படிதலுக்கானாலும், எதற்குக் கீழ்ப்படியும்படி உங்களை அடிமைகளாக ஒப்புக்கொடுக்கிறீர்களோ, அதற்கே கீழ்ப்படிகிற அடிமைகளாயிருக்கிறீர்களென்று அறியீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதினால் என்ன? நாம் நியாயப்பிரமாணத்திற்குக் கீழ்ப்பட்டிராமல் கிருபைக்குக் கீழ்ப்பட்டிருக்கிறபடியால் பாவஞ்செய்யலாமா? கூடாதே.]]></a:t>
+              <a:t><![CDATA[17. முன்னே நீங்கள் பாவத்திற்கு அடிமைகளாயிருந்தும், இப்பொழுது உங்களுக்கு ஒப்புவிக்கப்பட்ட உபதேச சட்டத்திற்கு நீங்கள் மனப்பூர்வமாய்க் கீழ்ப்படிந்ததினாலே தேவனுக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மரணத்துக்கேதுவான பாவத்துக்கானாலும், நீதிக்கேதுவான கீழ்ப்படிதலுக்கானாலும், எதற்குக் கீழ்ப்படியும்படி உங்களை அடிமைகளாக ஒப்புக்கொடுக்கிறீர்களோ, அதற்கே கீழ்ப்படிகிற அடிமைகளாயிருக்கிறீர்களென்று அறியீர்களா?]]></a:t>
+              <a:t><![CDATA[17. முன்னே நீங்கள் பாவத்திற்கு அடிமைகளாயிருந்தும், இப்பொழுது உங்களுக்கு ஒப்புவிக்கப்பட்ட உபதேச சட்டத்திற்கு நீங்கள் மனப்பூர்வமாய்க் கீழ்ப்படிந்ததினாலே தேவனுக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மரணத்துக்கேதுவான பாவத்துக்கானாலும், நீதிக்கேதுவான கீழ்ப்படிதலுக்கானாலும், எதற்குக் கீழ்ப்படியும்படி உங்களை அடிமைகளாக ஒப்புக்கொடுக்கிறீர்களோ, அதற்கே கீழ்ப்படிகிற அடிமைகளாயிருக்கிறீர்களென்று அறியீர்களா?]]></a:t>
+              <a:t><![CDATA[18. பாவத்தினின்று நீங்கள் விடுதலையாக்கப்பட்டு, நீதிக்கு அடிமைகளானீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மரணத்துக்கேதுவான பாவத்துக்கானாலும், நீதிக்கேதுவான கீழ்ப்படிதலுக்கானாலும், எதற்குக் கீழ்ப்படியும்படி உங்களை அடிமைகளாக ஒப்புக்கொடுக்கிறீர்களோ, அதற்கே கீழ்ப்படிகிற அடிமைகளாயிருக்கிறீர்களென்று அறியீர்களா?]]></a:t>
+              <a:t><![CDATA[19. உங்கள் மாம்ச பலவீனத்தினிமித்தம் மனுஷர் பேசுகிற பிரகாரமாய்ப் பேசுகிறேன். அக்கிரமத்தை நடப்பிக்கும்படி முன்னே நீங்கள் உங்கள் அவயவங்களை அசுத்தத்திற்கும் அக்கிரமத்திற்கும் அடிமைகளாக ஒப்புக்கொடுத்ததுபோல, இப்பொழுது பரிசுத்தமானதை நடப்பிக்கும்படி உங்கள் அவயவங்களை நீதிக்கு அடிமைகளாக ஒப்புக்கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மரணத்துக்கேதுவான பாவத்துக்கானாலும், நீதிக்கேதுவான கீழ்ப்படிதலுக்கானாலும், எதற்குக் கீழ்ப்படியும்படி உங்களை அடிமைகளாக ஒப்புக்கொடுக்கிறீர்களோ, அதற்கே கீழ்ப்படிகிற அடிமைகளாயிருக்கிறீர்களென்று அறியீர்களா?]]></a:t>
+              <a:t><![CDATA[19. உங்கள் மாம்ச பலவீனத்தினிமித்தம் மனுஷர் பேசுகிற பிரகாரமாய்ப் பேசுகிறேன். அக்கிரமத்தை நடப்பிக்கும்படி முன்னே நீங்கள் உங்கள் அவயவங்களை அசுத்தத்திற்கும் அக்கிரமத்திற்கும் அடிமைகளாக ஒப்புக்கொடுத்ததுபோல, இப்பொழுது பரிசுத்தமானதை நடப்பிக்கும்படி உங்கள் அவயவங்களை நீதிக்கு அடிமைகளாக ஒப்புக்கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. முன்னே நீங்கள் பாவத்திற்கு அடிமைகளாயிருந்தும், இப்பொழுது உங்களுக்கு ஒப்புவிக்கப்பட்ட உபதேச சட்டத்திற்கு நீங்கள் மனப்பூர்வமாய்க் கீழ்ப்படிந்ததினாலே தேவனுக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[19. உங்கள் மாம்ச பலவீனத்தினிமித்தம் மனுஷர் பேசுகிற பிரகாரமாய்ப் பேசுகிறேன். அக்கிரமத்தை நடப்பிக்கும்படி முன்னே நீங்கள் உங்கள் அவயவங்களை அசுத்தத்திற்கும் அக்கிரமத்திற்கும் அடிமைகளாக ஒப்புக்கொடுத்ததுபோல, இப்பொழுது பரிசுத்தமானதை நடப்பிக்கும்படி உங்கள் அவயவங்களை நீதிக்கு அடிமைகளாக ஒப்புக்கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால் என்ன சொல்லுவோம்? கிருபை பெருகும்படிக்குப் பாவத்திலே நிலைநிற்கலாம் என்று சொல்லுவோமா? கூடாதே.]]></a:t>
+              <a:t><![CDATA[4. மேலும் பிதாவின் மகிமையினாலே கிறிஸ்து மரித்தோரிலிருந்து எழுப்பப்பட்டதுபோல, நாமும் புதிதான ஜீவனுள்ளவர்களாய் நடந்துகொள்ளும்படிக்கு, அவருடைய மரணத்திற்குள்ளாக்கும் ஞானஸ்நானத்தினாலே கிறிஸ்துவுடனேகூட அடக்கம்பண்ணப்பட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. முன்னே நீங்கள் பாவத்திற்கு அடிமைகளாயிருந்தும், இப்பொழுது உங்களுக்கு ஒப்புவிக்கப்பட்ட உபதேச சட்டத்திற்கு நீங்கள் மனப்பூர்வமாய்க் கீழ்ப்படிந்ததினாலே தேவனுக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[19. உங்கள் மாம்ச பலவீனத்தினிமித்தம் மனுஷர் பேசுகிற பிரகாரமாய்ப் பேசுகிறேன். அக்கிரமத்தை நடப்பிக்கும்படி முன்னே நீங்கள் உங்கள் அவயவங்களை அசுத்தத்திற்கும் அக்கிரமத்திற்கும் அடிமைகளாக ஒப்புக்கொடுத்ததுபோல, இப்பொழுது பரிசுத்தமானதை நடப்பிக்கும்படி உங்கள் அவயவங்களை நீதிக்கு அடிமைகளாக ஒப்புக்கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பாவத்தினின்று நீங்கள் விடுதலையாக்கப்பட்டு, நீதிக்கு அடிமைகளானீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. பாவத்திற்கு நீங்கள் அடிமைகளாயிருந்த காலத்தில் நீதிக்கு நீங்கினவர்களாயிருந்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் மாம்ச பலவீனத்தினிமித்தம் மனுஷர் பேசுகிற பிரகாரமாய்ப் பேசுகிறேன். அக்கிரமத்தை நடப்பிக்கும்படி முன்னே நீங்கள் உங்கள் அவயவங்களை அசுத்தத்திற்கும் அக்கிரமத்திற்கும் அடிமைகளாக ஒப்புக்கொடுத்ததுபோல, இப்பொழுது பரிசுத்தமானதை நடப்பிக்கும்படி உங்கள் அவயவங்களை நீதிக்கு அடிமைகளாக ஒப்புக்கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[21. இப்பொழுது உங்களுக்கு வெட்கமாகத் தோன்றுகிற காரியங்களினாலே அக்காலத்தில் உங்களுக்கு என்ன பலன் கிடைத்தது? அவைகளின் முடிவு மரணமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் மாம்ச பலவீனத்தினிமித்தம் மனுஷர் பேசுகிற பிரகாரமாய்ப் பேசுகிறேன். அக்கிரமத்தை நடப்பிக்கும்படி முன்னே நீங்கள் உங்கள் அவயவங்களை அசுத்தத்திற்கும் அக்கிரமத்திற்கும் அடிமைகளாக ஒப்புக்கொடுத்ததுபோல, இப்பொழுது பரிசுத்தமானதை நடப்பிக்கும்படி உங்கள் அவயவங்களை நீதிக்கு அடிமைகளாக ஒப்புக்கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[22. இப்பொழுது நீங்கள் பாவத்தினின்று விடுதலையாக்கப்பட்டு, தேவனுக்கு அடிமைகளானதினால், பரிசுத்தமாகுதல் உங்களுக்குக் கிடைக்கும் பலன், முடிவோ நித்தியஜீவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் மாம்ச பலவீனத்தினிமித்தம் மனுஷர் பேசுகிற பிரகாரமாய்ப் பேசுகிறேன். அக்கிரமத்தை நடப்பிக்கும்படி முன்னே நீங்கள் உங்கள் அவயவங்களை அசுத்தத்திற்கும் அக்கிரமத்திற்கும் அடிமைகளாக ஒப்புக்கொடுத்ததுபோல, இப்பொழுது பரிசுத்தமானதை நடப்பிக்கும்படி உங்கள் அவயவங்களை நீதிக்கு அடிமைகளாக ஒப்புக்கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[22. இப்பொழுது நீங்கள் பாவத்தினின்று விடுதலையாக்கப்பட்டு, தேவனுக்கு அடிமைகளானதினால், பரிசுத்தமாகுதல் உங்களுக்குக் கிடைக்கும் பலன், முடிவோ நித்தியஜீவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் மாம்ச பலவீனத்தினிமித்தம் மனுஷர் பேசுகிற பிரகாரமாய்ப் பேசுகிறேன். அக்கிரமத்தை நடப்பிக்கும்படி முன்னே நீங்கள் உங்கள் அவயவங்களை அசுத்தத்திற்கும் அக்கிரமத்திற்கும் அடிமைகளாக ஒப்புக்கொடுத்ததுபோல, இப்பொழுது பரிசுத்தமானதை நடப்பிக்கும்படி உங்கள் அவயவங்களை நீதிக்கு அடிமைகளாக ஒப்புக்கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. பாவத்தின் சம்பளம் மரணம்; தேவனுடைய கிருபைவரமோ நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினால் உண்டான நித்தியஜீவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,378 +4697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பாவத்திற்கு நீங்கள் அடிமைகளாயிருந்த காலத்தில் நீதிக்கு நீங்கினவர்களாயிருந்தீர்கள்.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[22. இப்பொழுது நீங்கள் பாவத்தினின்று விடுதலையாக்கப்பட்டு, தேவனுக்கு அடிமைகளானதினால், பரிசுத்தமாகுதல் உங்களுக்குக் கிடைக்கும் பலன், முடிவோ நித்தியஜீவன்.]]></a:t>
+              <a:t><![CDATA[23. பாவத்தின் சம்பளம் மரணம்; தேவனுடைய கிருபைவரமோ நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினால் உண்டான நித்தியஜீவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,160 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால் என்ன சொல்லுவோம்? கிருபை பெருகும்படிக்குப் பாவத்திலே நிலைநிற்கலாம் என்று சொல்லுவோமா? கூடாதே.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[22. இப்பொழுது நீங்கள் பாவத்தினின்று விடுதலையாக்கப்பட்டு, தேவனுக்கு அடிமைகளானதினால், பரிசுத்தமாகுதல் உங்களுக்குக் கிடைக்கும் பலன், முடிவோ நித்தியஜீவன்.]]></a:t>
+              <a:t><![CDATA[5. ஆதலால் அவருடைய மரணத்தின் சாயலில் நாம் இணைக்கப்பட்டவர்களானால், அவர் உயிர்த்தெழுதலின் சாயலிலும் இணைக்கப்பட்டிருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பாவத்துக்கு மரித்த நாம் இனி அதிலே எப்படிப் பிழைப்போம்?]]></a:t>
+              <a:t><![CDATA[5. ஆதலால் அவருடைய மரணத்தின் சாயலில் நாம் இணைக்கப்பட்டவர்களானால், அவர் உயிர்த்தெழுதலின் சாயலிலும் இணைக்கப்பட்டிருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பாவத்துக்கு மரித்த நாம் இனி அதிலே எப்படிப் பிழைப்போம்?]]></a:t>
+              <a:t><![CDATA[6. நாம் இனிப் பாவத்துக்கு ஊழியஞ்செய்யாதபடிக்கு, பாவசரீரம் ஒழிந்துபோகும்பொருட்டாக, நம்முடைய பழைய மனுஷன் அவரோடேகூடச் சிலுவையில் அறையப்பட்டதென்று அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிறிஸ்து இயேசுவுக்குள்ளாக ஞானஸ்நானம் பெற்ற நாமனைவரும் அவருடைய மரணத்துக்குள்ளாக, ஞானஸ்நானம் பெற்றதை அறியாமலிருக்கிறீர்களா?]]></a:t>
+              <a:t><![CDATA[6. நாம் இனிப் பாவத்துக்கு ஊழியஞ்செய்யாதபடிக்கு, பாவசரீரம் ஒழிந்துபோகும்பொருட்டாக, நம்முடைய பழைய மனுஷன் அவரோடேகூடச் சிலுவையில் அறையப்பட்டதென்று அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிறிஸ்து இயேசுவுக்குள்ளாக ஞானஸ்நானம் பெற்ற நாமனைவரும் அவருடைய மரணத்துக்குள்ளாக, ஞானஸ்நானம் பெற்றதை அறியாமலிருக்கிறீர்களா?]]></a:t>
+              <a:t><![CDATA[7. மரித்தவன் பாவத்துக்கு நீங்கி விடுதலையாக்கப்பட்டிருக்கிறானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470546029" r:id="rId1"/>
+    <p:sldLayoutId id="2474466980" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6137,86 +5685,54 @@
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6353,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. કારણ કે જ્યારે આપણું બાપ્તિસ્મ થયું ત્યારે આપણે પણ તેની સાથે મરણમાં દટાયા અને તેના મૃત્યુમાં]]></a:t>
+              <a:t><![CDATA[8. যদি আমরা খ্রীষ্টের সঙ্গে মরে থাকি, আমরা জানি য়ে আমরা তাঁর সঙ্গেই জীবিত হব৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભાગીદાર થયા. આ રીતે બાપના મહિમાથી જેમ ખ્રિસ્ત મૃત્યુમાંથી ઊભો થયો તેમ આપણે પણ ઊભા થઈ શકીશું અને નવું]]></a:t>
+              <a:t><![CDATA[1. তাই তোমরা কি মনে কর য়ে আমরা পাপ করতেই থাকব য়েন ঈশ্বরের অনুগ্রহ বৃদ্ধি পায়?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જીવન જીવીશું.]]></a:t>
+              <a:t><![CDATA[2. মোটেই না৷ আমাদের পুরানো পাপ জীবনের যখন মৃত্যু হয়েছে তখন আমরা কিভাবে আবার পাপেই জীবন যাপন করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ખ્રિસ્ત મૃત્યુ પામ્યો, અને આપણે પણ આપણા મૃત્યુથી ખ્રિસ્ત સાથે જોડાયા છીએ. તેથી જેમ ખ્રિસ્ત]]></a:t>
+              <a:t><![CDATA[পারি?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૃત્યુમાંથી ફરી પુનરૂત્થાન પામ્યો તેમ આપણે પણ મૃત્યુમાંથી ફરી પુનરૂત્થાન પામીને તેની સાથે જીવનમાં]]></a:t>
+              <a:t><![CDATA[3. তোমরা কি ভুলে গেলে য়ে আমরা বাপ্তাইজ হওয়ার সময় খ্রীষ্ট যীশুর দেহের অংশতে পরিণত হয়েছিলাম?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એકરૂપ થઈશું.]]></a:t>
+              <a:t><![CDATA[9. আমরা জানি য়ে খ্রীষ্ট মৃতদের মধ্য থেকে জীবিত হয়ে উঠেছেন, তিনি আর মরতে পারেন না৷ এখন তাঁর ওপর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. આપણે જાણીએ છીએ કે વધસ્તંભ પર ખ્રિસ્તના મૃત્યુની સાથે જ આપણા જૂનાં માણસપણાનો અંત આવ્યો હતો. આપણા]]></a:t>
+              <a:t><![CDATA[মৃত্যুর কোন কর্ত্তৃত্ব নেই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપમય ભૂતકાળની કોઈ અસર નવા જીવન પર ન પડે, અને (વળી પાછા) આપણે પાપના ગુલામ ન બનીએ માટે આમ થયું.]]></a:t>
+              <a:t><![CDATA[10. খ্রীষ্ট মৃত্যুভোগ করেছিলেন পাপের শক্তিকে চিরতরে পরাভূত করার জন্যে৷ এখন তাঁর য়ে জীবন, সেই জীবন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. જે કોઈ વ્યક્તિ મૃત્યુ પામે છે તો તેને મૃત્યુની સત્તામાંથી મુક્ત કરવામાં આવે છે.]]></a:t>
+              <a:t><![CDATA[তিনি ঈশ্বরের জন্য যাপন করেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. આપણે ખ્રિસ્તની સાથે મૃત્યુ પામ્યા તેથી આપણે માનીએ છીએ કે આપણે તેની સાથે નવુ જીવન પામીશું.]]></a:t>
+              <a:t><![CDATA[11. ঠিক সেইভাবে তোমরাও নিজেদের পাপ সম্বন্ধীয় বিষয়ে মৃত মনে কর এবং নিজেদের দেখ য়ে তোমরা খ্রীষ্ট]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. જ્યારે લોકો પાપ કરે છે, ત્યારે પાપનું વેતન-મરણ કમાય છે. પરંતુ દેવ તો આપણા પ્રભુ ઈસુ ખ્રિસ્ત]]></a:t>
+              <a:t><![CDATA[4. বাপ্তাইজ হওয়াতে আমরা খ্রীষ্টের সঙ্গে তাঁর মৃত্যুতে সমাহিত হয়েছিলাম, যাতে খ্রীষ্ট য়েমন ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. મૃત્યુમાંથી ખ્રિસ્તને પુર્નજીવિત કરવામાં આવ્યો હતો. આપણે જાણીએ છીએ કે તે હવે ફરીથી કદી મૃત્યુ]]></a:t>
+              <a:t><![CDATA[যীশুতে সংযুক্ত থেকে ঈশ্বরের উদ্দেশ্যে জীবিত আছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પામી શકશે નહિ. હવે તેના પર મૃત્યુની કોઈ સત્તા નથી.]]></a:t>
+              <a:t><![CDATA[12. তাই তোমাদের ইহজীবনে পাপকে কর্ত্তৃত্ব করতে দিও না৷ যদি দাও তবে তোমাদের দেহের মন্দ অভিলাষের অধীনেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. હા, જ્યારે ખ્રિસ્ત મૃત્યુ પામ્યો ત્યારે તે જ સમયે મૃત્યુની સત્તાને પરાસ્ત કરવા મર્યો હતો તે]]></a:t>
+              <a:t><![CDATA[তোমরা চলতে থাকবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સદાને માટે પૂરતું હતું. હવે તે જીવે છે, એટલે દેવના સંબંધમાં તે જીવે છે.]]></a:t>
+              <a:t><![CDATA[13. তাই তোমাদের দেহের অঙ্গ-প্রত্যঙ্গ অধর্মের হাতিয়ার করে পাপের কাছে তুলে দিও না৷ মন্দ কাজে তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. એ જ પ્રમાણે, તમારી ઉપર પણ પાપની સત્તાનો હવે અંત આવ્યો છે. અને ખ્રિસ્ત ઈસુ દ્વારા દેવ-પ્રાપ્તિ]]></a:t>
+              <a:t><![CDATA[দেহকে ব্যবহার করো না৷ ঈশ্বরের হাতে নিজেদের তুলে দাও৷ সেই লোকদের মতো হও যাঁরা পাপের সম্বন্ধে মরেছিলেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સારું તમે હવે જીવંત છો, એવું તમારી જાત વિષે તમે વિચારો.]]></a:t>
+              <a:t><![CDATA[এবং মৃতদের মধ্য হতে পুনরুত্থিত হয়ে এখন ঈশ্বরের উদ্দেশ্যে জীবিত আছেন৷ নিজেদের অঙ্গ প্রত্যঙ্গ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. તમારા ર્મત્ય શરીરમાં પાપને રાજ કરવા ન દો અને તમારી પાપની દુર્વાસનાને આધીન થશો નહિ. તમારું]]></a:t>
+              <a:t><![CDATA[ধার্মিকতার হাতিয়ার করে ঈশ্বরের সেবায় নিবেদন কর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપયુક્ત શરીર જો તમને પાપકર્મ કરવા પ્રેરતું હોય તો તમારે એનાથી ગેરમાર્ગે દોરવાઈ જવું નહિ.]]></a:t>
+              <a:t><![CDATA[14. পাপ আর তোমাদের ওপর প্রভুত্ব করবে না, কারণ তোমাদের জীবন আর বিধি-ব্যবস্থার অধীন নয় কিন্তু ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. પાપકર્મમાં તમારા શરીરનાં અવયવોને સમર્પિત ન કરો. અનિષ્ટ કાર્યો કરવાના સાધન તરીકે તમે તમારાં]]></a:t>
+              <a:t><![CDATA[অনুগ্রহের অধীন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શરીરોનો ઉપયોગ ન કરો. પરંતુ તમારે પોતે દેવને સમર્પિત થઈ જવું જોઈએ. જે લોકો મરણ પામીને પણ હવે ફરીથી]]></a:t>
+              <a:t><![CDATA[15. তাহলে আমরা কি করব? আমরা বিধি-ব্যবস্থার অধীন নই; ঈশ্বরের অনুগ্রহের অধীন,তাই আমরা কি পাপ করতেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દ્વારા લોકોને અનંતજીવનની બક્ષિસ આપે છે.]]></a:t>
+              <a:t><![CDATA[মহাশক্তিতে মৃতদের মধ্য থেকে পুনরুত্থিত হয়েছিলেন, তেমনি আমরাও তাঁর সঙ্গে পুনরুত্থিত হয়ে এক নতুন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સજીવન થયા છે એવા તમે થાવ. તમારાં શરીરનાં અવયવો દેવને સમર્પિત કરો જેથી શુભ કાર્યો માટે એનો ઉપયોગ થાય.]]></a:t>
+              <a:t><![CDATA[থাকব? না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. હવે ‘પાપ’ તમારો ‘માલિક’ થઈ શકશે નહિ. શા માટે? કેમ કે તમે નિયમશાસ્ત્રના બંધનમાં નથી. હવે તમે]]></a:t>
+              <a:t><![CDATA[16. তোমরা নিশ্চয় জান য়ে তোমরা যখন কারো অনুগত হবে বলে তারই হাতে নিজেদের দাসরূপে তুলে দাও, তখন যার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવની કૃપા હેઠળ જીવી રહ્યા છો.]]></a:t>
+              <a:t><![CDATA[অনুগত হলে, তোমরা তারই দাস৷ তোমরা পাপের দাস হতে পার বা ঈশ্বরের অনুগত হতে পার৷ পাপ আত্মিক মৃত্যু আনে;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. તો આપણે શું કરવું જોઈએ? આપણે પાપ કરવાનું ચાલું રાખવું જોઈએ? કેમકે આપણને નિયમનું બંધન નથી, પણ]]></a:t>
+              <a:t><![CDATA[কিন্তু ঈশ্বরের অনুগত থাকলে তোমরা ধার্মিক প্রতিপন্ন হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપણે કૃપાને આધીન છીએ? ના!]]></a:t>
+              <a:t><![CDATA[17. অতীতে তোমরা পাপের দাস ছিলে, পাপ তোমাদের উপর কর্ত্তৃত্ব করত৷ কিন্তু ঈশ্বরকে ধন্যবাদ জানাই কারণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. સાચે જ તમે જાણો છો કે જ્યારે તમે કોઈની આજ્ઞા પાળવા તૈયાર થઈ જાઓ છો, ત્યારે તમે તે વ્યક્તિના]]></a:t>
+              <a:t><![CDATA[তোমাদের কাছে য়ে শিক্ষা সমর্পিত হয়েছিল তা পূর্ণরূপে পালন করছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખરેખર દાસ બની જાવ છો. જે વ્યક્તિની આજ્ઞા તમે માનો છો તેના તમે દાસ છો. ગમે તો પાપને અનુસરો અથવા દેવની]]></a:t>
+              <a:t><![CDATA[18. তোমরা পাপের দাসত্ব থেকে মুক্তি পেতে এখন ধার্মিকতারই দাস হয়েছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આજ્ઞા માથે ચડાવો. પાપ તો આધ્યાત્મિક મૃત્યુને નોંતરે છે. પરંતુ જે દેવની આજ્ઞા પાળે છે તે દેવની સાથે]]></a:t>
+              <a:t><![CDATA[19. তোমাদের বুঝতে কষ্ট হয় বলে এই বিষয়টি দৈনন্দিন জীবনের এই দৃষ্টান্ত দ্বারা বোঝাতে চাইছি৷ তোমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ન્યાયી ઠરે છે.]]></a:t>
+              <a:t><![CDATA[তোমাদের শরীরের অঙ্গ-প্রত্যঙ্গ পাপের দাসত্বে ও মন্দের মধ্যে সঁপে দিয়েছিলে, ফলে তোমরা কেবল মন্দ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ભૂતકાળમાં તમે પાપના દાસ હતા-તમારા પર પાપનું શાસન ચાલતું હતું, પરંતુ દેવનો આભાર કે તમને જે]]></a:t>
+              <a:t><![CDATA[উদ্দেশ্যেই জীবন যাপন করতে৷ সেইভাবে এখন তোমরা তোমাদের শরীরের অঙ্গ প্রত্যঙ্গ ধার্মিকতার দাসরূপে সঁপে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. તો તમે શું એમ માનો છો કે આપણે પાપ કરવાનું ચાલુ રાખવું જોઈએ, જેથી દેવની વધુ ને વધુ કૃપા આપણા પર]]></a:t>
+              <a:t><![CDATA[জীবনের পথে চলতে পারি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[(નૈતિક-ધાર્મિક સંસ્કારો) શીખવવામાં આવ્યા તેને તમે પૂર્ણ અંત:કરણથી સ્વીકાર્યા.]]></a:t>
+              <a:t><![CDATA[দাও; তাহলে তোমরা ঈশ্বরে সমর্পিত পবিত্র জীবন যাপন করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. પાપમાંથી તમને મુક્ત કરવામાં આવ્યા છે, અને હવે તમે ન્યાયપણાના દાસ છો.]]></a:t>
+              <a:t><![CDATA[20. অতীতে তোমরা যখন পাপের দাস ছিলে, তখন ধার্মিকতার সম্বন্ধে স্বাধীন ছিলে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. જે દૃષ્ટાંત લોકો જાણે છે તે દૃષ્ટાંત આપીને હું તમને આ સમજાવવા પ્રયત્ન કરીશ કારણ કે એ બધું સમજવું]]></a:t>
+              <a:t><![CDATA[21. সেই মন্দ কাজ থেকে কি ফসল তুলেছ? তার জন্য এখন তোমরা লজ্জা বোধ করছ, কারণ এই সব কাজের ফল মৃত্যু৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમારા માટે કઠિન છે. તેથી હું આ રીતે સમજાવું છું. ભૂતકાળમાં તમે અશુદ્ધતા અને અનિષ્ટની સેવામાં તમારા]]></a:t>
+              <a:t><![CDATA[22. কিন্তু এখন তোমরা সেই পাপ থেকে মুক্ত হয়ে ঈশ্বরের দাস হয়েছ; তাই এখন য়ে ফসল তোমরা পাচ্ছ তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શરીરનાં અવયવો અર્પણ કર્યા હતા. તમે દુષ્ટતામાં જ જીવતા હતા. તમે હવે તમારાં અવયવોને પવિત્રતાને અર્થે]]></a:t>
+              <a:t><![CDATA[পবিত্রতার জন্য এবং তার পরিণাম অনন্ত জীবন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ન્યાયીપણાના દાસ તરીકે સુપ્રત કરો અને પછી તમે ફક્ત દેવ માટે જ જીવવા શક્તિમાન થશો.]]></a:t>
+              <a:t><![CDATA[23. কারণ পাপ য়ে মজুরি দেয়, সেই মজুরি হল মৃত্যু৷ কিন্তু ঈশ্বর অনুগ্রহ করে যা দান করেন সেই দান হল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,447 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ભૂતકાળમાં તમે પાપના દાસ હતા, અને તમે ન્યાયીપણાના અંકુશથી સ્વતંત્ર હતા.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[22. પરંતુ હવે તમે પાપની ગુલામીમાંથી મુક્ત થઈને દેવના દાસ થયા છો. અને આ (પરિવર્તન) તમને એવું જીવન]]></a:t>
+              <a:t><![CDATA[আমাদের প্রভু খ্রীষ্ট যীশুতে অনন্ত জীবন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,183 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉતરે?]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[આપશે કે જે માત્ર દેવને જ સમર્પિત હોય. અને એના દ્વારા તમને અનંતજીવન પ્રાપ્ત થશે.]]></a:t>
+              <a:t><![CDATA[5. খ্রীষ্ট মৃত্যুভোগ করলেন আর আমরা তাঁর মৃত্যুর মধ্য দিয়ে তাঁর সঙ্গে যখন যুক্ত হলাম, সুতরাং খ্রীষ্ট]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ખરેખર, ના! આપણે આપણા પાપમય જીવન માટે મૃત્યુ પામ્યા છીએ. તો પછી પાપી જીવન જીવવાનું આપણે કેવી રીતે]]></a:t>
+              <a:t><![CDATA[মৃতদের মধ্য থেকে পুনরুত্থিত হয়েছেন বলে, আমরাও তাঁর পুনরুত্থানের অংশীদার হব৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચાલુ રાખી શકીએ?]]></a:t>
+              <a:t><![CDATA[6. আমরা জানি য়ে আমাদের পুরানো জীবন খ্রীষ্টের সঙ্গে ক্রুশবিদ্ধ হয়ে মারা গেছে, যাতে আমাদের পুরানো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. જ્યારે આપણે બાપ્તિસ્મા પામ્યા હતા ત્યારે આપણે સૌ ખ્રિસ્ત ઈસુ સાથે એકરૂપ થયા હતા, એ તમે શું ભૂલી]]></a:t>
+              <a:t><![CDATA[পাপের জীবন ধ্বংস হয়৷ তাহলে আমরা আর পাপের দাস হয়ে থাকব না,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગયા છો? આપણા બાપ્તિસ્માથી આપણે તેના મૃત્યુ સાથે ભાગીદાર બન્યા હતા.]]></a:t>
+              <a:t><![CDATA[7. কারণ যার মৃত্যু হয়েছে সে পাপের শক্তি থেকেও মুক্তি পেয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme4">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme4">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme4">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>