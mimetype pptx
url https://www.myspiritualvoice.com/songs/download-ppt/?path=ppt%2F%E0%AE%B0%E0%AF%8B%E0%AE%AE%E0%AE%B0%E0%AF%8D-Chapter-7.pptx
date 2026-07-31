--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -93,58 +93,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -176,54 +168,50 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
-    <p:sldId id="307" r:id="rId54"/>
-[...2 lines deleted...]
-    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -372,57 +360,53 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -482,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால், புருஷன் உயிரோடிருக்கையில் அவள் வேறொரு புருஷனை விவாகம்பண்ணினால் விபசாரியென்னப்படுவாள்; புருஷன் மரித்தபின்பு அவள் அந்தப் பிரமாணத்தினின்று விடுதலையானபடியால், வேறொரு புருஷனை விவாகம் பண்ணினாலும் விபசாரியல்ல.]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் நான் அல்ல, எனக்குள் வாசமாயிருக்கிற பாவமே அப்படிச் செய்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -591,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படிப்போல, என் சகோதரரே, நீங்கள் மரித்தோரிலிருந்து எழுந்த கிறிஸ்து என்னும் வேறொருவருடையவர்களாகி, தேவனுக்கென்று கனிகொடுக்கும்படி கிறிஸ்துவின் சரீரத்தினாலே நியாயப்பிரமாணத்துக்கு மரித்தவர்களானீர்கள்.]]></a:t>
+              <a:t><![CDATA[18. அதெப்படியெனில், என்னிடத்தில், அதாவது, என் மாம்சத்தில், நன்மை வாசமாயிருக்கிறதில்லையென்று நான் அறிந்திருக்கிறேன்; நன்மைசெய்யவேண்டுமென்கிற விருப்பம் என்னிடத்திலிருக்கிறது, நன்மைசெய்வதோ என்னிடத்திலில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -700,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படிப்போல, என் சகோதரரே, நீங்கள் மரித்தோரிலிருந்து எழுந்த கிறிஸ்து என்னும் வேறொருவருடையவர்களாகி, தேவனுக்கென்று கனிகொடுக்கும்படி கிறிஸ்துவின் சரீரத்தினாலே நியாயப்பிரமாணத்துக்கு மரித்தவர்களானீர்கள்.]]></a:t>
+              <a:t><![CDATA[18. அதெப்படியெனில், என்னிடத்தில், அதாவது, என் மாம்சத்தில், நன்மை வாசமாயிருக்கிறதில்லையென்று நான் அறிந்திருக்கிறேன்; நன்மைசெய்யவேண்டுமென்கிற விருப்பம் என்னிடத்திலிருக்கிறது, நன்மைசெய்வதோ என்னிடத்திலில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -809,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படிப்போல, என் சகோதரரே, நீங்கள் மரித்தோரிலிருந்து எழுந்த கிறிஸ்து என்னும் வேறொருவருடையவர்களாகி, தேவனுக்கென்று கனிகொடுக்கும்படி கிறிஸ்துவின் சரீரத்தினாலே நியாயப்பிரமாணத்துக்கு மரித்தவர்களானீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. ஆதலால் நான் விரும்புகிற நன்மையைச் செய்யாமல், விரும்பாத தீமையையே செய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -918,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நாம் மாம்சத்திற்கு உட்பட்டிருந்த காலத்தில் நியாயப்பிரமாணத்தினாலே தோன்றிய பாவ இச்சைகள் மரணத்திற்கு ஏதுவான கனிகளைக் கொடுக்கத்தக்கதாக நம்முடைய அவயவங்களிலே பெலன்செய்தது.]]></a:t>
+              <a:t><![CDATA[20. அந்தப்படி நான் விரும்பாததை நான் செய்தால், நான் அல்ல, எனக்குள்ளே வாசமாயிருக்கிற பாவமே அப்படிச் செய்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1027,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நாம் மாம்சத்திற்கு உட்பட்டிருந்த காலத்தில் நியாயப்பிரமாணத்தினாலே தோன்றிய பாவ இச்சைகள் மரணத்திற்கு ஏதுவான கனிகளைக் கொடுக்கத்தக்கதாக நம்முடைய அவயவங்களிலே பெலன்செய்தது.]]></a:t>
+              <a:t><![CDATA[21. ஆனபடியால் நன்மைசெய்ய விரும்புகிற என்னிடத்தில் தீமையுண்டென்கிற ஒரு பிரமாணத்தைக் காண்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1136,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்பொழுதோ நாம் பழமையான எழுத்தின்படியல்ல, புதுமையான ஆவியின்படி ஊழியஞ்செய்யத்தக்கதாக, நம்மைக் கட்டியிருந்த நியாயப்பிரமாணத்துக்கு நாம் மரித்தவர்களாகி, அதினின்று விடுதலையாக்கப்பட்டிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[21. ஆனபடியால் நன்மைசெய்ய விரும்புகிற என்னிடத்தில் தீமையுண்டென்கிற ஒரு பிரமாணத்தைக் காண்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1245,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்பொழுதோ நாம் பழமையான எழுத்தின்படியல்ல, புதுமையான ஆவியின்படி ஊழியஞ்செய்யத்தக்கதாக, நம்மைக் கட்டியிருந்த நியாயப்பிரமாணத்துக்கு நாம் மரித்தவர்களாகி, அதினின்று விடுதலையாக்கப்பட்டிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[22. உள்ளான மனுஷனுக்கேற்றபடி தேவனுடைய நியாயப்பிரமாணத்தின்மேல் பிரியமாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1354,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்பொழுதோ நாம் பழமையான எழுத்தின்படியல்ல, புதுமையான ஆவியின்படி ஊழியஞ்செய்யத்தக்கதாக, நம்மைக் கட்டியிருந்த நியாயப்பிரமாணத்துக்கு நாம் மரித்தவர்களாகி, அதினின்று விடுதலையாக்கப்பட்டிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[23. ஆகிலும் என் மனதின் பிரமாணத்துக்கு விரோதமாய்ப் போராடுகிற வேறொரு பிரமாணத்தை என் அவயவங்களில் இருக்கக் காண்கிறேன்; அது என் அவயவங்களில் உண்டாயிருக்கிற பாவப்பிரமாணத்துக்கு என்னைச் சிறையாக்கிக் கொள்ளுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1463,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்பொழுதோ நாம் பழமையான எழுத்தின்படியல்ல, புதுமையான ஆவியின்படி ஊழியஞ்செய்யத்தக்கதாக, நம்மைக் கட்டியிருந்த நியாயப்பிரமாணத்துக்கு நாம் மரித்தவர்களாகி, அதினின்று விடுதலையாக்கப்பட்டிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[23. ஆகிலும் என் மனதின் பிரமாணத்துக்கு விரோதமாய்ப் போராடுகிற வேறொரு பிரமாணத்தை என் அவயவங்களில் இருக்கக் காண்கிறேன்; அது என் அவயவங்களில் உண்டாயிருக்கிற பாவப்பிரமாணத்துக்கு என்னைச் சிறையாக்கிக் கொள்ளுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1572,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நியாயப்பிரமாணத்தை அறிந்திருக்கிறவர்களுடனே பேசுகிறேன். சகோதரரே, ஒரு மனுஷன் உயிரோடிருக்குமளவும் நியாயப்பிரமாணம் அவனை ஆளுகிறதென்று அறியாமலிருக்கிறீர்களா?]]></a:t>
+              <a:t><![CDATA[13. இப்படியிருக்க, நன்மையானது எனக்கு மரணமாயிற்றோ? அப்படியல்ல; பாவமே எனக்கு மரணமாயிற்று; பாவம் கற்பனையினாலே மிகுந்த பாவமுள்ளதாகும்படிக்கும், அது நன்மையானதைக் கொண்டு எனக்கு மரணத்தை உண்டாக்கினதினாலே, பாவமாகவே விளங்கும்படிக்கும் அப்படியாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1681,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் என்ன சொல்லுவோம்? நியாயப்பிரமாணம் பாவமோ? அல்லவே. பாவம் இன்னதென்று நியாயப்பிரமாணத்தினால் நான் அறிந்தேனேயன்றி மற்றப்படி அறியவில்லை; இச்சியாதிருப்பாயாக என்று நியாயப்பிரமாணம் சொல்லாதிருந்தால், இச்சை பாவம் என்று நான் அறியாமலிருப்பேனே.]]></a:t>
+              <a:t><![CDATA[23. ஆகிலும் என் மனதின் பிரமாணத்துக்கு விரோதமாய்ப் போராடுகிற வேறொரு பிரமாணத்தை என் அவயவங்களில் இருக்கக் காண்கிறேன்; அது என் அவயவங்களில் உண்டாயிருக்கிற பாவப்பிரமாணத்துக்கு என்னைச் சிறையாக்கிக் கொள்ளுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1790,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் என்ன சொல்லுவோம்? நியாயப்பிரமாணம் பாவமோ? அல்லவே. பாவம் இன்னதென்று நியாயப்பிரமாணத்தினால் நான் அறிந்தேனேயன்றி மற்றப்படி அறியவில்லை; இச்சியாதிருப்பாயாக என்று நியாயப்பிரமாணம் சொல்லாதிருந்தால், இச்சை பாவம் என்று நான் அறியாமலிருப்பேனே.]]></a:t>
+              <a:t><![CDATA[24. நிர்ப்பந்தமான மனுஷன் நான்! இந்த மரணசரீரத்தினின்று யார் என்னை விடுதலையாக்குவார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1899,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் என்ன சொல்லுவோம்? நியாயப்பிரமாணம் பாவமோ? அல்லவே. பாவம் இன்னதென்று நியாயப்பிரமாணத்தினால் நான் அறிந்தேனேயன்றி மற்றப்படி அறியவில்லை; இச்சியாதிருப்பாயாக என்று நியாயப்பிரமாணம் சொல்லாதிருந்தால், இச்சை பாவம் என்று நான் அறியாமலிருப்பேனே.]]></a:t>
+              <a:t><![CDATA[1. நியாயப்பிரமாணத்தை அறிந்திருக்கிறவர்களுடனே பேசுகிறேன். சகோதரரே, ஒரு மனுஷன் உயிரோடிருக்குமளவும் நியாயப்பிரமாணம் அவனை ஆளுகிறதென்று அறியாமலிருக்கிறீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2008,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பாவமானது கற்பனையினாலே சமயம்பெற்றுச் சகலவித இச்சைகளையும் என்னில் நடப்பித்தது. நியாயப்பிரமாணமில்லாவிட்டால் பாவம் செத்ததாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[1. நியாயப்பிரமாணத்தை அறிந்திருக்கிறவர்களுடனே பேசுகிறேன். சகோதரரே, ஒரு மனுஷன் உயிரோடிருக்குமளவும் நியாயப்பிரமாணம் அவனை ஆளுகிறதென்று அறியாமலிருக்கிறீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2117,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பாவமானது கற்பனையினாலே சமயம்பெற்றுச் சகலவித இச்சைகளையும் என்னில் நடப்பித்தது. நியாயப்பிரமாணமில்லாவிட்டால் பாவம் செத்ததாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[25. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துமூலமாய் தேவனை ஸ்தோத்திரிக்கிறேன். ஆதலால் நானே என் மனதினாலே தேவனுடைய நியாயப்பிரமாணத்துக்கும், மாம்சத்தினாலேயோ பாவப்பிரமாணத்துக்கும் ஊழியஞ்செய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2226,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முன்னே நியாயப்பிரமாணமில்லாதவனாயிருந்தபோது நான் ஜீவனுள்ளவனாயிருந்தேன்; கற்பனை வந்தபோது பாவம் உயிர்கொண்டது, நான் மரித்தவனானேன்.]]></a:t>
+              <a:t><![CDATA[25. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துமூலமாய் தேவனை ஸ்தோத்திரிக்கிறேன். ஆதலால் நானே என் மனதினாலே தேவனுடைய நியாயப்பிரமாணத்துக்கும், மாம்சத்தினாலேயோ பாவப்பிரமாணத்துக்கும் ஊழியஞ்செய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2335,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முன்னே நியாயப்பிரமாணமில்லாதவனாயிருந்தபோது நான் ஜீவனுள்ளவனாயிருந்தேன்; கற்பனை வந்தபோது பாவம் உயிர்கொண்டது, நான் மரித்தவனானேன்.]]></a:t>
+              <a:t><![CDATA[25. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துமூலமாய் தேவனை ஸ்தோத்திரிக்கிறேன். ஆதலால் நானே என் மனதினாலே தேவனுடைய நியாயப்பிரமாணத்துக்கும், மாம்சத்தினாலேயோ பாவப்பிரமாணத்துக்கும் ஊழியஞ்செய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2444,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படியிருக்க, ஜீவனுக்கேதுவான கற்பனையே எனக்கு மரணத்துக்கேதுவாயிருக்கக்கண்டேன்.]]></a:t>
+              <a:t><![CDATA[2. அதெப்படியென்றால், புருஷனையுடைய ஸ்திரீ தன் புருஷன் உயிரோடிருக்குமளவும் நியாயப்பிரமாணத்தின்படியே அவனுடைய நிபந்தனைக்கு உட்பட்டிருக்கிறாள்; புருஷன் மரித்த பின்பு புருஷனைப்பற்றிய பிரமாணத்தினின்று விடுதலையாயிருக்கிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2553,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படியிருக்க, ஜீவனுக்கேதுவான கற்பனையே எனக்கு மரணத்துக்கேதுவாயிருக்கக்கண்டேன்.]]></a:t>
+              <a:t><![CDATA[2. அதெப்படியென்றால், புருஷனையுடைய ஸ்திரீ தன் புருஷன் உயிரோடிருக்குமளவும் நியாயப்பிரமாணத்தின்படியே அவனுடைய நிபந்தனைக்கு உட்பட்டிருக்கிறாள்; புருஷன் மரித்த பின்பு புருஷனைப்பற்றிய பிரமாணத்தினின்று விடுதலையாயிருக்கிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2662,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பாவமானது கற்பனையினாலே சமயம்பெற்று, என்னை வஞ்சித்து, அதினாலே என்னைக் கொன்றது.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால், புருஷன் உயிரோடிருக்கையில் அவள் வேறொரு புருஷனை விவாகம்பண்ணினால் விபசாரியென்னப்படுவாள்; புருஷன் மரித்தபின்பு அவள் அந்தப் பிரமாணத்தினின்று விடுதலையானபடியால், வேறொரு புருஷனை விவாகம் பண்ணினாலும் விபசாரியல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2771,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நியாயப்பிரமாணத்தை அறிந்திருக்கிறவர்களுடனே பேசுகிறேன். சகோதரரே, ஒரு மனுஷன் உயிரோடிருக்குமளவும் நியாயப்பிரமாணம் அவனை ஆளுகிறதென்று அறியாமலிருக்கிறீர்களா?]]></a:t>
+              <a:t><![CDATA[13. இப்படியிருக்க, நன்மையானது எனக்கு மரணமாயிற்றோ? அப்படியல்ல; பாவமே எனக்கு மரணமாயிற்று; பாவம் கற்பனையினாலே மிகுந்த பாவமுள்ளதாகும்படிக்கும், அது நன்மையானதைக் கொண்டு எனக்கு மரணத்தை உண்டாக்கினதினாலே, பாவமாகவே விளங்கும்படிக்கும் அப்படியாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2880,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பாவமானது கற்பனையினாலே சமயம்பெற்று, என்னை வஞ்சித்து, அதினாலே என்னைக் கொன்றது.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால், புருஷன் உயிரோடிருக்கையில் அவள் வேறொரு புருஷனை விவாகம்பண்ணினால் விபசாரியென்னப்படுவாள்; புருஷன் மரித்தபின்பு அவள் அந்தப் பிரமாணத்தினின்று விடுதலையானபடியால், வேறொரு புருஷனை விவாகம் பண்ணினாலும் விபசாரியல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2989,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் நியாயப்பிரமாணம் பரிசுத்தமுள்ளதுதான், கற்பனையும் பரிசுத்தமாயும் நீதியாயும் நன்மையாயும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால், புருஷன் உயிரோடிருக்கையில் அவள் வேறொரு புருஷனை விவாகம்பண்ணினால் விபசாரியென்னப்படுவாள்; புருஷன் மரித்தபின்பு அவள் அந்தப் பிரமாணத்தினின்று விடுதலையானபடியால், வேறொரு புருஷனை விவாகம் பண்ணினாலும் விபசாரியல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3098,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படியிருக்க, நன்மையானது எனக்கு மரணமாயிற்றோ? அப்படியல்ல; பாவமே எனக்கு மரணமாயிற்று; பாவம் கற்பனையினாலே மிகுந்த பாவமுள்ளதாகும்படிக்கும், அது நன்மையானதைக் கொண்டு எனக்கு மரணத்தை உண்டாக்கினதினாலே, பாவமாகவே விளங்கும்படிக்கும் அப்படியாயிற்று.]]></a:t>
+              <a:t><![CDATA[4. அப்படிப்போல, என் சகோதரரே, நீங்கள் மரித்தோரிலிருந்து எழுந்த கிறிஸ்து என்னும் வேறொருவருடையவர்களாகி, தேவனுக்கென்று கனிகொடுக்கும்படி கிறிஸ்துவின் சரீரத்தினாலே நியாயப்பிரமாணத்துக்கு மரித்தவர்களானீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3207,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படியிருக்க, நன்மையானது எனக்கு மரணமாயிற்றோ? அப்படியல்ல; பாவமே எனக்கு மரணமாயிற்று; பாவம் கற்பனையினாலே மிகுந்த பாவமுள்ளதாகும்படிக்கும், அது நன்மையானதைக் கொண்டு எனக்கு மரணத்தை உண்டாக்கினதினாலே, பாவமாகவே விளங்கும்படிக்கும் அப்படியாயிற்று.]]></a:t>
+              <a:t><![CDATA[4. அப்படிப்போல, என் சகோதரரே, நீங்கள் மரித்தோரிலிருந்து எழுந்த கிறிஸ்து என்னும் வேறொருவருடையவர்களாகி, தேவனுக்கென்று கனிகொடுக்கும்படி கிறிஸ்துவின் சரீரத்தினாலே நியாயப்பிரமாணத்துக்கு மரித்தவர்களானீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3316,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படியிருக்க, நன்மையானது எனக்கு மரணமாயிற்றோ? அப்படியல்ல; பாவமே எனக்கு மரணமாயிற்று; பாவம் கற்பனையினாலே மிகுந்த பாவமுள்ளதாகும்படிக்கும், அது நன்மையானதைக் கொண்டு எனக்கு மரணத்தை உண்டாக்கினதினாலே, பாவமாகவே விளங்கும்படிக்கும் அப்படியாயிற்று.]]></a:t>
+              <a:t><![CDATA[4. அப்படிப்போல, என் சகோதரரே, நீங்கள் மரித்தோரிலிருந்து எழுந்த கிறிஸ்து என்னும் வேறொருவருடையவர்களாகி, தேவனுக்கென்று கனிகொடுக்கும்படி கிறிஸ்துவின் சரீரத்தினாலே நியாயப்பிரமாணத்துக்கு மரித்தவர்களானீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3425,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேலும், நமக்குத் தெரிந்திருக்கிறபடி, நியாயப்பிரமாணம் ஆவிக்குரியதாயிருக்கிறது, நானோ பாவத்துக்குக் கீழாக விற்கப்பட்டு, மாம்சத்துக்குரியவனாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[5. நாம் மாம்சத்திற்கு உட்பட்டிருந்த காலத்தில் நியாயப்பிரமாணத்தினாலே தோன்றிய பாவ இச்சைகள் மரணத்திற்கு ஏதுவான கனிகளைக் கொடுக்கத்தக்கதாக நம்முடைய அவயவங்களிலே பெலன்செய்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3534,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேலும், நமக்குத் தெரிந்திருக்கிறபடி, நியாயப்பிரமாணம் ஆவிக்குரியதாயிருக்கிறது, நானோ பாவத்துக்குக் கீழாக விற்கப்பட்டு, மாம்சத்துக்குரியவனாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[5. நாம் மாம்சத்திற்கு உட்பட்டிருந்த காலத்தில் நியாயப்பிரமாணத்தினாலே தோன்றிய பாவ இச்சைகள் மரணத்திற்கு ஏதுவான கனிகளைக் கொடுக்கத்தக்கதாக நம்முடைய அவயவங்களிலே பெலன்செய்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3643,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எப்படியெனில், நான் செய்கிறது எனக்கே சம்மதியில்லை; நான் விரும்புகிறதைச் செய்யாமல், நான் வெறுக்கிறதையே செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[5. நாம் மாம்சத்திற்கு உட்பட்டிருந்த காலத்தில் நியாயப்பிரமாணத்தினாலே தோன்றிய பாவ இச்சைகள் மரணத்திற்கு ஏதுவான கனிகளைக் கொடுக்கத்தக்கதாக நம்முடைய அவயவங்களிலே பெலன்செய்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3752,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எப்படியெனில், நான் செய்கிறது எனக்கே சம்மதியில்லை; நான் விரும்புகிறதைச் செய்யாமல், நான் வெறுக்கிறதையே செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[6. இப்பொழுதோ நாம் பழமையான எழுத்தின்படியல்ல, புதுமையான ஆவியின்படி ஊழியஞ்செய்யத்தக்கதாக, நம்மைக் கட்டியிருந்த நியாயப்பிரமாணத்துக்கு நாம் மரித்தவர்களாகி, அதினின்று விடுதலையாக்கப்பட்டிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3861,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்படி நான் விரும்பாததைச் செய்கிறவனாயிருக்க, நியாயப்பிரமாணம் நல்லதென்று ஒத்துக்கொள்ளுகிறேனே.]]></a:t>
+              <a:t><![CDATA[6. இப்பொழுதோ நாம் பழமையான எழுத்தின்படியல்ல, புதுமையான ஆவியின்படி ஊழியஞ்செய்யத்தக்கதாக, நம்மைக் கட்டியிருந்த நியாயப்பிரமாணத்துக்கு நாம் மரித்தவர்களாகி, அதினின்று விடுதலையாக்கப்பட்டிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3970,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதெப்படியென்றால், புருஷனையுடைய ஸ்திரீ தன் புருஷன் உயிரோடிருக்குமளவும் நியாயப்பிரமாணத்தின்படியே அவனுடைய நிபந்தனைக்கு உட்பட்டிருக்கிறாள்; புருஷன் மரித்த பின்பு புருஷனைப்பற்றிய பிரமாணத்தினின்று விடுதலையாயிருக்கிறாள்.]]></a:t>
+              <a:t><![CDATA[13. இப்படியிருக்க, நன்மையானது எனக்கு மரணமாயிற்றோ? அப்படியல்ல; பாவமே எனக்கு மரணமாயிற்று; பாவம் கற்பனையினாலே மிகுந்த பாவமுள்ளதாகும்படிக்கும், அது நன்மையானதைக் கொண்டு எனக்கு மரணத்தை உண்டாக்கினதினாலே, பாவமாகவே விளங்கும்படிக்கும் அப்படியாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4079,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் நான் அல்ல, எனக்குள் வாசமாயிருக்கிற பாவமே அப்படிச் செய்கிறது.]]></a:t>
+              <a:t><![CDATA[6. இப்பொழுதோ நாம் பழமையான எழுத்தின்படியல்ல, புதுமையான ஆவியின்படி ஊழியஞ்செய்யத்தக்கதாக, நம்மைக் கட்டியிருந்த நியாயப்பிரமாணத்துக்கு நாம் மரித்தவர்களாகி, அதினின்று விடுதலையாக்கப்பட்டிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4188,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதெப்படியெனில், என்னிடத்தில், அதாவது, என் மாம்சத்தில், நன்மை வாசமாயிருக்கிறதில்லையென்று நான் அறிந்திருக்கிறேன்; நன்மைசெய்யவேண்டுமென்கிற விருப்பம் என்னிடத்திலிருக்கிறது, நன்மைசெய்வதோ என்னிடத்திலில்லை.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் என்ன சொல்லுவோம்? நியாயப்பிரமாணம் பாவமோ? அல்லவே. பாவம் இன்னதென்று நியாயப்பிரமாணத்தினால் நான் அறிந்தேனேயன்றி மற்றப்படி அறியவில்லை; இச்சியாதிருப்பாயாக என்று நியாயப்பிரமாணம் சொல்லாதிருந்தால், இச்சை பாவம் என்று நான் அறியாமலிருப்பேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4297,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதெப்படியெனில், என்னிடத்தில், அதாவது, என் மாம்சத்தில், நன்மை வாசமாயிருக்கிறதில்லையென்று நான் அறிந்திருக்கிறேன்; நன்மைசெய்யவேண்டுமென்கிற விருப்பம் என்னிடத்திலிருக்கிறது, நன்மைசெய்வதோ என்னிடத்திலில்லை.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் என்ன சொல்லுவோம்? நியாயப்பிரமாணம் பாவமோ? அல்லவே. பாவம் இன்னதென்று நியாயப்பிரமாணத்தினால் நான் அறிந்தேனேயன்றி மற்றப்படி அறியவில்லை; இச்சியாதிருப்பாயாக என்று நியாயப்பிரமாணம் சொல்லாதிருந்தால், இச்சை பாவம் என்று நான் அறியாமலிருப்பேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4406,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதெப்படியெனில், என்னிடத்தில், அதாவது, என் மாம்சத்தில், நன்மை வாசமாயிருக்கிறதில்லையென்று நான் அறிந்திருக்கிறேன்; நன்மைசெய்யவேண்டுமென்கிற விருப்பம் என்னிடத்திலிருக்கிறது, நன்மைசெய்வதோ என்னிடத்திலில்லை.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் என்ன சொல்லுவோம்? நியாயப்பிரமாணம் பாவமோ? அல்லவே. பாவம் இன்னதென்று நியாயப்பிரமாணத்தினால் நான் அறிந்தேனேயன்றி மற்றப்படி அறியவில்லை; இச்சியாதிருப்பாயாக என்று நியாயப்பிரமாணம் சொல்லாதிருந்தால், இச்சை பாவம் என்று நான் அறியாமலிருப்பேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4515,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதலால் நான் விரும்புகிற நன்மையைச் செய்யாமல், விரும்பாத தீமையையே செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. பாவமானது கற்பனையினாலே சமயம்பெற்றுச் சகலவித இச்சைகளையும் என்னில் நடப்பித்தது. நியாயப்பிரமாணமில்லாவிட்டால் பாவம் செத்ததாயிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4624,51 +4608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதலால் நான் விரும்புகிற நன்மையைச் செய்யாமல், விரும்பாத தீமையையே செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. பாவமானது கற்பனையினாலே சமயம்பெற்றுச் சகலவித இச்சைகளையும் என்னில் நடப்பித்தது. நியாயப்பிரமாணமில்லாவிட்டால் பாவம் செத்ததாயிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4733,51 +4717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தப்படி நான் விரும்பாததை நான் செய்தால், நான் அல்ல, எனக்குள்ளே வாசமாயிருக்கிற பாவமே அப்படிச் செய்கிறது.]]></a:t>
+              <a:t><![CDATA[9. முன்னே நியாயப்பிரமாணமில்லாதவனாயிருந்தபோது நான் ஜீவனுள்ளவனாயிருந்தேன்; கற்பனை வந்தபோது பாவம் உயிர்கொண்டது, நான் மரித்தவனானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4842,51 +4826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தப்படி நான் விரும்பாததை நான் செய்தால், நான் அல்ல, எனக்குள்ளே வாசமாயிருக்கிற பாவமே அப்படிச் செய்கிறது.]]></a:t>
+              <a:t><![CDATA[9. முன்னே நியாயப்பிரமாணமில்லாதவனாயிருந்தபோது நான் ஜீவனுள்ளவனாயிருந்தேன்; கற்பனை வந்தபோது பாவம் உயிர்கொண்டது, நான் மரித்தவனானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4951,51 +4935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனபடியால் நன்மைசெய்ய விரும்புகிற என்னிடத்தில் தீமையுண்டென்கிற ஒரு பிரமாணத்தைக் காண்கிறேன்.]]></a:t>
+              <a:t><![CDATA[10. இப்படியிருக்க, ஜீவனுக்கேதுவான கற்பனையே எனக்கு மரணத்துக்கேதுவாயிருக்கக்கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5060,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உள்ளான மனுஷனுக்கேற்றபடி தேவனுடைய நியாயப்பிரமாணத்தின்மேல் பிரியமாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[10. இப்படியிருக்க, ஜீவனுக்கேதுவான கற்பனையே எனக்கு மரணத்துக்கேதுவாயிருக்கக்கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5169,51 +5153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதெப்படியென்றால், புருஷனையுடைய ஸ்திரீ தன் புருஷன் உயிரோடிருக்குமளவும் நியாயப்பிரமாணத்தின்படியே அவனுடைய நிபந்தனைக்கு உட்பட்டிருக்கிறாள்; புருஷன் மரித்த பின்பு புருஷனைப்பற்றிய பிரமாணத்தினின்று விடுதலையாயிருக்கிறாள்.]]></a:t>
+              <a:t><![CDATA[14. மேலும், நமக்குத் தெரிந்திருக்கிறபடி, நியாயப்பிரமாணம் ஆவிக்குரியதாயிருக்கிறது, நானோ பாவத்துக்குக் கீழாக விற்கப்பட்டு, மாம்சத்துக்குரியவனாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5278,51 +5262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகிலும் என் மனதின் பிரமாணத்துக்கு விரோதமாய்ப் போராடுகிற வேறொரு பிரமாணத்தை என் அவயவங்களில் இருக்கக் காண்கிறேன்; அது என் அவயவங்களில் உண்டாயிருக்கிற பாவப்பிரமாணத்துக்கு என்னைச் சிறையாக்கிக் கொள்ளுகிறது.]]></a:t>
+              <a:t><![CDATA[11. பாவமானது கற்பனையினாலே சமயம்பெற்று, என்னை வஞ்சித்து, அதினாலே என்னைக் கொன்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5387,487 +5371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகிலும் என் மனதின் பிரமாணத்துக்கு விரோதமாய்ப் போராடுகிற வேறொரு பிரமாணத்தை என் அவயவங்களில் இருக்கக் காண்கிறேன்; அது என் அவயவங்களில் உண்டாயிருக்கிற பாவப்பிரமாணத்துக்கு என்னைச் சிறையாக்கிக் கொள்ளுகிறது.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[25. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துமூலமாய் தேவனை ஸ்தோத்திரிக்கிறேன். ஆதலால் நானே என் மனதினாலே தேவனுடைய நியாயப்பிரமாணத்துக்கும், மாம்சத்தினாலேயோ பாவப்பிரமாணத்துக்கும் ஊழியஞ்செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. ஆகையால் நியாயப்பிரமாணம் பரிசுத்தமுள்ளதுதான், கற்பனையும் பரிசுத்தமாயும் நீதியாயும் நன்மையாயும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5932,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதெப்படியென்றால், புருஷனையுடைய ஸ்திரீ தன் புருஷன் உயிரோடிருக்குமளவும் நியாயப்பிரமாணத்தின்படியே அவனுடைய நிபந்தனைக்கு உட்பட்டிருக்கிறாள்; புருஷன் மரித்த பின்பு புருஷனைப்பற்றிய பிரமாணத்தினின்று விடுதலையாயிருக்கிறாள்.]]></a:t>
+              <a:t><![CDATA[14. மேலும், நமக்குத் தெரிந்திருக்கிறபடி, நியாயப்பிரமாணம் ஆவிக்குரியதாயிருக்கிறது, நானோ பாவத்துக்குக் கீழாக விற்கப்பட்டு, மாம்சத்துக்குரியவனாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6041,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால், புருஷன் உயிரோடிருக்கையில் அவள் வேறொரு புருஷனை விவாகம்பண்ணினால் விபசாரியென்னப்படுவாள்; புருஷன் மரித்தபின்பு அவள் அந்தப் பிரமாணத்தினின்று விடுதலையானபடியால், வேறொரு புருஷனை விவாகம் பண்ணினாலும் விபசாரியல்ல.]]></a:t>
+              <a:t><![CDATA[15. எப்படியெனில், நான் செய்கிறது எனக்கே சம்மதியில்லை; நான் விரும்புகிறதைச் செய்யாமல், நான் வெறுக்கிறதையே செய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6150,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால், புருஷன் உயிரோடிருக்கையில் அவள் வேறொரு புருஷனை விவாகம்பண்ணினால் விபசாரியென்னப்படுவாள்; புருஷன் மரித்தபின்பு அவள் அந்தப் பிரமாணத்தினின்று விடுதலையானபடியால், வேறொரு புருஷனை விவாகம் பண்ணினாலும் விபசாரியல்ல.]]></a:t>
+              <a:t><![CDATA[16. இப்படி நான் விரும்பாததைச் செய்கிறவனாயிருக்க, நியாயப்பிரமாணம் நல்லதென்று ஒத்துக்கொள்ளுகிறேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6259,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால், புருஷன் உயிரோடிருக்கையில் அவள் வேறொரு புருஷனை விவாகம்பண்ணினால் விபசாரியென்னப்படுவாள்; புருஷன் மரித்தபின்பு அவள் அந்தப் பிரமாணத்தினின்று விடுதலையானபடியால், வேறொரு புருஷனை விவாகம் பண்ணினாலும் விபசாரியல்ல.]]></a:t>
+              <a:t><![CDATA[16. இப்படி நான் விரும்பாததைச் செய்கிறவனாயிருக்க, நியாயப்பிரமாணம் நல்லதென்று ஒத்துக்கொள்ளுகிறேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6338,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470546006" r:id="rId1"/>
+    <p:sldLayoutId id="2474469805" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6750,82 +6298,50 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6958,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરે તો તે વ્યભિચારનો અપરાધ ગણાતો નથી.]]></a:t>
+              <a:t><![CDATA[17. আমি য়েসব মন্দ কাজ করছি তা আমি নিজে য়ে করছি তা নয়, করছে সেই পাপ যা আমার মধ্যে বাসা বেঁধে আছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. એ જ પ્રમાણે, મારા ભાઈઓ તથા બહેનો, ખ્રિસ્તના શરીરની સાથે જ તમારા જૂના શરીરનું મૃત્યુ થયું છે. હવે]]></a:t>
+              <a:t><![CDATA[18. হ্যাঁ, আমি জানি যা ভাল তা আমার মধ্যে বাস করে না, অর্থাত্ আমার অনাত্মিক মানবিক প্রকৃতির মধ্যে তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમે નિયમના બંધનમાંથી મુક્ત થયા છો. હવે તમે એક માત્ર એવા ખ્રિસ્તના શિષ્ય થયા છો, જે મૃત્યુમાંથી ઊભો]]></a:t>
+              <a:t><![CDATA[নেই৷ কারণ যা ভাল তা করবার ইচ্ছা আমার মধ্যে আছে কিন্তু তা আমি করতে পারি না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થયો હતો. હવે આપણે ખ્રિસ્તના શિષ્ય થયા છીએ. જેથી કરીને દેવની સેવામાં આપણો ઉપયોગ થઈ શકે.]]></a:t>
+              <a:t><![CDATA[19. কারণ যা ভাল আমি করতে চাই তা করি না; কিন্তু য়ে অন্যায় আমি করতে চাই না কাজে তাই তো করি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ભૂતકાળમાં તો આપણે જ્યારે દૈહિક હતા, ત્યારે પાપ વાસનાઓને આધીન હતા. અને આપણે જે પાપ કર્યા તે આપણા]]></a:t>
+              <a:t><![CDATA[20. যা আমি করতে চাই না যদি আমি তাই করি তাহলে য়ে পাপ আমার মধ্যে আছে তা এই মন্দ কাজ করায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે આધ્યાત્મિક મૃત્યુ નોતરતા હતા.]]></a:t>
+              <a:t><![CDATA[21. কাজেই আমার মধ্যে এই নিয়মটি আমি লক্ষ্য করছি য়ে, যখন আমি সত্কার্য় করতে ইচ্ছা করি তখনও মন্দ আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ભૂતકાળમાં, નિયમશાસ્ત્રે આપણને કેદીઓની જેમ બાંધી રાખ્યા હતા. હવે આપણા જૂના નિયમશાસ્ત્રો નાશ પામ્યા]]></a:t>
+              <a:t><![CDATA[মধ্যে থাকে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. અને તેથી નિયમશાસ્ત્રના બંધનમાંથી આપણને હવે મુક્ત કરવામાં આવ્યા છે. લેખિત નિયમોની જૂની પધ્ધત્તિથી]]></a:t>
+              <a:t><![CDATA[22. আমার অন্তর ঈশ্বরের বিধি-ব্যবস্থা ভালবাসে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહિ, પરંતુ હવે નવીન પધ્ધત્તિ પ્રમાણે આપણે દેવની સેવા કરીએ છીએ. પવિત્ર આત્માની સાતે આપણે હવે નવી]]></a:t>
+              <a:t><![CDATA[23. কিন্তু আমি দেখছি য়ে আমার দেহের মধ্যে আর একটা বিধি-ব্যবস্থা কাজ করছে, যা সেই বিধি-ব্যবস্থার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પધ્ધત્તિ પ્રમાણે દેવની સેવા કરીએ છીએ.]]></a:t>
+              <a:t><![CDATA[সঙ্গে লড়াই করে চলে, যা আমার মন গ্রহণ করেছে৷ আমার দেহে য়ে বিধি-ব্যবস্থা কাজ করছে তা হল পাপের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ભાઈઓ અને બહેનો, તમે મૂસાના નિયમશાસ્ત્રને સમજો છો. તેથી સાચેજ તમે જાણો છો કે કોઈ વ્યક્તિ જ્યાં]]></a:t>
+              <a:t><![CDATA[13. তাহলে যা উত্তম, তাই কি আমার কাছে মৃত্যু নিয়ে এল? নিশ্চয়ই না৷ উত্তম বিষয়ের মধ্য দিয়ে পাপ আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ત્યારે આપણે શું કહીએ, શું નિયમ પાપરૂપ છે? ના, કદી નહિ. પરંતુ નિયમ વગર મેં પાપ જાણ્યું ના હોત,]]></a:t>
+              <a:t><![CDATA[বিধি-ব্যবস্থা এবং এর হাতে আমি বন্দী৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કારણ કે જો નિયમશાસ્ત્રે કહ્યું ન હોત કે લોભ ન રાખ, તો મેં લોભ જાણ્યો ના હોત. “તમારે બીજાઓની માલિકીની]]></a:t>
+              <a:t><![CDATA[24. কি হতভাগ্য মানুষ আমি! কে আমাকে এই মরদেহ থেকে উদ্ধার করবে?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વસ્તુઓની ઈચ્છા કરવી જોઈએ નહિ.”]]></a:t>
+              <a:t><![CDATA[1. ভাই ও বোনেরা, তোমরা যখন মোশির বিধি ব্যবস্থা জান, তখন তোমরা নিশ্চয়ই জান য়ে মানুষ যতদিন বেঁচে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પણ પાપને તક મળવાથી આજ્ઞા વડે મારામાં સઘળા પ્રકારની અનિષ્ટ ઈચ્છાઓ પૂર્ણ કરવા મને લલચાવ્યો. મારામાં]]></a:t>
+              <a:t><![CDATA[থাকে ততদিনই সে বিধি-ব্যবস্থার অধীনে থাকে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપ પેઠું. કારણ કે નિયમ વિના પાપ નિર્જીવ છે.]]></a:t>
+              <a:t><![CDATA[25. ঈশ্বর আমাকে উদ্ধার করবেন! আমাদের প্রভু যীশু খ্রীষ্টের মাধ্যমে পরিত্রাণের দ্বারা ঈশ্বর আমাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. નિયમશાસ્ત્રનું મને જ્ઞાન થયું તે પહેલાં પણ હું તેના વગર જીવતો હતો. પરંતુ જેવો નિયમનો આદેશ મને]]></a:t>
+              <a:t><![CDATA[উদ্ধার করবেন৷এইজন্য আমি তাঁকে ধন্যবাদ জানাই৷ তাহলে দেখছি য়ে আমি মনে ঈশ্বরের বিধি-ব্যবস্থার দাস;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મળ્યો કે તરત જ પછીથી મારામાં પાપ સજીવન થયું.]]></a:t>
+              <a:t><![CDATA[কিন্তু আমার পাপ প্রকৃতির দিক থেকে আমি পাপ ব্যবস্থারই দাস৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. અને આમ પાપના કારણે મારું આધ્યાત્મિક મૃત્યુ થયું. એ આદેશનો હેતુ મને જીવન બક્ષવાનો હતો, પરંતુ મારા]]></a:t>
+              <a:t><![CDATA[2. তোমাদের কাছে একটা দৃষ্টান্ত দিই৷ একজন স্ত্রীলোক নিয়ম মত , যতদিন তার স্বামী বেঁচে থাকে ততদিন তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે એ આદેશ મૃત્યુ લાવ્યો.]]></a:t>
+              <a:t><![CDATA[প্রতি দায়বদ্ধ থাকে৷ স্বামী মারা গেলে সে বিয়ের বিধি-ব্যবস্থা থেকে মুক্তি পায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. મને પાપે આજ્ઞાનો ઉપયોગ કરી મૂર્ખ બનાવવાનો રસ્તો શોધ્યો. પાપે મારા આત્મિક મરણને માટે આજ્ઞાનો]]></a:t>
+              <a:t><![CDATA[3. কিন্তু সেই স্ত্রীলোক, তার স্বামী বেঁচে থাকতে যদি অপর পুরুষকে বিবাহ করে, সে ব্যভিচার করে৷ তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુધી જીવિત હોય છે ત્યાં સુધી જ નિયમશાસ્ત્રની સત્તા એના પર ચાલે છે.]]></a:t>
+              <a:t><![CDATA[কাছে মৃত্যু নিয়ে এল৷ যাতে পাপকে পাপ বলে চেনা যায়৷ আজ্ঞাকে ব্যবহার করে পাপকে অতীব পাপপূর্ণ বলে চেনা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉપયોગ કર્યો.]]></a:t>
+              <a:t><![CDATA[স্বামী যদি মারা যায়, তাহলে সে বিয়ের বিধি-ব্যবস্থা থেকে মুক্ত হয়ে যায়; আর তখন সে যদি অন্য পুরুষকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. આમ, નિયમશાસ્ત્ર તો પવિત્ર છે જ, અને આજ્ઞા પણ પવિત્ર, ન્યાયી અને સારી છે.]]></a:t>
+              <a:t><![CDATA[বিয়ে করে তাহলে সে ব্যভিচারের দোষে দোষী হয় না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. તો આનો અર્થ શું એવો થાય કે જે કઈક સારું છે તે જ મારા માટે મૃત્યુ લાવ્યું? ના! પરંતુ પાપે જે]]></a:t>
+              <a:t><![CDATA[4. অতএব আমার ভাই ও বোনেরা, খ্রীষ্টের দেহের মাধ্যমে সেইভাবেই তোমাদের পুরানো সত্ত্বার মৃত্যু হয়েছে ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મારું મૃત્યુ લાવી શકે તેવા સારાપણાનો ઉપયોગ કર્યો. આમ એટલા માટે બન્યું કે પાપનું ખરું સ્વરૂપ પ્રગટ થઈ]]></a:t>
+              <a:t><![CDATA[তোমরা বিধি-ব্যবস্থার বন্ধন থেকে মুক্ত হয়েছ৷ মৃত্যু থেকে যিনি বেঁচে উঠেছেন এখন তোমরা তাঁরই হয়েছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શકે. અને તેના બધા અનિષ્ટોમાં પાપ બતાવી શકાય આ બધું આજ્ઞા દ્વારા જ થયું હતું.]]></a:t>
+              <a:t><![CDATA[আমরা খ্রীষ্টের হয়েছি, য়েন ঈশ্বরের উদ্দেশ্যে ফল উত্‌পন্ন করতে পারি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. આપણે જાણીએ છીએ કે નિયમ આધ્યાત્મિક છે. પરંતુ હું આધ્યાત્મિક નથી. જાણે કે હું તેનો સેવક હોઉં તેમ]]></a:t>
+              <a:t><![CDATA[5. অতীতে আমরা মানবিক পাপ প্রকৃতি অনুসারে জীবনযাপন করছিলাম৷ বিধি-ব্যবস্থা পাপের য়েসব প্রবৃত্তি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપ મારા પર સત્તા ચલાવે છે.]]></a:t>
+              <a:t><![CDATA[জাগিয়ে তোলে সেগুলি আমাদের দেহে প্রবল ছিল৷ যার ফলে আমরা যা করতাম তা আমাদের কাছে আত্মিক মৃত্যু নিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. હું જે કોઈ કામો કરું છું, તે સમજી શકતો નથી. તેથી જે સારાં કામો કરવાની મારી ઈચ્છા છે, તે હું કરી]]></a:t>
+              <a:t><![CDATA[আসত৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શકતો નથી. અને જે ખરાબ કામો કરવાનું હું ધિક્કારું છું તે હું કરું છું.]]></a:t>
+              <a:t><![CDATA[6. অতীতে বিধি-ব্যবস্থা আমাদের বন্দী করে রেখেছিল, কিন্তু এখন আমাদের পুরানো সত্ত্বার মৃত্যু হয়েছে এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ત્યારે હું જે ઈચ્છતો નથી તે જો હું કરું છું, તો હું નિયમ વિષે કબૂલ કરું છું કે તે સારો છે.]]></a:t>
+              <a:t><![CDATA[আমরা বিধি-ব্যবস্থার বন্ধন থেকে মুক্ত হয়েছি৷ এখন আমরা নুতন ধারায় ঈশ্বরের সেবা করি, পুরানো লিখিত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. હું તમને એક દૃષ્ટાંત આપીશ: પરણિત સ્ત્રી જ્યાં સુધી તેનો પતિ જીવતો હોય ત્યાં સુધી તેની સાથે રહેવા]]></a:t>
+              <a:t><![CDATA[গেল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. પરંતુ આ ખરાબ કામો કરનાર ખરેખર હું નથી. મારામાં રહેતું પાપ ખરાબ કામો કરે છે.]]></a:t>
+              <a:t><![CDATA[বিধি-ব্যবস্থার নির্দেশ অনুসারে নয় কিন্তু পবিত্র আত্মার নির্দেশে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. હા, હું જાણું છું કે મારામાં એટલે મારા દેહમાં કંઈ જ સારું વસતું નથી. મારો કહેવાનો અર્થ એ છે કે]]></a:t>
+              <a:t><![CDATA[7. তোমরা হয়তো ভাবছ য়ে আমি বলছি বিধি-ব্যবস্থা এবং পাপ একই বস্তু; না নিশ্চয়ই নয়৷ একমাত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મારા અસ્તિત્વનો જે અંશ આધ્યાત્મિક નથી, તેમાં કોઈ સારાપણાનો સમાવેશ નથી. મારી ઈચ્છા તો એવી છે કે હું]]></a:t>
+              <a:t><![CDATA[বিধি-ব্যবস্থার দ্বারাই পাপ কি তা আমি বুঝতে পারলাম৷ আমি কখনই বুঝতে পারতাম না য়ে লোভ করা অন্যায়; যদি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સારાં જ કામો કરું. પરંતુ હું તે કરતો નથી.]]></a:t>
+              <a:t><![CDATA[বিধি-ব্যবস্থায় লেখা না থাকত, ‘অপরের জিনিসে লোভ করা পাপ৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. મારે જે સારાં કામો કરવાં છે તે હું કરતો નથી. તેને બદલે જે ખરાબ કામો જે મારે નથી કરવાં તે મારાથી]]></a:t>
+              <a:t><![CDATA[8. কারণ পাপ ঐ নিষেধাজ্ঞার সুয়োগ নিয়ে আমার অন্তরে তখন লোভের আকর্ষণ জাগিয়ে তুলতে শুরু করল৷ তাই ঐ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થઈ જાય છે.]]></a:t>
+              <a:t><![CDATA[আদেশের সুয়োগ নিয়ে আমার জীবনে পাপ প্রবেশ করল৷ ব্যবস্থা না থাকলে পাপের কোন শক্তি থাকে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. તેથી જે કામો મારે કરવાં નથી, તે જો મારાથી થઈ જતાં હોય, તો એવાં કામો કરનાર ખરેખર હું નથી. મારામાં]]></a:t>
+              <a:t><![CDATA[9. এক সময় আমি বিধি-ব্যবস্থা ছাড়াই বেঁচে ছিলাম; কিন্তু যখন বিধি-ব্যবস্থা এল তখন আমার মধ্যে পাপ বাস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહેતું પાપ એ બધાં ખરાબ કામો કરે છે.]]></a:t>
+              <a:t><![CDATA[করতে শুরু করল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. તેથી મેં આ સિદ્ધાંત શોધ્યો. જ્યારે હું સારું કરવા ઈચ્છું છું ત્યારે ભૂડું જ ઉપલબ્ધ હોય છે.]]></a:t>
+              <a:t><![CDATA[10. তখন আমি আত্মিকভাবে মৃত্যু বরণ করলাম৷ য়ে আদেশের ফলে জীবন পাবার কথা সেই আদেশ আমাকে মৃত্যুর মুখে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. દેવના નિયમમાં હું અંતરના ઊડાણમાં ખૂબ સુખી છું.]]></a:t>
+              <a:t><![CDATA[ঠেলে দিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બંધાયેલી હોય છે. પરંતુ જો તે સ્ત્રીનો પતિ મરણ પામે તો, પછી પતિ સાથેના સંબંધને લગતા નિયમથી તે]]></a:t>
+              <a:t><![CDATA[14. আমরা জানি য়ে বিধি-ব্যবস্থা আত্মিক; কিন্তু আমি আত্মিক নই৷ ক্রীতদাসের মতো পাপ আমার ওপর কর্ত্তৃত্ব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. પરંતુ મારા શરીરમાં કોઈ જુદો જ નિયમ કાર્ય કરતો જોઉ છું. માનસિક સ્તરે મારા મનમાં જે નિયમનો સ્વીકાર]]></a:t>
+              <a:t><![CDATA[11. ঈশ্বরের সেই আজ্ঞা দিয়েই পাপ আমাকে ঠকাবার সুয়োগ পেল এবং তাই দিয়েই আমাকে আত্মিকভাবে মেরে ফেলল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,579 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થયો છે તેની સામે પેલો શારીરિક સ્તર પર ચાલતો નિયમ યુદ્ધ છેડે છે. મારા શરીરમાં ચાલતો એ નિયમ તે પાપનો]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[જાતે દેવના નિયમને અનુસરું છું. પણ મારા પાપમય સ્વભાવથી હું પાપના નિયમનો દાસ છું.]]></a:t>
+              <a:t><![CDATA[12. তাহলে দেখা যাচ্ছে য়ে বিধি-ব্যবস্থা পবিত্র আর তাঁর আজ্ঞাও পবিত্র, ন্যায় ও উত্তম৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સ્વતંત્ર થાય છે.]]></a:t>
+              <a:t><![CDATA[করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. પરંતુ જે સ્ત્રીનો પતિ જીવતો હોય અને જો તેની પત્ની બીજા પુરુંષ સાથે લગ્ન કરે, તો નિયમશાસ્ત્ર કહે]]></a:t>
+              <a:t><![CDATA[15. কি করছি তাই আমি জানি না কারণ আমি যা করতে চাই তা করি না বরং য়ে মন্দ জিনিস আমি ঘৃণা করি তাই করি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે તેમ, તે સ્ત્રી વ્યભિચારની અપરાધી બને છે. પરંતુ જો એ સ્ત્રીનો પતિ મૃત્યુ પામે, તો પછી લગ્નના]]></a:t>
+              <a:t><![CDATA[16. আর আমি য়ে সব মন্দ কাজ করতে চাই না যদি তাই করি তাহলে বুঝতে হবে বিধি-ব্যবস্থা য়ে উত্তম তা আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નિયમમાંથી તે સ્ત્રીને મુક્ત કરવામાં આવે છે. આમ, પતિના મૃત્યુ પછી જો તે સ્ત્રી બીજા પુરુંષ સાથે લગ્ર]]></a:t>
+              <a:t><![CDATA[মেনে নিয়েছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14015,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14300,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>55</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>