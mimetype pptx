--- v0 (2026-08-01)
+++ v1 (2026-09-17)
@@ -119,50 +119,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -207,50 +227,60 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -412,53 +442,63 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆனபடியால், கிறிஸ்து இயேசுவுக்குட்பட்டவர்களாயிருந்து, மாம்சத்தின்படி நடவாமல் ஆவியின்படியே நடக்கிறவர்களுக்கு ஆக்கினைத்தீர்ப்பில்லை.]]></a:t>
+              <a:t><![CDATA[4. That the righteousness of the law might be fulfilled in us, who walk not after the flesh, but after the Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆனபடியால், கிறிஸ்து இயேசுவுக்குட்பட்டவர்களாயிருந்து, மாம்சத்தின்படி நடவாமல் ஆவியின்படியே நடக்கிறவர்களுக்கு ஆக்கினைத்தீர்ப்பில்லை.]]></a:t>
+              <a:t><![CDATA[5. For they that are after the flesh do mind the things of the flesh; but they that are after the Spirit the things of the Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கிறிஸ்து இயேசுவினாலே ஜீவனுடைய ஆவியின் பிரமாணம் என்னைப் பாவம் மரணம் என்பவைகளின் பிரமாணத்தினின்று விடுதலையாக்கிற்றே.]]></a:t>
+              <a:t><![CDATA[5. For they that are after the flesh do mind the things of the flesh; but they that are after the Spirit the things of the Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதெப்படியெனில், மாம்சத்தினாலே பலவீனமாயிருந்த நியாயப்பிரமாணம் செய்யக்கூடாததை தேவனே செய்யும்படிக்கு, தம்முடைய குமாரனைப் பாவமாம்சத்தின் சாயலாகவும், பாவத்தைப் போக்கும் பலியாகவும் அனுப்பி, மாம்சத்திலே பாவத்தை ஆக்கினைக்குள்ளாகத் தீர்த்தார்.]]></a:t>
+              <a:t><![CDATA[6. In order to be carnally minded is death; but to be spiritually minded is life and peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதெப்படியெனில், மாம்சத்தினாலே பலவீனமாயிருந்த நியாயப்பிரமாணம் செய்யக்கூடாததை தேவனே செய்யும்படிக்கு, தம்முடைய குமாரனைப் பாவமாம்சத்தின் சாயலாகவும், பாவத்தைப் போக்கும் பலியாகவும் அனுப்பி, மாம்சத்திலே பாவத்தை ஆக்கினைக்குள்ளாகத் தீர்த்தார்.]]></a:t>
+              <a:t><![CDATA[7. Because the carnal mind is enmity against God: for it is not subject to the law of God, neither indeed can be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மாம்சத்தின்படி நடவாமல் ஆவியின்படி நடக்கிற நம்மிடத்தில் நியாயப்பிரமாணத்தின் நீதி நிறைவேறும்படிக்கே அப்படிச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[7. Because the carnal mind is enmity against God: for it is not subject to the law of God, neither indeed can be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மாம்சத்தின்படி நடவாமல் ஆவியின்படி நடக்கிற நம்மிடத்தில் நியாயப்பிரமாணத்தின் நீதி நிறைவேறும்படிக்கே அப்படிச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[8. So then they that are in the flesh cannot please God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உயர்வானாலும், தாழ்வானாலும், வேறெந்தச் சிருஷ்டியானாலும் நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவிலுள்ள தேவனுடைய அன்பைவிட்டு நம்மைப் பிரிக்கமாட்டாதென்று நிச்சயித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. But all of you are not in the flesh, but in the Spirit, if so be that the Spirit of God dwell in you. Now if any man have not the Spirit of Christ, he is none of his.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உயர்வானாலும், தாழ்வானாலும், வேறெந்தச் சிருஷ்டியானாலும் நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவிலுள்ள தேவனுடைய அன்பைவிட்டு நம்மைப் பிரிக்கமாட்டாதென்று நிச்சயித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. But all of you are not in the flesh, but in the Spirit, if so be that the Spirit of God dwell in you. Now if any man have not the Spirit of Christ, he is none of his.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும் மாம்சத்தின்படி நடக்கிறவர்கள் மாம்சத்துக்குரியவைகளைச் சிந்திக்கிறார்கள்; ஆவியின்படி நடக்கிறவர்கள் ஆவிக்குரியவைகளைச் சிந்திக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And if Christ be in you, the body is dead because of sin; but the Spirit is life because of righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆக்கினைக்குள்ளாகத் தீர்க்கிறவன் யார்? கிறிஸ்துவே மரித்தவர்; அவரே எழுந்துமிருக்கிறவர்; அவரே தேவனுடைய வலதுபாரிசத்திலும் இருக்கிறவர், நமக்காக வேண்டுதல் செய்கிறவரும் அவரே.]]></a:t>
+              <a:t><![CDATA[1. There is therefore now no condemnation to them which are in Christ Jesus, who walk not after the flesh, but after the Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும் மாம்சத்தின்படி நடக்கிறவர்கள் மாம்சத்துக்குரியவைகளைச் சிந்திக்கிறார்கள்; ஆவியின்படி நடக்கிறவர்கள் ஆவிக்குரியவைகளைச் சிந்திக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And if Christ be in you, the body is dead because of sin; but the Spirit is life because of righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மாம்சசிந்தை மரணம்; ஆவியின் சிந்தையோ ஜீவனும் சமாதானமுமாம்.]]></a:t>
+              <a:t><![CDATA[11. But if the Spirit of him that raised up Jesus from the dead dwell in you, he that raised up Christ from the dead shall also retore life in your mortal bodies by his Spirit that dwells in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எப்படியென்றால், மாம்சசிந்தை தேவனுக்கு விரோதமான பகை; அது தேவனுடைய நியாயப்பிரமாணத்துக்குக் கீழ்ப்படியாமலும், கீழ்ப்படியக்கூடாமலும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. But if the Spirit of him that raised up Jesus from the dead dwell in you, he that raised up Christ from the dead shall also retore life in your mortal bodies by his Spirit that dwells in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எப்படியென்றால், மாம்சசிந்தை தேவனுக்கு விரோதமான பகை; அது தேவனுடைய நியாயப்பிரமாணத்துக்குக் கீழ்ப்படியாமலும், கீழ்ப்படியக்கூடாமலும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. But if the Spirit of him that raised up Jesus from the dead dwell in you, he that raised up Christ from the dead shall also retore life in your mortal bodies by his Spirit that dwells in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மாம்சத்துக்குட்பட்டவர்கள் தேவனுக்குப் பிரியமாயிருக்கமாட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Therefore, brethren, we are debtors, not to the flesh, to live after the flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவனுடைய ஆவி உங்களில் வாசமாயிருந்தால், நீங்கள் மாம்சத்துக்குட்பட்டவர்களாயிராமல் ஆவிக்குட்பட்டவர்களாயிருப்பீர்கள். கிறிஸ்துவின் ஆவியில்லாதவன் அவருடையவனல்ல.]]></a:t>
+              <a:t><![CDATA[13. For if all of you live after the flesh, all of you shall die: but if all of you through the Spirit do mortify the deeds of the body, all of you shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவனுடைய ஆவி உங்களில் வாசமாயிருந்தால், நீங்கள் மாம்சத்துக்குட்பட்டவர்களாயிராமல் ஆவிக்குட்பட்டவர்களாயிருப்பீர்கள். கிறிஸ்துவின் ஆவியில்லாதவன் அவருடையவனல்ல.]]></a:t>
+              <a:t><![CDATA[14. For as many as are led by the Spirit of God, they are the sons of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மேலும் கிறிஸ்து உங்களிலிருந்தால், சரீரமானது பாவத்தினிமித்தம் மரித்ததாயும், ஆவியானது நீதியினிமித்தம் ஜீவனுள்ளதாயும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[14. For as many as are led by the Spirit of God, they are the sons of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மேலும் கிறிஸ்து உங்களிலிருந்தால், சரீரமானது பாவத்தினிமித்தம் மரித்ததாயும், ஆவியானது நீதியினிமித்தம் ஜீவனுள்ளதாயும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. For all of you have not received the spirit of bondage again to fear; but all of you have received the Spirit of adoption, whereby we cry, Abba, Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும் இயேசுவை மரித்தோரிலிருந்து எழுப்பினவருடைய ஆவி உங்களில் வாசமாயிருந்தால், கிறிஸ்துவை மரித்தோரிலிருந்து எழுப்பினவர் உங்களில் வாசமாயிருக்கிற தம்முடைய ஆவியினாலே சாவுக்கேதுவான உங்கள் சரீரங்களையும் உயிர்ப்பிப்பார்.]]></a:t>
+              <a:t><![CDATA[15. For all of you have not received the spirit of bondage again to fear; but all of you have received the Spirit of adoption, whereby we cry, Abba, Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆக்கினைக்குள்ளாகத் தீர்க்கிறவன் யார்? கிறிஸ்துவே மரித்தவர்; அவரே எழுந்துமிருக்கிறவர்; அவரே தேவனுடைய வலதுபாரிசத்திலும் இருக்கிறவர், நமக்காக வேண்டுதல் செய்கிறவரும் அவரே.]]></a:t>
+              <a:t><![CDATA[1. There is therefore now no condemnation to them which are in Christ Jesus, who walk not after the flesh, but after the Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும் இயேசுவை மரித்தோரிலிருந்து எழுப்பினவருடைய ஆவி உங்களில் வாசமாயிருந்தால், கிறிஸ்துவை மரித்தோரிலிருந்து எழுப்பினவர் உங்களில் வாசமாயிருக்கிற தம்முடைய ஆவியினாலே சாவுக்கேதுவான உங்கள் சரீரங்களையும் உயிர்ப்பிப்பார்.]]></a:t>
+              <a:t><![CDATA[16. The Spirit itself bears witness with our spirit, that we are the children of God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் சகோதரரே, மாம்சத்தின்படி பிழைப்பதற்கு நாம் மாம்சத்துக்குக் கடனாளிகளல்ல.]]></a:t>
+              <a:t><![CDATA[17. And if children, then heirs; heirs of God, and joint-heirs with Christ; if so be that we suffer with him, that we may be also glorified together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மாம்சத்தின்படி பிழைத்தால் சாவீர்கள்; ஆவியினாலே சரீரத்தின் செய்கைகளை அழித்தால் பிழைப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. And if children, then heirs; heirs of God, and joint-heirs with Christ; if so be that we suffer with him, that we may be also glorified together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மாம்சத்தின்படி பிழைத்தால் சாவீர்கள்; ஆவியினாலே சரீரத்தின் செய்கைகளை அழித்தால் பிழைப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[18. For I reckon that the sufferings of this present time are not worthy to be compared with the glory which shall be revealed in us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேலும் எவர்கள் தேவனுடைய ஆவியினாலே நடத்தப்படுகிறார்களோ, அவர்கள் தேவனுடைய புத்திரராயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[18. For I reckon that the sufferings of this present time are not worthy to be compared with the glory which shall be revealed in us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தப்படி, திரும்பவும் பயப்படுகிறதற்கு நீங்கள் அடிமைத்தனத்தின் ஆவியைப் பெறாமல், அப்பா பிதாவே, என்று கூப்பிடப்பண்ணுகிற புத்திர சுவிகாரத்தின் ஆவியைப் பெற்றீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. For the earn expectation of the creature waits for the manifestation of the sons of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தப்படி, திரும்பவும் பயப்படுகிறதற்கு நீங்கள் அடிமைத்தனத்தின் ஆவியைப் பெறாமல், அப்பா பிதாவே, என்று கூப்பிடப்பண்ணுகிற புத்திர சுவிகாரத்தின் ஆவியைப் பெற்றீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. For the earn expectation of the creature waits for the manifestation of the sons of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாம் தேவனுடைய பிள்ளைகளாயிருக்கிறோமென்று ஆவியானவர்தாமே நம்முடைய ஆவியுடனேகூடச் சாட்சிகொடுக்கிறார்.]]></a:t>
+              <a:t><![CDATA[20. For the creature was made subject to vanity, not willingly, but by reason of him who has subjected the same in hope,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாம் பிள்ளைகளானால் சுதந்தரருமாமே; தேவனுடைய சுதந்தரரும், கிறிஸ்துவுக்கு உடன் சுதந்தரருமாமே; கிறிஸ்துவுடனேகூட நாம் மகிமைப்படும்படிக்கு அவருடனேகூடப் பாடுபட்டால் அப்படியாகும்.]]></a:t>
+              <a:t><![CDATA[20. For the creature was made subject to vanity, not willingly, but by reason of him who has subjected the same in hope,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாம் பிள்ளைகளானால் சுதந்தரருமாமே; தேவனுடைய சுதந்தரரும், கிறிஸ்துவுக்கு உடன் சுதந்தரருமாமே; கிறிஸ்துவுடனேகூட நாம் மகிமைப்படும்படிக்கு அவருடனேகூடப் பாடுபட்டால் அப்படியாகும்.]]></a:t>
+              <a:t><![CDATA[21. Because the creature itself also shall be delivered from the bondage of corruption into the glorious liberty of the children of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +4046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உமதுநிமித்தம் எந்நேரமும் கொல்லப்படுகிறோம், அடிக்கப்படும் ஆடுகளைப்போல எண்ணப்படுகிறோம் என்று எழுதியிருக்கிறபடி நேரிட்டாலும்,]]></a:t>
+              <a:t><![CDATA[2. For the law of the Spirit of life in Christ Jesus has made me free from the law of sin and death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆதலால் இக்காலத்துப் பாடுகள் இனி நம்மிடத்தில் வெளிப்படும் மகிமைக்கு ஒப்பிடத்தக்கவைகள் அல்லவென்று எண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[21. Because the creature itself also shall be delivered from the bondage of corruption into the glorious liberty of the children of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆதலால் இக்காலத்துப் பாடுகள் இனி நம்மிடத்தில் வெளிப்படும் மகிமைக்கு ஒப்பிடத்தக்கவைகள் அல்லவென்று எண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[22. For we know that the whole creation groans and labors in pain together until now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேலும் தேவனுடைய புத்திரர் வெளிப்படுவதற்குச் சிருஷ்டியானது மிகுந்த ஆவலோடே காத்துக்கொண்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[22. For we know that the whole creation groans and labors in pain together until now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதேனென்றால் சிருஷ்டியானது அழிவுக்குரிய அடிமைத்தனத்தினின்று விடுதலையாக்கப்பட்டு, தேவனுடைய பிள்ளைகளுக்குரிய மகிமையான சுயாதீனத்தைப் பெற்றுக்கொள்ளும் என்கிற நம்பிக்கையோடே,]]></a:t>
+              <a:t><![CDATA[23. And not only they, but ourselves also, which have the first-fruits of the Spirit, even we ourselves groan within ourselves, waiting for the adoption, to know, the redemption of our body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தச் சிருஷ்டியானது சுய இஷ்டத்தினாலே அல்ல, கீழ்ப்படுத்தினவராலேயே மாயைக்குக் கீழ்ப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. And not only they, but ourselves also, which have the first-fruits of the Spirit, even we ourselves groan within ourselves, waiting for the adoption, to know, the redemption of our body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால் நமக்குத் தெரிந்திருக்கிறபடி, இதுவரைக்கும் சர்வ சிருஷ்டியும் ஏகமாய்த் தவித்துப் பிரசவவேதனைப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[24. For we are saved by hope: but hope that is seen is not hope: for what a man sees, why does he yet hope for?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதுவுமல்லாமல், ஆவியின் முதற்பலன்களைப் பெற்ற நாமுங்கூட நம்முடைய சரீரமீட்பாகிய புத்திரசுவிகாரம் வருகிறதற்குக் காத்திருந்து, நமக்குள்ளே தவிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[24. For we are saved by hope: but hope that is seen is not hope: for what a man sees, why does he yet hope for?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதுவுமல்லாமல், ஆவியின் முதற்பலன்களைப் பெற்ற நாமுங்கூட நம்முடைய சரீரமீட்பாகிய புத்திரசுவிகாரம் வருகிறதற்குக் காத்திருந்து, நமக்குள்ளே தவிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[25. But if we hope for that we see not, then do we with patience wait for it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +5027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்த நம்பிக்கையினாலே நாம் இரட்சிக்கப்பட்டிருக்கிறோம். காணப்படுகிறதை நம்புகிறது நம்பிக்கையல்ல; ஒருவன் தான் காண்கிறதை நம்பவேண்டுவதென்ன?]]></a:t>
+              <a:t><![CDATA[26. Likewise the Spirit also helps our infirmities: for we know not what we should pray for as we ought: but the Spirit itself makes intercession for us with groanings which cannot be uttered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்த நம்பிக்கையினாலே நாம் இரட்சிக்கப்பட்டிருக்கிறோம். காணப்படுகிறதை நம்புகிறது நம்பிக்கையல்ல; ஒருவன் தான் காண்கிறதை நம்பவேண்டுவதென்ன?]]></a:t>
+              <a:t><![CDATA[26. Likewise the Spirit also helps our infirmities: for we know not what we should pray for as we ought: but the Spirit itself makes intercession for us with groanings which cannot be uttered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உமதுநிமித்தம் எந்நேரமும் கொல்லப்படுகிறோம், அடிக்கப்படும் ஆடுகளைப்போல எண்ணப்படுகிறோம் என்று எழுதியிருக்கிறபடி நேரிட்டாலும்,]]></a:t>
+              <a:t><![CDATA[2. For the law of the Spirit of life in Christ Jesus has made me free from the law of sin and death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நாம் காணாததை நம்பினோமாகில், அது வருகிறதற்குப் பொறுமையோடே காத்திருப்போம்.]]></a:t>
+              <a:t><![CDATA[26. Likewise the Spirit also helps our infirmities: for we know not what we should pray for as we ought: but the Spirit itself makes intercession for us with groanings which cannot be uttered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அந்தப்படியே ஆவியானவரும் நமது பலவீனங்களில் நமக்கு உதவிசெய்கிறார். நாம் ஏற்றபடி வேண்டிக்கொள்ளவேண்டியதின்னதென்று அறியாமலிருக்கிறபடியால், ஆவியானவர்தாமே வாக்குக்கடங்காத பெருமூச்சுகளோடு நமக்காக வேண்டுதல்செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[27. And he that searches the hearts knows what is the mind of the Spirit, because he makes intercession for the saints according to the will of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அந்தப்படியே ஆவியானவரும் நமது பலவீனங்களில் நமக்கு உதவிசெய்கிறார். நாம் ஏற்றபடி வேண்டிக்கொள்ளவேண்டியதின்னதென்று அறியாமலிருக்கிறபடியால், ஆவியானவர்தாமே வாக்குக்கடங்காத பெருமூச்சுகளோடு நமக்காக வேண்டுதல்செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[27. And he that searches the hearts knows what is the mind of the Spirit, because he makes intercession for the saints according to the will of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆவியானவர் தேவனுடைய சித்தத்தின்படியே பரிசுத்தவான்களுக்காக வேண்டுதல் செய்கிறபடியால், இருதயங்களை ஆராய்ந்துபார்க்கிறவர் ஆவியின் சிந்தனை இன்னதென்று அறிவார்.]]></a:t>
+              <a:t><![CDATA[28. And we know that all things work together for good to them that love God, to them who are the called according to his purpose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆவியானவர் தேவனுடைய சித்தத்தின்படியே பரிசுத்தவான்களுக்காக வேண்டுதல் செய்கிறபடியால், இருதயங்களை ஆராய்ந்துபார்க்கிறவர் ஆவியின் சிந்தனை இன்னதென்று அறிவார்.]]></a:t>
+              <a:t><![CDATA[28. And we know that all things work together for good to them that love God, to them who are the called according to his purpose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அன்றியும், அவருடைய தீர்மானத்தின்படி அழைக்கப்பட்டவர்களாய் தேவனிடத்தில் அன்புகூருகிறவர்களுக்குச் சகலமும் நன்மைக்கு ஏதுவாக நடக்கிறதென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[29. For whom he did foreknow, he also did predestinate to be conformed to the image of his Son, that he might be the firstborn among many brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +6008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அன்றியும், அவருடைய தீர்மானத்தின்படி அழைக்கப்பட்டவர்களாய் தேவனிடத்தில் அன்புகூருகிறவர்களுக்குச் சகலமும் நன்மைக்கு ஏதுவாக நடக்கிறதென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[29. For whom he did foreknow, he also did predestinate to be conformed to the image of his Son, that he might be the firstborn among many brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தம்முடைய குமாரன் அநேக சகோதரருக்குள்ளே முதற்பேறானவராயிருக்கும்பொருட்டு, தேவன் எவர்களை முன்னறிந்தாரோ அவர்களைத் தமது குமாரனுடைய சாயலுக்கு ஒப்பாயிருப்பதற்கு முன்குறித்திருக்கிறார்;]]></a:t>
+              <a:t><![CDATA[30. Moreover whom he did predestinate, them he also called: and whom he called, them he also justified: and whom he justified, them he also glorified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தம்முடைய குமாரன் அநேக சகோதரருக்குள்ளே முதற்பேறானவராயிருக்கும்பொருட்டு, தேவன் எவர்களை முன்னறிந்தாரோ அவர்களைத் தமது குமாரனுடைய சாயலுக்கு ஒப்பாயிருப்பதற்கு முன்குறித்திருக்கிறார்;]]></a:t>
+              <a:t><![CDATA[30. Moreover whom he did predestinate, them he also called: and whom he called, them he also justified: and whom he justified, them he also glorified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. எவர்களை முன்குறித்தாரோ அவர்களை அழைத்துமிருக்கிறார்; எவர்களை அழைத்தாரோ அவர்களை நீதிமான்களாக்கியுமிருக்கிறார்; எவர்களை நீதிமான்களாக்கினாரோ அவர்களை மகிமைப்படுத்தியுமிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[31. What shall we then say to these things? If God be for us, who can be against us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,51 +6444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கிறிஸ்துவின் அன்பைவிட்டு நம்மைப் பிரிப்பவன் யார்? உபத்திரவமோ, வியாகுலமோ, துன்பமோ, பசியோ, நிர்வாணமோ, நாசமோசமோ, பட்டயமோ?]]></a:t>
+              <a:t><![CDATA[3. For what the law could not do, in that it was weak through the flesh, God sending his own Son in the likeness of sinful flesh, and for sin, condemned sin in the flesh:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6513,51 +6553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. எவர்களை முன்குறித்தாரோ அவர்களை அழைத்துமிருக்கிறார்; எவர்களை அழைத்தாரோ அவர்களை நீதிமான்களாக்கியுமிருக்கிறார்; எவர்களை நீதிமான்களாக்கினாரோ அவர்களை மகிமைப்படுத்தியுமிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[31. What shall we then say to these things? If God be for us, who can be against us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6622,51 +6662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இவைகளைக்குறித்து நாம் என்னசொல்லுவோம்? தேவன் நம்முடைய பட்சத்திலிருந்தால் நமக்கு விரோதமாயிருப்பவன் யார்?]]></a:t>
+              <a:t><![CDATA[32. He that spared not his own Son, but delivered him up for us all, how shall he not with him also freely give us all things?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6731,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தம்முடைய சொந்தக்குமாரனென்றும் பாராமல் நம்மெல்லாருக்காகவும் அவரை ஒப்புக்கொடுத்தவர், அவரோகூட மற்ற எல்லாவற்றையும் நமக்கு அருளாதிருப்பதெப்படி?]]></a:t>
+              <a:t><![CDATA[32. He that spared not his own Son, but delivered him up for us all, how shall he not with him also freely give us all things?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6840,51 +6880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தம்முடைய சொந்தக்குமாரனென்றும் பாராமல் நம்மெல்லாருக்காகவும் அவரை ஒப்புக்கொடுத்தவர், அவரோகூட மற்ற எல்லாவற்றையும் நமக்கு அருளாதிருப்பதெப்படி?]]></a:t>
+              <a:t><![CDATA[33. Who shall lay any thing to the charge of God's elect? It is God that justifies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6949,51 +6989,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. தேவன் தெரிந்துகொண்டவர்கள்மேல் குற்றஞ்சாட்டுகிறவன் யார்? தேவனே அவர்களை நீதிமான்களாக்குகிறவர்.]]></a:t>
+              <a:t><![CDATA[34. Who is he that condemns? It is Christ that died, yea rather, that has risen again, who is even at the right hand of God, who also makes intercession for us.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Who is he that condemns? It is Christ that died, yea rather, that has risen again, who is even at the right hand of God, who also makes intercession for us.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Who shall separate us from the love of Christ? shall tribulation, or distress, or persecution, or famine, or nakedness, or peril, or sword?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Who shall separate us from the love of Christ? shall tribulation, or distress, or persecution, or famine, or nakedness, or peril, or sword?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. As it is written, For your sake we are killed all the day long; we are accounted as sheep for the slaughter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. As it is written, For your sake we are killed all the day long; we are accounted as sheep for the slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +7643,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கிறிஸ்துவின் அன்பைவிட்டு நம்மைப் பிரிப்பவன் யார்? உபத்திரவமோ, வியாகுலமோ, துன்பமோ, பசியோ, நிர்வாணமோ, நாசமோசமோ, பட்டயமோ?]]></a:t>
+              <a:t><![CDATA[3. For what the law could not do, in that it was weak through the flesh, God sending his own Son in the likeness of sinful flesh, and for sin, condemned sin in the flesh:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Nay, in all these things we are more than conquerors through him that loved us.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. For I am persuaded, that neither death, nor life, nor angels, nor principalities, nor powers, nor things present, nor things to come,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. For I am persuaded, that neither death, nor life, nor angels, nor principalities, nor powers, nor things present, nor things to come,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. Nor height, nor depth, nor any other creature, shall be able to separate us from the love of God, which is in Christ Jesus our Lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. Nor height, nor depth, nor any other creature, shall be able to separate us from the love of God, which is in Christ Jesus our Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +8297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இவையெல்லாவற்றிலேயும் நாம் நம்மில் அன்புகூருகிறவராலே முற்றும் ஜெயங்கொள்ளுகிறவர்களாயிருக்கிறோமே.]]></a:t>
+              <a:t><![CDATA[3. For what the law could not do, in that it was weak through the flesh, God sending his own Son in the likeness of sinful flesh, and for sin, condemned sin in the flesh:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +8406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. மரணமானாலும், ஜீவனானாலும், தேவதூதர்களானாலும், அதிகாரங்களானாலும், வல்லமைகளானாலும், நிகழ்காரியங்களானாலும், வருங்காரியங்களானாலும்,]]></a:t>
+              <a:t><![CDATA[4. That the righteousness of the law might be fulfilled in us, who walk not after the flesh, but after the Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +8485,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602419" r:id="rId1"/>
+    <p:sldLayoutId id="2478619116" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7879,54 +9009,134 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8047,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಆದದರಿಂದ ಕ್ರಿಸ್ತ ಯೇಸುವಿನಲ್ಲಿ ರುವವರಿಗೆ ಅಪರಾಧ ನಿರ್ಣಯವು ಈಗ ಇಲ್ಲವೇ ಇಲ್ಲ; ಇವರು ಶರೀರಕ್ಕನುಸಾರವಾಗಿ ಅಲ್ಲ,]]></a:t>
+              <a:t><![CDATA[அப்படிச் செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆತ್ಮನಿಗನುಸಾರವಾಗಿಯೇ ನಡೆಯುವವರಾಗಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[5. அன்றியும் மாம்சத்தின்படி நடக்கிறவர்கள் மாம்சத்துக்குரியவைகளைச் சிந்திக்கிறார்கள்; ஆவியின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಜೀವವನ್ನುಂಟು ಮಾಡುವ ಆತ್ಮನ ನಿಯಮವು ಕ್ರಿಸ್ತ ಯೇಸುವಿನಲ್ಲಿ ನನ್ನನ್ನು ಪಾಪ ಮರಣಗಳ ನಿಯಮ ದಿಂದ ಬಿಡಿಸಿತು.]]></a:t>
+              <a:t><![CDATA[நடக்கிறவர்கள் ஆவிக்குரியவைகளைச் சிந்திக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನ್ಯಾಯಪ್ರಮಾಣವು ಶರೀರದ ಮೂಲಕ ನಿರ್ಬಲವಾಗಿ ಯಾವದನ್ನು ಮಾಡಲಾರದೆ ಇತ್ತೋ ಅದನ್ನು ದೇವರೇ ಮಾಡಿದನು; ಹೇಗಂದರೆ ಆತನು]]></a:t>
+              <a:t><![CDATA[6. மாம்சசிந்தை மரணம்; ஆவியின் சிந்தையோ ஜீவனும் சமாதானமுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತನ್ನ ಸ್ವಂತ ಮಗನನ್ನು ಪಾಪಶರೀರದ ಹೋಲಿಕೆ ಯಲ್ಲಿ ಕಳುಹಿಸಿ ಪಾಪಕ್ಕಾಗಿ ಆ ಶರೀರದಲ್ಲಿಯೇ ಪಾಪವನ್ನು ದಂಡಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[7. எப்படியென்றால், மாம்சசிந்தை தேவனுக்கு விரோதமான பகை; அது தேவனுடைய நியாயப்பிரமாணத்துக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಹೀಗೆ ಶರೀರಕ್ಕನುಸಾರ ವಾಗಿ ನಡೆಯದೆ ಆತ್ಮನಿಗನುಸಾರವಾಗಿ ನಡೆಯುವವ ರಾದ ನಮ್ಮಲ್ಲಿ ನ್ಯಾಯಪ್ರಮಾಣದ ನೀತಿಯು ನೆರ]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படியாமலும், கீழ்ப்படியக்கூடாமலும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವೇರುವದು.]]></a:t>
+              <a:t><![CDATA[8. மாம்சத்துக்குட்பட்டவர்கள் தேவனுக்குப் பிரியமாயிருக்கமாட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಉನ್ನತವಾಗಲಿ ಅಗಾಧವಾಗಲಿ ಬೇರೆ ಯಾವ ಸೃಷ್ಟಿಯಾಗಲಿ ನಮ್ಮನ್ನು ನಮ್ಮ ಕರ್ತನಾದ ಕ್ರಿಸ್ತ ಯೇಸುವಿನಲ್ಲಿರುವ ದೇವರ]]></a:t>
+              <a:t><![CDATA[9. தேவனுடைய ஆவி உங்களில் வாசமாயிருந்தால், நீங்கள் மாம்சத்துக்குட்பட்டவர்களாயிராமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರೀತಿಯಿಂದ ಅಗಲಿಸಲಾರವೆಂದು ನನಗೆ ನಿಶ್ಚಯ ಉಂಟು.]]></a:t>
+              <a:t><![CDATA[ஆவிக்குட்பட்டவர்களாயிருப்பீர்கள். கிறிஸ்துவின் ஆவியில்லாதவன் அவருடையவனல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಶರೀರವನ್ನು ಅನುಸರಿಸುವವರು ಅದಕ್ಕೆ ಸಂಬಂಧ ಪಟ್ಟವುಗಳ ಮೇಲೆ ಮನಸ್ಸಿಡುತ್ತಾರೆ; ಆತ್ಮನನ್ನನುಸರಿ ಸುವವರಾದರೋ]]></a:t>
+              <a:t><![CDATA[10. மேலும் கிறிஸ்து உங்களிலிருந்தால், சரீரமானது பாவத்தினிமித்தம் மரித்ததாயும், ஆவியானது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಅಪರಾಧಿಗಳೆಂದು ನಿರ್ಣಯಿಸುವವರು ಯಾರು? ಕ್ರಿಸ್ತನು ಮರಣವನ್ನು ಹೊಂದಿದ್ದಲ್ಲದೆ (ಜೀವಿತನಾಗಿ) ಎದ್ದು ದೇವರ]]></a:t>
+              <a:t><![CDATA[1. ஆனபடியால், கிறிஸ்து இயேசுவுக்குட்பட்டவர்களாயிருந்து, மாம்சத்தின்படி நடவாமல் ஆவியின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆತ್ಮನಿಗೆ ಸಂಬಂಧಪಟ್ಟವುಗಳ ಮೇಲೆ ಮನಸ್ಸಿಡುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[நீதியினிமித்தம் ஜீவனுள்ளதாயும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಶರೀರಕ್ಕನುಸಾರವಾದ ಮನಸ್ಸು ಮರಣ: ಆತ್ಮೀಕವಾದ ಮನಸ್ಸುಜೀವವೂ ಸಮಾಧಾನವೂ ಆಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[11. அன்றியும் இயேசுவை மரித்தோரிலிருந்து எழுப்பினவருடைய ஆவி உங்களில் வாசமாயிருந்தால், கிறிஸ்துவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಶರೀರ ಸಂಬಂಧವಾದ ಮನಸ್ಸು ದೇವರಿಗೆ ಶತ್ರುತ್ವವು; ಕಾರಣವೇನಂದರೆ ಅಂಥ ಮನಸ್ಸು ದೇವರ ನಿಯಮಕ್ಕೆ ಒಳಪಡುವದಿಲ್ಲ,]]></a:t>
+              <a:t><![CDATA[மரித்தோரிலிருந்து எழுப்பினவர் உங்களில் வாசமாயிருக்கிற தம்முடைய ஆவியினாலே சாவுக்கேதுவான உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಳಪಡುವದಕ್ಕಾಗುವದೂ ಇಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[சரீரங்களையும் உயிர்ப்பிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಹೀಗಿರಲಾಗಿ ಶರೀರಾಧೀನರು ದೇವರನ್ನು ಮೆಚ್ಚಿಸಲಾರರು.]]></a:t>
+              <a:t><![CDATA[12. ஆகையால் சகோதரரே, மாம்சத்தின்படி பிழைப்பதற்கு நாம் மாம்சத்துக்குக் கடனாளிகளல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನೀವಾ ದರೋ ನಿಮ್ಮಲ್ಲಿ ದೇವರಾತ್ಮನು ವಾಸವಾಗಿರುವದಾದರೆ ಶರೀರಾಧೀನರಲ್ಲ, ಆತ್ಮನಿಗೆ ಅಧೀನರಾಗಿದ್ದೀರಿ. ಯಾವ ನಿಗಾದರೂ]]></a:t>
+              <a:t><![CDATA[13. மாம்சத்தின்படி பிழைத்தால் சாவீர்கள்; ஆவியினாலே சரீரத்தின் செய்கைகளை அழித்தால் பிழைப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕ್ರಿಸ್ತನ ಆತ್ಮನು ಇಲ್ಲದಿದ್ದರೆ ಅವನು ಕ್ರಿಸ್ತನವ ನಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[14. மேலும் எவர்கள் தேவனுடைய ஆவியினாலே நடத்தப்படுகிறார்களோ, அவர்கள் தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆದರೆ ಕ್ರಿಸ್ತನು ನಿಮ್ಮಲ್ಲಿದ್ದರೆ ದೇಹವು ಪಾಪದ ದೆಸೆಯಿಂದ ಸತ್ತದ್ದಾಗಿದ್ದರೂ ಆತ್ಮವು ನೀತಿಯ ದೆಸೆ ಯಿಂದ]]></a:t>
+              <a:t><![CDATA[புத்திரராயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜೀವವುಳ್ಳದ್ದಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[15. அந்தப்படி, திரும்பவும் பயப்படுகிறதற்கு நீங்கள் அடிமைத்தனத்தின் ஆவியைப் பெறாமல், அப்பா பிதாவே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಯೇಸುವನ್ನು ಸತ್ತವ ರೊಳಗಿಂದ ಎಬ್ಬಿಸಿದಾತನ ಆತ್ಮನು ನಿಮ್ಮಲ್ಲಿ ವಾಸವಾಗಿ ದ್ದರೆ ಕ್ರಿಸ್ತನನ್ನು ಸತ್ತವರೊಳಗಿಂದ]]></a:t>
+              <a:t><![CDATA[என்று கூப்பிடப்பண்ணுகிற புத்திர சுவிகாரத்தின் ஆவியைப் பெற்றீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಲಗಡೆಯಲ್ಲಿ ನಮಗೋಸ್ಕರ ವಿಜ್ಞಾಪನೆ ಮಾಡು ವಾತನಾಗಿದ್ದಾನೆ;]]></a:t>
+              <a:t><![CDATA[நடக்கிறவர்களுக்கு ஆக்கினைத்தீர்ப்பில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಬ್ಬಿಸಿದಾತನು ನಿಮ್ಮಲ್ಲಿ ವಾಸವಾಗಿರುವ ತನ್ನ ಆತ್ಮನ ಮೂಲಕ ನಿಮ್ಮ ಮರ್ತ್ಯ ದೇಹಗಳನ್ನು ಸಹ ಬದುಕಿಸುವನು.]]></a:t>
+              <a:t><![CDATA[16. நாம் தேவனுடைய பிள்ளைகளாயிருக்கிறோமென்று ஆவியானவர்தாமே நம்முடைய ஆவியுடனேகூடச் சாட்சிகொடுக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಹೀಗಿರಲಾಗಿ ಸಹೋದರರೇ, ಶರೀರಕ್ಕನುಸಾರ ವಾಗಿ ಜೀವಿಸುವದಕ್ಕೆ ನಾವು ಶರೀರಕ್ಕೆ ಋಣಸ್ಥರಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[17. நாம் பிள்ளைகளானால் சுதந்தரருமாமே; தேவனுடைய சுதந்தரரும், கிறிஸ்துவுக்கு உடன் சுதந்தரருமாமே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನೀವು ಶರೀರಭಾವವನ್ನು ಅನುಸರಿಸಿದರೆ ಸಾಯುವಿರಿ; ಆದರೆ ನೀವು ಆತ್ಮನಿಂದ ದೇಹದ ಕ್ರಿಯೆಗಳನ್ನು ಸಾಯಿಸುವದಾದರೆ]]></a:t>
+              <a:t><![CDATA[கிறிஸ்துவுடனேகூட நாம் மகிமைப்படும்படிக்கு அவருடனேகூடப் பாடுபட்டால் அப்படியாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜೀವಿಸುವಿರಿ.]]></a:t>
+              <a:t><![CDATA[18. ஆதலால் இக்காலத்துப் பாடுகள் இனி நம்மிடத்தில் வெளிப்படும் மகிமைக்கு ஒப்பிடத்தக்கவைகள் அல்லவென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಯಾಕಂದರೆ ಯಾರಾರು ದೇವರ ಆತ್ಮನಿಂದ ನಡಿಸಲ್ಪಡುತ್ತಾರೋ ಅವರು ದೇವರ ಪುತ್ರರಾಗಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[எண்ணுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನೀವು ತಿರಿಗಿ ಭಯವುಳ್ಳವರಾಗಿರುವಂತೆ ದಾಸನ ಭಾವವನ್ನು ಹೊಂದಿದವರಲ್ಲ; ಆದರೆ ದತ್ತುಪುತ್ರ ಸ್ವೀಕಾರದ ಆತ್ಮನನ್ನು]]></a:t>
+              <a:t><![CDATA[19. மேலும் தேவனுடைய புத்திரர் வெளிப்படுவதற்குச் சிருஷ்டியானது மிகுந்த ஆவலோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಂದಿರುವದರಿಂದ ದೇವರನ್ನು ನಾವು ಅಪ್ಪಾ, ತಂದೆಯೇ ಎಂದು ಕೂಗುತ್ತೇವೆ.]]></a:t>
+              <a:t><![CDATA[காத்துக்கொண்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನಾವು ದೇವರ ಮಕ್ಕಳಾಗಿದ್ದೇವೆಂದು ಆತ್ಮನು ತಾನೇ ನಮ್ಮ ಆತ್ಮದೊಂದಿಗೆ ಸಾಕ್ಷಿ ಹೇಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[20. அதேனென்றால் சிருஷ்டியானது அழிவுக்குரிய அடிமைத்தனத்தினின்று விடுதலையாக்கப்பட்டு, தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಮಕ್ಕಳಾ ಗಿದ್ದರೆ ಬಾಧ್ಯರಾಗಿದ್ದೇವೆ; ದೇವರಿಗೆ ಬಾಧ್ಯರು, ಕ್ರಿಸ್ತ ನೊಂದಿಗೆ ಸಹ ಬಾಧ್ಯರು; ಆತನೊಂದಿಗೆ ಶ್ರಮೆ]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளுக்குரிய மகிமையான சுயாதீனத்தைப் பெற்றுக்கொள்ளும் என்கிற நம்பிக்கையோடே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯನ್ನನುಭವಿಸುವದಾದರೆ ಒಟ್ಟಾಗಿ ನಾವು ಸಹ ಮಹಿಮೆಯನ್ನು ಹೊಂದುವೆವು.]]></a:t>
+              <a:t><![CDATA[21. அந்தச் சிருஷ்டியானது சுய இஷ்டத்தினாலே அல்ல, கீழ்ப்படுத்தினவராலேயே மாயைக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಕ್ರಿಸ್ತನ ಪ್ರೀತಿಯಿಂದ ನಮ್ಮನ್ನು ಅಗಲಿಸುವವರು ಯಾರು? ಕಷ್ಟವೋ ಸಂಕಟವೋ ಹಿಂಸೆಯೋ ಬರಗಾಲವೋ ವಸ್ತ್ರವಿಲ್ಲದಿರುವದೋ]]></a:t>
+              <a:t><![CDATA[2. கிறிஸ்து இயேசுவினாலே ஜீவனுடைய ஆவியின் பிரமாணம் என்னைப் பாவம் மரணம் என்பவைகளின் பிரமாணத்தினின்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ನಮ್ಮಲ್ಲಿ ಪ್ರತ್ಯಕ್ಷವಾಗಲಿರುವ ಮಹಿಮೆಯೊಂದಿಗೆ ಈಗಿನ ಕಾಲದ ಶ್ರಮೆಗಳನ್ನು ಹೋಲಿಸುವದು ಯೋಗ್ಯ ವಲ್ಲವೆಂದು ನಾನು]]></a:t>
+              <a:t><![CDATA[கீழ்ப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಣಿಸುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[22. ஆகையால் நமக்குத் தெரிந்திருக்கிறபடி, இதுவரைக்கும் சர்வ சிருஷ்டியும் ஏகமாய்த் தவித்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ದೇವಪುತ್ರರ ಪ್ರತ್ಯಕ್ಷತೆಯನ್ನು ಸೃಷ್ಟಿಯು ಲವಲವಿಕೆಯಿಂದ ಎದುರು ನೋಡುತ್ತಾ ಇದೆ.]]></a:t>
+              <a:t><![CDATA[பிரசவவேதனைப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಸೃಷ್ಟಿಯು ವ್ಯರ್ಥತ್ವಕ್ಕೆ ಒಳಗಾದದ್ದು ಸ್ವೇಚ್ಛೆಯಿಂದಲ್ಲ, ಅದನ್ನು ಒಳಪಡಿಸಿದಾತನ ಮುಖಾಂ ತರ ನಿರೀಕ್ಷೆಯಲ್ಲಿಯೇ.]]></a:t>
+              <a:t><![CDATA[23. அதுவுமல்லாமல், ஆவியின் முதற்பலன்களைப் பெற்ற நாமுங்கூட நம்முடைய சரீரமீட்பாகிய புத்திரசுவிகாரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಸೃಷ್ಟಿಯು ತಾನೇ ದೇವರ ಮಕ್ಕಳ ಮಹಿಮೆಯ ಸ್ವಾತಂತ್ರ್ಯತೆಯಲ್ಲಿ ಸೇರುವಂತೆ ನಾಶನದ ದಾಸತ್ವದಿಂದ ಬಿಡುಗಡೆ ಹೊಂದುವದು.]]></a:t>
+              <a:t><![CDATA[வருகிறதற்குக் காத்திருந்து, நமக்குள்ளே தவிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಹಿಗೆ ಸರ್ವಸೃಷ್ಟಿಯು ಇಂದಿನ ವರೆಗೂ ನರಳುತ್ತಾ ಪ್ರಸವವೇದನೆ ಪಡುತ್ತದೆಯೆಂದು ನಾವು ಬಲ್ಲೆವು.]]></a:t>
+              <a:t><![CDATA[24. அந்த நம்பிக்கையினாலே நாம் இரட்சிக்கப்பட்டிருக்கிறோம். காணப்படுகிறதை நம்புகிறது நம்பிக்கையல்ல;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಇದು ಮಾತ್ರವಲ್ಲದೆ ಆತ್ಮನ ಪ್ರಥಮ ಫಲವನ್ನು ಹೊಂದಿದ ನಾವು ಸಹ ದತ್ತುಪುತ್ರ ಸ್ವೀಕಾರವನ್ನು ಅಂದರೆ ದೇಹಕ್ಕೆ ಬರಬೇಕಾದ]]></a:t>
+              <a:t><![CDATA[ஒருவன் தான் காண்கிறதை நம்பவேண்டுவதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿಮೋಚನೆಯನ್ನು ಎದುರುನೊಡುತ್ತಾ ನಮ್ಮೊಳಗೆ ನಾವೇ ಮೂಲ್ಗುತ್ತೇವೆ.]]></a:t>
+              <a:t><![CDATA[25. நாம் காணாததை நம்பினோமாகில், அது வருகிறதற்குப் பொறுமையோடே காத்திருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ನಾವು ನಿರೀಕ್ಷೆಯಿಂದ ರಕ್ಷಣೆಯನ್ನು ಹೊಂದುವವ ರಾಗಿದ್ದೇವೆ; ಕಾಣುವಂಥ ನಿರೀಕ್ಷೆಯು ನಿರೀಕ್ಷೆಯಲ್ಲ; ಒಬ್ಬನು ಎದುರು]]></a:t>
+              <a:t><![CDATA[26. அந்தப்படியே ஆவியானவரும் நமது பலவீனங்களில் நமக்கு உதவிசெய்கிறார். நாம் ஏற்றபடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೋಡುವದು ಪ್ರತ್ಯಕ್ಷವಾಗಿದ್ದರೆ ಇನ್ನು ನಿರೀಕ್ಷಿಸುವದು ಯಾಕೆ?]]></a:t>
+              <a:t><![CDATA[வேண்டிக்கொள்ளவேண்டியதின்னதென்று அறியாமலிருக்கிறபடியால், ஆவியானவர்தாமே வாக்குக்கடங்காத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಂಡಾಂತರವೋ ಖಡ್ಗವೋ?]]></a:t>
+              <a:t><![CDATA[விடுதலையாக்கிற்றே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಕಾಣದಿರುವದನ್ನು ನಾವು ನಿರೀಕ್ಷಿಸುವದಾಗಿದ್ದರೆ ಅದಕ್ಕಾಗಿ ನಾವು ತಾಳ್ಮೆ ಯಿಂದ ಕಾದುಕೊಂಡಿರುತ್ತೇವೆ.]]></a:t>
+              <a:t><![CDATA[பெருமூச்சுகளோடு நமக்காக வேண்டுதல்செய்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಹಾಗೆಯೇ ಆತ್ಮನು ಸಹ ನಮ್ಮ ಬಲಹೀನತೆ ಗಳಿಗೆ ಸಹಾಯಮಾಡುತ್ತಾನೆ; ಹೇಗಂದರೆ ನಾವು ತಕ್ಕ ಪ್ರಕಾರ ಏನು ಬೇಡಿಕೊಳ್ಳಬೇಕೋ]]></a:t>
+              <a:t><![CDATA[27. ஆவியானவர் தேவனுடைய சித்தத்தின்படியே பரிசுத்தவான்களுக்காக வேண்டுதல் செய்கிறபடியால், இருதயங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಮಗೆ ಗೊತ್ತಿಲ್ಲವಾದ್ದರಿಂದ ಆತ್ಮನು ತಾನೇ ಉಚ್ಚರಿಸಲಾಗ ದಂಥ ನರಳಾಟದಿಂದ ನಮಗೋಸ್ಕರ ವಿಜ್ಞಾಪನೆ ಮಾಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[ஆராய்ந்துபார்க்கிறவர் ஆவியின் சிந்தனை இன்னதென்று அறிவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಆದರೆ ಹೃದಯಗಳನ್ನು ಶೋಧಿಸು ವಾತನಿಗೆ ಆತ್ಮನ ಮನೊಭಾವವು ಏನೆಂದು ತಿಳಿದದೆ; ಆ ಆತ್ಮನು ದೇವರ ಚಿತ್ತಾನುಸಾರವಾಗಿ]]></a:t>
+              <a:t><![CDATA[28. அன்றியும், அவருடைய தீர்மானத்தின்படி அழைக்கப்பட்டவர்களாய் தேவனிடத்தில் அன்புகூருகிறவர்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪರಿಶುದ್ಧರಿ ಗೋಸ್ಕರ ವಿಜ್ಞಾಪನೆ ಮಾಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[சகலமும் நன்மைக்கு ஏதுவாக நடக்கிறதென்று அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಇದಲ್ಲದೆ ದೇವರ ಸಂಕಲ್ಪದ ಮೇರೆಗೆ ಕರೆಯ ಲ್ಪಟ್ಟು ಆತನನ್ನು ಪ್ರಿತಿಸುವವರ ಒಳ್ಳೇದಕ್ಕಾಗಿ ಎಲ್ಲವು ಗಳು ಒಟ್ಟಾಗಿ]]></a:t>
+              <a:t><![CDATA[29. தம்முடைய குமாரன் அநேக சகோதரருக்குள்ளே முதற்பேறானவராயிருக்கும்பொருட்டு, தேவன் எவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಂಭವಿಸುತ್ತವೆಯೆಂದು ನಾವು ಬಲ್ಲೆವು.]]></a:t>
+              <a:t><![CDATA[முன்னறிந்தாரோ அவர்களைத் தமது குமாரனுடைய சாயலுக்கு ஒப்பாயிருப்பதற்கு முன்குறித்திருக்கிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಆತನು ಅನೇಕ ಸಹೋದರರಲ್ಲಿ ತನ್ನ ಮಗನು ಜ್ಯೇಷ್ಠಪುತ್ರನಾಗಿರಬೇಕೆಂದು ತಾನು ಯಾರನ್ನು ಮೊದಲು ತಿಳುಕೊಂಡನೋ ಅವರನ್ನು]]></a:t>
+              <a:t><![CDATA[30. எவர்களை முன்குறித்தாரோ அவர்களை அழைத்துமிருக்கிறார்; எவர்களை அழைத்தாரோ அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತನ್ನ ಮಗನ ಸಾರೂಪ್ಯವುಳ್ಳವರಾಗುವಂತೆ ಮೊದಲೇ ನೇಮಿಸಿ ದನು.]]></a:t>
+              <a:t><![CDATA[நீதிமான்களாக்கியுமிருக்கிறார்; எவர்களை நீதிமான்களாக்கினாரோ அவர்களை மகிமைப்படுத்தியுமிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಇದಲ್ಲದೆ ಯಾರನ್ನು ಮೊದಲು ನೇಮಿಸಿ ದನೋ ಅವರನ್ನು ಕರೆದನು; ಯಾರನ್ನು ಕರೆದನೋ ಅವರನ್ನು ನೀತಿವಂತರೆಂದು]]></a:t>
+              <a:t><![CDATA[31. இவைகளைக்குறித்து நாம் என்னசொல்லுவோம்? தேவன் நம்முடைய பட்சத்திலிருந்தால் நமக்கு விரோதமாயிருப்பவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ನಾವು ನಿನ್ನ ನಿಮಿತ್ತ ದಿನವೆಲ್ಲಾ ಕೊಲೆಗೆ ಗುರಿಯಾಗಿದ್ದೇವೆ; ನಾವು ಕೊಯ್ಗುರಿಗಳಂತೆ ಎಣಿಸಲ್ಪಡುತ್ತಿದ್ದೇವೆ ಎಂದು]]></a:t>
+              <a:t><![CDATA[3. அதெப்படியெனில், மாம்சத்தினாலே பலவீனமாயிருந்த நியாயப்பிரமாணம் செய்யக்கூடாததை தேவனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿರ್ಣಯಿಸಿದನು; ಯಾರನ್ನು ನೀತಿವಂತರೆಂದು ನಿರ್ಣಯಿಸಿದನೋ ಅವರನ್ನು ಮಹಿಮೆಪಡಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಹಾಗಾದರೆ ಈ ವಿಷಯಗಳಲ್ಲಿ ನಾವು ಏನು ಹೇಳೋಣ? ದೇವರು ನಮ್ಮ ಕಡೆ ಇದ್ದರೆ ನಮ್ಮನ್ನು ಎದುರಿಸುವವರು ಯಾರು?]]></a:t>
+              <a:t><![CDATA[32. தம்முடைய சொந்தக்குமாரனென்றும் பாராமல் நம்மெல்லாருக்காகவும் அவரை ஒப்புக்கொடுத்தவர், அவரோகூட மற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ದೇವರು ತನ್ನ ಸ್ವಂತ ಮಗನನ್ನು ಉಳಿಸಿಕೊಳ್ಳದೆ ಆತನನ್ನು ನಮ್ಮೆಲ್ಲರಿಗೊಸ್ಕರ ಒಪ್ಪಿಸಿಕೊಟ್ಟ ಮೇಲೆ ಆತನೊಂದಿಗೆ]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றையும் நமக்கு அருளாதிருப்பதெப்படி?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಲ್ಲವುಗಳನ್ನು ಉಚಿತವಾಗಿ ನಮಗೆ ಕೊಡದೆ ಇರುವನೇ?]]></a:t>
+              <a:t><![CDATA[33. தேவன் தெரிந்துகொண்டவர்கள்மேல் குற்றஞ்சாட்டுகிறவன் யார்? தேவனே அவர்களை நீதிமான்களாக்குகிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +17045,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ದೇವರಾದುಕೊಂಡವರ ಮೇಲೆ ಯಾರು ತಪ್ಪು ಹೊರಿಸಾರು? ದೇವರೇ ನಮ್ಮನ್ನು ನೀತಿವಂತರೆಂದು ನಿರ್ಣಯಿಸುವವನಾಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[34. ஆக்கினைக்குள்ளாகத் தீர்க்கிறவன் யார்? கிறிஸ்துவே மரித்தவர்; அவரே எழுந்துமிருக்கிறவர்; அவரே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேவனுடைய வலதுபாரிசத்திலும் இருக்கிறவர், நமக்காக வேண்டுதல் செய்கிறவரும் அவரே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. உமதுநிமித்தம் எந்நேரமும் கொல்லப்படுகிறோம், அடிக்கப்படும் ஆடுகளைப்போல எண்ணப்படுகிறோம் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எழுதியிருக்கிறபடி நேரிட்டாலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. கிறிஸ்துவின் அன்பைவிட்டு நம்மைப் பிரிப்பவன் யார்? உபத்திரவமோ, வியாகுலமோ, துன்பமோ, பசியோ,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நிர்வாணமோ, நாசமோசமோ, பட்டயமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +17837,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬರೆಯಲ್ಪಟ್ಟಿದೆ.]]></a:t>
+              <a:t><![CDATA[செய்யும்படிக்கு, தம்முடைய குமாரனைப் பாவமாம்சத்தின் சாயலாகவும், பாவத்தைப் போக்கும் பலியாகவும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. இவையெல்லாவற்றிலேயும் நாம் நம்மில் அன்புகூருகிறவராலே முற்றும் ஜெயங்கொள்ளுகிறவர்களாயிருக்கிறோமே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. மரணமானாலும், ஜீவனானாலும், தேவதூதர்களானாலும், அதிகாரங்களானாலும், வல்லமைகளானாலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நிகழ்காரியங்களானாலும், வருங்காரியங்களானாலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. உயர்வானாலும், தாழ்வானாலும், வேறெந்தச் சிருஷ்டியானாலும் நம்முடைய கர்த்தராகிய கிறிஸ்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இயேசுவிலுள்ள தேவனுடைய அன்பைவிட்டு நம்மைப் பிரிக்கமாட்டாதென்று நிச்சயித்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಹೌದು, ನಮ್ಮನ್ನು ಪ್ರಿತಿಸಿದಾತನ ಮೂಲಕವಾಗಿ ನಾವು ಈ ಎಲ್ಲವುಗಳಲ್ಲಿ ಜಯಶಾಲಿ ಗಳಿಗಿಂತಲೂ ಹೆಚ್ಚಿನವರಾಗಿದ್ದೇವೆ.]]></a:t>
+              <a:t><![CDATA[அனுப்பி, மாம்சத்திலே பாவத்தை ஆக்கினைக்குள்ளாகத் தீர்த்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಹೇಗಂದರೆ ಮರಣವಾಗಲಿ ಜೀವವಾಗಲಿ ದೂತರಾಗಲಿ ರಾಜತ್ವಗಳಾಗಲಿ ಅಧಿಕಾರಗಳಾಗಲಿ ಈಗಿನವುಗಳಾ ಗಲಿ ಮುಂಬರುವವುಗಳಾಗಲಿ]]></a:t>
+              <a:t><![CDATA[4. மாம்சத்தின்படி நடவாமல் ஆவியின்படி நடக்கிற நம்மிடத்தில் நியாயப்பிரமாணத்தின் நீதி நிறைவேறும்படிக்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +18822,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +18932,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +19107,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>74</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>