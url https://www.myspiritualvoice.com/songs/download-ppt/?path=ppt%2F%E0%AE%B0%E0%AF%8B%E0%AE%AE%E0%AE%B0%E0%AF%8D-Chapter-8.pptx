--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -8485,51 +8485,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619116" r:id="rId1"/>
+    <p:sldLayoutId id="2482583830" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -18822,91 +18822,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme97">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme97">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18932,51 +18932,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme97">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>