--- v1 (2026-07-30)
+++ v2 (2026-09-17)
@@ -113,54 +113,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -202,52 +198,50 @@
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
-    <p:sldId id="317" r:id="rId64"/>
-    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -406,55 +400,53 @@
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -514,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எனக்கு மிகுந்த துக்கமும் இடைவிடாத மனவேதனையும் உண்டாயிருக்கிறது;]]></a:t>
+              <a:t><![CDATA[5. Whose are the fathers, and of whom as concerning the flesh Christ came, who is over all, God blessed for ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -623,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் சொல்லுகிறது பொய்யல்ல, கிறிஸ்துவுக்குள் உண்மையைச் சொல்லுகிறேன் என்று பரிசுத்த ஆவிக்குள் என் மனச்சாட்சியும் எனக்குச் சாட்சியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. Not as though the word of God has taken no effect. For they are not all Israel, which are of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -732,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மாம்சத்தின்படி என் இனத்தாராகிய என் சகோதரருக்குப் பதிலாக நானே கிறிஸ்துவைவிட்டுச் சபிக்கப்பட்டவனாகவேண்டுமென்று விரும்புவேனே.]]></a:t>
+              <a:t><![CDATA[6. Not as though the word of God has taken no effect. For they are not all Israel, which are of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -841,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மாம்சத்தின்படி என் இனத்தாராகிய என் சகோதரருக்குப் பதிலாக நானே கிறிஸ்துவைவிட்டுச் சபிக்கப்பட்டவனாகவேண்டுமென்று விரும்புவேனே.]]></a:t>
+              <a:t><![CDATA[7. Neither, because they are the seed of Abraham, are they all children: but, In Isaac shall your seed be called.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -950,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் இஸ்ரவேலரே; புத்திரசுவிகாரமும், மகிமையும், உடன்படிக்கைகளும், நியாயப்பிரமாணமும், தேவாராதனையும், வாக்குத்தத்தங்களும் அவர்களுடையவைகளே;]]></a:t>
+              <a:t><![CDATA[7. Neither, because they are the seed of Abraham, are they all children: but, In Isaac shall your seed be called.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1059,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் இஸ்ரவேலரே; புத்திரசுவிகாரமும், மகிமையும், உடன்படிக்கைகளும், நியாயப்பிரமாணமும், தேவாராதனையும், வாக்குத்தத்தங்களும் அவர்களுடையவைகளே;]]></a:t>
+              <a:t><![CDATA[8. That is, They which are the children of the flesh, these are not the children of God: but the children of the promise are counted for the seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1168,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் இஸ்ரவேலரே; புத்திரசுவிகாரமும், மகிமையும், உடன்படிக்கைகளும், நியாயப்பிரமாணமும், தேவாராதனையும், வாக்குத்தத்தங்களும் அவர்களுடையவைகளே;]]></a:t>
+              <a:t><![CDATA[8. That is, They which are the children of the flesh, these are not the children of God: but the children of the promise are counted for the seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1277,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பிதாக்கள் அவர்களுடையவர்களே; மாம்சத்தின்படி கிறிஸ்துவும் அவர்களில் பிறந்தாரே, இவர் என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்ட சர்வத்திற்கும்மேலான தேவன். ஆமென்.]]></a:t>
+              <a:t><![CDATA[9. For this is the word of promise, At this time will I come, and Sarah shall have a son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1386,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பிதாக்கள் அவர்களுடையவர்களே; மாம்சத்தின்படி கிறிஸ்துவும் அவர்களில் பிறந்தாரே, இவர் என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்ட சர்வத்திற்கும்மேலான தேவன். ஆமென்.]]></a:t>
+              <a:t><![CDATA[9. For this is the word of promise, At this time will I come, and Sarah shall have a son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1495,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேவவசனம் அவமாய்ப் போயிற்றென்று சொல்லக்கூடாது; ஏனென்றால், இஸ்ரவேல் வம்சத்தார் எல்லாரும் இஸ்ரவேலரல்லவே.]]></a:t>
+              <a:t><![CDATA[10. And not only this; but when Rebecca also had conceived by one, even by our father Isaac;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1604,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தப்படி: எனக்கு ஜனங்களல்லாதவர்களை என்னுடைய ஜனங்கள் என்றும், சிநேகிக்கப்படாதிருந்தவளைச் சிநேகக்கப்பட்டவள் என்றும் சொல்லி அழைப்பேன்.]]></a:t>
+              <a:t><![CDATA[1. I say the truth in Christ, I lie not, my conscience also bearing me witness in the Holy Spirit,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1713,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேவவசனம் அவமாய்ப் போயிற்றென்று சொல்லக்கூடாது; ஏனென்றால், இஸ்ரவேல் வம்சத்தார் எல்லாரும் இஸ்ரவேலரல்லவே.]]></a:t>
+              <a:t><![CDATA[11. (For the children being not yet born, neither having done any good or evil, that the purpose of God according to election might stand, not of works, but of him that calls;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1822,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் ஆபிரகாமின் சந்ததியாரானாலும் எல்லாரும் பிள்ளைகளல்லவே; ஈசாக்கினிடத்தில் உன் சந்ததி விளங்குமென்று சொல்லியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[11. (For the children being not yet born, neither having done any good or evil, that the purpose of God according to election might stand, not of works, but of him that calls;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1931,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் ஆபிரகாமின் சந்ததியாரானாலும் எல்லாரும் பிள்ளைகளல்லவே; ஈசாக்கினிடத்தில் உன் சந்ததி விளங்குமென்று சொல்லியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[11. (For the children being not yet born, neither having done any good or evil, that the purpose of God according to election might stand, not of works, but of him that calls;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2040,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதெப்படியென்றால், மாம்சத்தின்படி பிள்ளைகளானவர்கள் தேவனுடைய பிள்ளைகளல்ல, வாக்குத்தத்தத்தின்படி பிள்ளைகளானவர்களே அந்தச் சந்ததி என்றெண்ணப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. It was said unto her, The elder shall serve the younger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2149,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதெப்படியென்றால், மாம்சத்தின்படி பிள்ளைகளானவர்கள் தேவனுடைய பிள்ளைகளல்ல, வாக்குத்தத்தத்தின்படி பிள்ளைகளானவர்களே அந்தச் சந்ததி என்றெண்ணப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. As it is written, Jacob have I loved, but Esau have I hated.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2258,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அல்லாமலும் ஏசாயா முன்னே சொன்னபடி: சேனைகளின் கர்த்தர் நமக்குள்ளே ஒரு சந்ததியை மீதியாக வைக்காதிருந்தாரானால் நாம் சோதோமைப்போலாகி கொமோராவுக்கு ஒத்திருப்போம்.]]></a:t>
+              <a:t><![CDATA[14. What shall we say then? Is there unrighteousness with God? God forbid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2367,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அல்லாமலும் ஏசாயா முன்னே சொன்னபடி: சேனைகளின் கர்த்தர் நமக்குள்ளே ஒரு சந்ததியை மீதியாக வைக்காதிருந்தாரானால் நாம் சோதோமைப்போலாகி கொமோராவுக்கு ஒத்திருப்போம்.]]></a:t>
+              <a:t><![CDATA[15. For he says to Moses, I will have mercy on whom I will have mercy, and I will have compassion on whom I will have compassion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2476,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த வாக்குத்தத்தமான வார்த்தையாவது: குறித்த காலத்திலே வருவேன், அப்பொழுது சாராள் ஒரு குமாரனைப் பெறுவாள் என்பதே.]]></a:t>
+              <a:t><![CDATA[15. For he says to Moses, I will have mercy on whom I will have mercy, and I will have compassion on whom I will have compassion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2585,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த வாக்குத்தத்தமான வார்த்தையாவது: குறித்த காலத்திலே வருவேன், அப்பொழுது சாராள் ஒரு குமாரனைப் பெறுவாள் என்பதே.]]></a:t>
+              <a:t><![CDATA[16. So then it is not of him that wills, nor of him that runs, but of God that shows mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2694,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இப்படியிருக்க நாம் என்னசொல்லுவோம்? நீதியைத் தேடாத புறஜாதியார் நீதியை அடைந்தார்கள். அது விசுவாசத்தினாலாகும் நீதியே.]]></a:t>
+              <a:t><![CDATA[17. For the scripture says unto Pharaoh, Even for this same purpose have I raised you up, that I might show my power in you, and that my name might be declared throughout all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2803,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தப்படி: எனக்கு ஜனங்களல்லாதவர்களை என்னுடைய ஜனங்கள் என்றும், சிநேகிக்கப்படாதிருந்தவளைச் சிநேகக்கப்பட்டவள் என்றும் சொல்லி அழைப்பேன்.]]></a:t>
+              <a:t><![CDATA[2. That I have great heaviness and continual sorrow in my heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2912,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இப்படியிருக்க நாம் என்னசொல்லுவோம்? நீதியைத் தேடாத புறஜாதியார் நீதியை அடைந்தார்கள். அது விசுவாசத்தினாலாகும் நீதியே.]]></a:t>
+              <a:t><![CDATA[17. For the scripture says unto Pharaoh, Even for this same purpose have I raised you up, that I might show my power in you, and that my name might be declared throughout all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3021,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதுவுமல்லாமல், நம்முடைய பிதாவாகிய ஈசாக்கு என்னும் ஒருவனாலே ரெபெக்காள் கர்ப்பவதியானபோது,]]></a:t>
+              <a:t><![CDATA[17. For the scripture says unto Pharaoh, Even for this same purpose have I raised you up, that I might show my power in you, and that my name might be declared throughout all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3130,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிள்ளைகள் இன்னும் பிறவாமலும், நல்வினை தீவினை ஒன்றும் செய்யாமலுமிருக்கையில், தேவனுடைய தெரிந்துகொள்ளுதலின்படியிருக்கிற அவருடைய தீர்மானம் கிரியைகளினாலே நிலைநிற்காமல் அழைக்கிறவராலே நிலைநிற்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[18. Therefore has he mercy on whom he will have mercy, and whom he will he hardens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3239,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிள்ளைகள் இன்னும் பிறவாமலும், நல்வினை தீவினை ஒன்றும் செய்யாமலுமிருக்கையில், தேவனுடைய தெரிந்துகொள்ளுதலின்படியிருக்கிற அவருடைய தீர்மானம் கிரியைகளினாலே நிலைநிற்காமல் அழைக்கிறவராலே நிலைநிற்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[18. Therefore has he mercy on whom he will have mercy, and whom he will he hardens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3348,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிள்ளைகள் இன்னும் பிறவாமலும், நல்வினை தீவினை ஒன்றும் செய்யாமலுமிருக்கையில், தேவனுடைய தெரிந்துகொள்ளுதலின்படியிருக்கிற அவருடைய தீர்மானம் கிரியைகளினாலே நிலைநிற்காமல் அழைக்கிறவராலே நிலைநிற்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[19. You will say then unto me, Why does he yet find fault? For who has resisted his will?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3457,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீதிப்பிரமாணத்தைத் தேடின இஸ்ரவேலரோ நீதிப்பிரமாணத்தை அடையவில்லை.]]></a:t>
+              <a:t><![CDATA[19. You will say then unto me, Why does he yet find fault? For who has resisted his will?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3566,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீதிப்பிரமாணத்தைத் தேடின இஸ்ரவேலரோ நீதிப்பிரமாணத்தை அடையவில்லை.]]></a:t>
+              <a:t><![CDATA[20. On the contrary;, O man, who are you that reply against God? Shall the thing formed say to him that formed it, Why have you made me thus?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3675,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூத்தவன் இளையவனுக்கு ஊழியஞ்செய்வான் என்று அவளுடனே சொல்லப்பட்டது.]]></a:t>
+              <a:t><![CDATA[20. On the contrary;, O man, who are you that reply against God? Shall the thing formed say to him that formed it, Why have you made me thus?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3784,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. என்னத்தினாலென்றால், அவர்கள் விசுவாசத்தினாலே அதைத் தேடாமல், நியாயப்பிரமாணத்தின் கிரியைகளினாலே தேடினபடியால் அதை அடையவில்லை; இடறுதற்கான கல்லில் இடறினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Has not the potter power over the clay, of the same lump to make one vessel unto honour, and another unto dishonour?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3893,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. என்னத்தினாலென்றால், அவர்கள் விசுவாசத்தினாலே அதைத் தேடாமல், நியாயப்பிரமாணத்தின் கிரியைகளினாலே தேடினபடியால் அதை அடையவில்லை; இடறுதற்கான கல்லில் இடறினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Has not the potter power over the clay, of the same lump to make one vessel unto honour, and another unto dishonour?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4002,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்கள் என்னுடைய ஜனங்களல்லவென்று அவர்களுக்குச் சொல்லப்பட்ட இடத்திலே அவர்கள் ஜீவனுள்ள தேவனுடைய பிள்ளைகள் என்னப்படுவார்கள் என்று ஓசியாவின் தீர்க்கதரிசனத்தில் சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. That I have great heaviness and continual sorrow in my heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4111,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே, யாக்கோபைச் சிநேகித்து, ஏசாவை வெறுத்தேன் என்றும் எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[22. What if God, willing to show his wrath, and to make his power known, endured with much longsuffering the vessels of wrath fitted to destruction:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4220,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இதோ, இடறுதற்கான கல்லையும், தவறுதற்கான கன்மலையையும், சீயோனில் வைக்கிறேன்; அவரிடத்தில் விசுவாசமாயிருப்பவன் எவனோ அவன் வெட்கப்படுவதில்லை என்று எழுதியிருக்கிறபடியாயிற்று.]]></a:t>
+              <a:t><![CDATA[23. And that he might make known the riches of his glory on the vessels of mercy, which he had before prepared unto glory,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4329,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இதோ, இடறுதற்கான கல்லையும், தவறுதற்கான கன்மலையையும், சீயோனில் வைக்கிறேன்; அவரிடத்தில் விசுவாசமாயிருப்பவன் எவனோ அவன் வெட்கப்படுவதில்லை என்று எழுதியிருக்கிறபடியாயிற்று.]]></a:t>
+              <a:t><![CDATA[23. And that he might make known the riches of his glory on the vessels of mercy, which he had before prepared unto glory,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4438,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் நாம் என்ன சொல்லுவோம்? தேவனிடத்திலே அநீதி உண்டென்று சொல்லலாமா? சொல்லக்கூடாதே.]]></a:t>
+              <a:t><![CDATA[23. And that he might make known the riches of his glory on the vessels of mercy, which he had before prepared unto glory,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4547,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் மோசேயை நோக்கி: எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் இரக்கமாயிருப்பேன், எவன்மேல் உருக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் உருக்கமாயிருப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. Even us, whom he has called, not of the Jews only, but also of the Gentiles?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4656,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் மோசேயை நோக்கி: எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் இரக்கமாயிருப்பேன், எவன்மேல் உருக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் உருக்கமாயிருப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. As he says also in Osee, I will call them my people, which were not my people; and her beloved, which was not beloved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4765,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் விரும்புகிறவனாலுமல்ல, ஓடுகிறவனாலும் அல்ல, இரங்குகிற தேவனாலேயாம்.]]></a:t>
+              <a:t><![CDATA[25. As he says also in Osee, I will call them my people, which were not my people; and her beloved, which was not beloved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4874,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் விரும்புகிறவனாலுமல்ல, ஓடுகிறவனாலும் அல்ல, இரங்குகிற தேவனாலேயாம்.]]></a:t>
+              <a:t><![CDATA[26. And it shall come to pass, that in the place where it was said unto them, All of you are not my people; there shall they be called the children of the living God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4983,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேலும் என்னுடைய வல்லமையை உன்னிடத்தில் காண்பிக்கும்படியாகவும், என்னுடைய நாமம் பூமியில் எங்கும் பிரஸ்தாபமாகும்படியாகவும், உன்னை நிலைநிறுத்தினேன் என்று பார்வோனுடனே சொன்னதாக வேதத்தில் சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[26. And it shall come to pass, that in the place where it was said unto them, All of you are not my people; there shall they be called the children of the living God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5092,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேலும் என்னுடைய வல்லமையை உன்னிடத்தில் காண்பிக்கும்படியாகவும், என்னுடைய நாமம் பூமியில் எங்கும் பிரஸ்தாபமாகும்படியாகவும், உன்னை நிலைநிறுத்தினேன் என்று பார்வோனுடனே சொன்னதாக வேதத்தில் சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[27. Isaiah also cries concerning Israel, Though the number of the children of Israel be as the sand of the sea, a remnant shall be saved:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5201,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்கள் என்னுடைய ஜனங்களல்லவென்று அவர்களுக்குச் சொல்லப்பட்ட இடத்திலே அவர்கள் ஜீவனுள்ள தேவனுடைய பிள்ளைகள் என்னப்படுவார்கள் என்று ஓசியாவின் தீர்க்கதரிசனத்தில் சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. For I could wish that myself were accursed from Christ for my brethren, my kinsmen according to the flesh:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5310,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆதலால் எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருக்கிறாரோ அவன்மேல் இரக்கமாயிருக்கிறார், எவனைக் கடினப்படுத்தச் சித்தமாயிருக்கிறாரோ அவனைக் கடினப்படுத்துகிறார்.]]></a:t>
+              <a:t><![CDATA[27. Isaiah also cries concerning Israel, Though the number of the children of Israel be as the sand of the sea, a remnant shall be saved:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5419,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆதலால் எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருக்கிறாரோ அவன்மேல் இரக்கமாயிருக்கிறார், எவனைக் கடினப்படுத்தச் சித்தமாயிருக்கிறாரோ அவனைக் கடினப்படுத்துகிறார்.]]></a:t>
+              <a:t><![CDATA[28. For he will finish the work, and cut it short in righteousness: because a short work will the Lord make upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5528,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படியானால், அவர் இன்னும் ஏன் குற்றம்பிடிக்கிறார்? அவர் சித்தத்திற்கு எதிர்த்துநிற்பவன் யார்? என்று என்னுடனே சொல்லுவாய்.]]></a:t>
+              <a:t><![CDATA[28. For he will finish the work, and cut it short in righteousness: because a short work will the Lord make upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5637,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படியானால், அவர் இன்னும் ஏன் குற்றம்பிடிக்கிறார்? அவர் சித்தத்திற்கு எதிர்த்துநிற்பவன் யார்? என்று என்னுடனே சொல்லுவாய்.]]></a:t>
+              <a:t><![CDATA[29. And as Isaiah said before, Except the Lord of Sabaoth had left us a seed, we had been as Sodoma, and been made like unto Gomorrha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5746,51 +5738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியானால், மனுஷனே, தேவனோடு எதிர்த்துத் தர்க்கிக்கிற நீ யார்? உருவாக்கப்பட்ட வஸ்து உருவாக்கினவனை நோக்கி: நீ என்னை ஏன் இப்படி உண்டாக்கினாயென்று சொல்லலாமா?]]></a:t>
+              <a:t><![CDATA[29. And as Isaiah said before, Except the Lord of Sabaoth had left us a seed, we had been as Sodoma, and been made like unto Gomorrha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5855,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியானால், மனுஷனே, தேவனோடு எதிர்த்துத் தர்க்கிக்கிற நீ யார்? உருவாக்கப்பட்ட வஸ்து உருவாக்கினவனை நோக்கி: நீ என்னை ஏன் இப்படி உண்டாக்கினாயென்று சொல்லலாமா?]]></a:t>
+              <a:t><![CDATA[30. What shall we say then? That the Gentiles, which followed not after righteousness, have attained to righteousness, even the righteousness which is of faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5964,51 +5956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மிதியிட்ட ஒரே களிமண்ணினாலே குயவன் ஒரு பாத்திரத்தைக் கனமான காரியத்துக்கும், ஒரு பாத்திரத்தைக் கனவீனமான காரியத்துக்கும் பண்ணுகிறதற்கு மண்ணின்மேல் அவனுக்கு அதிகாரம் இல்லையோ?]]></a:t>
+              <a:t><![CDATA[30. What shall we say then? That the Gentiles, which followed not after righteousness, have attained to righteousness, even the righteousness which is of faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6073,51 +6065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மிதியிட்ட ஒரே களிமண்ணினாலே குயவன் ஒரு பாத்திரத்தைக் கனமான காரியத்துக்கும், ஒரு பாத்திரத்தைக் கனவீனமான காரியத்துக்கும் பண்ணுகிறதற்கு மண்ணின்மேல் அவனுக்கு அதிகாரம் இல்லையோ?]]></a:t>
+              <a:t><![CDATA[31. But Israel, which followed after the law of righteousness, has not attained to the law of righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6182,51 +6174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவன் தமது கோபத்தைக் காண்பிக்கவும், தமது வல்லமையைத் தெரிவிக்கவும்,]]></a:t>
+              <a:t><![CDATA[32. Wherefore? Because they sought it not by faith, but as it were by the works of the law. For they stumbled at that stumbling stone;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6291,51 +6283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவன் தமது கோபத்தைக் காண்பிக்கவும், தமது வல்லமையைத் தெரிவிக்கவும்,]]></a:t>
+              <a:t><![CDATA[32. Wherefore? Because they sought it not by faith, but as it were by the works of the law. For they stumbled at that stumbling stone;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6400,51 +6392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அல்லாமலும் இஸ்ரவேல் புத்திரருடைய இலக்கம் சமுத்திரத்தின் மணலத்தனையாயிருந்தாலும், மீதியாயிருப்பவர்கள் மாத்திரம் இரட்சிக்கப்படுவார்களென்றும்;]]></a:t>
+              <a:t><![CDATA[3. For I could wish that myself were accursed from Christ for my brethren, my kinsmen according to the flesh:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6509,51 +6501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவன் தமது கோபத்தைக் காண்பிக்கவும், தமது வல்லமையைத் தெரிவிக்கவும்,]]></a:t>
+              <a:t><![CDATA[33. As it is written, Behold, I lay in Sion a stumbling stone and rock of offence: and whosoever believes on him shall not be ashamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6618,269 +6610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாம் மகிமைக்காக எத்தனமாக்கின கிருபாபாத்திரங்கள்மேல் தம்முடைய மகிமையின் ஐசுவரியத்தைத் தெரியப்படுத்தவும் சித்தமாய், அழிவுக்கு எத்தனமாக்கப்பட்ட கோபாக்கினைப் பாத்திரங்கள்மேல் மிகவும் நீடிய சாந்தத்தோடே பொறுமையாயிருந்தாரானால் உனக்கென்ன?]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[24. அவர் யூதரிலிருந்துமாத்திரமல்ல, புறஜாதிகளிலுமிருந்து நம்மை அழைத்திருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[33. As it is written, Behold, I lay in Sion a stumbling stone and rock of offence: and whosoever believes on him shall not be ashamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6945,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அல்லாமலும் இஸ்ரவேல் புத்திரருடைய இலக்கம் சமுத்திரத்தின் மணலத்தனையாயிருந்தாலும், மீதியாயிருப்பவர்கள் மாத்திரம் இரட்சிக்கப்படுவார்களென்றும்;]]></a:t>
+              <a:t><![CDATA[4. Who are Israelites; to whom pertains the adoption, and the glory, and the covenants, and the giving of the law, and the service of God, and the promises;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7054,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர் நீதியோடே சீக்கிரமாய்த் தம்முடைய காரியத்தை நிறைவேற்றுவார்; கர்த்தர் பூமியிலே சீக்கிரமாகவே காரியத்தை நிறைவேற்றி முடிப்பார் என்றும் ஏசாயா இஸ்ரவேலரைக்குறித்துச் சொல்லுகிறான்.]]></a:t>
+              <a:t><![CDATA[4. Who are Israelites; to whom pertains the adoption, and the glory, and the covenants, and the giving of the law, and the service of God, and the promises;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7163,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எனக்கு மிகுந்த துக்கமும் இடைவிடாத மனவேதனையும் உண்டாயிருக்கிறது;]]></a:t>
+              <a:t><![CDATA[5. Whose are the fathers, and of whom as concerning the flesh Christ came, who is over all, God blessed for ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7242,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474466970" r:id="rId1"/>
+    <p:sldLayoutId id="2478619156" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7742,66 +7516,50 @@
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7926,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলছি না৷]]></a:t>
+              <a:t><![CDATA[ஸ்தோத்திரிக்கப்பட்ட சர்வத்திற்கும்மேலான தேவன். ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. আমি ইহুদী সমাজের জন্য অন্তরে সবসময় গভীর দুঃখ ও বেদনা অনুভব করছি৷]]></a:t>
+              <a:t><![CDATA[6. தேவவசனம் அவமாய்ப் போயிற்றென்று சொல்லக்கூடாது; ஏனென்றால், இஸ்ரவேல் வம்சத்தார் எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তারা আমার ভাই ও বোন, আমার স্বজাতি৷ তাদের যদি সাহায্য করতে পারতাম! এমন কি আমার এমন ইচ্ছাও জাগে য়ে]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலரல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের বদলে আমি য়েন অভিশপ্ত এবং খ্রীষ্ট থেকে বিচ্ছিন্ন হই৷]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் ஆபிரகாமின் சந்ததியாரானாலும் எல்லாரும் பிள்ளைகளல்லவே; ஈசாக்கினிடத்தில் உன் சந்ததி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তারা ইস্রায়েল বংশেরই মানুষ৷ ঈশ্বর তাদের পুত্র হবার অধিকার দিয়েছেন, নিজের মহিমা দেখিয়েছেন, ধর্ম]]></a:t>
+              <a:t><![CDATA[விளங்குமென்று சொல்லியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ম দিয়েছেন৷ ঈশ্বর তাদেরই মোশির দেওয়া বিধি-ব্যবস্থা, সঠিক উপাসনা পদ্ধতি এবং তাঁর প্রতিশ্রুতি]]></a:t>
+              <a:t><![CDATA[8. அதெப்படியென்றால், மாம்சத்தின்படி பிள்ளைகளானவர்கள் தேவனுடைய பிள்ளைகளல்ல, வாக்குத்தத்தத்தின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளானவர்களே அந்தச் சந்ததி என்றெண்ணப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ঐ লোকেরাই আমাদের মহান পিতৃপুরুষদের বংশধর এবং খ্রীষ্ট এই জাতির মধ্য দিয়েই পার্থিব জগতে এসেছিলেন৷]]></a:t>
+              <a:t><![CDATA[9. அந்த வாக்குத்தத்தமான வார்த்தையாவது: குறித்த காலத்திலே வருவேன், அப்பொழுது சாராள் ஒரு குமாரனைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বর, যিনি সবার ওপর কর্ত্তৃত্ব করেন, যুগে যুগে তিনি প্রশংসিত হোন্! আমেন!]]></a:t>
+              <a:t><![CDATA[பெறுவாள் என்பதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আমি একথা বলছি না য়ে ঈশ্বরের য়ে প্রতিশ্রুতি তাদের জন্য ছিল তা তিনি পূর্ণ করেন নি৷ কিন্তু]]></a:t>
+              <a:t><![CDATA[10. இதுவுமல்லாமல், நம்முடைய பிதாவாகிய ஈசாக்கு என்னும் ஒருவனாலே ரெபெக்காள் கர்ப்பவதியானபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. এবিষয়ে হোশেয়ের পুস্তকে লেখা আছে:‘যাঁরা আমার লোক নয়, তাদের আমি নিজের লোক বলব, য়ে প্রিয়তমা]]></a:t>
+              <a:t><![CDATA[1. எனக்கு மிகுந்த துக்கமும் இடைவிடாத மனவேதனையும் உண்டாயிருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলের সমস্ত মানুষই সত্যিকার ইস্রায়েলের লোক নয়৷]]></a:t>
+              <a:t><![CDATA[11. பிள்ளைகள் இன்னும் பிறவாமலும், நல்வினை தீவினை ஒன்றும் செய்யாமலுமிருக்கையில், தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এমনও নয় য়ে অব্রাহামের বংশের বলেই তারা সত্যিকারের সন্তান; কিন্তু ঈশ্বর বলেছিলেন, ‘কেবল ইসহাক্ই]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொள்ளுதலின்படியிருக்கிற அவருடைய தீர்மானம் கிரியைகளினாலே நிலைநிற்காமல் அழைக்கிறவராலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমার বৈধ পুত্র হবে৷’]]></a:t>
+              <a:t><![CDATA[நிலைநிற்கும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. এর অর্থ হোল এই য়ে দৈহিকভাবে জন্মপ্রাপ্ত অব্রাহামের সন্তানরা সকলেই ঈশ্বরের সন্তান নয়৷ অব্রাহামের]]></a:t>
+              <a:t><![CDATA[12. மூத்தவன் இளையவனுக்கு ஊழியஞ்செய்வான் என்று அவளுடனே சொல்லப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রকৃত বংশধর তারাই যাঁরা অব্রাহামের কাছে ঈশ্বরের প্রতিশ্রুতি অনুসারে জন্মলাভ করেছে৷]]></a:t>
+              <a:t><![CDATA[13. அப்படியே, யாக்கோபைச் சிநேகித்து, ஏசாவை வெறுத்தேன் என்றும் எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. এই রকম কথা যিশাইয় আগেই বলেছিলেন: ‘সর্বশক্তিমান প্রভু যদি আমাদের জন্য কিছু বংশধর রেখে না দিতেন]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் நாம் என்ன சொல்லுவோம்? தேவனிடத்திலே அநீதி உண்டென்று சொல்லலாமா? சொல்லக்கூடாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তবে এতদিনে আমরা সদোমের তুল্য হতাম, আমরা এতদিনে ঘমোরার তুল্য হতাম৷’]]></a:t>
+              <a:t><![CDATA[15. அவர் மோசேயை நோக்கி: எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் இரக்கமாயிருப்பேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তিনি অব্রাহামকে এই প্রতিশ্রুতি দিয়েছিলেন: ‘নিরুপিত সময়ে আমি পুনর্বার আসব তখন সারার এক পুত্র]]></a:t>
+              <a:t><![CDATA[எவன்மேல் உருக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் உருக்கமாயிருப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে৷’]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் விரும்புகிறவனாலுமல்ல, ஓடுகிறவனாலும் அல்ல, இரங்குகிற தேவனாலேயாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. তাহলে এসবের অর্থ কি? অর্থ এই, যাঁরা অইহুদী তারা ঈশ্বরের সাক্ষাতে ধার্মিক প্রতিপন্ন হবার কোন]]></a:t>
+              <a:t><![CDATA[17. மேலும் என்னுடைய வல்லமையை உன்னிடத்தில் காண்பிக்கும்படியாகவும், என்னுடைய நாமம் பூமியில் எங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছিল না তাকে আমার প্রিয়তমা বলব৷’ হোশেয় 2:23]]></a:t>
+              <a:t><![CDATA[2. நான் சொல்லுகிறது பொய்யல்ல, கிறிஸ்துவுக்குள் உண்மையைச் சொல்லுகிறேன் என்று பரிசுத்த ஆவிக்குள் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চেষ্টা করে নি; তাদেরই ঈশ্বর ধার্মিক প্রতিপন্ন করলেন৷ তাদের বিশ্বাসের জন্য তারা ধার্মিক প্রতিপন্ন হল৷]]></a:t>
+              <a:t><![CDATA[பிரஸ்தாபமாகும்படியாகவும், உன்னை நிலைநிறுத்தினேன் என்று பார்வோனுடனே சொன்னதாக வேதத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. শুধু তাই নয়, রিবিকাও একজন মানুষের কাছ থেকেই সন্তান পেয়েছিলেন, তিনি আমাদের পূর্বপুরুষ ইসহাক৷]]></a:t>
+              <a:t><![CDATA[சொல்லியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. সেই সন্তান দুটির জন্ম হবার পূর্বে ঈশ্বর রিবিকাকে বলেছিলেন: ‘তোমার সন্তানদের মধ্যে জ্যেষ্ঠ]]></a:t>
+              <a:t><![CDATA[18. ஆதலால் எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருக்கிறாரோ அவன்மேல் இரக்கமாயிருக்கிறார், எவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কনিষ্ঠের দাস হবে৷’তাদের জন্মের পূর্বেই ঈশ্বর এই কথা জানিয়েছিলেন কারণ ঈশ্বরের সংকল্প অনুসারে তারা]]></a:t>
+              <a:t><![CDATA[கடினப்படுத்தச் சித்தமாயிருக்கிறாரோ அவனைக் கடினப்படுத்துகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মনোনীত হয়েছিল৷]]></a:t>
+              <a:t><![CDATA[19. இப்படியானால், அவர் இன்னும் ஏன் குற்றம்பிடிக்கிறார்? அவர் சித்தத்திற்கு எதிர்த்துநிற்பவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. আর ইস্রায়েলীরা বিধি-ব্যবস্থা পালন করার মধ্য দিয়ে ধার্মিক প্রতিপন্ন হবার চেষ্টা করেও কৃতকার্য়]]></a:t>
+              <a:t><![CDATA[என்று என்னுடனே சொல்லுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয় নি৷]]></a:t>
+              <a:t><![CDATA[20. அப்படியானால், மனுஷனே, தேவனோடு எதிர்த்துத் தர்க்கிக்கிற நீ யார்? உருவாக்கப்பட்ட வஸ்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. সেই সন্তান মনোনীত হল তার কৃত কোন কর্মের জন্য নয় বরং এই জন্যে য়ে ঈশ্বর তাকেই আব্বান করেছিলেন৷]]></a:t>
+              <a:t><![CDATA[உருவாக்கினவனை நோக்கி: நீ என்னை ஏன் இப்படி உண்டாக்கினாயென்று சொல்லலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. কারণ তারা তাদের কৃতকার্য়ের দ্বারা ধার্মিক প্রতিপন্ন হবার চেষ্টা করেছে৷ ধার্মিক প্রতিপন্ন হবার]]></a:t>
+              <a:t><![CDATA[21. மிதியிட்ட ஒரே களிமண்ணினாலே குயவன் ஒரு பாத்திரத்தைக் கனமான காரியத்துக்கும், ஒரு பாத்திரத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য তারা ঈশ্বরের ওপর বিশ্বাস করে নি, তারা ব্যাঘাতজনক পাথরে ধাক্কা পেয়ে হোঁচট খেয়েছে৷]]></a:t>
+              <a:t><![CDATA[கனவீனமான காரியத்துக்கும் பண்ணுகிறதற்கு மண்ணின்மேல் அவனுக்கு அதிகாரம் இல்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ‘আর য়েখানে ঈশ্বর বলেছিলেন তোমরা আমার লোক নও, সেখানেই তাদের বলা যাবে জীবন্ত ঈশ্বরের সন্তান৷’]]></a:t>
+              <a:t><![CDATA[மனச்சாட்சியும் எனக்குச் சாட்சியாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আর শাস্ত্রে য়েমন বলে: ‘আমি যাকোবকে ভালোবেসেছি, কিন্তু এষৌকে ঘৃণা করেছি৷’]]></a:t>
+              <a:t><![CDATA[22. தேவன் தமது கோபத்தைக் காண்பிக்கவும், தமது வல்லமையைத் தெரிவிக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. শাস্ত্রে য়েমন লেখা আছে:‘দেখ, আমি সিযোনে একটি পাথর রাখছি যাতে মানুষ হোঁচট খেয়ে পড়ে যাবে;]]></a:t>
+              <a:t><![CDATA[23. தாம் மகிமைக்காக எத்தனமாக்கின கிருபாபாத்திரங்கள்மேல் தம்முடைய மகிமையின் ஐசுவரியத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু যাঁরা তাঁর ওপর বিশ্বাস করবে তারা কখনও লজ্জায় পড়বে না৷’যিশাইয় 8:14; 28:16]]></a:t>
+              <a:t><![CDATA[தெரியப்படுத்தவும் சித்தமாய், அழிவுக்கு எத்தனமாக்கப்பட்ட கோபாக்கினைப் பாத்திரங்கள்மேல் மிகவும் நீடிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তাহলে আমরা কি বলব? ঈশ্বরে কি অন্যায় আছে? আমরা তা বলতে পারি না৷]]></a:t>
+              <a:t><![CDATA[சாந்தத்தோடே பொறுமையாயிருந்தாரானால் உனக்கென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ঈশ্বর, মোশিকে বলেছিলেন, ‘আমি যাকে দয়া করতে চাই, তাকেই দয়া করব৷ যাকে করুণা করতে চাই, তাকেই]]></a:t>
+              <a:t><![CDATA[24. அவர் யூதரிலிருந்துமாத்திரமல்ல, புறஜாதிகளிலுமிருந்து நம்மை அழைத்திருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করুণা করব৷’]]></a:t>
+              <a:t><![CDATA[25. அந்தப்படி: எனக்கு ஜனங்களல்லாதவர்களை என்னுடைய ஜனங்கள் என்றும், சிநேகிக்கப்படாதிருந்தவளைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তাই ঈশ্বর তাকেই মনোনীত করেন যাকে করুণা করবেন বলে ঠিক করেছেন৷ তাই মানুষের চেষ্টা বা তার ইচ্ছার]]></a:t>
+              <a:t><![CDATA[சிநேகக்கப்பட்டவள் என்றும் சொல்லி அழைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওপর তাঁর মনোনয়ন নির্ভর করে না৷]]></a:t>
+              <a:t><![CDATA[26. நீங்கள் என்னுடைய ஜனங்களல்லவென்று அவர்களுக்குச் சொல்லப்பட்ட இடத்திலே அவர்கள் ஜீவனுள்ள தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. শাস্ত্রে আছে ঈশ্বর ফরৌণকে উদ্দেশ্য করে বললেন, ‘তুমি আমার জন্য এই কাজ করবে, এই জন্যই আমি তোমাকে]]></a:t>
+              <a:t><![CDATA[பிள்ளைகள் என்னப்படுவார்கள் என்று ஓசியாவின் தீர்க்கதரிசனத்தில் சொல்லியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাজা করেছি, য়েন তোমার মধ্য দিয়ে আমি আমার ক্ষমতা প্রকাশ করতে পারি ও সারা জগতে আমার নাম ঘোষিত হয়৷’]]></a:t>
+              <a:t><![CDATA[27. அல்லாமலும் இஸ்ரவேல் புத்திரருடைய இலக்கம் சமுத்திரத்தின் மணலத்தனையாயிருந்தாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হোশেয় 1:10]]></a:t>
+              <a:t><![CDATA[3. மாம்சத்தின்படி என் இனத்தாராகிய என் சகோதரருக்குப் பதிலாக நானே கிறிஸ்துவைவிட்டுச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. সেজন্য ঈশ্বর যাকে দয়া করতে চান, তাকেই দয়া করেন আর যার অন্তর ঈশ্বর কঠোর করতে চান, তার অন্তর]]></a:t>
+              <a:t><![CDATA[மீதியாயிருப்பவர்கள் மாத்திரம் இரட்சிக்கப்படுவார்களென்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কঠোর করে তোলেন৷]]></a:t>
+              <a:t><![CDATA[28. அவர் நீதியோடே சீக்கிரமாய்த் தம்முடைய காரியத்தை நிறைவேற்றுவார்; கர்த்தர் பூமியிலே சீக்கிரமாகவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তাহলে তোমরা হয়তো আমাকে বলতে পার: ‘তবে ঈশ্বর কেন পাপের জন্য মানুষদের দোষী করেন? কারণ ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[காரியத்தை நிறைவேற்றி முடிப்பார் என்றும் ஏசாயா இஸ்ரவேலரைக்குறித்துச் சொல்லுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইচ্ছা কে প্রতিরোধ করতে পারে?]]></a:t>
+              <a:t><![CDATA[29. அல்லாமலும் ஏசாயா முன்னே சொன்னபடி: சேனைகளின் கர்த்தர் நமக்குள்ளே ஒரு சந்ததியை மீதியாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তা সত্য, কিন্তু তুমি কে? ঈশ্বরকে প্রশ্ন করার কোন অধিকার তোমার নেই৷ মাটির পাত্র কি নির্মাণকর্তাকে]]></a:t>
+              <a:t><![CDATA[வைக்காதிருந்தாரானால் நாம் சோதோமைப்போலாகி கொமோராவுக்கு ஒத்திருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রশ্ন করতে পারে? মাটির পাত্র কখনও নির্মাতাকে বলে না, ‘তুমি কেন আমাকে এমন করে গড়লে?’]]></a:t>
+              <a:t><![CDATA[30. இப்படியிருக்க நாம் என்னசொல்லுவோம்? நீதியைத் தேடாத புறஜாதியார் நீதியை அடைந்தார்கள். அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. কাদামাটির ওপরে কুমোরের কি কোন অধিকার নেই, সে কি একই মাটির তাল থেকে তার ইচ্ছামত দুরকম পাত্র তৈরী]]></a:t>
+              <a:t><![CDATA[விசுவாசத்தினாலாகும் நீதியே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে পারে না? একটি বিশেষ ব্যবহারের জন্য আর অন্যটি সাধারণ ব্যবহারের জন্য?]]></a:t>
+              <a:t><![CDATA[31. நீதிப்பிரமாணத்தைத் தேடின இஸ்ரவேலரோ நீதிப்பிரமாணத்தை அடையவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ঈশ্বর যদিও চেয়েছিলেন, য়ে লোকেদের বিনাশের জন্য প্রস্তুত করা হয়েছে তাদের ওপর তিনি তাঁর ক্রোধ]]></a:t>
+              <a:t><![CDATA[32. என்னத்தினாலென்றால், அவர்கள் விசுவாசத்தினாலே அதைத் தேடாமல், நியாயப்பிரமாணத்தின் கிரியைகளினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রকাশ করবেন ও তাঁর ক্ষমতার স্পষ্ট প্রমাণ দেবেন, তবু ঈশ্বর তাঁর ক্রোধের পাত্রদের প্রতি অসীম ধৈর্য্য]]></a:t>
+              <a:t><![CDATA[தேடினபடியால் அதை அடையவில்லை; இடறுதற்கான கல்லில் இடறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. যিশাইয় ইস্রায়েল সম্বন্ধে উচ্চকণ্ঠে বলেছিলেন: ‘যদি ইস্রায়েলীদের সংখ্যা সমুদ্র তীরের বালুকণার]]></a:t>
+              <a:t><![CDATA[சபிக்கப்பட்டவனாகவேண்டுமென்று விரும்புவேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখিয়েছেন৷]]></a:t>
+              <a:t><![CDATA[33. இதோ, இடறுதற்கான கல்லையும், தவறுதற்கான கன்மலையையும், சீயோனில் வைக்கிறேன்; அவரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,315 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. যাতে সেই দয়ার পাত্রদের, যাদের তিনি মহিমা প্রাপ্তির য়োগ্য করে তৈরী করেছিলেন, তাদের কাছে তাঁর]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[24. আমরাই সেই লোক, ঈশ্বর যাদের আহ্বান করেছেন৷ ইহুদী বা অইহুদীর মধ্য থেকে ঈশ্বর আমাদের আহ্বান করেছেন৷]]></a:t>
+              <a:t><![CDATA[விசுவாசமாயிருப்பவன் எவனோ அவன் வெட்கப்படுவதில்லை என்று எழுதியிருக்கிறபடியாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মত অগনিত হয়, তবুও তাদের মধ্য থেকে অবশিষ্ট কিছু মানুষ শেষ পর্যন্ত উদ্ধার পাবে৷]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் இஸ்ரவேலரே; புத்திரசுவிகாரமும், மகிமையும், உடன்படிக்கைகளும், நியாயப்பிரமாணமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. বিচারের ব্যাপারে প্রভু এই পৃথিবীতে যা করবেন বলেছেন, তিনি তা পূর্ণ করবেন, শিগ্গিরই তা শেষ করবেন৷’]]></a:t>
+              <a:t><![CDATA[தேவாராதனையும், வாக்குத்தத்தங்களும் அவர்களுடையவைகளே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আমি খ্রীষ্টেতে আছি এবং সত্যি বলছি৷ পবিত্র আত্মা দ্বারা পরিচালিত আমার বিবেকও বলছে য়ে আমি মিথ্যা]]></a:t>
+              <a:t><![CDATA[5. பிதாக்கள் அவர்களுடையவர்களே; மாம்சத்தின்படி கிறிஸ்துவும் அவர்களில் பிறந்தாரே, இவர் என்றென்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16039,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme83">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme83">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme83">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16324,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>63</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>