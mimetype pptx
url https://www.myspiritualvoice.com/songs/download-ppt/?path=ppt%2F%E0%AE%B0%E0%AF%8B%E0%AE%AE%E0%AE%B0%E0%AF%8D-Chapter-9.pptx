--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -7016,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619156" r:id="rId1"/>
+    <p:sldLayoutId id="2482583847" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15533,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme42">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme42">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme42">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>