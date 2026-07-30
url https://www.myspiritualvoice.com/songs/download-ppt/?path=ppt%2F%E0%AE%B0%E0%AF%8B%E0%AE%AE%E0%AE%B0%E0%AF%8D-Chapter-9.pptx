--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -117,60 +117,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -214,55 +204,50 @@
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
-    <p:sldId id="319" r:id="rId66"/>
-[...3 lines deleted...]
-    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -423,58 +408,53 @@
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -534,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பிதாக்கள் அவர்களுடையவர்களே; மாம்சத்தின்படி கிறிஸ்துவும் அவர்களில் பிறந்தாரே, இவர் என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்ட சர்வத்திற்கும்மேலான தேவன். ஆமென்.]]></a:t>
+              <a:t><![CDATA[1. எனக்கு மிகுந்த துக்கமும் இடைவிடாத மனவேதனையும் உண்டாயிருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -643,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பிதாக்கள் அவர்களுடையவர்களே; மாம்சத்தின்படி கிறிஸ்துவும் அவர்களில் பிறந்தாரே, இவர் என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்ட சர்வத்திற்கும்மேலான தேவன். ஆமென்.]]></a:t>
+              <a:t><![CDATA[2. நான் சொல்லுகிறது பொய்யல்ல, கிறிஸ்துவுக்குள் உண்மையைச் சொல்லுகிறேன் என்று பரிசுத்த ஆவிக்குள் என் மனச்சாட்சியும் எனக்குச் சாட்சியாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -752,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேவவசனம் அவமாய்ப் போயிற்றென்று சொல்லக்கூடாது; ஏனென்றால், இஸ்ரவேல் வம்சத்தார் எல்லாரும் இஸ்ரவேலரல்லவே.]]></a:t>
+              <a:t><![CDATA[3. மாம்சத்தின்படி என் இனத்தாராகிய என் சகோதரருக்குப் பதிலாக நானே கிறிஸ்துவைவிட்டுச் சபிக்கப்பட்டவனாகவேண்டுமென்று விரும்புவேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேவவசனம் அவமாய்ப் போயிற்றென்று சொல்லக்கூடாது; ஏனென்றால், இஸ்ரவேல் வம்சத்தார் எல்லாரும் இஸ்ரவேலரல்லவே.]]></a:t>
+              <a:t><![CDATA[3. மாம்சத்தின்படி என் இனத்தாராகிய என் சகோதரருக்குப் பதிலாக நானே கிறிஸ்துவைவிட்டுச் சபிக்கப்பட்டவனாகவேண்டுமென்று விரும்புவேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -970,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் ஆபிரகாமின் சந்ததியாரானாலும் எல்லாரும் பிள்ளைகளல்லவே; ஈசாக்கினிடத்தில் உன் சந்ததி விளங்குமென்று சொல்லியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் இஸ்ரவேலரே; புத்திரசுவிகாரமும், மகிமையும், உடன்படிக்கைகளும், நியாயப்பிரமாணமும், தேவாராதனையும், வாக்குத்தத்தங்களும் அவர்களுடையவைகளே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் ஆபிரகாமின் சந்ததியாரானாலும் எல்லாரும் பிள்ளைகளல்லவே; ஈசாக்கினிடத்தில் உன் சந்ததி விளங்குமென்று சொல்லியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் இஸ்ரவேலரே; புத்திரசுவிகாரமும், மகிமையும், உடன்படிக்கைகளும், நியாயப்பிரமாணமும், தேவாராதனையும், வாக்குத்தத்தங்களும் அவர்களுடையவைகளே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதெப்படியென்றால், மாம்சத்தின்படி பிள்ளைகளானவர்கள் தேவனுடைய பிள்ளைகளல்ல, வாக்குத்தத்தத்தின்படி பிள்ளைகளானவர்களே அந்தச் சந்ததி என்றெண்ணப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் இஸ்ரவேலரே; புத்திரசுவிகாரமும், மகிமையும், உடன்படிக்கைகளும், நியாயப்பிரமாணமும், தேவாராதனையும், வாக்குத்தத்தங்களும் அவர்களுடையவைகளே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதெப்படியென்றால், மாம்சத்தின்படி பிள்ளைகளானவர்கள் தேவனுடைய பிள்ளைகளல்ல, வாக்குத்தத்தத்தின்படி பிள்ளைகளானவர்களே அந்தச் சந்ததி என்றெண்ணப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. பிதாக்கள் அவர்களுடையவர்களே; மாம்சத்தின்படி கிறிஸ்துவும் அவர்களில் பிறந்தாரே, இவர் என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்ட சர்வத்திற்கும்மேலான தேவன். ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த வாக்குத்தத்தமான வார்த்தையாவது: குறித்த காலத்திலே வருவேன், அப்பொழுது சாராள் ஒரு குமாரனைப் பெறுவாள் என்பதே.]]></a:t>
+              <a:t><![CDATA[5. பிதாக்கள் அவர்களுடையவர்களே; மாம்சத்தின்படி கிறிஸ்துவும் அவர்களில் பிறந்தாரே, இவர் என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்ட சர்வத்திற்கும்மேலான தேவன். ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதுவுமல்லாமல், நம்முடைய பிதாவாகிய ஈசாக்கு என்னும் ஒருவனாலே ரெபெக்காள் கர்ப்பவதியானபோது,]]></a:t>
+              <a:t><![CDATA[6. தேவவசனம் அவமாய்ப் போயிற்றென்று சொல்லக்கூடாது; ஏனென்றால், இஸ்ரவேல் வம்சத்தார் எல்லாரும் இஸ்ரவேலரல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1624,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எனக்கு மிகுந்த துக்கமும் இடைவிடாத மனவேதனையும் உண்டாயிருக்கிறது;]]></a:t>
+              <a:t><![CDATA[25. அந்தப்படி: எனக்கு ஜனங்களல்லாதவர்களை என்னுடைய ஜனங்கள் என்றும், சிநேகிக்கப்படாதிருந்தவளைச் சிநேகக்கப்பட்டவள் என்றும் சொல்லி அழைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிள்ளைகள் இன்னும் பிறவாமலும், நல்வினை தீவினை ஒன்றும் செய்யாமலுமிருக்கையில், தேவனுடைய தெரிந்துகொள்ளுதலின்படியிருக்கிற அவருடைய தீர்மானம் கிரியைகளினாலே நிலைநிற்காமல் அழைக்கிறவராலே நிலைநிற்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[6. தேவவசனம் அவமாய்ப் போயிற்றென்று சொல்லக்கூடாது; ஏனென்றால், இஸ்ரவேல் வம்சத்தார் எல்லாரும் இஸ்ரவேலரல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிள்ளைகள் இன்னும் பிறவாமலும், நல்வினை தீவினை ஒன்றும் செய்யாமலுமிருக்கையில், தேவனுடைய தெரிந்துகொள்ளுதலின்படியிருக்கிற அவருடைய தீர்மானம் கிரியைகளினாலே நிலைநிற்காமல் அழைக்கிறவராலே நிலைநிற்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் ஆபிரகாமின் சந்ததியாரானாலும் எல்லாரும் பிள்ளைகளல்லவே; ஈசாக்கினிடத்தில் உன் சந்ததி விளங்குமென்று சொல்லியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1951,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிள்ளைகள் இன்னும் பிறவாமலும், நல்வினை தீவினை ஒன்றும் செய்யாமலுமிருக்கையில், தேவனுடைய தெரிந்துகொள்ளுதலின்படியிருக்கிற அவருடைய தீர்மானம் கிரியைகளினாலே நிலைநிற்காமல் அழைக்கிறவராலே நிலைநிற்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் ஆபிரகாமின் சந்ததியாரானாலும் எல்லாரும் பிள்ளைகளல்லவே; ஈசாக்கினிடத்தில் உன் சந்ததி விளங்குமென்று சொல்லியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூத்தவன் இளையவனுக்கு ஊழியஞ்செய்வான் என்று அவளுடனே சொல்லப்பட்டது.]]></a:t>
+              <a:t><![CDATA[8. அதெப்படியென்றால், மாம்சத்தின்படி பிள்ளைகளானவர்கள் தேவனுடைய பிள்ளைகளல்ல, வாக்குத்தத்தத்தின்படி பிள்ளைகளானவர்களே அந்தச் சந்ததி என்றெண்ணப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூத்தவன் இளையவனுக்கு ஊழியஞ்செய்வான் என்று அவளுடனே சொல்லப்பட்டது.]]></a:t>
+              <a:t><![CDATA[8. அதெப்படியென்றால், மாம்சத்தின்படி பிள்ளைகளானவர்கள் தேவனுடைய பிள்ளைகளல்ல, வாக்குத்தத்தத்தின்படி பிள்ளைகளானவர்களே அந்தச் சந்ததி என்றெண்ணப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2278,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூத்தவன் இளையவனுக்கு ஊழியஞ்செய்வான் என்று அவளுடனே சொல்லப்பட்டது.]]></a:t>
+              <a:t><![CDATA[29. அல்லாமலும் ஏசாயா முன்னே சொன்னபடி: சேனைகளின் கர்த்தர் நமக்குள்ளே ஒரு சந்ததியை மீதியாக வைக்காதிருந்தாரானால் நாம் சோதோமைப்போலாகி கொமோராவுக்கு ஒத்திருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே, யாக்கோபைச் சிநேகித்து, ஏசாவை வெறுத்தேன் என்றும் எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[29. அல்லாமலும் ஏசாயா முன்னே சொன்னபடி: சேனைகளின் கர்த்தர் நமக்குள்ளே ஒரு சந்ததியை மீதியாக வைக்காதிருந்தாரானால் நாம் சோதோமைப்போலாகி கொமோராவுக்கு ஒத்திருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் நாம் என்ன சொல்லுவோம்? தேவனிடத்திலே அநீதி உண்டென்று சொல்லலாமா? சொல்லக்கூடாதே.]]></a:t>
+              <a:t><![CDATA[9. அந்த வாக்குத்தத்தமான வார்த்தையாவது: குறித்த காலத்திலே வருவேன், அப்பொழுது சாராள் ஒரு குமாரனைப் பெறுவாள் என்பதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2605,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் மோசேயை நோக்கி: எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் இரக்கமாயிருப்பேன், எவன்மேல் உருக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் உருக்கமாயிருப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. அந்த வாக்குத்தத்தமான வார்த்தையாவது: குறித்த காலத்திலே வருவேன், அப்பொழுது சாராள் ஒரு குமாரனைப் பெறுவாள் என்பதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் மோசேயை நோக்கி: எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் இரக்கமாயிருப்பேன், எவன்மேல் உருக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் உருக்கமாயிருப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. இப்படியிருக்க நாம் என்னசொல்லுவோம்? நீதியைத் தேடாத புறஜாதியார் நீதியை அடைந்தார்கள். அது விசுவாசத்தினாலாகும் நீதியே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2823,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எனக்கு மிகுந்த துக்கமும் இடைவிடாத மனவேதனையும் உண்டாயிருக்கிறது;]]></a:t>
+              <a:t><![CDATA[25. அந்தப்படி: எனக்கு ஜனங்களல்லாதவர்களை என்னுடைய ஜனங்கள் என்றும், சிநேகிக்கப்படாதிருந்தவளைச் சிநேகக்கப்பட்டவள் என்றும் சொல்லி அழைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் விரும்புகிறவனாலுமல்ல, ஓடுகிறவனாலும் அல்ல, இரங்குகிற தேவனாலேயாம்.]]></a:t>
+              <a:t><![CDATA[30. இப்படியிருக்க நாம் என்னசொல்லுவோம்? நீதியைத் தேடாத புறஜாதியார் நீதியை அடைந்தார்கள். அது விசுவாசத்தினாலாகும் நீதியே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் விரும்புகிறவனாலுமல்ல, ஓடுகிறவனாலும் அல்ல, இரங்குகிற தேவனாலேயாம்.]]></a:t>
+              <a:t><![CDATA[10. இதுவுமல்லாமல், நம்முடைய பிதாவாகிய ஈசாக்கு என்னும் ஒருவனாலே ரெபெக்காள் கர்ப்பவதியானபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேலும் என்னுடைய வல்லமையை உன்னிடத்தில் காண்பிக்கும்படியாகவும், என்னுடைய நாமம் பூமியில் எங்கும் பிரஸ்தாபமாகும்படியாகவும், உன்னை நிலைநிறுத்தினேன் என்று பார்வோனுடனே சொன்னதாக வேதத்தில் சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. பிள்ளைகள் இன்னும் பிறவாமலும், நல்வினை தீவினை ஒன்றும் செய்யாமலுமிருக்கையில், தேவனுடைய தெரிந்துகொள்ளுதலின்படியிருக்கிற அவருடைய தீர்மானம் கிரியைகளினாலே நிலைநிற்காமல் அழைக்கிறவராலே நிலைநிற்கும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேலும் என்னுடைய வல்லமையை உன்னிடத்தில் காண்பிக்கும்படியாகவும், என்னுடைய நாமம் பூமியில் எங்கும் பிரஸ்தாபமாகும்படியாகவும், உன்னை நிலைநிறுத்தினேன் என்று பார்வோனுடனே சொன்னதாக வேதத்தில் சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. பிள்ளைகள் இன்னும் பிறவாமலும், நல்வினை தீவினை ஒன்றும் செய்யாமலுமிருக்கையில், தேவனுடைய தெரிந்துகொள்ளுதலின்படியிருக்கிற அவருடைய தீர்மானம் கிரியைகளினாலே நிலைநிற்காமல் அழைக்கிறவராலே நிலைநிற்கும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3368,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆதலால் எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருக்கிறாரோ அவன்மேல் இரக்கமாயிருக்கிறார், எவனைக் கடினப்படுத்தச் சித்தமாயிருக்கிறாரோ அவனைக் கடினப்படுத்துகிறார்.]]></a:t>
+              <a:t><![CDATA[11. பிள்ளைகள் இன்னும் பிறவாமலும், நல்வினை தீவினை ஒன்றும் செய்யாமலுமிருக்கையில், தேவனுடைய தெரிந்துகொள்ளுதலின்படியிருக்கிற அவருடைய தீர்மானம் கிரியைகளினாலே நிலைநிற்காமல் அழைக்கிறவராலே நிலைநிற்கும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3477,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆதலால் எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருக்கிறாரோ அவன்மேல் இரக்கமாயிருக்கிறார், எவனைக் கடினப்படுத்தச் சித்தமாயிருக்கிறாரோ அவனைக் கடினப்படுத்துகிறார்.]]></a:t>
+              <a:t><![CDATA[31. நீதிப்பிரமாணத்தைத் தேடின இஸ்ரவேலரோ நீதிப்பிரமாணத்தை அடையவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படியானால், அவர் இன்னும் ஏன் குற்றம்பிடிக்கிறார்? அவர் சித்தத்திற்கு எதிர்த்துநிற்பவன் யார்? என்று என்னுடனே சொல்லுவாய்.]]></a:t>
+              <a:t><![CDATA[31. நீதிப்பிரமாணத்தைத் தேடின இஸ்ரவேலரோ நீதிப்பிரமாணத்தை அடையவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படியானால், அவர் இன்னும் ஏன் குற்றம்பிடிக்கிறார்? அவர் சித்தத்திற்கு எதிர்த்துநிற்பவன் யார்? என்று என்னுடனே சொல்லுவாய்.]]></a:t>
+              <a:t><![CDATA[12. மூத்தவன் இளையவனுக்கு ஊழியஞ்செய்வான் என்று அவளுடனே சொல்லப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியானால், மனுஷனே, தேவனோடு எதிர்த்துத் தர்க்கிக்கிற நீ யார்? உருவாக்கப்பட்ட வஸ்து உருவாக்கினவனை நோக்கி: நீ என்னை ஏன் இப்படி உண்டாக்கினாயென்று சொல்லலாமா?]]></a:t>
+              <a:t><![CDATA[32. என்னத்தினாலென்றால், அவர்கள் விசுவாசத்தினாலே அதைத் தேடாமல், நியாயப்பிரமாணத்தின் கிரியைகளினாலே தேடினபடியால் அதை அடையவில்லை; இடறுதற்கான கல்லில் இடறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியானால், மனுஷனே, தேவனோடு எதிர்த்துத் தர்க்கிக்கிற நீ யார்? உருவாக்கப்பட்ட வஸ்து உருவாக்கினவனை நோக்கி: நீ என்னை ஏன் இப்படி உண்டாக்கினாயென்று சொல்லலாமா?]]></a:t>
+              <a:t><![CDATA[32. என்னத்தினாலென்றால், அவர்கள் விசுவாசத்தினாலே அதைத் தேடாமல், நியாயப்பிரமாணத்தின் கிரியைகளினாலே தேடினபடியால் அதை அடையவில்லை; இடறுதற்கான கல்லில் இடறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4022,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் சொல்லுகிறது பொய்யல்ல, கிறிஸ்துவுக்குள் உண்மையைச் சொல்லுகிறேன் என்று பரிசுத்த ஆவிக்குள் என் மனச்சாட்சியும் எனக்குச் சாட்சியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[26. நீங்கள் என்னுடைய ஜனங்களல்லவென்று அவர்களுக்குச் சொல்லப்பட்ட இடத்திலே அவர்கள் ஜீவனுள்ள தேவனுடைய பிள்ளைகள் என்னப்படுவார்கள் என்று ஓசியாவின் தீர்க்கதரிசனத்தில் சொல்லியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியானால், மனுஷனே, தேவனோடு எதிர்த்துத் தர்க்கிக்கிற நீ யார்? உருவாக்கப்பட்ட வஸ்து உருவாக்கினவனை நோக்கி: நீ என்னை ஏன் இப்படி உண்டாக்கினாயென்று சொல்லலாமா?]]></a:t>
+              <a:t><![CDATA[13. அப்படியே, யாக்கோபைச் சிநேகித்து, ஏசாவை வெறுத்தேன் என்றும் எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மிதியிட்ட ஒரே களிமண்ணினாலே குயவன் ஒரு பாத்திரத்தைக் கனமான காரியத்துக்கும், ஒரு பாத்திரத்தைக் கனவீனமான காரியத்துக்கும் பண்ணுகிறதற்கு மண்ணின்மேல் அவனுக்கு அதிகாரம் இல்லையோ?]]></a:t>
+              <a:t><![CDATA[33. இதோ, இடறுதற்கான கல்லையும், தவறுதற்கான கன்மலையையும், சீயோனில் வைக்கிறேன்; அவரிடத்தில் விசுவாசமாயிருப்பவன் எவனோ அவன் வெட்கப்படுவதில்லை என்று எழுதியிருக்கிறபடியாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மிதியிட்ட ஒரே களிமண்ணினாலே குயவன் ஒரு பாத்திரத்தைக் கனமான காரியத்துக்கும், ஒரு பாத்திரத்தைக் கனவீனமான காரியத்துக்கும் பண்ணுகிறதற்கு மண்ணின்மேல் அவனுக்கு அதிகாரம் இல்லையோ?]]></a:t>
+              <a:t><![CDATA[33. இதோ, இடறுதற்கான கல்லையும், தவறுதற்கான கன்மலையையும், சீயோனில் வைக்கிறேன்; அவரிடத்தில் விசுவாசமாயிருப்பவன் எவனோ அவன் வெட்கப்படுவதில்லை என்று எழுதியிருக்கிறபடியாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மிதியிட்ட ஒரே களிமண்ணினாலே குயவன் ஒரு பாத்திரத்தைக் கனமான காரியத்துக்கும், ஒரு பாத்திரத்தைக் கனவீனமான காரியத்துக்கும் பண்ணுகிறதற்கு மண்ணின்மேல் அவனுக்கு அதிகாரம் இல்லையோ?]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் நாம் என்ன சொல்லுவோம்? தேவனிடத்திலே அநீதி உண்டென்று சொல்லலாமா? சொல்லக்கூடாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவன் தமது கோபத்தைக் காண்பிக்கவும், தமது வல்லமையைத் தெரிவிக்கவும்,]]></a:t>
+              <a:t><![CDATA[15. அவர் மோசேயை நோக்கி: எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் இரக்கமாயிருப்பேன், எவன்மேல் உருக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் உருக்கமாயிருப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவன் தமது கோபத்தைக் காண்பிக்கவும், தமது வல்லமையைத் தெரிவிக்கவும்,]]></a:t>
+              <a:t><![CDATA[15. அவர் மோசேயை நோக்கி: எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் இரக்கமாயிருப்பேன், எவன்மேல் உருக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் உருக்கமாயிருப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாம் மகிமைக்காக எத்தனமாக்கின கிருபாபாத்திரங்கள்மேல் தம்முடைய மகிமையின் ஐசுவரியத்தைத் தெரியப்படுத்தவும் சித்தமாய், அழிவுக்கு எத்தனமாக்கப்பட்ட கோபாக்கினைப் பாத்திரங்கள்மேல் மிகவும் நீடிய சாந்தத்தோடே பொறுமையாயிருந்தாரானால் உனக்கென்ன?]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் விரும்புகிறவனாலுமல்ல, ஓடுகிறவனாலும் அல்ல, இரங்குகிற தேவனாலேயாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாம் மகிமைக்காக எத்தனமாக்கின கிருபாபாத்திரங்கள்மேல் தம்முடைய மகிமையின் ஐசுவரியத்தைத் தெரியப்படுத்தவும் சித்தமாய், அழிவுக்கு எத்தனமாக்கப்பட்ட கோபாக்கினைப் பாத்திரங்கள்மேல் மிகவும் நீடிய சாந்தத்தோடே பொறுமையாயிருந்தாரானால் உனக்கென்ன?]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் விரும்புகிறவனாலுமல்ல, ஓடுகிறவனாலும் அல்ல, இரங்குகிற தேவனாலேயாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாம் மகிமைக்காக எத்தனமாக்கின கிருபாபாத்திரங்கள்மேல் தம்முடைய மகிமையின் ஐசுவரியத்தைத் தெரியப்படுத்தவும் சித்தமாய், அழிவுக்கு எத்தனமாக்கப்பட்ட கோபாக்கினைப் பாத்திரங்கள்மேல் மிகவும் நீடிய சாந்தத்தோடே பொறுமையாயிருந்தாரானால் உனக்கென்ன?]]></a:t>
+              <a:t><![CDATA[17. மேலும் என்னுடைய வல்லமையை உன்னிடத்தில் காண்பிக்கும்படியாகவும், என்னுடைய நாமம் பூமியில் எங்கும் பிரஸ்தாபமாகும்படியாகவும், உன்னை நிலைநிறுத்தினேன் என்று பார்வோனுடனே சொன்னதாக வேதத்தில் சொல்லியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர் யூதரிலிருந்துமாத்திரமல்ல, புறஜாதிகளிலுமிருந்து நம்மை அழைத்திருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[17. மேலும் என்னுடைய வல்லமையை உன்னிடத்தில் காண்பிக்கும்படியாகவும், என்னுடைய நாமம் பூமியில் எங்கும் பிரஸ்தாபமாகும்படியாகவும், உன்னை நிலைநிறுத்தினேன் என்று பார்வோனுடனே சொன்னதாக வேதத்தில் சொல்லியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5221,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மாம்சத்தின்படி என் இனத்தாராகிய என் சகோதரருக்குப் பதிலாக நானே கிறிஸ்துவைவிட்டுச் சபிக்கப்பட்டவனாகவேண்டுமென்று விரும்புவேனே.]]></a:t>
+              <a:t><![CDATA[26. நீங்கள் என்னுடைய ஜனங்களல்லவென்று அவர்களுக்குச் சொல்லப்பட்ட இடத்திலே அவர்கள் ஜீவனுள்ள தேவனுடைய பிள்ளைகள் என்னப்படுவார்கள் என்று ஓசியாவின் தீர்க்கதரிசனத்தில் சொல்லியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர் யூதரிலிருந்துமாத்திரமல்ல, புறஜாதிகளிலுமிருந்து நம்மை அழைத்திருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[18. ஆதலால் எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருக்கிறாரோ அவன்மேல் இரக்கமாயிருக்கிறார், எவனைக் கடினப்படுத்தச் சித்தமாயிருக்கிறாரோ அவனைக் கடினப்படுத்துகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தப்படி: எனக்கு ஜனங்களல்லாதவர்களை என்னுடைய ஜனங்கள் என்றும், சிநேகிக்கப்படாதிருந்தவளைச் சிநேகக்கப்பட்டவள் என்றும் சொல்லி அழைப்பேன்.]]></a:t>
+              <a:t><![CDATA[18. ஆதலால் எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருக்கிறாரோ அவன்மேல் இரக்கமாயிருக்கிறார், எவனைக் கடினப்படுத்தச் சித்தமாயிருக்கிறாரோ அவனைக் கடினப்படுத்துகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தப்படி: எனக்கு ஜனங்களல்லாதவர்களை என்னுடைய ஜனங்கள் என்றும், சிநேகிக்கப்படாதிருந்தவளைச் சிநேகக்கப்பட்டவள் என்றும் சொல்லி அழைப்பேன்.]]></a:t>
+              <a:t><![CDATA[19. இப்படியானால், அவர் இன்னும் ஏன் குற்றம்பிடிக்கிறார்? அவர் சித்தத்திற்கு எதிர்த்துநிற்பவன் யார்? என்று என்னுடனே சொல்லுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்கள் என்னுடைய ஜனங்களல்லவென்று அவர்களுக்குச் சொல்லப்பட்ட இடத்திலே அவர்கள் ஜீவனுள்ள தேவனுடைய பிள்ளைகள் என்னப்படுவார்கள் என்று ஓசியாவின் தீர்க்கதரிசனத்தில் சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. இப்படியானால், அவர் இன்னும் ஏன் குற்றம்பிடிக்கிறார்? அவர் சித்தத்திற்கு எதிர்த்துநிற்பவன் யார்? என்று என்னுடனே சொல்லுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அல்லாமலும் இஸ்ரவேல் புத்திரருடைய இலக்கம் சமுத்திரத்தின் மணலத்தனையாயிருந்தாலும், மீதியாயிருப்பவர்கள் மாத்திரம் இரட்சிக்கப்படுவார்களென்றும்;]]></a:t>
+              <a:t><![CDATA[20. அப்படியானால், மனுஷனே, தேவனோடு எதிர்த்துத் தர்க்கிக்கிற நீ யார்? உருவாக்கப்பட்ட வஸ்து உருவாக்கினவனை நோக்கி: நீ என்னை ஏன் இப்படி உண்டாக்கினாயென்று சொல்லலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அல்லாமலும் இஸ்ரவேல் புத்திரருடைய இலக்கம் சமுத்திரத்தின் மணலத்தனையாயிருந்தாலும், மீதியாயிருப்பவர்கள் மாத்திரம் இரட்சிக்கப்படுவார்களென்றும்;]]></a:t>
+              <a:t><![CDATA[20. அப்படியானால், மனுஷனே, தேவனோடு எதிர்த்துத் தர்க்கிக்கிற நீ யார்? உருவாக்கப்பட்ட வஸ்து உருவாக்கினவனை நோக்கி: நீ என்னை ஏன் இப்படி உண்டாக்கினாயென்று சொல்லலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர் நீதியோடே சீக்கிரமாய்த் தம்முடைய காரியத்தை நிறைவேற்றுவார்; கர்த்தர் பூமியிலே சீக்கிரமாகவே காரியத்தை நிறைவேற்றி முடிப்பார் என்றும் ஏசாயா இஸ்ரவேலரைக்குறித்துச் சொல்லுகிறான்.]]></a:t>
+              <a:t><![CDATA[21. மிதியிட்ட ஒரே களிமண்ணினாலே குயவன் ஒரு பாத்திரத்தைக் கனமான காரியத்துக்கும், ஒரு பாத்திரத்தைக் கனவீனமான காரியத்துக்கும் பண்ணுகிறதற்கு மண்ணின்மேல் அவனுக்கு அதிகாரம் இல்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அல்லாமலும் ஏசாயா முன்னே சொன்னபடி: சேனைகளின் கர்த்தர் நமக்குள்ளே ஒரு சந்ததியை மீதியாக வைக்காதிருந்தாரானால் நாம் சோதோமைப்போலாகி கொமோராவுக்கு ஒத்திருப்போம்.]]></a:t>
+              <a:t><![CDATA[21. மிதியிட்ட ஒரே களிமண்ணினாலே குயவன் ஒரு பாத்திரத்தைக் கனமான காரியத்துக்கும், ஒரு பாத்திரத்தைக் கனவீனமான காரியத்துக்கும் பண்ணுகிறதற்கு மண்ணின்மேல் அவனுக்கு அதிகாரம் இல்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அல்லாமலும் ஏசாயா முன்னே சொன்னபடி: சேனைகளின் கர்த்தர் நமக்குள்ளே ஒரு சந்ததியை மீதியாக வைக்காதிருந்தாரானால் நாம் சோதோமைப்போலாகி கொமோராவுக்கு ஒத்திருப்போம்.]]></a:t>
+              <a:t><![CDATA[22. தேவன் தமது கோபத்தைக் காண்பிக்கவும், தமது வல்லமையைத் தெரிவிக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இப்படியிருக்க நாம் என்னசொல்லுவோம்? நீதியைத் தேடாத புறஜாதியார் நீதியை அடைந்தார்கள். அது விசுவாசத்தினாலாகும் நீதியே.]]></a:t>
+              <a:t><![CDATA[22. தேவன் தமது கோபத்தைக் காண்பிக்கவும், தமது வல்லமையைத் தெரிவிக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6420,51 +6400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மாம்சத்தின்படி என் இனத்தாராகிய என் சகோதரருக்குப் பதிலாக நானே கிறிஸ்துவைவிட்டுச் சபிக்கப்பட்டவனாகவேண்டுமென்று விரும்புவேனே.]]></a:t>
+              <a:t><![CDATA[27. அல்லாமலும் இஸ்ரவேல் புத்திரருடைய இலக்கம் சமுத்திரத்தின் மணலத்தனையாயிருந்தாலும், மீதியாயிருப்பவர்கள் மாத்திரம் இரட்சிக்கப்படுவார்களென்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இப்படியிருக்க நாம் என்னசொல்லுவோம்? நீதியைத் தேடாத புறஜாதியார் நீதியை அடைந்தார்கள். அது விசுவாசத்தினாலாகும் நீதியே.]]></a:t>
+              <a:t><![CDATA[22. தேவன் தமது கோபத்தைக் காண்பிக்கவும், தமது வல்லமையைத் தெரிவிக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீதிப்பிரமாணத்தைத் தேடின இஸ்ரவேலரோ நீதிப்பிரமாணத்தை அடையவில்லை.]]></a:t>
+              <a:t><![CDATA[23. தாம் மகிமைக்காக எத்தனமாக்கின கிருபாபாத்திரங்கள்மேல் தம்முடைய மகிமையின் ஐசுவரியத்தைத் தெரியப்படுத்தவும் சித்தமாய், அழிவுக்கு எத்தனமாக்கப்பட்ட கோபாக்கினைப் பாத்திரங்கள்மேல் மிகவும் நீடிய சாந்தத்தோடே பொறுமையாயிருந்தாரானால் உனக்கென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீதிப்பிரமாணத்தைத் தேடின இஸ்ரவேலரோ நீதிப்பிரமாணத்தை அடையவில்லை.]]></a:t>
+              <a:t><![CDATA[23. தாம் மகிமைக்காக எத்தனமாக்கின கிருபாபாத்திரங்கள்மேல் தம்முடைய மகிமையின் ஐசுவரியத்தைத் தெரியப்படுத்தவும் சித்தமாய், அழிவுக்கு எத்தனமாக்கப்பட்ட கோபாக்கினைப் பாத்திரங்கள்மேல் மிகவும் நீடிய சாந்தத்தோடே பொறுமையாயிருந்தாரானால் உனக்கென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,596 +6836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. என்னத்தினாலென்றால், அவர்கள் விசுவாசத்தினாலே அதைத் தேடாமல், நியாயப்பிரமாணத்தின் கிரியைகளினாலே தேடினபடியால் அதை அடையவில்லை; இடறுதற்கான கல்லில் இடறினார்கள்.]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[33. இதோ, இடறுதற்கான கல்லையும், தவறுதற்கான கன்மலையையும், சீயோனில் வைக்கிறேன்; அவரிடத்தில் விசுவாசமாயிருப்பவன் எவனோ அவன் வெட்கப்படுவதில்லை என்று எழுதியிருக்கிறபடியாயிற்று.]]></a:t>
+              <a:t><![CDATA[24. அவர் யூதரிலிருந்துமாத்திரமல்ல, புறஜாதிகளிலுமிருந்து நம்மை அழைத்திருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7510,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் இஸ்ரவேலரே; புத்திரசுவிகாரமும், மகிமையும், உடன்படிக்கைகளும், நியாயப்பிரமாணமும், தேவாராதனையும், வாக்குத்தத்தங்களும் அவர்களுடையவைகளே;]]></a:t>
+              <a:t><![CDATA[27. அல்லாமலும் இஸ்ரவேல் புத்திரருடைய இலக்கம் சமுத்திரத்தின் மணலத்தனையாயிருந்தாலும், மீதியாயிருப்பவர்கள் மாத்திரம் இரட்சிக்கப்படுவார்களென்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7619,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் இஸ்ரவேலரே; புத்திரசுவிகாரமும், மகிமையும், உடன்படிக்கைகளும், நியாயப்பிரமாணமும், தேவாராதனையும், வாக்குத்தத்தங்களும் அவர்களுடையவைகளே;]]></a:t>
+              <a:t><![CDATA[28. அவர் நீதியோடே சீக்கிரமாய்த் தம்முடைய காரியத்தை நிறைவேற்றுவார்; கர்த்தர் பூமியிலே சீக்கிரமாகவே காரியத்தை நிறைவேற்றி முடிப்பார் என்றும் ஏசாயா இஸ்ரவேலரைக்குறித்துச் சொல்லுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7728,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் இஸ்ரவேலரே; புத்திரசுவிகாரமும், மகிமையும், உடன்படிக்கைகளும், நியாயப்பிரமாணமும், தேவாராதனையும், வாக்குத்தத்தங்களும் அவர்களுடையவைகளே;]]></a:t>
+              <a:t><![CDATA[1. எனக்கு மிகுந்த துக்கமும் இடைவிடாத மனவேதனையும் உண்டாயிருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470546049" r:id="rId1"/>
+    <p:sldLayoutId id="2474466970" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8323,90 +7758,50 @@
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8531,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તેઓ આપણા પિતાઓના વંશજો છે. અને તેઓ ખ્રિસ્તના દુન્યવી કુટુંબીજનો છે. ખ્રિસ્ત સર્વોપરી દેવ છે. તેની]]></a:t>
+              <a:t><![CDATA[বলছি না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સ્તુતિ નિત્ય કરો! આમીન.]]></a:t>
+              <a:t><![CDATA[2. আমি ইহুদী সমাজের জন্য অন্তরে সবসময় গভীর দুঃখ ও বেদনা অনুভব করছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. હા, આ યહૂદિઓ માટે હું ઘણું દુ:ખ અનુભવું છું. એમને આપેલું વચન દેવ પાળી ન શક્યો, એમ હું કહેવા માગતો]]></a:t>
+              <a:t><![CDATA[3. তারা আমার ভাই ও বোন, আমার স্বজাতি৷ তাদের যদি সাহায্য করতে পারতাম! এমন কি আমার এমন ইচ্ছাও জাগে য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નથી. પરંતુ ઈસ્રાએલના માત્ર થોડાક યહૂદિઓ જ દેવના સાચા લોકો છે.]]></a:t>
+              <a:t><![CDATA[তাদের বদলে আমি য়েন অভিশপ্ত এবং খ্রীষ্ট থেকে বিচ্ছিন্ন হই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. અને ઈબ્રાહિમના વંશજોમાં ફક્ત થોડાક માણસો જ તમારાં દેવનો સાચાં સંતાનો છે. દેવે ઈબ્રાહિમને આમ]]></a:t>
+              <a:t><![CDATA[4. তারা ইস্রায়েল বংশেরই মানুষ৷ ঈশ্বর তাদের পুত্র হবার অধিকার দিয়েছেন, নিজের মহিমা দেখিয়েছেন, ধর্ম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહ્યું હતું: “ઈસહાક જ તારો કાયદેસરનો દીકરો ગણાશે.”]]></a:t>
+              <a:t><![CDATA[নিয়ম দিয়েছেন৷ ঈশ্বর তাদেরই মোশির দেওয়া বিধি-ব্যবস্থা, সঠিক উপাসনা পদ্ধতি এবং তাঁর প্রতিশ্রুতি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. આનો અર્થ એ છે કે ઈબ્રાહિમના બધા જ વંશજો કઈ દેવનાં સાચાં સંતાનો નથી. દેવે ઈબ્રાહિમને આપેલાં વચન]]></a:t>
+              <a:t><![CDATA[দিয়েছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રમાણે જે સંતાનો દેવના થશે તે જ સંતાનો ઈબ્રાહિમનાં સાચાં સંતાનો થશે.]]></a:t>
+              <a:t><![CDATA[5. ঐ লোকেরাই আমাদের মহান পিতৃপুরুষদের বংশধর এবং খ্রীষ্ট এই জাতির মধ্য দিয়েই পার্থিব জগতে এসেছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ઈબ્રાહિમને આપેલું દેવનું વચન આવું હતું: “યોગ્ય સમયે હું પાછો આવીશ, અને સારાને દીકરો થશે.”]]></a:t>
+              <a:t><![CDATA[ঈশ্বর, যিনি সবার ওপর কর্ত্তৃত্ব করেন, যুগে যুগে তিনি প্রশংসিত হোন্! আমেন!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. માત્ર એટલું જ નહિ, રિબકાને પણ દીકરો થયો. એક જ પિતાના એ દીકરા હતા. તે જ આપણા પિતા ઈસહાક.]]></a:t>
+              <a:t><![CDATA[6. আমি একথা বলছি না য়ে ঈশ্বরের য়ে প্রতিশ্রুতি তাদের জন্য ছিল তা তিনি পূর্ণ করেন নি৷ কিন্তু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. હું ખ્રિસ્તમાં છું અને તમને સત્ય કહીં રહ્યો છું. હું અસત્ય બોલતો નથી. પવિત્ર આત્મા મારી]]></a:t>
+              <a:t><![CDATA[25. এবিষয়ে হোশেয়ের পুস্তকে লেখা আছে:‘যাঁরা আমার লোক নয়, তাদের আমি নিজের লোক বলব, য়ে প্রিয়তমা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. (રિબકાને) બે દીકરા જન્મ્યા, તે પહેલાં દેવે રિબકાને કહ્યું હતું, “તારો મોટો દીકરો નાના દીકરાની]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলের সমস্ত মানুষই সত্যিকার ইস্রায়েলের লোক নয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સેવા કરશે.”એ છોકરાઓએ તેઓના જીવનમાં કંઈક સારું અથવા ખરાબ કર્યુ હોય એ પહેલા આવી ભવિષ્યવાણી થઈ હતી.]]></a:t>
+              <a:t><![CDATA[7. এমনও নয় য়ে অব্রাহামের বংশের বলেই তারা সত্যিকারের সন্তান; কিন্তু ঈশ্বর বলেছিলেন, ‘কেবল ইসহাক্ই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમના જન્મ પહેલાં દેવે આ કહ્યું હતું.]]></a:t>
+              <a:t><![CDATA[তোমার বৈধ পুত্র হবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. જેથી કરીને દેવની પોતાની યોજના પ્રમાણે દેવની પસંદગી પામેલા છોકરાને એ સ્થાન મળે. એ છોકરાની પસંદગી]]></a:t>
+              <a:t><![CDATA[8. এর অর্থ হোল এই য়ে দৈহিকভাবে জন্মপ্রাপ্ত অব্রাহামের সন্তানরা সকলেই ঈশ্বরের সন্তান নয়৷ অব্রাহামের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવામાં આવી કેમ કે માત્ર એને જ પસંદ કરવો એવી દેવની ઈચ્છા હતી અને તે એટલા માટે નહિ કે એ છોકરાઓએ તેમના]]></a:t>
+              <a:t><![CDATA[প্রকৃত বংশধর তারাই যাঁরা অব্রাহামের কাছে ঈশ্বরের প্রতিশ্রুতি অনুসারে জন্মলাভ করেছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જીવનમાં કઈક સારાં અથવા ખોટાં કામો કર્યા હોય.]]></a:t>
+              <a:t><![CDATA[29. এই রকম কথা যিশাইয় আগেই বলেছিলেন: ‘সর্বশক্তিমান প্রভু যদি আমাদের জন্য কিছু বংশধর রেখে না দিতেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. શાસ્ત્ર કહે છે તેમ, “યાકૂબને હું ચાહતો હતો, પરંતુ એસાવને હું ધિક્કારતો હતો.”]]></a:t>
+              <a:t><![CDATA[তবে এতদিনে আমরা সদোমের তুল্য হতাম, আমরা এতদিনে ঘমোরার তুল্য হতাম৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. તો આ બાબતમાં આપણે શું કહીશું? શું દેવ ન્યાયી નથી? એવું તો આપણે કહી શકીએ એમ નથી.]]></a:t>
+              <a:t><![CDATA[9. তিনি অব্রাহামকে এই প্রতিশ্রুতি দিয়েছিলেন: ‘নিরুপিত সময়ে আমি পুনর্বার আসব তখন সারার এক পুত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. દેવે મૂસાને કહ્યું હતું, “જે વ્યક્તિ પર મારે કૃપા કરવી હશે, તેના પર હું કૃપા કરીશ. જે વ્યક્તિ પર]]></a:t>
+              <a:t><![CDATA[হবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દયા બતાવવી હશે તેના પર હું દયા દર્શાવીશ.”]]></a:t>
+              <a:t><![CDATA[30. তাহলে এসবের অর্থ কি? অর্থ এই, যাঁরা অইহুদী তারা ঈশ্বরের সাক্ষাতে ধার্মিক প্রতিপন্ন হবার কোন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંવેદનાનું સંચાલન કરે છે. અને એવી સંવેદનાથી હું તમને કહું છું કે હું જૂઠું બોલતો નથી.]]></a:t>
+              <a:t><![CDATA[ছিল না তাকে আমার প্রিয়তমা বলব৷’ হোশেয় 2:23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તેથી જે વ્યક્તિ પર દયા કરવાનો દેવ નિર્ણય કરશે તેને દયા માટે દેવ પસંદ કરશે. લોકો શું ઈચ્છે છે]]></a:t>
+              <a:t><![CDATA[চেষ্টা করে নি; তাদেরই ঈশ্বর ধার্মিক প্রতিপন্ন করলেন৷ তাদের বিশ্বাসের জন্য তারা ধার্মিক প্রতিপন্ন হল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અથવા તેઓ કેવા કેવા પ્રયત્ન કરે છે, તેના પર દેવની પસંદગીનો આધાર નથી.]]></a:t>
+              <a:t><![CDATA[10. শুধু তাই নয়, রিবিকাও একজন মানুষের কাছ থেকেই সন্তান পেয়েছিলেন, তিনি আমাদের পূর্বপুরুষ ইসহাক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. શાસ્ત્રમાં દેવ ફારૂનને કહે છે: “તું મારું આ કામ કરે એટલા માટે મેં તને રાજા બનાવ્યો. તારા દ્વારા]]></a:t>
+              <a:t><![CDATA[11. সেই সন্তান দুটির জন্ম হবার পূর্বে ঈশ্বর রিবিকাকে বলেছিলেন: ‘তোমার সন্তানদের মধ্যে জ্যেষ্ঠ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મારું સાર્મથ્ય પ્રગટ કરવાની મારી ઈચ્છા હતી. આખી દુનિયામાં મારું નામ પ્રગટ થાય એમ હું ઈચ્છતો હતો.”]]></a:t>
+              <a:t><![CDATA[কনিষ্ঠের দাস হবে৷’তাদের জন্মের পূর্বেই ঈশ্বর এই কথা জানিয়েছিলেন কারণ ঈশ্বরের সংকল্প অনুসারে তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. આમ જે લોકોની તરફ દયા બતાવવી હોય એમની તરફ દેવ દયા દર્શાવે છે. અને જે લોકોને હઠીલા બનાવવા હોય]]></a:t>
+              <a:t><![CDATA[মনোনীত হয়েছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમને દેવ હઠીલા બનાવે છે.]]></a:t>
+              <a:t><![CDATA[31. আর ইস্রায়েলীরা বিধি-ব্যবস্থা পালন করার মধ্য দিয়ে ধার্মিক প্রতিপন্ন হবার চেষ্টা করেও কৃতকার্য়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. તો તમારામાંથી કોઈ મને પૂછશે: “જો આપણાં કાર્યો પર દેવનો અંકૂશ જ હોય, તો પછી આપણાં પાપ માટે દેવ]]></a:t>
+              <a:t><![CDATA[হয় নি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શાથી આપણી પર આરોપ મૂકે છે?”]]></a:t>
+              <a:t><![CDATA[12. সেই সন্তান মনোনীত হল তার কৃত কোন কর্মের জন্য নয় বরং এই জন্যে য়ে ঈশ্বর তাকেই আব্বান করেছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. દેવને પ્રશ્ન કરશો નહિ. તમે માત્ર માનવ છો; અને માનવોને એવો કોઈ હક્ક નથી કે તેઓ દેવને (આવા)]]></a:t>
+              <a:t><![CDATA[32. কারণ তারা তাদের কৃতকার্য়ের দ্বারা ধার্মিক প্রতিপন্ন হবার চেষ্টা করেছে৷ ধার্মিক প্রতিপন্ন হবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રશ્નો પૂછી શકે. માટીની બરણી તેના બનાવનારને પ્રશ્નો પૂછતી નથી. “તમે મને આવી જુદી જુદી વસ્તુઓ રૂપે]]></a:t>
+              <a:t><![CDATA[জন্য তারা ঈশ্বরের ওপর বিশ্বাস করে নি, তারা ব্যাঘাতজনক পাথরে ধাক্কা পেয়ে হোঁচট খেয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. યહૂદિ લોકો માટે હું ઘણો દિલગીર છું અને સતત મારા હૃદયમાં ઉદાસીનતા અનુભવું છું.]]></a:t>
+              <a:t><![CDATA[26. ‘আর য়েখানে ঈশ্বর বলেছিলেন তোমরা আমার লোক নও, সেখানেই তাদের বলা যাবে জীবন্ত ঈশ্বরের সন্তান৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કેમ બનાવી?”]]></a:t>
+              <a:t><![CDATA[13. আর শাস্ত্রে য়েমন বলে: ‘আমি যাকোবকে ভালোবেসেছি, কিন্তু এষৌকে ঘৃণা করেছি৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. જે કુંભાર માટીની બરણી બનાવે છે, તે પોતાની ઈચ્છા મુજબ ગમે તે બનાવી શકે છે. જુદા જુદા રૂપ રંગની]]></a:t>
+              <a:t><![CDATA[33. শাস্ত্রে য়েমন লেখা আছে:‘দেখ, আমি সিযোনে একটি পাথর রাখছি যাতে মানুষ হোঁচট খেয়ে পড়ে যাবে;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વસ્તુઓ બનાવવા તે એક જ માટીનો ઉપયોગ કરે છે. તે એક વસ્તુ વિશિષ્ટ હેતુથી કોઈ ખાસ ઉપયોગ માટે બનાવી શકે,]]></a:t>
+              <a:t><![CDATA[কিন্তু যাঁরা তাঁর ওপর বিশ্বাস করবে তারা কখনও লজ্জায় পড়বে না৷’যিশাইয় 8:14; 28:16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને બીજી વસ્તુ રોજબરોજના ઉપયોગ માટે બનાવી શકે.]]></a:t>
+              <a:t><![CDATA[14. তাহলে আমরা কি বলব? ঈশ্বরে কি অন্যায় আছে? আমরা তা বলতে পারি না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. દેવે જે કર્યુ છે તે પણ કઈક આવું જ છે. દેવની ઈચ્છા હતી કે લોકો તેનો કોપ તેમજ સાર્મથ્ય જુએ. જે]]></a:t>
+              <a:t><![CDATA[15. ঈশ্বর, মোশিকে বলেছিলেন, ‘আমি যাকে দয়া করতে চাই, তাকেই দয়া করব৷ যাকে করুণা করতে চাই, তাকেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકો સર્વનાશને લાયક હતા, એમના પર દેવ ગુસ્સે થયો હતો, એવા લોકોને પણ દેવે ખૂબ જ ધીરજપૂર્વક સહન કર્યા.]]></a:t>
+              <a:t><![CDATA[করুণা করব৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. એવા લોકો માટે પણ દેવે ધીરજથી રાહ જોઈ, જેથી કરીને દેવ પોતાનો સમૃદ્ધ મહિમા દર્શાવી શકે. જેઓ તેની]]></a:t>
+              <a:t><![CDATA[16. তাই ঈশ্বর তাকেই মনোনীত করেন যাকে করুণা করবেন বলে ঠিক করেছেন৷ তাই মানুষের চেষ্টা বা তার ইচ্ছার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કૃપા પ્રાપ્ત કરવાના હતા. તેથી આપણે જેઓ તેની કૃપાનાં પાત્રો છીએ અને જેમને તેણે તેનો મહિમા મેળવવા]]></a:t>
+              <a:t><![CDATA[ওপর তাঁর মনোনয়ন নির্ভর করে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તૈયાર કર્યા છે તેમનામાં પોતાનો મહિમા પ્રગટ કર્યો છે.]]></a:t>
+              <a:t><![CDATA[17. শাস্ত্রে আছে ঈশ্বর ফরৌণকে উদ্দেশ্য করে বললেন, ‘তুমি আমার জন্য এই কাজ করবে, এই জন্যই আমি তোমাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. એ લોકો તે આપણે જ છીએ. આપણે એવા માનવો છીએ કે જેમને દેવે તેડયા છે. યહૂદિઓ તેમજ બિનયહૂદિઓમાંથી દેવે]]></a:t>
+              <a:t><![CDATA[রাজা করেছি, য়েন তোমার মধ্য দিয়ে আমি আমার ক্ষমতা প্রকাশ করতে পারি ও সারা জগতে আমার নাম ঘোষিত হয়৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તેઓ મારા ભાઈઓ અને બહેનો છે, મારું દુન્યવી કુટુંબ છે. એમને મદદ કરવાનું મને મન થાય છે. દેવનો અભિશાપ]]></a:t>
+              <a:t><![CDATA[হোশেয় 1:10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપણને પસંદ કર્યા છે.]]></a:t>
+              <a:t><![CDATA[18. সেজন্য ঈশ্বর যাকে দয়া করতে চান, তাকেই দয়া করেন আর যার অন্তর ঈশ্বর কঠোর করতে চান, তার অন্তর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. હોશિયાના અધ્યાયમાં શાસ્ત્ર કહે છે તેમ: “જે લોકો મારા નથી-તેઓને હું મારાં લોકો કહીશ. અને જે લોકો]]></a:t>
+              <a:t><![CDATA[কঠোর করে তোলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉપર મેં પ્રેમ નથી કર્યો તેઓ પર હું પ્રેમ કરીશ.”]]></a:t>
+              <a:t><![CDATA[19. তাহলে তোমরা হয়তো আমাকে বলতে পার: ‘তবে ঈশ্বর কেন পাপের জন্য মানুষদের দোষী করেন? কারণ ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. અને “એ જ ઠેકાણે દેવે કહ્યુ કે, ‘તમે મારી પ્રજા નથી’- તે જ ઠેકાણે તેઓ જીવંત દેવના દીકરા કહેવાશે.”]]></a:t>
+              <a:t><![CDATA[ইচ্ছা কে প্রতিরোধ করতে পারে?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. અને ઈસ્રાએલ વિષે યશાયા પોકારીને કહે છે કે:“સમુદ્રની રેતીના કણ જેટલા ઈસ્રાએલના અનેક લોકો છે.]]></a:t>
+              <a:t><![CDATA[20. তা সত্য, কিন্তু তুমি কে? ঈশ্বরকে প্রশ্ন করার কোন অধিকার তোমার নেই৷ মাটির পাত্র কি নির্মাণকর্তাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પરંતુ એમાંના થોડાક જ લોકો તારણ પામશે.]]></a:t>
+              <a:t><![CDATA[প্রশ্ন করতে পারে? মাটির পাত্র কখনও নির্মাতাকে বলে না, ‘তুমি কেন আমাকে এমন করে গড়লে?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. હા, પૃથ્વી પરના લોકોના ન્યાય તોળવાનું કાર્ય દેવ જલદી પૂર્ણ કરશે.”]]></a:t>
+              <a:t><![CDATA[21. কাদামাটির ওপরে কুমোরের কি কোন অধিকার নেই, সে কি একই মাটির তাল থেকে তার ইচ্ছামত দুরকম পাত্র তৈরী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. યશાયાએ કહ્યું છે તેમ:“દેવ સર્વસમર્થ છે. આપણા માટે દેવે એના કેટલાએક માણસોને બચાવી લીધા, એવું જો]]></a:t>
+              <a:t><![CDATA[করতে পারে না? একটি বিশেষ ব্যবহারের জন্য আর অন্যটি সাধারণ ব্যবহারের জন্য?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવે ન કર્યુ હોત તો, સદોમ અને ગમોરાશહેરોના લોકો જેવી આપણી દશા થાત.”યશાયા 1:9]]></a:t>
+              <a:t><![CDATA[22. ঈশ্বর যদিও চেয়েছিলেন, য়ে লোকেদের বিনাশের জন্য প্রস্তুত করা হয়েছে তাদের ওপর তিনি তাঁর ক্রোধ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. તો આ બધાનો અર્થ શું થાય? એનો અર્થ આ છે કે: બિનયહૂદિ લોકો દેવ સાથે ન્યાયી થવાનો પ્રયત્ન કરતા ન]]></a:t>
+              <a:t><![CDATA[প্রকাশ করবেন ও তাঁর ক্ষমতার স্পষ্ট প্রমাণ দেবেন, তবু ঈশ্বর তাঁর ক্রোধের পাত্রদের প্রতি অসীম ধৈর্য্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જો મારા પર કે મારાં સગાંઓ પર આવે તો તેનો પણ સ્વીકાર કરીને હું યહૂદિઓને મદદ કરવા તૈયાર છું.]]></a:t>
+              <a:t><![CDATA[27. যিশাইয় ইস্রায়েল সম্বন্ধে উচ্চকণ্ঠে বলেছিলেন: ‘যদি ইস্রায়েলীদের সংখ্যা সমুদ্র তীরের বালুকণার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતા છતાં તેઓને દેવ સાથે ન્યાયી બનાવાયા અને તેઓ પોતાના વિશ્વાસને લીધે ન્યાયી ઠર્યા.]]></a:t>
+              <a:t><![CDATA[দেখিয়েছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. અને જ્યારે દેવ માટે ન્યાયી ઠરવા ઈસ્રાએલના લોકોએ નિયમશાસ્ત્રને અનુસરવાનો પ્રયત્ન કર્યો, ત્યારે]]></a:t>
+              <a:t><![CDATA[23. যাতে সেই দয়ার পাত্রদের, যাদের তিনি মহিমা প্রাপ্তির য়োগ্য করে তৈরী করেছিলেন, তাদের কাছে তাঁর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓ સફળ ન થયા.]]></a:t>
+              <a:t><![CDATA[মহিমার ঐশ্বর্য সম্বন্ধে পরিচয় করাতে পারেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,711 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. સફળ કેમ ન થયા? કેમ કે તેમણે પોતાનાં કાર્યોના બળના આધારે દેવ સાથે ન્યાયી થવાનો પ્રયત્ન કર્યો.]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[નહિ.”]]></a:t>
+              <a:t><![CDATA[24. আমরাই সেই লোক, ঈশ্বর যাদের আহ্বান করেছেন৷ ইহুদী বা অইহুদীর মধ্য থেকে ঈশ্বর আমাদের আহ্বান করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. કારણ કે તેઓ તો ઈઝરાએલના લોકો છે. એ યહૂદિઓ તો ખાસ પસંદગી પામેલાં બાળકો છે. દેવે જે માનવો સાથે]]></a:t>
+              <a:t><![CDATA[মত অগনিত হয়, তবুও তাদের মধ্য থেকে অবশিষ্ট কিছু মানুষ শেষ পর্যন্ত উদ্ধার পাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરારો કર્યા છે એવા એ યહૂદિઓને દેવનો મહિમા પ્રાપ્ત થયેલો છે. દેવે મૂસાનું નિયમશાસ્ત્ર તેઓને આપીને]]></a:t>
+              <a:t><![CDATA[28. বিচারের ব্যাপারে প্রভু এই পৃথিবীতে যা করবেন বলেছেন, তিনি তা পূর্ণ করবেন, শিগ্গিরই তা শেষ করবেন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભક્તિની સાચી પધ્ધત્તિ બતાવી હતી. અને દેવે એ યહૂદિઓને માટે વચન પણ આપ્યું હતું.]]></a:t>
+              <a:t><![CDATA[1. আমি খ্রীষ্টেতে আছি এবং সত্যি বলছি৷ পবিত্র আত্মা দ্বারা পরিচালিত আমার বিবেকও বলছে য়ে আমি মিথ্যা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme4">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme4">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme4">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17589,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>