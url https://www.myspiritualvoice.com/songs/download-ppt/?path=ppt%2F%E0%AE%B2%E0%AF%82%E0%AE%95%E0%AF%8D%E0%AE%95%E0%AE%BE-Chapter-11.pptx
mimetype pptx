--- v0 (2026-06-10)
+++ v1 (2026-07-31)
@@ -183,50 +183,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -303,50 +311,54 @@
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -540,53 +552,57 @@
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
-  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -646,51 +662,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எங்களுக்கு வேண்டிய ஆகாரத்தை அன்றன்றும் எங்களுக்குத் தாரும்;]]></a:t>
+              <a:t><![CDATA[19. நான் பெயெல்செபூலினாலே பிசாசுகளைத் துரத்தினால், உங்கள் பிள்ளைகள் அவைகளை யாராலே துரத்துகிறார்கள்? ஆகையால், அவர்களே உங்களை நியாயந்தீர்க்கிறவர்களாயிருப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. நிச்சயமாகவே இந்த சந்ததியினிடத்தில் அது கேட்கப்படும் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -755,51 +880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆகையால் உன்னிலுள்ள வெளிச்சம் இருளாகாதபடிக்கு எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[19. நான் பெயெல்செபூலினாலே பிசாசுகளைத் துரத்தினால், உங்கள் பிள்ளைகள் அவைகளை யாராலே துரத்துகிறார்கள்? ஆகையால், அவர்களே உங்களை நியாயந்தீர்க்கிறவர்களாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -864,51 +989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்கள் பாவங்களை எங்களுக்கு மன்னியும்; நாங்களும் எங்களிடத்தில் கடன்பட்ட எவனுக்கும் மன்னிக்கிறோமே; எங்களைச் சோதனைக்குட்படப்பண்ணாமல், தீமையினின்று எங்களை இரட்சித்துக்கொள்ளும், என்று சொல்லுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. நான் தேவனுடைய விரலினாலே பிசாசுகளைத் துரத்துகிறபடியால், தேவனுடைய ராஜ்யம் உங்களிடத்தில் வந்திருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -973,51 +1098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்கள் பாவங்களை எங்களுக்கு மன்னியும்; நாங்களும் எங்களிடத்தில் கடன்பட்ட எவனுக்கும் மன்னிக்கிறோமே; எங்களைச் சோதனைக்குட்படப்பண்ணாமல், தீமையினின்று எங்களை இரட்சித்துக்கொள்ளும், என்று சொல்லுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. நான் தேவனுடைய விரலினாலே பிசாசுகளைத் துரத்துகிறபடியால், தேவனுடைய ராஜ்யம் உங்களிடத்தில் வந்திருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1082,51 +1207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. உன் சரீரம் ஒருபுறத்திலும் இருளடைந்திராமல் முழுவதும் வெளிச்சமாயிருந்தால், ஒரு விளக்கு தன் பிரகாசத்தினாலே உனக்கு வெளிச்சம் கொடுக்கிறதுபோல, உன் சரீரமுழுவதும் வெளிச்சமாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. ஆயுதந்தரித்த பலவான் தன் அரமனையைக் காக்கிறபோது, அவனுடையபொருள் பத்திரப்பட்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1191,51 +1316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. உன் சரீரம் ஒருபுறத்திலும் இருளடைந்திராமல் முழுவதும் வெளிச்சமாயிருந்தால், ஒரு விளக்கு தன் பிரகாசத்தினாலே உனக்கு வெளிச்சம் கொடுக்கிறதுபோல, உன் சரீரமுழுவதும் வெளிச்சமாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. ஆயுதந்தரித்த பலவான் தன் அரமனையைக் காக்கிறபோது, அவனுடையபொருள் பத்திரப்பட்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1300,51 +1425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவர் இப்படிப் பேசிக்கொண்டிருக்கையில், பரிசேயன் ஒருவன் தன்னுடனேகூட அவர் பகற்போஜனம் பண்ணவேண்டுமென்று அவரை வேண்டிக்கொண்டான்; அவர் போய்ப் பந்தியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[22. அவனிலும் அதிக பலவான் வந்து, அவனை மேற்கொள்வானேயாகில், அவன் நம்பியிருந்த சகல ஆயுதவர்க்கத்தையும் பறித்துக்கொண்டு, அவனுடைய கொள்ளைப்பொருளைப் பங்கிடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1409,51 +1534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவர் இப்படிப் பேசிக்கொண்டிருக்கையில், பரிசேயன் ஒருவன் தன்னுடனேகூட அவர் பகற்போஜனம் பண்ணவேண்டுமென்று அவரை வேண்டிக்கொண்டான்; அவர் போய்ப் பந்தியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[22. அவனிலும் அதிக பலவான் வந்து, அவனை மேற்கொள்வானேயாகில், அவன் நம்பியிருந்த சகல ஆயுதவர்க்கத்தையும் பறித்துக்கொண்டு, அவனுடைய கொள்ளைப்பொருளைப் பங்கிடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1518,51 +1643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்னும் அவர் அவர்களை நோக்கி: உங்களில் ஒருவன் தனக்குச் சிநேகிதனாயிருக்கிறவனிடத்தில் பாதிராத்திரியிலே போய்: சிநேகிதனே,]]></a:t>
+              <a:t><![CDATA[22. அவனிலும் அதிக பலவான் வந்து, அவனை மேற்கொள்வானேயாகில், அவன் நம்பியிருந்த சகல ஆயுதவர்க்கத்தையும் பறித்துக்கொண்டு, அவனுடைய கொள்ளைப்பொருளைப் பங்கிடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1627,51 +1752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்னும் அவர் அவர்களை நோக்கி: உங்களில் ஒருவன் தனக்குச் சிநேகிதனாயிருக்கிறவனிடத்தில் பாதிராத்திரியிலே போய்: சிநேகிதனே,]]></a:t>
+              <a:t><![CDATA[23. என்னோடே இராதவன் எனக்கு விரோதியாயிருக்கிறான், என்னோடே சேர்க்காதவன் சிதறடிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1736,51 +1861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர் ஒரு இடத்தில் ஜெபம்பண்ணி முடித்தபின்பு, அவருடைய சீஷரில் ஒருவன் அவரை நோக்கி: ஆண்டவரே, யோவான் தன் சீஷருக்கு ஜெபம் பண்ணப் போதித்ததுபோல, நீரும் எங்களுக்குப் போதிக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. பின்பு அவர் ஊமையாயிருந்த ஒரு பிசாசைத் துரத்தினார். பிசாசு புறப்பட்டுப்போனபின்பு ஊமையன் பேசினான்; ஜனங்கள் ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1845,51 +1970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அவர் போஜனம்பண்ணுகிறதற்குமுன் கைகழுவாமலிருந்ததைப் பரிசேயன் கண்டு, ஆச்சரியப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[24. அசுத்த ஆவி ஒரு மனுஷனை விட்டுப்புறப்படும்போது, வறண்ட இடங்களில் அலைந்து, இளைப்பாறுதல் தேடியும் கண்டடையாமல்: நான் விட்டுவந்த என் வீட்டுக்குத் திரும்பிப்போவேன் என்றுசொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1954,51 +2079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் சிநேகிதன் ஒருவன் வழிப்பிரயாணமாய் என்னிடத்தில் வந்திருக்கிறான், அவன்முன் வைக்கிறதற்கு என்னிடத்தில் ஒன்றுமில்லை, நீ மூன்று அப்பங்களை எனக்குக் கடனாகத் தரவேண்டும் என்று கேட்டுக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[24. அசுத்த ஆவி ஒரு மனுஷனை விட்டுப்புறப்படும்போது, வறண்ட இடங்களில் அலைந்து, இளைப்பாறுதல் தேடியும் கண்டடையாமல்: நான் விட்டுவந்த என் வீட்டுக்குத் திரும்பிப்போவேன் என்றுசொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2063,51 +2188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. கர்த்தர் அவனை நோக்கி: பரிசேயராகிய நீங்கள் போஜனபான பாத்திரங்களின் வெளிப்புறத்தைச் சுத்தமாக்குகிறீர்கள், உங்கள் உள்ளமோ கொள்ளையினாலும் பொல்லாப்பினாலும் நிறைந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[25. அதில் வரும்போது, அது பெருக்கி ஜோடிக்கப்பட்டிருக்கக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2172,51 +2297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. கர்த்தர் அவனை நோக்கி: பரிசேயராகிய நீங்கள் போஜனபான பாத்திரங்களின் வெளிப்புறத்தைச் சுத்தமாக்குகிறீர்கள், உங்கள் உள்ளமோ கொள்ளையினாலும் பொல்லாப்பினாலும் நிறைந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[26. திரும்பிப்போய், தன்னிலும் பொல்லாத வேறு ஏழு ஆவிகளைக் கூட்டிக்கொண்டுவந்து, உட்புகுந்து, அங்கே குடியிருக்கும்; அப்பொழுது அந்த மனுஷனுடைய முன்னிலைமையிலும் அவன் பின்னிலைமை அதிக கேடுள்ளதாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2281,51 +2406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வீட்டுக்குள் இருக்கிறவன் பிரதியுத்தரமாக: என்னைத் தொந்தரவு செய்யாதே, கதவு பூட்டியாயிற்று, என் பிள்ளைகள் என்னோடேகூடப் படுத்திருக்கிறார்கள், நான் எழுந்திருந்து, உனக்குத் தரக்கூடாது என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[26. திரும்பிப்போய், தன்னிலும் பொல்லாத வேறு ஏழு ஆவிகளைக் கூட்டிக்கொண்டுவந்து, உட்புகுந்து, அங்கே குடியிருக்கும்; அப்பொழுது அந்த மனுஷனுடைய முன்னிலைமையிலும் அவன் பின்னிலைமை அதிக கேடுள்ளதாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2390,51 +2515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வீட்டுக்குள் இருக்கிறவன் பிரதியுத்தரமாக: என்னைத் தொந்தரவு செய்யாதே, கதவு பூட்டியாயிற்று, என் பிள்ளைகள் என்னோடேகூடப் படுத்திருக்கிறார்கள், நான் எழுந்திருந்து, உனக்குத் தரக்கூடாது என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[27. அவர் இவைகளைச் சொல்லுகையில், ஜனக்கூட்டத்திலிருந்த ஒரு ஸ்திரீ அவரை நோக்கி: உம்மைச் சுமந்த கர்ப்பமும் நீர் பாலுண்ட முலைகளும் பாக்கியமுள்ளவைகளென்று சத்தமிட்டுச் சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2499,51 +2624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. மதிகேடரே, வெளிப்புறத்தை உண்டாக்கினவர் உட்புறத்தையும் உண்டாக்கவில்லையோ?]]></a:t>
+              <a:t><![CDATA[27. அவர் இவைகளைச் சொல்லுகையில், ஜனக்கூட்டத்திலிருந்த ஒரு ஸ்திரீ அவரை நோக்கி: உம்மைச் சுமந்த கர்ப்பமும் நீர் பாலுண்ட முலைகளும் பாக்கியமுள்ளவைகளென்று சத்தமிட்டுச் சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2608,51 +2733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு, தனக்கு அவன் சிநேகிதனாயிருக்கிறதினிமித்தம் எழுந்து அவனுக்குக் கொடாவிட்டாலும், தன்னிடத்தில் அவன் வருந்திக் கேட்கிறதினிமித்தமாவது எழுந்திருந்து, அவனுக்குத் தேவையானதைக் கொடுப்பான் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[28. அதற்கு அவர்: அப்படியானாலும், தேவனுடைய வார்த்தையைக் கேட்டு, அதைக் காத்துக்கொள்ளுகிறவர்களே அதிக பாக்கியவான்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2717,51 +2842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு, தனக்கு அவன் சிநேகிதனாயிருக்கிறதினிமித்தம் எழுந்து அவனுக்குக் கொடாவிட்டாலும், தன்னிடத்தில் அவன் வருந்திக் கேட்கிறதினிமித்தமாவது எழுந்திருந்து, அவனுக்குத் தேவையானதைக் கொடுப்பான் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[29. ஜனங்கள் திரளாய்க் கூடிவந்திருக்கிறபொழுது அவர்: இந்தச் சந்ததியார் பொல்லாதவர்களாயிருக்கிறார்கள், அடையாளத்தைத் தேடுகிறார்கள்; ஆனாலும் யோனா தீர்க்கதரிசியின் அடையாளமேயன்றி வேறே அடையாளம் இவர்களுக்குக் கொடுக்கப்படுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2826,51 +2951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மேலும் நான் உங்களுக்குச் சொல்லுகிறதாவது: கேளுங்கள், அப்பொழுது உங்களுக்குக் கொடுக்கப்படும்; தேடுங்கள், அப்பொழுது கண்டடைவீர்கள்; தட்டுங்கள், அப்பொழுது உங்களுக்குத் திறக்கப்டும்.]]></a:t>
+              <a:t><![CDATA[29. ஜனங்கள் திரளாய்க் கூடிவந்திருக்கிறபொழுது அவர்: இந்தச் சந்ததியார் பொல்லாதவர்களாயிருக்கிறார்கள், அடையாளத்தைத் தேடுகிறார்கள்; ஆனாலும் யோனா தீர்க்கதரிசியின் அடையாளமேயன்றி வேறே அடையாளம் இவர்களுக்குக் கொடுக்கப்படுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2935,51 +3060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர் ஒரு இடத்தில் ஜெபம்பண்ணி முடித்தபின்பு, அவருடைய சீஷரில் ஒருவன் அவரை நோக்கி: ஆண்டவரே, யோவான் தன் சீஷருக்கு ஜெபம் பண்ணப் போதித்ததுபோல, நீரும் எங்களுக்குப் போதிக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. பின்பு அவர் ஊமையாயிருந்த ஒரு பிசாசைத் துரத்தினார். பிசாசு புறப்பட்டுப்போனபின்பு ஊமையன் பேசினான்; ஜனங்கள் ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3044,51 +3169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மேலும் நான் உங்களுக்குச் சொல்லுகிறதாவது: கேளுங்கள், அப்பொழுது உங்களுக்குக் கொடுக்கப்படும்; தேடுங்கள், அப்பொழுது கண்டடைவீர்கள்; தட்டுங்கள், அப்பொழுது உங்களுக்குத் திறக்கப்டும்.]]></a:t>
+              <a:t><![CDATA[30. யோனா நினிவே பட்டணத்தாருக்கு அடையாளமாயிருந்ததுபோல, மனுஷகுமாரனும் இந்தச் சந்ததிக்கு அடையாளமாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3153,51 +3278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. உங்களுக்கு உண்டானவைகளில் பிச்சை கொடுங்கள், அப்பொழுது சகலமும் உங்களுக்குச் சுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[30. யோனா நினிவே பட்டணத்தாருக்கு அடையாளமாயிருந்ததுபோல, மனுஷகுமாரனும் இந்தச் சந்ததிக்கு அடையாளமாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3262,51 +3387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனென்றால், கேட்கிறவன் எவனும் பெற்றுக்கொள்ளுகிறான்; தேடுகிறவன் கண்டடைகிறான்; தட்டுகிறவனுக்குத் திறக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[31. தென்தேசத்து ராஜஸ்திரீ சாலொமோனுடைய ஞானத்தைக் கேட்க பூமியின் எல்லைகளிலிருந்து வந்தாள்; இதோ, சாலொமோனிலும் பெரியவர் இங்கே இருக்கிறார்; ஆதலால் நியாயத்தீர்ப்புநாளிலே அந்த ராஜஸ்திரீ இந்தச் சந்ததியாரோடெழுந்து நின்று, இவர்கள்மேல் குற்றஞ்சுமத்துவாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3371,51 +3496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்களில் தகப்பனாயிருக்கிற ஒருவனிடத்தில் மகன் அப்பங்கேட்டால், அவனுக்குக் கல்லைக் கொடுப்பானா? மீனைக்கேட்டால் மீனுக்குப் பதிலாய்ப் பாம்பைக் கொடுப்பபானா?]]></a:t>
+              <a:t><![CDATA[31. தென்தேசத்து ராஜஸ்திரீ சாலொமோனுடைய ஞானத்தைக் கேட்க பூமியின் எல்லைகளிலிருந்து வந்தாள்; இதோ, சாலொமோனிலும் பெரியவர் இங்கே இருக்கிறார்; ஆதலால் நியாயத்தீர்ப்புநாளிலே அந்த ராஜஸ்திரீ இந்தச் சந்ததியாரோடெழுந்து நின்று, இவர்கள்மேல் குற்றஞ்சுமத்துவாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3480,51 +3605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்களில் தகப்பனாயிருக்கிற ஒருவனிடத்தில் மகன் அப்பங்கேட்டால், அவனுக்குக் கல்லைக் கொடுப்பானா? மீனைக்கேட்டால் மீனுக்குப் பதிலாய்ப் பாம்பைக் கொடுப்பபானா?]]></a:t>
+              <a:t><![CDATA[31. தென்தேசத்து ராஜஸ்திரீ சாலொமோனுடைய ஞானத்தைக் கேட்க பூமியின் எல்லைகளிலிருந்து வந்தாள்; இதோ, சாலொமோனிலும் பெரியவர் இங்கே இருக்கிறார்; ஆதலால் நியாயத்தீர்ப்புநாளிலே அந்த ராஜஸ்திரீ இந்தச் சந்ததியாரோடெழுந்து நின்று, இவர்கள்மேல் குற்றஞ்சுமத்துவாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3589,51 +3714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அல்லது முட்டையைக் கேட்டால், அவனுக்குத் தேளைக் கொடுப்பானா?]]></a:t>
+              <a:t><![CDATA[32. யோனாவின் பிரசங்கத்தைக் கேட்டு நினிவே பட்டணத்தார் மனந்திரும்பினார்கள்; இதோ, யோனாவிலும் பெரியவர் இங்கே இருக்கிறார்; ஆதலால் நியாயத்தீர்ப்புநாளிலே நினிவே பட்டணத்தார் இந்தச் சந்ததியாரோடெழுந்து நின்று, இவர்கள்மேல் குற்றஞ்சுமத்துவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3698,51 +3823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பொல்லாதவர்களாகிய நீங்கள் உங்கள் பிள்ளைகளுக்கு நல்ல ஈவுகளைக் கொடுக்க அறிந்திருக்கும்போது, பரம பிதாவானவர் தம்மிடத்தில் வேண்டிக்கொள்ளுகிறவர்களுக்குப் பரிசுத்த ஆவியைக் கொடுப்பது அதிக நிச்சயம் அல்லவா என்றார்.]]></a:t>
+              <a:t><![CDATA[32. யோனாவின் பிரசங்கத்தைக் கேட்டு நினிவே பட்டணத்தார் மனந்திரும்பினார்கள்; இதோ, யோனாவிலும் பெரியவர் இங்கே இருக்கிறார்; ஆதலால் நியாயத்தீர்ப்புநாளிலே நினிவே பட்டணத்தார் இந்தச் சந்ததியாரோடெழுந்து நின்று, இவர்கள்மேல் குற்றஞ்சுமத்துவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3807,51 +3932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பொல்லாதவர்களாகிய நீங்கள் உங்கள் பிள்ளைகளுக்கு நல்ல ஈவுகளைக் கொடுக்க அறிந்திருக்கும்போது, பரம பிதாவானவர் தம்மிடத்தில் வேண்டிக்கொள்ளுகிறவர்களுக்குப் பரிசுத்த ஆவியைக் கொடுப்பது அதிக நிச்சயம் அல்லவா என்றார்.]]></a:t>
+              <a:t><![CDATA[33. ஒருவனும் விளக்கைக் கொளுத்தி, மறைவிடத்திலாவது, மரக்காலின் கீழேயாவது வைக்காமல், உள்ளே வருகிறவர்கள் வெளிச்சம் காணும்படி, அதை விளக்குத்தண்டின்மேல் வைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3916,51 +4041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பொல்லாதவர்களாகிய நீங்கள் உங்கள் பிள்ளைகளுக்கு நல்ல ஈவுகளைக் கொடுக்க அறிந்திருக்கும்போது, பரம பிதாவானவர் தம்மிடத்தில் வேண்டிக்கொள்ளுகிறவர்களுக்குப் பரிசுத்த ஆவியைக் கொடுப்பது அதிக நிச்சயம் அல்லவா என்றார்.]]></a:t>
+              <a:t><![CDATA[33. ஒருவனும் விளக்கைக் கொளுத்தி, மறைவிடத்திலாவது, மரக்காலின் கீழேயாவது வைக்காமல், உள்ளே வருகிறவர்கள் வெளிச்சம் காணும்படி, அதை விளக்குத்தண்டின்மேல் வைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4025,51 +4150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு அவர் ஊமையாயிருந்த ஒரு பிசாசைத் துரத்தினார். பிசாசு புறப்பட்டுப்போனபின்பு ஊமையன் பேசினான்; ஜனங்கள் ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. அவர் ஒரு இடத்தில் ஜெபம்பண்ணி முடித்தபின்பு, அவருடைய சீஷரில் ஒருவன் அவரை நோக்கி: ஆண்டவரே, யோவான் தன் சீஷருக்கு ஜெபம் பண்ணப் போதித்ததுபோல, நீரும் எங்களுக்குப் போதிக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4134,51 +4259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஒருவனும் விளக்கைக் கொளுத்தி, மறைவிடத்திலாவது, மரக்காலின் கீழேயாவது வைக்காமல், உள்ளே வருகிறவர்கள் வெளிச்சம் காணும்படி, அதை விளக்குத்தண்டின்மேல் வைப்பான்.]]></a:t>
+              <a:t><![CDATA[15. அவர்களில் சிலர்: இவன் பிசாசுகளின் தலைவனாகிய பெயெல்செபூலைக்கொண்டு பிசாசுகளைத் துரத்துகிறான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4243,51 +4368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு அவர் ஊமையாயிருந்த ஒரு பிசாசைத் துரத்தினார். பிசாசு புறப்பட்டுப்போனபின்பு ஊமையன் பேசினான்; ஜனங்கள் ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. அவர் ஒரு இடத்தில் ஜெபம்பண்ணி முடித்தபின்பு, அவருடைய சீஷரில் ஒருவன் அவரை நோக்கி: ஆண்டவரே, யோவான் தன் சீஷருக்கு ஜெபம் பண்ணப் போதித்ததுபோல, நீரும் எங்களுக்குப் போதிக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4352,51 +4477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களில் சிலர்: இவன் பிசாசுகளின் தலைவனாகிய பெயெல்செபூலைக்கொண்டு பிசாசுகளைத் துரத்துகிறான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அதற்கு அவர்: நீங்கள் ஜெபம்பண்ணும் போது: பரமண்டலங்களிலிருக்கிற எங்கள் பிதாவே, உம்முடைய நாமம் பரிசுத்தப்படுவதாக; உம்முடைய ராஜ்யம் வருவதாக; உம்முடைய சித்தம் பரமண்டலத்திலே செய்யப்படுகிறதுபோல பூமியிலேயும் செய்யப்படுவதாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4461,51 +4586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வேறு சிலர் அவரைச் சோதிக்கும்படி வானத்திலிருந்து ஒரு அடையாளத்தைக் காட்டவேண்டுமென்று அவரிடத்தில் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அதற்கு அவர்: நீங்கள் ஜெபம்பண்ணும் போது: பரமண்டலங்களிலிருக்கிற எங்கள் பிதாவே, உம்முடைய நாமம் பரிசுத்தப்படுவதாக; உம்முடைய ராஜ்யம் வருவதாக; உம்முடைய சித்தம் பரமண்டலத்திலே செய்யப்படுகிறதுபோல பூமியிலேயும் செய்யப்படுவதாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4570,51 +4695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களுடைய சிந்தனைகளை அவர் அறிந்து, அவர்களை நோக்கி: தனக்குத் தானே விரோதமாய்ப் பிரிந்திருக்கிற எந்த ராஜ்யமும் பாழாய்ப்போம்; தனக்குத்தானே விரோதமாய்ப் பிரிந்திருக்கிற எந்த வீடும் விழுந்துபோம்.]]></a:t>
+              <a:t><![CDATA[3. எங்களுக்கு வேண்டிய ஆகாரத்தை அன்றன்றும் எங்களுக்குத் தாரும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4679,51 +4804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களுடைய சிந்தனைகளை அவர் அறிந்து, அவர்களை நோக்கி: தனக்குத் தானே விரோதமாய்ப் பிரிந்திருக்கிற எந்த ராஜ்யமும் பாழாய்ப்போம்; தனக்குத்தானே விரோதமாய்ப் பிரிந்திருக்கிற எந்த வீடும் விழுந்துபோம்.]]></a:t>
+              <a:t><![CDATA[4. எங்கள் பாவங்களை எங்களுக்கு மன்னியும்; நாங்களும் எங்களிடத்தில் கடன்பட்ட எவனுக்கும் மன்னிக்கிறோமே; எங்களைச் சோதனைக்குட்படப்பண்ணாமல், தீமையினின்று எங்களை இரட்சித்துக்கொள்ளும், என்று சொல்லுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4788,51 +4913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சாத்தானும் தனக்குத்தானே விரோதமாய்ப் பிரிந்திருந்தால் அவன் ராஜ்யம் எப்படி நிலைநிற்கும்? இப்படியிருக்க, பெயெல்செபூலைக்கொண்டு நான் பிசாசுகளைத் துரத்துகிறேன் என்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[4. எங்கள் பாவங்களை எங்களுக்கு மன்னியும்; நாங்களும் எங்களிடத்தில் கடன்பட்ட எவனுக்கும் மன்னிக்கிறோமே; எங்களைச் சோதனைக்குட்படப்பண்ணாமல், தீமையினின்று எங்களை இரட்சித்துக்கொள்ளும், என்று சொல்லுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4897,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சாத்தானும் தனக்குத்தானே விரோதமாய்ப் பிரிந்திருந்தால் அவன் ராஜ்யம் எப்படி நிலைநிற்கும்? இப்படியிருக்க, பெயெல்செபூலைக்கொண்டு நான் பிசாசுகளைத் துரத்துகிறேன் என்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[5. பின்னும் அவர் அவர்களை நோக்கி: உங்களில் ஒருவன் தனக்குச் சிநேகிதனாயிருக்கிறவனிடத்தில் பாதிராத்திரியிலே போய்: சிநேகிதனே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5006,51 +5131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் பெயெல்செபூலினாலே பிசாசுகளைத் துரத்தினால், உங்கள் பிள்ளைகள் அவைகளை யாராலே துரத்துகிறார்கள்? ஆகையால், அவர்களே உங்களை நியாயந்தீர்க்கிறவர்களாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[6. என் சிநேகிதன் ஒருவன் வழிப்பிரயாணமாய் என்னிடத்தில் வந்திருக்கிறான், அவன்முன் வைக்கிறதற்கு என்னிடத்தில் ஒன்றுமில்லை, நீ மூன்று அப்பங்களை எனக்குக் கடனாகத் தரவேண்டும் என்று கேட்டுக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5115,51 +5240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் பெயெல்செபூலினாலே பிசாசுகளைத் துரத்தினால், உங்கள் பிள்ளைகள் அவைகளை யாராலே துரத்துகிறார்கள்? ஆகையால், அவர்களே உங்களை நியாயந்தீர்க்கிறவர்களாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[6. என் சிநேகிதன் ஒருவன் வழிப்பிரயாணமாய் என்னிடத்தில் வந்திருக்கிறான், அவன்முன் வைக்கிறதற்கு என்னிடத்தில் ஒன்றுமில்லை, நீ மூன்று அப்பங்களை எனக்குக் கடனாகத் தரவேண்டும் என்று கேட்டுக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5224,51 +5349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் தேவனுடைய விரலினாலே பிசாசுகளைத் துரத்துகிறபடியால், தேவனுடைய ராஜ்யம் உங்களிடத்தில் வந்திருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[7. வீட்டுக்குள் இருக்கிறவன் பிரதியுத்தரமாக: என்னைத் தொந்தரவு செய்யாதே, கதவு பூட்டியாயிற்று, என் பிள்ளைகள் என்னோடேகூடப் படுத்திருக்கிறார்கள், நான் எழுந்திருந்து, உனக்குத் தரக்கூடாது என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5333,51 +5458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஒருவனும் விளக்கைக் கொளுத்தி, மறைவிடத்திலாவது, மரக்காலின் கீழேயாவது வைக்காமல், உள்ளே வருகிறவர்கள் வெளிச்சம் காணும்படி, அதை விளக்குத்தண்டின்மேல் வைப்பான்.]]></a:t>
+              <a:t><![CDATA[16. வேறு சிலர் அவரைச் சோதிக்கும்படி வானத்திலிருந்து ஒரு அடையாளத்தைக் காட்டவேண்டுமென்று அவரிடத்தில் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5442,51 +5567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் தேவனுடைய விரலினாலே பிசாசுகளைத் துரத்துகிறபடியால், தேவனுடைய ராஜ்யம் உங்களிடத்தில் வந்திருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[7. வீட்டுக்குள் இருக்கிறவன் பிரதியுத்தரமாக: என்னைத் தொந்தரவு செய்யாதே, கதவு பூட்டியாயிற்று, என் பிள்ளைகள் என்னோடேகூடப் படுத்திருக்கிறார்கள், நான் எழுந்திருந்து, உனக்குத் தரக்கூடாது என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5551,51 +5676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆயுதந்தரித்த பலவான் தன் அரமனையைக் காக்கிறபோது, அவனுடையபொருள் பத்திரப்பட்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. பின்பு, தனக்கு அவன் சிநேகிதனாயிருக்கிறதினிமித்தம் எழுந்து அவனுக்குக் கொடாவிட்டாலும், தன்னிடத்தில் அவன் வருந்திக் கேட்கிறதினிமித்தமாவது எழுந்திருந்து, அவனுக்குத் தேவையானதைக் கொடுப்பான் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5660,51 +5785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆயுதந்தரித்த பலவான் தன் அரமனையைக் காக்கிறபோது, அவனுடையபொருள் பத்திரப்பட்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. பின்பு, தனக்கு அவன் சிநேகிதனாயிருக்கிறதினிமித்தம் எழுந்து அவனுக்குக் கொடாவிட்டாலும், தன்னிடத்தில் அவன் வருந்திக் கேட்கிறதினிமித்தமாவது எழுந்திருந்து, அவனுக்குத் தேவையானதைக் கொடுப்பான் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5769,51 +5894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பரிசேயரே, உங்களுக்கு ஐயோ, நீங்கள் ஒற்தலாம் மருக்கொழுந்து முதலிய சகலவித பூண்டுகளிலும் தசம பாகம் கொடுத்து, நியாயத்தையும் தேவ அன்பையும் விட்டுவிடுகிறீர்கள்; இவைகளையும் செய்யவேண்டும், அவைகளையும் விட்டுவிடாதிருக்கவேண்டுமே.]]></a:t>
+              <a:t><![CDATA[9. மேலும் நான் உங்களுக்குச் சொல்லுகிறதாவது: கேளுங்கள், அப்பொழுது உங்களுக்குக் கொடுக்கப்படும்; தேடுங்கள், அப்பொழுது கண்டடைவீர்கள்; தட்டுங்கள், அப்பொழுது உங்களுக்குத் திறக்கப்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5878,51 +6003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பரிசேயரே, உங்களுக்கு ஐயோ, நீங்கள் ஒற்தலாம் மருக்கொழுந்து முதலிய சகலவித பூண்டுகளிலும் தசம பாகம் கொடுத்து, நியாயத்தையும் தேவ அன்பையும் விட்டுவிடுகிறீர்கள்; இவைகளையும் செய்யவேண்டும், அவைகளையும் விட்டுவிடாதிருக்கவேண்டுமே.]]></a:t>
+              <a:t><![CDATA[9. மேலும் நான் உங்களுக்குச் சொல்லுகிறதாவது: கேளுங்கள், அப்பொழுது உங்களுக்குக் கொடுக்கப்படும்; தேடுங்கள், அப்பொழுது கண்டடைவீர்கள்; தட்டுங்கள், அப்பொழுது உங்களுக்குத் திறக்கப்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5987,51 +6112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பரிசேயரே, உங்களுக்கு ஐயோ, நீங்கள் ஒற்தலாம் மருக்கொழுந்து முதலிய சகலவித பூண்டுகளிலும் தசம பாகம் கொடுத்து, நியாயத்தையும் தேவ அன்பையும் விட்டுவிடுகிறீர்கள்; இவைகளையும் செய்யவேண்டும், அவைகளையும் விட்டுவிடாதிருக்கவேண்டுமே.]]></a:t>
+              <a:t><![CDATA[10. ஏனென்றால், கேட்கிறவன் எவனும் பெற்றுக்கொள்ளுகிறான்; தேடுகிறவன் கண்டடைகிறான்; தட்டுகிறவனுக்குத் திறக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6096,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவனிலும் அதிக பலவான் வந்து, அவனை மேற்கொள்வானேயாகில், அவன் நம்பியிருந்த சகல ஆயுதவர்க்கத்தையும் பறித்துக்கொண்டு, அவனுடைய கொள்ளைப்பொருளைப் பங்கிடுவான்.]]></a:t>
+              <a:t><![CDATA[10. ஏனென்றால், கேட்கிறவன் எவனும் பெற்றுக்கொள்ளுகிறான்; தேடுகிறவன் கண்டடைகிறான்; தட்டுகிறவனுக்குத் திறக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6205,51 +6330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவனிலும் அதிக பலவான் வந்து, அவனை மேற்கொள்வானேயாகில், அவன் நம்பியிருந்த சகல ஆயுதவர்க்கத்தையும் பறித்துக்கொண்டு, அவனுடைய கொள்ளைப்பொருளைப் பங்கிடுவான்.]]></a:t>
+              <a:t><![CDATA[11. உங்களில் தகப்பனாயிருக்கிற ஒருவனிடத்தில் மகன் அப்பங்கேட்டால், அவனுக்குக் கல்லைக் கொடுப்பானா? மீனைக்கேட்டால் மீனுக்குப் பதிலாய்ப் பாம்பைக் கொடுப்பபானா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6314,51 +6439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. பரிசேயரே, உங்களுக்கு ஐயோ, ஜெபஆலயங்களில் முதன்மையான ஆசனங்களையும், சந்தைகளில் வந்தனங்களையும் விரும்புகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. அல்லது முட்டையைக் கேட்டால், அவனுக்குத் தேளைக் கொடுப்பானா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6423,51 +6548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. பரிசேயரே, உங்களுக்கு ஐயோ, ஜெபஆலயங்களில் முதன்மையான ஆசனங்களையும், சந்தைகளில் வந்தனங்களையும் விரும்புகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. பொல்லாதவர்களாகிய நீங்கள் உங்கள் பிள்ளைகளுக்கு நல்ல ஈவுகளைக் கொடுக்க அறிந்திருக்கும்போது, பரம பிதாவானவர் தம்மிடத்தில் வேண்டிக்கொள்ளுகிறவர்களுக்குப் பரிசுத்த ஆவியைக் கொடுப்பது அதிக நிச்சயம் அல்லவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6532,51 +6657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு அவர்: நீங்கள் ஜெபம்பண்ணும் போது: பரமண்டலங்களிலிருக்கிற எங்கள் பிதாவே, உம்முடைய நாமம் பரிசுத்தப்படுவதாக; உம்முடைய ராஜ்யம் வருவதாக; உம்முடைய சித்தம் பரமண்டலத்திலே செய்யப்படுகிறதுபோல பூமியிலேயும் செய்யப்படுவதாக;]]></a:t>
+              <a:t><![CDATA[17. அவர்களுடைய சிந்தனைகளை அவர் அறிந்து, அவர்களை நோக்கி: தனக்குத் தானே விரோதமாய்ப் பிரிந்திருக்கிற எந்த ராஜ்யமும் பாழாய்ப்போம்; தனக்குத்தானே விரோதமாய்ப் பிரிந்திருக்கிற எந்த வீடும் விழுந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6641,51 +6766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என்னோடே இராதவன் எனக்கு விரோதியாயிருக்கிறான், என்னோடே சேர்க்காதவன் சிதறடிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[13. பொல்லாதவர்களாகிய நீங்கள் உங்கள் பிள்ளைகளுக்கு நல்ல ஈவுகளைக் கொடுக்க அறிந்திருக்கும்போது, பரம பிதாவானவர் தம்மிடத்தில் வேண்டிக்கொள்ளுகிறவர்களுக்குப் பரிசுத்த ஆவியைக் கொடுப்பது அதிக நிச்சயம் அல்லவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6750,51 +6875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. மாயக்காரராகிய வேதபாரகரே, பரிசேயரே, உங்களுக்கு ஐயோ, மறைந்திருக்கிற பிரேதக்குழிகளைப்போலிருக்கிறீர்கள், அவைகள்மேல் நடக்கிற மனுஷருக்கு அவைகள் தெரியாதிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[52. நியாயசாஸ்திரிகளே, உங்களுக்கு ஐயோ, அறிவாகிய திறவுகோலை எடுத்துக் கொண்டீர்கள், நீங்களும் உட்பிரவேசிக்கிறதில்லை, உட்பிரவேசிக்கிறவர்களையும் தடைபண்ணுகிறீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6859,51 +6984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. மாயக்காரராகிய வேதபாரகரே, பரிசேயரே, உங்களுக்கு ஐயோ, மறைந்திருக்கிற பிரேதக்குழிகளைப்போலிருக்கிறீர்கள், அவைகள்மேல் நடக்கிற மனுஷருக்கு அவைகள் தெரியாதிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[52. நியாயசாஸ்திரிகளே, உங்களுக்கு ஐயோ, அறிவாகிய திறவுகோலை எடுத்துக் கொண்டீர்கள், நீங்களும் உட்பிரவேசிக்கிறதில்லை, உட்பிரவேசிக்கிறவர்களையும் தடைபண்ணுகிறீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6968,51 +7093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அப்பொழுது நியாயசாஸ்திரிகளில் ஒருவன் அவரை நோக்கி: போதகரே, நீர் இப்படிச் சொல்லுகிறதினால் எங்களையும் நிந்திக்கிறீரே என்றான்.]]></a:t>
+              <a:t><![CDATA[53. இவைகளை அவர்களுக்கு அவர் சொல்லுகையில், வேதபாரகரும் பரிசேயரும் அவர்மேல் குற்றஞ்சாட்டும்பொருட்டு, அவர் வாய்மொழியில் ஏதாகிலும் பிழை கண்டுபிடிக்கவேண்டும் என்று உபாயம்பண்ணி அவரை மிகவும் நெருக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7077,51 +7202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அப்பொழுது நியாயசாஸ்திரிகளில் ஒருவன் அவரை நோக்கி: போதகரே, நீர் இப்படிச் சொல்லுகிறதினால் எங்களையும் நிந்திக்கிறீரே என்றான்.]]></a:t>
+              <a:t><![CDATA[53. இவைகளை அவர்களுக்கு அவர் சொல்லுகையில், வேதபாரகரும் பரிசேயரும் அவர்மேல் குற்றஞ்சாட்டும்பொருட்டு, அவர் வாய்மொழியில் ஏதாகிலும் பிழை கண்டுபிடிக்கவேண்டும் என்று உபாயம்பண்ணி அவரை மிகவும் நெருக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7186,51 +7311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அதற்கு அவர்: நியாயசாஸ்திரிகளே, உங்களுக்கு ஐயோ, சுமக்க அரிதான சுமைகளை மனுஷர்மேல் சுமத்துகிறீர்கள்; நீங்களோ உங்கள் விரல்களில் ஒன்றினாலும் அந்தச் சுமைகளைத் தொடவும்மாட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[54. அநேக காரியங்களைக் குறித்துப்பேசும்படி அவரை ஏவவும் தொடங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7295,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அதற்கு அவர்: நியாயசாஸ்திரிகளே, உங்களுக்கு ஐயோ, சுமக்க அரிதான சுமைகளை மனுஷர்மேல் சுமத்துகிறீர்கள்; நீங்களோ உங்கள் விரல்களில் ஒன்றினாலும் அந்தச் சுமைகளைத் தொடவும்மாட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[34. கண்ணானது சரீரத்தின் விளக்காயிருக்கிறது; உன் கண் தெளிவாயிருந்தால், உன் சரீரமுழுவதும் வெளிச்சமாயிருக்கும்; உன் கண் கெட்டதாயிருந்தால் உன் சரீரம் முழுவதும் இருளாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7404,51 +7529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. உங்களுக்கு ஐயோ, உங்கள் பிதாக்கள் கொலைசெய்த தீர்க்கதரிசிகளுக்குக் கல்லறைகளைக் கட்டுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[34. கண்ணானது சரீரத்தின் விளக்காயிருக்கிறது; உன் கண் தெளிவாயிருந்தால், உன் சரீரமுழுவதும் வெளிச்சமாயிருக்கும்; உன் கண் கெட்டதாயிருந்தால் உன் சரீரம் முழுவதும் இருளாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7513,51 +7638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ஆகையால் உங்கள் பிதாக்களுடைய கிரியைகளுக்கு நீங்களும் உடன்பட்டவர்களென்று சாட்சியிடுகிறீர்கள்; எப்படியென்றால், உங்கள் பிதாக்கள் அவர்களைக் கொலைசெய்தார்கள், நீங்களோ அவர்களுக்குக் கல்லறைகளைக் கட்டுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[35. ஆகையால் உன்னிலுள்ள வெளிச்சம் இருளாகாதபடிக்கு எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7622,51 +7747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ஆகையால் உங்கள் பிதாக்களுடைய கிரியைகளுக்கு நீங்களும் உடன்பட்டவர்களென்று சாட்சியிடுகிறீர்கள்; எப்படியென்றால், உங்கள் பிதாக்கள் அவர்களைக் கொலைசெய்தார்கள், நீங்களோ அவர்களுக்குக் கல்லறைகளைக் கட்டுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[36. உன் சரீரம் ஒருபுறத்திலும் இருளடைந்திராமல் முழுவதும் வெளிச்சமாயிருந்தால், ஒரு விளக்கு தன் பிரகாசத்தினாலே உனக்கு வெளிச்சம் கொடுக்கிறதுபோல, உன் சரீரமுழுவதும் வெளிச்சமாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7731,51 +7856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு அவர்: நீங்கள் ஜெபம்பண்ணும் போது: பரமண்டலங்களிலிருக்கிற எங்கள் பிதாவே, உம்முடைய நாமம் பரிசுத்தப்படுவதாக; உம்முடைய ராஜ்யம் வருவதாக; உம்முடைய சித்தம் பரமண்டலத்திலே செய்யப்படுகிறதுபோல பூமியிலேயும் செய்யப்படுவதாக;]]></a:t>
+              <a:t><![CDATA[17. அவர்களுடைய சிந்தனைகளை அவர் அறிந்து, அவர்களை நோக்கி: தனக்குத் தானே விரோதமாய்ப் பிரிந்திருக்கிற எந்த ராஜ்யமும் பாழாய்ப்போம்; தனக்குத்தானே விரோதமாய்ப் பிரிந்திருக்கிற எந்த வீடும் விழுந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7840,51 +7965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ஆதலால் தேவஞானமானது: நான் தீர்க்கதரிசிகளையும் அப்போஸ்தலர்களையும் அவர்களிடத்தில் அனுப்புவேன்; அவர்களில் சிலரைக் கொலைசெய்து, சிலரைத் துன்பப்படுத்துவார்கள்;]]></a:t>
+              <a:t><![CDATA[36. உன் சரீரம் ஒருபுறத்திலும் இருளடைந்திராமல் முழுவதும் வெளிச்சமாயிருந்தால், ஒரு விளக்கு தன் பிரகாசத்தினாலே உனக்கு வெளிச்சம் கொடுக்கிறதுபோல, உன் சரீரமுழுவதும் வெளிச்சமாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7949,51 +8074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ஆதலால் தேவஞானமானது: நான் தீர்க்கதரிசிகளையும் அப்போஸ்தலர்களையும் அவர்களிடத்தில் அனுப்புவேன்; அவர்களில் சிலரைக் கொலைசெய்து, சிலரைத் துன்பப்படுத்துவார்கள்;]]></a:t>
+              <a:t><![CDATA[37. அவர் இப்படிப் பேசிக்கொண்டிருக்கையில், பரிசேயன் ஒருவன் தன்னுடனேகூட அவர் பகற்போஜனம் பண்ணவேண்டுமென்று அவரை வேண்டிக்கொண்டான்; அவர் போய்ப் பந்தியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8058,51 +8183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ஆபேலின் இரத்தம்முதல் பலிபீடத்துக்கும் தேவாலயத்துக்கும் நடுவே கொலையுண்ட சகரியாவின் இரத்தம்வரைக்கும், உலகத்தோற்றமுதற்கொண்டு சிந்தப்பட்ட சகல தீர்க்கதரிசிகளுடைய இரத்தப்பழியும் இந்தச் சந்ததியினிடத்தில் கேட்கப்படத்தக்கதாக அப்படிச் செய்வார்கள் என்று சொல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[37. அவர் இப்படிப் பேசிக்கொண்டிருக்கையில், பரிசேயன் ஒருவன் தன்னுடனேகூட அவர் பகற்போஜனம் பண்ணவேண்டுமென்று அவரை வேண்டிக்கொண்டான்; அவர் போய்ப் பந்தியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8167,51 +8292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ஆபேலின் இரத்தம்முதல் பலிபீடத்துக்கும் தேவாலயத்துக்கும் நடுவே கொலையுண்ட சகரியாவின் இரத்தம்வரைக்கும், உலகத்தோற்றமுதற்கொண்டு சிந்தப்பட்ட சகல தீர்க்கதரிசிகளுடைய இரத்தப்பழியும் இந்தச் சந்ததியினிடத்தில் கேட்கப்படத்தக்கதாக அப்படிச் செய்வார்கள் என்று சொல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[38. அவர் போஜனம்பண்ணுகிறதற்குமுன் கைகழுவாமலிருந்ததைப் பரிசேயன் கண்டு, ஆச்சரியப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8276,51 +8401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. நிச்சயமாகவே இந்த சந்ததியினிடத்தில் அது கேட்கப்படும் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[39. கர்த்தர் அவனை நோக்கி: பரிசேயராகிய நீங்கள் போஜனபான பாத்திரங்களின் வெளிப்புறத்தைச் சுத்தமாக்குகிறீர்கள், உங்கள் உள்ளமோ கொள்ளையினாலும் பொல்லாப்பினாலும் நிறைந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8385,51 +8510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. நிச்சயமாகவே இந்த சந்ததியினிடத்தில் அது கேட்கப்படும் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[39. கர்த்தர் அவனை நோக்கி: பரிசேயராகிய நீங்கள் போஜனபான பாத்திரங்களின் வெளிப்புறத்தைச் சுத்தமாக்குகிறீர்கள், உங்கள் உள்ளமோ கொள்ளையினாலும் பொல்லாப்பினாலும் நிறைந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8494,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. நியாயசாஸ்திரிகளே, உங்களுக்கு ஐயோ, அறிவாகிய திறவுகோலை எடுத்துக் கொண்டீர்கள், நீங்களும் உட்பிரவேசிக்கிறதில்லை, உட்பிரவேசிக்கிறவர்களையும் தடைபண்ணுகிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[40. மதிகேடரே, வெளிப்புறத்தை உண்டாக்கினவர் உட்புறத்தையும் உண்டாக்கவில்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8603,51 +8728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. நியாயசாஸ்திரிகளே, உங்களுக்கு ஐயோ, அறிவாகிய திறவுகோலை எடுத்துக் கொண்டீர்கள், நீங்களும் உட்பிரவேசிக்கிறதில்லை, உட்பிரவேசிக்கிறவர்களையும் தடைபண்ணுகிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[41. உங்களுக்கு உண்டானவைகளில் பிச்சை கொடுங்கள், அப்பொழுது சகலமும் உங்களுக்குச் சுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8712,51 +8837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. இவைகளை அவர்களுக்கு அவர் சொல்லுகையில், வேதபாரகரும் பரிசேயரும் அவர்மேல் குற்றஞ்சாட்டும்பொருட்டு, அவர் வாய்மொழியில் ஏதாகிலும் பிழை கண்டுபிடிக்கவேண்டும் என்று உபாயம்பண்ணி அவரை மிகவும் நெருக்கவும்,]]></a:t>
+              <a:t><![CDATA[41. உங்களுக்கு உண்டானவைகளில் பிச்சை கொடுங்கள், அப்பொழுது சகலமும் உங்களுக்குச் சுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8821,51 +8946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. இவைகளை அவர்களுக்கு அவர் சொல்லுகையில், வேதபாரகரும் பரிசேயரும் அவர்மேல் குற்றஞ்சாட்டும்பொருட்டு, அவர் வாய்மொழியில் ஏதாகிலும் பிழை கண்டுபிடிக்கவேண்டும் என்று உபாயம்பண்ணி அவரை மிகவும் நெருக்கவும்,]]></a:t>
+              <a:t><![CDATA[42. பரிசேயரே, உங்களுக்கு ஐயோ, நீங்கள் ஒற்தலாம் மருக்கொழுந்து முதலிய சகலவித பூண்டுகளிலும் தசம பாகம் கொடுத்து, நியாயத்தையும் தேவ அன்பையும் விட்டுவிடுகிறீர்கள்; இவைகளையும் செய்யவேண்டும், அவைகளையும் விட்டுவிடாதிருக்கவேண்டுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8930,51 +9055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கண்ணானது சரீரத்தின் விளக்காயிருக்கிறது; உன் கண் தெளிவாயிருந்தால், உன் சரீரமுழுவதும் வெளிச்சமாயிருக்கும்; உன் கண் கெட்டதாயிருந்தால் உன் சரீரம் முழுவதும் இருளாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[18. சாத்தானும் தனக்குத்தானே விரோதமாய்ப் பிரிந்திருந்தால் அவன் ராஜ்யம் எப்படி நிலைநிற்கும்? இப்படியிருக்க, பெயெல்செபூலைக்கொண்டு நான் பிசாசுகளைத் துரத்துகிறேன் என்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9039,51 +9164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அநேக காரியங்களைக் குறித்துப்பேசும்படி அவரை ஏவவும் தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[42. பரிசேயரே, உங்களுக்கு ஐயோ, நீங்கள் ஒற்தலாம் மருக்கொழுந்து முதலிய சகலவித பூண்டுகளிலும் தசம பாகம் கொடுத்து, நியாயத்தையும் தேவ அன்பையும் விட்டுவிடுகிறீர்கள்; இவைகளையும் செய்யவேண்டும், அவைகளையும் விட்டுவிடாதிருக்கவேண்டுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9148,51 +9273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அசுத்த ஆவி ஒரு மனுஷனை விட்டுப்புறப்படும்போது, வறண்ட இடங்களில் அலைந்து, இளைப்பாறுதல் தேடியும் கண்டடையாமல்: நான் விட்டுவந்த என் வீட்டுக்குத் திரும்பிப்போவேன் என்றுசொல்லி,]]></a:t>
+              <a:t><![CDATA[42. பரிசேயரே, உங்களுக்கு ஐயோ, நீங்கள் ஒற்தலாம் மருக்கொழுந்து முதலிய சகலவித பூண்டுகளிலும் தசம பாகம் கொடுத்து, நியாயத்தையும் தேவ அன்பையும் விட்டுவிடுகிறீர்கள்; இவைகளையும் செய்யவேண்டும், அவைகளையும் விட்டுவிடாதிருக்கவேண்டுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9257,51 +9382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அசுத்த ஆவி ஒரு மனுஷனை விட்டுப்புறப்படும்போது, வறண்ட இடங்களில் அலைந்து, இளைப்பாறுதல் தேடியும் கண்டடையாமல்: நான் விட்டுவந்த என் வீட்டுக்குத் திரும்பிப்போவேன் என்றுசொல்லி,]]></a:t>
+              <a:t><![CDATA[43. பரிசேயரே, உங்களுக்கு ஐயோ, ஜெபஆலயங்களில் முதன்மையான ஆசனங்களையும், சந்தைகளில் வந்தனங்களையும் விரும்புகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9366,51 +9491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதில் வரும்போது, அது பெருக்கி ஜோடிக்கப்பட்டிருக்கக் கண்டு,]]></a:t>
+              <a:t><![CDATA[43. பரிசேயரே, உங்களுக்கு ஐயோ, ஜெபஆலயங்களில் முதன்மையான ஆசனங்களையும், சந்தைகளில் வந்தனங்களையும் விரும்புகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9475,51 +9600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. திரும்பிப்போய், தன்னிலும் பொல்லாத வேறு ஏழு ஆவிகளைக் கூட்டிக்கொண்டுவந்து, உட்புகுந்து, அங்கே குடியிருக்கும்; அப்பொழுது அந்த மனுஷனுடைய முன்னிலைமையிலும் அவன் பின்னிலைமை அதிக கேடுள்ளதாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[44. மாயக்காரராகிய வேதபாரகரே, பரிசேயரே, உங்களுக்கு ஐயோ, மறைந்திருக்கிற பிரேதக்குழிகளைப்போலிருக்கிறீர்கள், அவைகள்மேல் நடக்கிற மனுஷருக்கு அவைகள் தெரியாதிருக்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9584,51 +9709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. திரும்பிப்போய், தன்னிலும் பொல்லாத வேறு ஏழு ஆவிகளைக் கூட்டிக்கொண்டுவந்து, உட்புகுந்து, அங்கே குடியிருக்கும்; அப்பொழுது அந்த மனுஷனுடைய முன்னிலைமையிலும் அவன் பின்னிலைமை அதிக கேடுள்ளதாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[45. அப்பொழுது நியாயசாஸ்திரிகளில் ஒருவன் அவரை நோக்கி: போதகரே, நீர் இப்படிச் சொல்லுகிறதினால் எங்களையும் நிந்திக்கிறீரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9693,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர் இவைகளைச் சொல்லுகையில், ஜனக்கூட்டத்திலிருந்த ஒரு ஸ்திரீ அவரை நோக்கி: உம்மைச் சுமந்த கர்ப்பமும் நீர் பாலுண்ட முலைகளும் பாக்கியமுள்ளவைகளென்று சத்தமிட்டுச் சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[45. அப்பொழுது நியாயசாஸ்திரிகளில் ஒருவன் அவரை நோக்கி: போதகரே, நீர் இப்படிச் சொல்லுகிறதினால் எங்களையும் நிந்திக்கிறீரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9802,51 +9927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர் இவைகளைச் சொல்லுகையில், ஜனக்கூட்டத்திலிருந்த ஒரு ஸ்திரீ அவரை நோக்கி: உம்மைச் சுமந்த கர்ப்பமும் நீர் பாலுண்ட முலைகளும் பாக்கியமுள்ளவைகளென்று சத்தமிட்டுச் சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[46. அதற்கு அவர்: நியாயசாஸ்திரிகளே, உங்களுக்கு ஐயோ, சுமக்க அரிதான சுமைகளை மனுஷர்மேல் சுமத்துகிறீர்கள்; நீங்களோ உங்கள் விரல்களில் ஒன்றினாலும் அந்தச் சுமைகளைத் தொடவும்மாட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9911,51 +10036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதற்கு அவர்: அப்படியானாலும், தேவனுடைய வார்த்தையைக் கேட்டு, அதைக் காத்துக்கொள்ளுகிறவர்களே அதிக பாக்கியவான்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[46. அதற்கு அவர்: நியாயசாஸ்திரிகளே, உங்களுக்கு ஐயோ, சுமக்க அரிதான சுமைகளை மனுஷர்மேல் சுமத்துகிறீர்கள்; நீங்களோ உங்கள் விரல்களில் ஒன்றினாலும் அந்தச் சுமைகளைத் தொடவும்மாட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10020,51 +10145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஜனங்கள் திரளாய்க் கூடிவந்திருக்கிறபொழுது அவர்: இந்தச் சந்ததியார் பொல்லாதவர்களாயிருக்கிறார்கள், அடையாளத்தைத் தேடுகிறார்கள்; ஆனாலும் யோனா தீர்க்கதரிசியின் அடையாளமேயன்றி வேறே அடையாளம் இவர்களுக்குக் கொடுக்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[46. அதற்கு அவர்: நியாயசாஸ்திரிகளே, உங்களுக்கு ஐயோ, சுமக்க அரிதான சுமைகளை மனுஷர்மேல் சுமத்துகிறீர்கள்; நீங்களோ உங்கள் விரல்களில் ஒன்றினாலும் அந்தச் சுமைகளைத் தொடவும்மாட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10129,51 +10254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கண்ணானது சரீரத்தின் விளக்காயிருக்கிறது; உன் கண் தெளிவாயிருந்தால், உன் சரீரமுழுவதும் வெளிச்சமாயிருக்கும்; உன் கண் கெட்டதாயிருந்தால் உன் சரீரம் முழுவதும் இருளாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[18. சாத்தானும் தனக்குத்தானே விரோதமாய்ப் பிரிந்திருந்தால் அவன் ராஜ்யம் எப்படி நிலைநிற்கும்? இப்படியிருக்க, பெயெல்செபூலைக்கொண்டு நான் பிசாசுகளைத் துரத்துகிறேன் என்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10238,51 +10363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஜனங்கள் திரளாய்க் கூடிவந்திருக்கிறபொழுது அவர்: இந்தச் சந்ததியார் பொல்லாதவர்களாயிருக்கிறார்கள், அடையாளத்தைத் தேடுகிறார்கள்; ஆனாலும் யோனா தீர்க்கதரிசியின் அடையாளமேயன்றி வேறே அடையாளம் இவர்களுக்குக் கொடுக்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[47. உங்களுக்கு ஐயோ, உங்கள் பிதாக்கள் கொலைசெய்த தீர்க்கதரிசிகளுக்குக் கல்லறைகளைக் கட்டுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10347,51 +10472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யோனா நினிவே பட்டணத்தாருக்கு அடையாளமாயிருந்ததுபோல, மனுஷகுமாரனும் இந்தச் சந்ததிக்கு அடையாளமாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[47. உங்களுக்கு ஐயோ, உங்கள் பிதாக்கள் கொலைசெய்த தீர்க்கதரிசிகளுக்குக் கல்லறைகளைக் கட்டுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10456,51 +10581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தென்தேசத்து ராஜஸ்திரீ சாலொமோனுடைய ஞானத்தைக் கேட்க பூமியின் எல்லைகளிலிருந்து வந்தாள்; இதோ, சாலொமோனிலும் பெரியவர் இங்கே இருக்கிறார்; ஆதலால் நியாயத்தீர்ப்புநாளிலே அந்த ராஜஸ்திரீ இந்தச் சந்ததியாரோடெழுந்து நின்று, இவர்கள்மேல் குற்றஞ்சுமத்துவாள்.]]></a:t>
+              <a:t><![CDATA[48. ஆகையால் உங்கள் பிதாக்களுடைய கிரியைகளுக்கு நீங்களும் உடன்பட்டவர்களென்று சாட்சியிடுகிறீர்கள்; எப்படியென்றால், உங்கள் பிதாக்கள் அவர்களைக் கொலைசெய்தார்கள், நீங்களோ அவர்களுக்குக் கல்லறைகளைக் கட்டுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10565,51 +10690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தென்தேசத்து ராஜஸ்திரீ சாலொமோனுடைய ஞானத்தைக் கேட்க பூமியின் எல்லைகளிலிருந்து வந்தாள்; இதோ, சாலொமோனிலும் பெரியவர் இங்கே இருக்கிறார்; ஆதலால் நியாயத்தீர்ப்புநாளிலே அந்த ராஜஸ்திரீ இந்தச் சந்ததியாரோடெழுந்து நின்று, இவர்கள்மேல் குற்றஞ்சுமத்துவாள்.]]></a:t>
+              <a:t><![CDATA[48. ஆகையால் உங்கள் பிதாக்களுடைய கிரியைகளுக்கு நீங்களும் உடன்பட்டவர்களென்று சாட்சியிடுகிறீர்கள்; எப்படியென்றால், உங்கள் பிதாக்கள் அவர்களைக் கொலைசெய்தார்கள், நீங்களோ அவர்களுக்குக் கல்லறைகளைக் கட்டுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10674,51 +10799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தென்தேசத்து ராஜஸ்திரீ சாலொமோனுடைய ஞானத்தைக் கேட்க பூமியின் எல்லைகளிலிருந்து வந்தாள்; இதோ, சாலொமோனிலும் பெரியவர் இங்கே இருக்கிறார்; ஆதலால் நியாயத்தீர்ப்புநாளிலே அந்த ராஜஸ்திரீ இந்தச் சந்ததியாரோடெழுந்து நின்று, இவர்கள்மேல் குற்றஞ்சுமத்துவாள்.]]></a:t>
+              <a:t><![CDATA[49. ஆதலால் தேவஞானமானது: நான் தீர்க்கதரிசிகளையும் அப்போஸ்தலர்களையும் அவர்களிடத்தில் அனுப்புவேன்; அவர்களில் சிலரைக் கொலைசெய்து, சிலரைத் துன்பப்படுத்துவார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10783,51 +10908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. யோனாவின் பிரசங்கத்தைக் கேட்டு நினிவே பட்டணத்தார் மனந்திரும்பினார்கள்; இதோ, யோனாவிலும் பெரியவர் இங்கே இருக்கிறார்; ஆதலால் நியாயத்தீர்ப்புநாளிலே நினிவே பட்டணத்தார் இந்தச் சந்ததியாரோடெழுந்து நின்று, இவர்கள்மேல் குற்றஞ்சுமத்துவார்கள்.]]></a:t>
+              <a:t><![CDATA[49. ஆதலால் தேவஞானமானது: நான் தீர்க்கதரிசிகளையும் அப்போஸ்தலர்களையும் அவர்களிடத்தில் அனுப்புவேன்; அவர்களில் சிலரைக் கொலைசெய்து, சிலரைத் துன்பப்படுத்துவார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10892,51 +11017,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. யோனாவின் பிரசங்கத்தைக் கேட்டு நினிவே பட்டணத்தார் மனந்திரும்பினார்கள்; இதோ, யோனாவிலும் பெரியவர் இங்கே இருக்கிறார்; ஆதலால் நியாயத்தீர்ப்புநாளிலே நினிவே பட்டணத்தார் இந்தச் சந்ததியாரோடெழுந்து நின்று, இவர்கள்மேல் குற்றஞ்சுமத்துவார்கள்.]]></a:t>
+              <a:t><![CDATA[50. ஆபேலின் இரத்தம்முதல் பலிபீடத்துக்கும் தேவாலயத்துக்கும் நடுவே கொலையுண்ட சகரியாவின் இரத்தம்வரைக்கும், உலகத்தோற்றமுதற்கொண்டு சிந்தப்பட்ட சகல தீர்க்கதரிசிகளுடைய இரத்தப்பழியும் இந்தச் சந்ததியினிடத்தில் கேட்கப்படத்தக்கதாக அப்படிச் செய்வார்கள் என்று சொல்லுகிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. ஆபேலின் இரத்தம்முதல் பலிபீடத்துக்கும் தேவாலயத்துக்கும் நடுவே கொலையுண்ட சகரியாவின் இரத்தம்வரைக்கும், உலகத்தோற்றமுதற்கொண்டு சிந்தப்பட்ட சகல தீர்க்கதரிசிகளுடைய இரத்தப்பழியும் இந்தச் சந்ததியினிடத்தில் கேட்கப்படத்தக்கதாக அப்படிச் செய்வார்கள் என்று சொல்லுகிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. நிச்சயமாகவே இந்த சந்ததியினிடத்தில் அது கேட்கப்படும் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. நிச்சயமாகவே இந்த சந்ததியினிடத்தில் அது கேட்கப்படும் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10971,51 +11423,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102596" r:id="rId1"/>
+    <p:sldLayoutId id="2474469814" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11023,50 +11475,58 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11771,50 +12231,74 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11919,51 +12403,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಮ್ಮ ರೊಟ್ಟಿಯನ್ನು ಪ್ರತಿದಿನವೂ ನಮಗೆ ಕೊಡು.]]></a:t>
+              <a:t><![CDATA[19. কিন্তু আমি যদি বেলস্বূলের সাহায্যে ভূত ছাড়াই, তবে তোমাদের অনুগামীরা কার সাহায্যে তা ছাড়ায়?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லூக்கா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[লোকেরা৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಆದದರಿಂದ ನಿನ್ನಲ್ಲಿರುವ ಬೆಳಕು ಕತ್ತಲೆಯಾಗದಂತೆ ನೋಡಿಕೋ;]]></a:t>
+              <a:t><![CDATA[তাই তারাই তোমাদের বিচার করুক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನಮಗೆ ಸಾಲಗಾರ ರಾಗಿರುವ ಪ್ರತಿಯೊಬ್ಬನನ್ನು ಕ್ಷಮಿಸುವಂತೆಯೇ ನಮ್ಮ ಪಾಪಗಳನ್ನು ನಮಗೆ ಕ್ಷಮಿಸು; ನಮ್ಮನ್ನು ಶೋಧನೆ]]></a:t>
+              <a:t><![CDATA[20. কিন্তু আমি যদি ঈশ্বরের শক্তিতে ভূতদের ছাড়াই, তাহলে স্পষ্টই বোঝা যাচ্ছে য়ে ঈশ্বরের রাজ্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೊಳಗೆ ಸೇರಿಸಬೇಡ; ಆದರೆ ಕೇಡಿನಿಂದ ನಮ್ಮನ್ನು ತಪ್ಪಿಸು ಎಂದು ಹೇಳಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[তোমাদের কাছে ইতিমধ্যেই এসে পড়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಆದಕಾರಣ ಯಾವ ಭಾಗದಲ್ಲಿಯೂ ಕತ್ತಲೆಯಾಗಿ ರದೆ ನಿನ್ನ ಶರೀರವೆಲ್ಲವೂ ಪೂರ್ಣವಾಗಿ ಬೆಳಕಾಗಿರುವ ದಾದರೆ ಪ್ರಕಾಶಮಾನವಾದ]]></a:t>
+              <a:t><![CDATA[21. ‘যখন কোন শক্তিশালী লোক অস্ত্রশস্ত্রে সজ্জিত হয়ে তার ঘর পাহারা দেয়, তখন তার ধনসম্পদ নিরাপদে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೀಪವು ನಿನಗೆ ಬೆಳಕು ಕೊಡುವ ಪ್ರಕಾರ ಸಮಸ್ತವೂ ಬೆಳಕಾಗಿರುವದು ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[থাকে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಆತನು ಮಾತನಾಡುತ್ತಿದ್ದಾಗ ಒಬ್ಬಾನೊಬ್ಬ ಫರಿಸಾಯನು ತನ್ನೊಂದಿಗೆ ಊಟಮಾಡಬೇಕೆಂದು ಆತನನ್ನು ಬೇಡಿಕೊಂಡನು. ಆಗ ಆತನು]]></a:t>
+              <a:t><![CDATA[22. ‘কিন্তু তার থেকে পরাক্রান্ত কোন লোক যখন তাকে আক্রমণ করে পরাস্ত করে, তখন নিরাপদে থাকার জন্য য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಳಗೆ ಹೋಗಿ ಊಟಕ್ಕೆ ಕೂತುಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[অস্ত্রশস্ত্রের ওপর সে নির্ভর করেছিল, অন্য শক্তিশালী লোকটি সেগুলো কেড়ে নেয় আর ঐ লোকটির ঘরের সব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆತನು ಅವರಿಗೆ--ನಿಮ್ಮಲ್ಲಿ ಯಾವನಿಗಾದರೂ ಒಬ್ಬ ಸ್ನೇಹಿತನಿರಲಾಗಿ ಮಧ್ಯರಾತ್ರಿಯಲ್ಲಿ ಅವನ ಬಳಿಗೆ ಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[জিনিসপত্র লুটে নেয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನಿಗೆ--ಸ್ನೇಹಿತನೇ, ಮೂರು ರೊಟ್ಟಿಗಳನ್ನು ನನಗೆ ಕಡವಾಗಿ ಕೊಡು;]]></a:t>
+              <a:t><![CDATA[23. ‘য়ে আমার পক্ষে নয়, সে আমার বিপক্ষ৷ য়ে আমার সঙ্গে কুড়ায়না, সে ছড়ায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಇದಾದ ಮೇಲೆ ಆತನು ಒಂದಾನೊಂದು ಸ್ಥಳದಲ್ಲಿ ಪ್ರಾರ್ಥನೆ ಮಾಡಿ ಮುಗಿಸಿದ ಮೇಲೆ ಆತನ ಶಿಷ್ಯರಲ್ಲಿ ಒಬ್ಬನು]]></a:t>
+              <a:t><![CDATA[14. একসময় যীশু একজনের মধ্য থেকে একটা বোবা ভূতকে বের করে দিলেন৷ সেই ভূত বের হয়ে যাবার সঙ্গে সঙ্গে ঐ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಆದರೆ ಊಟಕ್ಕೆ ಮೊದಲು ಆತನು ಕೈತೊಳಕೊಳ್ಳದೆ ಇರುವದನ್ನು ಫರಿಸಾಯನು ಕಂಡು ಆಶ್ಚರ್ಯಪಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[24. ‘কোন অশুচি আত্মা যখন কোন লোকের মধ্য থেকে বের হয়ে আসে, তখন সে বিশ্রামের খোঁজে নির্জন স্থানে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನನ್ನ ಸ್ನೇಹಿ ತನು ಪ್ರಯಾಣವಾಗಿ ನನ್ನ ಬಳಿಗೆ ಬಂದಿದ್ದಾನೆ; ಅವನಿಗೆ ಬಡಿಸುವದಕ್ಕೆ ನನ್ನಲ್ಲಿ ಏನೂ ಇಲ್ಲ ಅನ್ನಲು]]></a:t>
+              <a:t><![CDATA[ঘোরাফেরা করে আর বিশ্রাম না পেয়ে বলে, ‘য়ে ঘর থেকে আমি বের হয়ে এসেছি, সেখানেই ফিরে যাব৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಆಗ ಕರ್ತನು ಅವನಿಗೆ-- ಫರಿಸಾಯರಾದ ನೀವು ಪಾತ್ರೆಯ ಮತ್ತು ತಟ್ಟೆಯ ಹೊರಭಾಗವನ್ನು ಶುಚಿಮಾಡುತ್ತೀರಿ; ಆದರೆ ನಿಮ್ಮ]]></a:t>
+              <a:t><![CDATA[25. কিন্তু সেখানে ফিরে গিয়ে সে যখন দেখে সেই ঘরটি পরিষ্কার করা হয়েছে আর সাজানো-গোছানো আছে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಳಭಾಗವು ಸುಲಿಗೆಯಿಂದಲೂ ಕೆಟ್ಟತನ ದಿಂದಲೂ ತುಂಬಿರುತ್ತದೆ]]></a:t>
+              <a:t><![CDATA[26. তখন সে গিয়ে তার থেকে আরো দুষ্ট সাতটা আত্মাকে নিয়ে এসে ঐ ঘরে বসবাস করতে থাকে৷ তাই ঐ লোকের প্রথম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅವನು ಒಳಗಿನಿಂದಲೇ ಅವನಿಗೆ ಉತ್ತರವಾಗಿ--ನನ್ನನ್ನು ತೊಂದರೆಪಡಿಸಬೇಡ; ಬಾಗಲು ಈಗ ಮುಚ್ಚಿ ಯದೆ, ಹಾಸಿಗೆಯಲ್ಲಿ ನನ್ನ]]></a:t>
+              <a:t><![CDATA[দশা থেকে শেষ দশা আরো ভয়ঙ্কর হয়৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಕ್ಕಳು ನನ್ನ ಜೊತೆಯಲ್ಲಿ ದ್ದಾರೆ; ನಾನೆದ್ದು ಕೊಡಲಾರೆನು ಎಂದು ಹೇಳುವನು.]]></a:t>
+              <a:t><![CDATA[27. যীশু যখন এইসব কথা বলছিলেন, তখন সেই ভীড়ের মধ্য থেকে একজন স্ত্রীলোক চিত্‌কার করে বলে উঠল, ‘ধন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಮೂರ್ಖರೇ, ಹೊರ ಭಾಗವನ್ನು ಮಾಡಿದಾತನು ಒಳಭಾಗವನ್ನು ಸಹ ಮಾಡಿದನಲ್ಲವೇ?]]></a:t>
+              <a:t><![CDATA[সেই মা, যিনি আপনাকে গর্ভে ধারণ করেছিলেন, আর য়াঁর স্তন আপনি পান করেছিলেন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆದರೆ ನಾನು ನಿಮಗೆ ಹೇಳುವದೇನಂದರೆ--ಅವನು ತನ್ನ ಸ್ನೇಹಿತನಾಗಿರುವದರಿಂದ ಎದ್ದು ಅವನಿಗೆ ಕೊಡದೆ ಹೋದರೂ ಅವನು ಮೇಲಿಂದ]]></a:t>
+              <a:t><![CDATA[28. কিন্তু যীশু বললেন, ‘এর থেকেও ধন্য তারা যাঁরা ঈশ্বরের শিক্ষা শোনে ও তা পালন করে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆ ಪೀಡಿಸಿ ಬೇಡುವದರಿಂದ ಎದ್ದು ಅವನಿಗೆ ಬೇಕಾದಷ್ಟು ಕೊಡುವನು.]]></a:t>
+              <a:t><![CDATA[29. এরপর যখন ভীড় বাড়তে লাগল, তখন যীশু বললেন, ‘এ যুগের লোকেরা খুবই দুষ্ট, তারা কেবল অলৌকিক চিহ্নের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನಾನು ನಿಮಗೆ ಹೇಳುವದೇನಂ ದರೆ--ಬೇಡಿಕೊಳ್ಳಿರಿ, ನಿಮಗೆ ಕೊಡಲ್ಪಡುವದು; ಹುಡುಕಿರಿ, ನೀವು ಕಂಡುಕೊಳ್ಳುವಿರಿ;]]></a:t>
+              <a:t><![CDATA[খোঁজ করে৷ কিন্তু য়োনার চিহ্ন ছাড়া তাদেরকে আর কোন চিহ্ন দেখানো হবে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆತನಿಗೆ--ಕರ್ತನೇ, ಯೋಹಾನನು ತನ್ನ ಶಿಷ್ಯರಿಗೆ ಕಲಿಸಿದ ಹಾಗೆಯೇ ನಮಗೂ ಪ್ರಾರ್ಥನೆ ಮಾಡುವದಕ್ಕೆ ಕಲಿಸು ಎಂದು ಕೇಳಲು]]></a:t>
+              <a:t><![CDATA[লোকটি কথা বলতে শুরু করল৷ এই দেখে লোকেরা অবাক হয়ে গেল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಟ್ಟಿರಿ, ನಿಮಗೆ ತೆರೆಯಲ್ಪಡುವದು.]]></a:t>
+              <a:t><![CDATA[30. য়োনা য়েমন নীনবীয় লোকদের কাছে চিহ্নস্বরূপ হয়েছিলেন, তেমনি এই যুগের লোকদের কাছে মানবপুত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಆದರೆ ನಿಮಗೆ ಇರುವವುಗಳಲ್ಲಿ ನೀವು ದಾನಾಕೊಡಿರಿ; ಆಗ ಇಗೋ, ನಿಮಗೆ ಎಲ್ಲವು ಗಳು ಶುದ್ಧವಾಗಿರುವವು.]]></a:t>
+              <a:t><![CDATA[হবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಬೇಡಿಕೊಳ್ಳುವ ಪ್ರತಿಯೊಬ್ಬನು ಹೊಂದುವನು; ಹುಡುಕುವವನು ಕಂಡುಕೊಳ್ಳುವನು; ತಟ್ಟುವವನಿಗೆ ತೆರೆಯಲ್ಪಡುವದು.]]></a:t>
+              <a:t><![CDATA[31. দক্ষিণ দেশের রাণীবিচার দিনে উঠে এই যুগের লোকদের বিরুদ্ধে অভিযোগ করবেন ও তাদের দোষী সাব্যস্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನಿಮ್ಮಲ್ಲಿ ತಂದೆ ಯಾಗಿರುವ ಯಾವನಾದರೂ ತನ್ನ ಮಗನು ರೊಟ್ಟಿ ಕೇಳಿದರೆ ಅವನಿಗೆ ಕಲ್ಲನ್ನು ಕೊಡುವನೇ? ಇಲ್ಲವೆ]]></a:t>
+              <a:t><![CDATA[করবেন৷ কারণ শলোমনের জ্ঞানের কথা শোনার জন্য তিনি পৃথিবীর প্রান্ত থেকে এসেছিলেন, আর শলোমন এর থেকে মহান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿಾನನ್ನು ಕೇಳಿದರೆ ವಿಾನಿಗೆ ಬದಲಾಗಿ ಅವನಿಗೆ ಹಾವನ್ನು ಕೊಡುವನೇ?]]></a:t>
+              <a:t><![CDATA[একজন এখন এখানে আছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಇಲ್ಲವೆ ಅವನು ಮೊಟ್ಟೆ ಯನ್ನು ಕೇಳಿದರೆ ಅವನಿಗೆ ಚೇಳನ್ನು ಕೊಡುವನೇ?]]></a:t>
+              <a:t><![CDATA[32. বিচার দিনে নীনবীয় লোকেরা এই যুগের লোকদের বিরুদ্ধে উঠে দাঁড়াবে, তারা এদের ওপর দোষারোপ করবে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಹಾಗಾದರೆ ಕೆಟ್ಟವರಾಗಿರುವ ನೀವು ನಿಮ್ಮ ಮಕ್ಕಳಿಗೆ ಒಳ್ಳೇದಾನಗಳನ್ನು ಕೊಡುವದು ಹೇಗೆಂಬದನ್ನು ತಿಳಿ ದವರಾಗಿದ್ದರೆ]]></a:t>
+              <a:t><![CDATA[কারণ তারা য়োনার প্রচার শুনে অনুশোচনা করেছিল, আর এখন য়োনার থেকে মহান একজন এখানে আছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪರಲೋಕದಲ್ಲಿರುವ ನಿಮ್ಮ ತಂದೆಯು ಎಷ್ಟೋ ಹೆಚ್ಚಾಗಿ ತನ್ನನ್ನು ಬೇಡಿಕೊಳ್ಳುವವರಿಗೆ ಪವಿ ತ್ರಾತ್ಮನನ್ನು]]></a:t>
+              <a:t><![CDATA[33. ‘প্রদীপ জে্বলে কেউ আড়ালে রাখে না বা ধামা চাপা দিয়ে রাখে না বরং তা বাতিদানের ওপরেই রাখে, য়েন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಯಪಾಲಿಸುವನಲ್ಲವೇ?]]></a:t>
+              <a:t><![CDATA[যাঁরা ঘরে আসে, তারা আলো দেখতে পায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ತರುವಾಯ ಆತನು ಒಂದು ಮೂಕದೆವ್ವವನ್ನು ಹೊರಡಿಸುತ್ತಿರುವಾಗ ಆದದ್ದೇನಂದರೆ, ಆ ದೆವ್ವವು ಹೊರಟು ಹೋದ ಮೇಲೆ ಆ ಮೂಕನು]]></a:t>
+              <a:t><![CDATA[1. যীশু এক জায়গায় প্রার্থনা করছিলেন৷ প্রার্থনা শেষ হলে পর তাঁর একজন শিষ্য এসে তাঁকে বললেন, ‘প্রভু,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಯಾರೂ ದೀಪವನ್ನು ಹಚ್ಚಿ ಗುಪ್ತ ಸ್ಥಳದಲ್ಲಾಗಲಿ ಇಲ್ಲವೆ ಕೊಳಗದೊಳಗಾಗಲಿ ಇಡುವದಿಲ್ಲ; ಆದರೆ ಒಳಗೆ ಬರುವವರು ಬೆಳಕನ್ನು]]></a:t>
+              <a:t><![CDATA[15. কিন্তু তাদের মধ্যে কেউ কেউ বলল, ‘ভূতদের রাজা বেলস্বূলের সাহায্যেই ও ভূত তাড়ায়!’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾತನಾಡಿ ದನು; ಅದಕ್ಕೆ ಜನರು ಆಶ್ಚರ್ಯಪಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[য়োহন য়েমন তাঁর শিষ্যদের প্রার্থনা করতে শিখিয়েছিলেন, আপনিও তেমনি আমাদের প্রার্থনা করতে শেখান৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆದರೆ ಅವರಲ್ಲಿ ಕೆಲವರು--ದೆವ್ವಗಳ ಅಧಿಪತಿಯಾದ ಬೆಲ್ಜೆ ಬೂಲನಿಂದ ಅವನು ದೆವ್ವಗಳನ್ನು ಬಿಡಿಸುತ್ತಾನೆ ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[2. তখন যীশু তাঁদের বললেন, ‘তোমরা যখন প্রার্থনা কর তখন বোল,‘পিতা, তোমার পবিত্র নামের সমাদর হোক্,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಬೇರೆಯವರು ಆತನನ್ನು ಶೋಧಿಸುವವ ರಾಗಿ ಆಕಾಶದಿಂದ ಒಂದು ಸೂಚಕ ಕಾರ್ಯವನ್ನು ತೋರಿಸುವಂತೆ ಆತನನ್ನು ಕೇಳಿದರು.]]></a:t>
+              <a:t><![CDATA[তোমার রাজ্য আসুক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆದರೆ ಆತನು ಅವರ ಅಲೋಚನೆಗಳನ್ನು ತಿಳಿದವನಾಗಿ ಅವರಿಗೆ--ತನ್ನಲ್ಲಿ ವಿರೋಧವಾಗಿ ವಿಭಾಗಿಸಲ್ಪಟ್ಟ ಪ್ರತಿಯೊಂದು]]></a:t>
+              <a:t><![CDATA[3. দিনের আহার তুমি প্রতিদিন আমাদের দাও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಾಜ್ಯವು ಹಾಳಾಗುವದು; ಒಂದು ಮನೆಯು ತನಗೆ ವಿರೋಧವಾಗಿ ವಿಭಾಗಿಸಲ್ಪಟ್ಟರೆ ಅದು ಬಿದ್ದು ಹೋಗುವದು.]]></a:t>
+              <a:t><![CDATA[4. আমাদের পাপ ক্ষমা কর, কারণ আমাদের বিরুদ্ধে যাঁরা অন্যায় করেছে, আমরাও তাদের ক্ষমা করেছি, আর আমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +17551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಸೈತಾನನು ಸಹ ತನಗೆ ವಿರೋಧವಾಗಿ ತನ್ನಲ್ಲಿ ವಿಭಾಗಿಸಲ್ಪಟ್ಟರೆ ಅವನ ರಾಜ್ಯವು ನಿಲ್ಲುವದು ಹೇಗೆ? ಯಾಕಂದರೆ ನಾನು]]></a:t>
+              <a:t><![CDATA[পরীক্ষায় পড়তে দিও না৷”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +17683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೆಲ್ಜೆಬೂಲನಿಂದ ದೆವ್ವಗಳನ್ನು ಹೊರಡಿಸುತ್ತೇನೆಂದು ನೀವು ಹೇಳುತ್ತೀರಲ್ಲಾ.]]></a:t>
+              <a:t><![CDATA[5. এরপর যীশু তাঁদের বললেন, ‘ধর, তোমাদের কারো একজন বন্ধু আছে৷ আর সে মাঝরাতে তার কাছে গিয়ে বলল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +17815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ನಾನು ಬೆಲ್ಜೆಬೂಲನಿಂದ ದೆವ್ವಗಳನ್ನು ಬಿಡಿಸುವದಾದರೆ ನಿಮ್ಮ ಪುತ್ರರು ಯಾರಿಂದ ಅವುಗಳನ್ನು ಬಿಡಿಸುತ್ತಾರೆ? ಆದದರಿಂದ]]></a:t>
+              <a:t><![CDATA[6. ‘বন্ধু আমায় খান তিনেক রুটি ধার দাও, কারণ আমার এক বন্ধু যাত্রাপথে এই মাত্র আমার ঘরে এসেছে, তাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +17947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರೇ ನಿಮಗೆ ನ್ಯಾಯ ತೀರಿಸುವವರಾಗಿರುವರು.]]></a:t>
+              <a:t><![CDATA[খেতে দেবার মতো ঘরে কিছু নেই৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +18079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆದರೆ ನಾನು ದೇವರ ಹಸ್ತದಿಂದಲೇ ದೆವ್ವಗಳನ್ನು ಹೊರಡಿಸುವದಾದರೆ ದೇವರ ರಾಜ್ಯವು ನಿಸ್ಸಂದೇಹವಾಗಿ ನಿಮ್ಮ ಬಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[7. সেই লোক যদি ঘরের ভেতর থেকে উত্তর দেয়, ‘দেখ, আমায় বিরক্ত কোর না! এখন দরজা বন্ধ আছে আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +18211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೋಡುವಂತೆ ಅದನ್ನು ದೀಪಸ್ತಂಭದ ಮೇಲೆ ಇಡು ತ್ತಾರಷ್ಟೆ.]]></a:t>
+              <a:t><![CDATA[16. আবার কেউ কেউ যীশুকে পরীক্ষা করবার জন্য আকাশ থেকে কোন চিহ্ন দেখাতে বলল.৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +18343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದಿದೆಯಲ್ಲಾ.]]></a:t>
+              <a:t><![CDATA[ছেলেমেয়েদের নিয়ে আমি শুয়ে পড়েছি৷ আমি এখন তোমাকে কিছু দেবার জন্য উঠতে পারব না৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +18475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆಯುಧ ಗಳನ್ನು ಧರಿಸಿಕೊಂಡು ಬಲಿಷ್ಠನಾದವನೊಬ್ಬನು ತನ್ನ ಅರಮನೆಯನ್ನು ಕಾಯುವದಾದರೆ ಅವನ ಸೊತ್ತು]]></a:t>
+              <a:t><![CDATA[8. আমি তোমাদের বলছি, সে যদি বন্ধু হিসাবে উঠে তাকে কিছু না দেয়, তবু লোকটি বার বার করে অনুরোধ করছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +18607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುರಕ್ಷಿತವಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[বলে সে উঠবে ও তার যা দরকার তা তাকে দেবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +18739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಆದರೆ ಫರಿಸಾಯರೇ, ನಿಮಗೆ ಅಯ್ಯೋ! ಯಾಕಂದರೆ ನೀವು ಮರುಗಪತ್ರೆ ಸದಾಪು ಸಕಲ ವಿಧವಾದ ಸೊಪ್ಪುಗಳಲ್ಲಿ ದಶಮಭಾಗವನ್ನು]]></a:t>
+              <a:t><![CDATA[9. তাই আমি তোমাদের বলছি, তোমরা চাও, তোমাদের দেওযা হবে, খোঁজ তোমরা পাবে৷ দরজায় ধাক্কা দাও, তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +18871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಟ್ಟು ನ್ಯಾಯತೀರ್ಪನ್ನೂ ದೇವರಪ್ರೀತಿಯನ್ನೂ ಲಕ್ಷಿಸದೆ ಹೋಗುತ್ತೀರಿ. ಇವುಗಳನ್ನು ತಪ್ಪದೆ ಮಾಡಿ ಬೇರೆಯವು ಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[জন্য দরজা খোলা হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18387,51 +19003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿಡದೆ ಮಾಡಬೇಕಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[10. কারণ যাঁরা চায়, তারা পায়৷ যাঁরা খোঁজ করে, তারা সন্ধান পায় আর যাঁরা দরজায় ধাক্কা দেয়, তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18519,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆದರೆ ಅವನಿಗಿಂತ ಬಲಿ ಷ್ಠನು ಅವನ ಮೇಲೆ ಬಂದು ಅವನನ್ನು ಜಯಿಸಿ ಅವನು ನಂಬಿಕೊಂಡಿದ್ದ ಆಯುಧಗಳನ್ನು ಅವನಿಂದ ತಕ್ಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[জন্য দরজা খোলা হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18651,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತನ್ನ ಸುಲಿಗೆಗಳನ್ನು ಹಂಚುವನು.]]></a:t>
+              <a:t><![CDATA[11. তোমাদের মধ্যে এমন বাবা কি কেউ আছে যার ছেলে মাছ চাইলে সে তাকে মাঝের বদলে সাপ দেবে?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18783,51 +19399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಫರಿಸಾಯರೇ, ನಿಮಗೆ ಅಯ್ಯೋ! ಯಾಕಂದರೆ ನೀವು ಸಭಾಮಂದಿರ ಗಳಲ್ಲಿ ಅತ್ಯುನ್ನತ ಸ್ಥಾನಗಳನ್ನೂ ಸಂತೆಗಳಲ್ಲಿ ವಂದನೆಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[12. অথবা ছেলে যদি ডিম চায় তবে তাকে কাঁকড়াবিছা দেবে?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18915,51 +19531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರೀತಿಸುತ್ತೀರಿ.]]></a:t>
+              <a:t><![CDATA[13. তাই তোমরা যদি মন্দ প্রকৃতির হয়েও তোমাদের ছেলেমেয়েদের ভাল ভাল জিনিস দিতে জান, তবে স্বর্গের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19047,51 +19663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಆತನು ಅವರಿಗೆ--ನೀವು ಪ್ರಾರ್ಥನೆ ಮಾಡುವಾಗ--ಪರಲೋಕದಲ್ಲಿರುವ ನಮ್ಮ ತಂದೆ ಯೇ, ನಿನ್ನ ನಾಮವು ಪರಿಶುದ್ಧವಾಗಲಿ, ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[17. কিন্তু তিনি তাদের মনের কথা জানতে পেরে বললেন, ‘য়ে রাজ্য আত্মকলহে নিজেদের মধ্যে ভাগ হয়ে যায়,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19179,51 +19795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ನನ್ನ ಜೊತೆಯಲ್ಲಿ ಇಲ್ಲದಿರುವವನು ನನಗೆ ವಿರೋಧವಾಗಿ ದ್ದಾನೆ; ನನ್ನೊಂದಿಗೆ ಕೂಡಿಸದೆ ಇರುವವನು ಚದರಿ ಸುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[পিতার কাছে যাঁরা চায়, তিনি য়ে তাদের পবিত্র আত্মা দেবেন, এটা কত না নিশ্চয়৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19311,51 +19927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ಕಪಟಿಗಳಾದ ಶಾಸ್ತ್ರಿಗಳೇ, ಫರಿಸಾಯರೇ, ನಿಮಗೆ ಅಯ್ಯೊ! ಯಾಕಂದರೆ ನೀವು ಕಾಣಿಸದ ಸಮಾಧಿಗಳಂತೆ ಇದ್ದೀರಿ; ಅವುಗಳ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[52. ‘ধিক্ ব্যবস্থার শিক্ষকরা কারণ তোমরা জ্ঞানের চাবিটি ধরে আছ৷ তোমরা নিজেরাও প্রবেশ করনি আর যাঁরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19443,51 +20059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಡೆದಾಡುವ ಮನುಷ್ಯರು ಅವುಗಳನ್ನು ಅರಿಯರು ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[প্রবেশ করার চেষ্টা করছে তাদেরও বাধা দিচ্ছ৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19575,51 +20191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ಆಗ ನ್ಯಾಯಶಾಸ್ತ್ರಿಗಳಲ್ಲಿ ಒಬ್ಬನು ಆತನಿಗೆ-- ಬೋಧಕನೇ, ನೀನು ಇವುಗಳನ್ನು ಹೇಳುವದರಿಂದ ನಮ್ಮನ್ನು ಸಹ]]></a:t>
+              <a:t><![CDATA[53. তিনি যখন সেই জায়গা ছেড়ে চলে গেলেন, তখন ব্যবস্থার শিক্ষকরা ও ফরীশীরা তাঁর বিরুদ্ধে ভীষণভাবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19707,51 +20323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವಮಾನಪಡಿಸುತ್ತೀ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[শত্রুতা করতে আরন্ভ করল এবং পরে তাঁকে নানাভাবে প্রশ্ন করতে থাকল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19839,51 +20455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ಅದಕ್ಕೆ ಆತನು--ನ್ಯಾಯಶಾಸ್ತ್ರಿಗಳಾದ ನಿಮಗೂ ಅಯ್ಯೋ! ಯಾಕಂದರೆ ಹೊರಲು ಕಠಿಣವಾದ ಹೊರೆ ಗಳನ್ನು ಮನುಷ್ಯರ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[54. তারা সুয়োগের অপেক্ষা করতে লাগল য়েন যীশু ভুল কিছু করলে তাই দিয়ে তাঁকে ধরতে পারে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19971,51 +20587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊರಿಸಿ ನಿಮ್ಮ ಬೆರಳುಗಳಲ್ಲಿ ಒಂದರಿಂದಾದರೂ ನೀವು ಆ ಹೊರೆಗಳನ್ನು ಮುಟ್ಟು ವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[34. তোমার চোখ যদি সুস্থ থাকে, তবে তোমার সমস্ত দেহটি দীপ্তিময় হবে; কিন্তু তা যদি মন্দ হয় তবে তোমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20103,51 +20719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ನಿಮಗೆ ಅಯ್ಯೋ! ಯಾಕಂದರೆ ನಿಮ್ಮ ತಂದೆಗಳು ಪ್ರವಾದಿಗಳನ್ನು ಕೊಂದರು. ನೀವು ಅವರ ಸಮಾಧಿಗಳನ್ನು ಕಟ್ಟುತ್ತೀರಿ.]]></a:t>
+              <a:t><![CDATA[দেহ অন্ধকারময় হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20235,51 +20851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ಇದರಿಂದ ನಿಜವಾ ಗಿಯೂ ನಿಮ್ಮ ತಂದೆಗಳ ಕೃತ್ಯಗಳನ್ನು ನೀವು ಒಪ್ಪಿ ಕೊಳ್ಳುವಂತೆ ಸಾಕ್ಷೀಕರಿಸುತ್ತೀರಿ; ಯಾಕಂದರೆ ಅವರು]]></a:t>
+              <a:t><![CDATA[35. তাই সাবধান, তোমার মধ্যে য়ে আলো আছে তা য়েন অন্ধকার না হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20367,51 +20983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಜವಾಗಿಯೂ ಅವರನ್ನು ಕೊಂದರು; ನೀವು ಅವರ ಸಮಾಧಿಗಳನ್ನು ಕಟ್ಟುತ್ತೀರಿ.]]></a:t>
+              <a:t><![CDATA[36. তোমার সারা দেহ যদি আলোকময় হয়, তার মধ্যে যদি এতটুকু অন্ধকার না থাকে, তবে তা সম্পূর্ণ আলোকিত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20499,51 +21115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಾಜ್ಯವು ಬರಲಿ, ನಿನ್ನ ಚಿತ್ತವು ಪರಲೋಕದಲ್ಲಿ ನೆರವೇರುವಂತೆ ಭೂಮಿಯಲ್ಲಿಯೂ ನೆರವೇರಲಿ.]]></a:t>
+              <a:t><![CDATA[সেই রাজ্য ধ্বংস হয়৷ আবার কোন পরিবার যদি নিজেদের মধ্যে ঝগড়া করে, তবে সেই পরিবারও ভেঙ্গে যায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20631,51 +21247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ಆದದರಿಂದ ದೇವರ ಜ್ಞಾನವು ಸಹ ಹೇಳಿದ್ದೇನಂದರೆ -- ನಾನು ಅವರ ಬಳಿಗೆ ಪ್ರವಾದಿಗಳನ್ನೂ ಅಪೊಸ್ತಲರನ್ನೂ ಕಳುಹಿಸು ವೆನು;]]></a:t>
+              <a:t><![CDATA[হবে, ঠিক য়েমন বাতির আলো তোমার ওপর পড়ে তোমায় আলোকিত করে তোলে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20763,51 +21379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರಲ್ಲಿ ಕೆಲವರನ್ನು ಅವರು ಕೊಲ್ಲುವರು ಮತ್ತು ಹಿಂಸಿಸುವರು.]]></a:t>
+              <a:t><![CDATA[37. যীশু এই কথা শেষ করলে একজন ফরীশী তার বাড়িতে যীশুকে খাওযার জন্য নিমন্ত্রণ করল৷ তাই তিনি তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20895,51 +21511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ಹೀಗೆ ಜಗತ್ತಿನ ಅಸ್ತಿವಾರ ಮೊದಲುಗೊಂಡು ಸುರಿಸಲ್ಪಟ್ಟ ಎಲ್ಲಾ ಪ್ರವಾದಿಗಳ ರಕ್ತಕ್ಕೆ ಈ ಸಂತತಿಯು ಉತ್ತರ]]></a:t>
+              <a:t><![CDATA[বাড়িতে গিয়ে খাবার আসনে বসলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21027,51 +21643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಡಬೇಕಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[38. কিন্তু সেই ফরীশী দেখল য়ে খাওযার আগে প্রথা মতো যীশু হাত ধুলেন না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21159,51 +21775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ಹೇಬೆಲನ ರಕ್ತ ಮೊದಲುಗೊಂಡು ಯಜ್ಞವೇದಿಗೂ ದೇವಾಲಯಕ್ಕೂ ಮಧ್ಯದಲ್ಲಿ ಹತವಾದ ಜಕರೀಯನ ರಕ್ತದವರೆಗೂ ಈ ಸಂತತಿಯು]]></a:t>
+              <a:t><![CDATA[39. প্রভু তাকে বললেন, ‘তোমরা ফরীশীরা থালা বাটির বাইরেটা পরিষ্কার কর, কিন্তু ভেতরে তোমরা দুষ্টতা ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21291,51 +21907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉತ್ತರಕೊಡಬೇಕು; ಹೌದು, ಈ ಸಂತತಿಯವರೇ ಉತ್ತರಕೊಡಬೇಕೆಂದು ನಾನು ನಿಮಗೆ ನಿಜವಾಗಿ ಹೇಳುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[লোভে ভরা৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21423,51 +22039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. ನ್ಯಾಯ ಶಾಸ್ತ್ರಿಗಳೇ, ನಿಮಗೆ ಅಯ್ಯೋ! ಯಾಕಂದರೆ ನೀವು ಜ್ಞಾನದ ಬೀಗದ ಕೈಯನ್ನು ತಕ್ಕೊಂಡಿದ್ದೀರಿ, ನೀವಂತೂ ಒಳಗೆ]]></a:t>
+              <a:t><![CDATA[40. তোমরা মূর্খের দল! তোমরা কি জান না যিনি বাইরেটা করেছেন তিনি ভেতরটাও করেছেন?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21555,51 +22171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರವೇಶಿಸಲಿಲ್ಲ. ಒಳಗೆ ಪ್ರವೇಶಿಸುತ್ತಿರುವವ ರಿಗೂ ನೀವು ತಡೆದಿರಿ ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[41. তাই তোমাদের থালা বাটির ভেতরে যা কিছু আছে তা দরিদ্রদের বিলিয়ে দাও, তাহলে সবকিছুই তোমাদের কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21687,51 +22303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. ಆತನು ಅವರಿಗೆ ಈ ವಿಷಯಗಳನ್ನು ಹೇಳು ತ್ತಿದ್ದಾಗ ಶಾಸ್ತ್ರಿಗಳು ಮತ್ತು ಫರಿಸಾಯರು ಕೋಪಾವೇಶ ವುಳ್ಳವರಾಗಿ ಆತನು ಇನ್ನೂ]]></a:t>
+              <a:t><![CDATA[সম্পূর্ণ শুচি হয়ে যাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21819,51 +22435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನೇಕವಾದವುಗಳ ವಿಷಯವಾಗಿ ಮಾತನಾಡುವಂತೆ ಆತನನ್ನು ಉದ್ರೇಕ ಗೊಳಿಸಲಾರಂಭಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[42. কিন্তু হায়, ফরীশীরা ধিক্ তোমাদের কারণ তোমরা পুদিনা, ধনে ও বাগানের অন্যান্য শাকের দশমাংশ ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21951,51 +22567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಕಣ್ಣು ಶರೀರದ ಬೆಳಕಾಗಿದೆ; ಆದದರಿಂದ ನಿನ್ನ ಕಣ್ಣು ಶುದ್ಧವಾಗಿದ್ದರೆ ನಿನ್ನ ಶರೀರವೆಲ್ಲವು ತುಂಬಾ]]></a:t>
+              <a:t><![CDATA[18. তাই শয়তানও যদি নিজের বিরুদ্ধে নিজে দাঁড়ায় তবে কেমন করে তার রাজ্য টিকবে? আমি তোমাদের একথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22083,51 +22699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. ಯಾಕಂದರೆ ಆತನ ಮಾತಿನಲ್ಲಿ ಏನಾದರೂ ಕಂಡು ಹಿಡಿದು ಆತನ ಮೇಲೆ ತಪ್ಪು ಹೊರಿಸಬೇಕೆಂದು ಹೊಂಚಿನೋಡು ತ್ತಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[উদ্দেশ্যে উত্‌সর্গ করে থাক, কিন্তু ন্যায়বিচার ও ঈশ্বরের প্রতি প্রেমের বিষয়টি অবহেলা কর৷ কিন্তু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22215,51 +22831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಅಶುದ್ಧಾತ್ಮವು ಒಬ್ಬ ಮನುಷ್ಯನಿಂದ ಹೊರಗೆ ಹೋದಮೇಲೆ ನೀರಿಲ್ಲದ ಸ್ಥಳಗಳಲ್ಲಿ ತಿರು ಗುತ್ತಾ ವಿಶ್ರಾಂತಿಯನ್ನು ಹುಡುಕಿ]]></a:t>
+              <a:t><![CDATA[প্রথম বিষয়গুলির সঙ্গে সঙ্গে শেষেরগুলিও তোমাদের জীবনে পালন করা কর্তব্য৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22347,51 +22963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಏನೂ ಕಾಣದೆ ಅದು--ನಾನು ಹೊರಟು ಬಂದ ನನ್ನ ಮನೆಗೆ ಹಿಂದಿ ರುಗುವೆನು ಎಂದು ಅಂದುಕೊಳ್ಳುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[43. ধিক্ ফরীশীরা! তোমরা সমাজ-গৃহে সম্মানিত আসন আর হাটে বাজারে সকলের সশ্রদ্ধ অভিবাদন পেতে কত না]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22479,51 +23095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಅದು ಬಂದು ಆ ಮನೆಯು ಗುಡಿಸಿ ಅಲಂಕರಿಸಿದ್ದನ್ನು ಕಂಡಿತು.]]></a:t>
+              <a:t><![CDATA[ভালবাস৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22611,51 +23227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಆಗ ಅದು ಹೋಗಿ ತನಗಿಂತಲೂ ಕೆಟ್ಟವು ಗಳಾದ ಬೇರೆ ಏಳು ದುರಾತ್ಮಗಳನ್ನು ತನ್ನೊಂದಿಗೆ ಕರಕೊಂಡು ಒಳಗೆ ಸೇರಿ ಅಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[44. ধিক্ তোমাদের! তোমরা মাঠের মাঝে মিশে থাকা কবরের মতো, লোকেরা না জেনে যার ওপর দিয়ে হেঁটে যায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22743,51 +23359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾಸಮಾಡುವವು; ಮತ್ತು ಆ ಮನುಷ್ಯನ ಕಡೇ ಸ್ಥಿತಿಯು ಮೊದಲಿಗಿಂತ ಕೆಟ್ಟದ್ದಾಗಿರುವದು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[45. একজন ব্যবস্থার শিক্ষক এর উত্তরে যীশুকে বললেন, ‘গুরু, আপনি এসব যা বললেন, তার দ্বারা আমাদেরও অপমান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22875,51 +23491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಇದಾದ ಮೇಲೆ ಆತನು ಇವುಗಳನ್ನು ಹೇಳು ತ್ತಿದ್ದಾಗ ಆ ಗುಂಪಿನಲ್ಲಿದ್ದ ಒಬ್ಬ ಸ್ತ್ರೀಯು ತನ್ನ ಸ್ವರವನ್ನು ಎತ್ತಿ]]></a:t>
+              <a:t><![CDATA[করলেন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23007,51 +23623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆತನಿಗೆ--ನಿನ್ನನ್ನು ಹೊತ್ತ ಗರ್ಭವೂ ನೀನು ಕುಡಿದ ಮೊಲೆಗಳೂ ಧನ್ಯವಾದವುಗಳು ಎಂದು ಹೇಳಿದಳು.]]></a:t>
+              <a:t><![CDATA[46. তখন যীশু তাকে বললেন, ‘হে ব্যবস্থার শিক্ষকরা, ধিক্ তোমাদের, তোমরা লোকদের ওপর এমন ভারী বোঝা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23139,51 +23755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಆದರೆ ಆತನು--ಹೌದು, ಇದಕ್ಕಿಂ ತಲೂ ದೇವರ ವಾಕ್ಯವನ್ನು ಕೇಳಿ ಅದರಂತೆ ನಡೆಯು ವವರೇ ಧನ್ಯರು ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[চাপিয়ে দাও যা তাদের পক্ষে গ্রহণ করা অসন্ভব; আর তোমরা নিজেরা সেই ভার বইবার জন্য সাহায্য করতে তাতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23271,51 +23887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಜನರು ಗುಂಪುಗುಂಪಾಗಿ ಕೂಡಿ ಬಂದಿದ್ದಾಗ ಆತನು--ಇದು ದುಷ್ಟಸಂತತಿಯು; ಇದು ಸೂಚಕ ಕಾರ್ಯವನ್ನು ಹುಡುಕುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[একটা আঙ্গুল পর্যন্ত ছোঁযাও না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23403,51 +24019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೆಳಕಾಗಿರುತ್ತದೆ; ಅದು ಕೆಟ್ಟದ್ದಾಗಿದ್ದರೆ ನಿನ್ನ ಶರೀರವು ಸಹ ಕತ್ತಲೆಯಿಂದ ತುಂಬಿರುವದು.]]></a:t>
+              <a:t><![CDATA[জিজ্ঞেস করছি কারণ তোমরা বলছ আমি বেল্সবূলের সাহায্যে ভূত ছাড়াই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23535,51 +24151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರವಾದಿಯಾದ ಯೋನ ನಲ್ಲಿ ಆದ ಸೂಚಕಕಾರ್ಯವೇ ಹೊರತು ಬೇರೆ ಯಾವ ಸೂಚಕಕಾರ್ಯವೂ ಇದಕ್ಕೆ ಕೊಡಲ್ಪಡ ಲಾರದು.]]></a:t>
+              <a:t><![CDATA[47. ধিক্ তোমাদের, কারণ তোমরা ভাববাদীদের সমাধিগুহা গেঁথে থাকো; আর এই সব ভাববাদীদের তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23667,51 +24283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಯೋನನು ನಿನೆವೆಯವರಿಗೆ ಸೂಚನೆ ಯಾಗಿದ್ದಂತೆಯೇ ಮನುಷ್ಯಕುಮಾರನು ಸಹ ಈ ಸಂತತಿಗೆ ಸೂಚನೆಯಾಗಿರುವನು.]]></a:t>
+              <a:t><![CDATA[পূর্বপুরুষেরাই হত্যা করেছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23799,51 +24415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ನ್ಯಾಯ ತೀರ್ಪಿ ನಲ್ಲಿ ದಕ್ಷಿಣದ ರಾಣಿಯು ಈ ಸಂತತಿ ಯವರೊಂದಿಗೆ ಎದ್ದು ಇವರನ್ನು ಖಂಡಿಸುವಳು; ಯಾಕಂದರೆ ಆಕೆಯು]]></a:t>
+              <a:t><![CDATA[48. তাই এই কাজ করে তোমরা এই সাক্ষ্যই দিচ্ছ য়ে তোমাদের পূর্বপুরুষেরা য়ে কাজ করেছিল তা তোমরা ঠিক বলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23931,51 +24547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೊಲೊಮೋನನ ಜ್ಞಾನವನ್ನು ಕೇಳುವದಕ್ಕೆ ಭೂಮಿಯ ಕಟ್ಟಕಡೆಯ ಭಾಗಗಳಿಂದ ಬಂದಳು; ಮತ್ತು ಇಗೋ, ಸೊಲೊಮೋನನಿಗಿಂತಲೂ ಹೆಚ್ಚಿನವನು]]></a:t>
+              <a:t><![CDATA[মেনে নিচ্ছ৷ কারণ তারা ওদের হত্যা করেছিল আর তোমরা ওদের সমাধিগুহা রচনা করছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24063,51 +24679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಲ್ಲಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[49. এই কারণেই ঈশ্বরের প্রজ্ঞা বলছে, ‘আমি তাদের কাছে য়ে ভাববাদী ও প্রেরিতদের পাঠাবো, তাদের মধ্যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24195,51 +24811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ನಿನೆವೆಯವರು ನ್ಯಾಯತೀರ್ಪಿನಲ್ಲಿ ಈ ಸಂತತಿಯವ ರೊಂದಿಗೆ ಎದ್ದು ಇದನ್ನು ಖಂಡಿಸುವರು. ಯಾಕಂದರೆ ಯೋನನು ಸಾರಿದ್ದನ್ನು]]></a:t>
+              <a:t><![CDATA[কাউকে কাউকে তারা হত্যা করবে, কাউকে বা নির্য়াতন করবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24327,51 +24943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೇಳಿ ಅವರು ಮಾನಸಾಂತರ ಪಟ್ಟರು; ಮತ್ತು ಇಗೋ, ಯೋನನಿಗಿಂತಲೂ ಹೆಚ್ಚಿನ ವನು ಇಲ್ಲಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[50. সেই জন্যই জগত্ সৃষ্টির শুরু থেকে আজ পর্যন্ত যত ভাববাদী হত্যা করা হয়েছে, তাদের সকলের হত্যার জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24387,92 +25003,488 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லூக்கா : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[এই কালের লোকদের শাস্তি পেতে হবে৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லூக்கா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. হ্যাঁ, আমি তোমাদের বলছি, হেবলের রক্তপাত থেকে আরন্ভ করে য়ে সখরিয়কে যজ্ঞবেদী ও মন্দিরের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லூக்கா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[মধ্যবর্তী স্থানে হত্যা করা হয়েছিল, সেই সখরিয়ের হত্যা পর্যন্ত সমস্ত রক্তপাতের দায়ে দাযী হবে একালের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லூக்கா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme63">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme63">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -24498,51 +25510,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme63">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -24673,51 +25685,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>96</Slides>
+  <Slides>100</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>