--- v0 (2026-06-10)
+++ v1 (2026-07-31)
@@ -107,52 +107,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -191,51 +189,50 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
-    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -391,54 +388,53 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது உன்னையும் அவனையும் அழைத்தவன் உன்னிடத்தில் வந்து: இவருக்கு இடங்கொடு என்பான்; அப்பொழுது நீ வெட்கத்தோடே தாழ்ந்த இடத்திற்குப் போகவேண்டியதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. அதற்கு உத்தரவுசொல்ல அவர்களால் கூடாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது உன்னையும் அவனையும் அழைத்தவன் உன்னிடத்தில் வந்து: இவருக்கு இடங்கொடு என்பான்; அப்பொழுது நீ வெட்கத்தோடே தாழ்ந்த இடத்திற்குப் போகவேண்டியதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[31. அன்றியும் ஒரு ராஜா மற்றொரு ராஜாவோடே யுத்தஞ்செய்யப் போகிறபோது, தன்மேல் இருபதினாயிரம் சேவகரோடே வருகிற அவனைத் தான் பதினாயிரம் சேவகரைக்கொண்டு எதிர்க்கக் கூடுமோ கூடாதோ என்று முன்பு உட்கார்ந்து ஆலோசனைபண்ணாமலிருப்பானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ அழைக்கப்பட்டிருக்கும்போது, போய், தாழ்ந்த இடத்தில் உட்காரு; அப்பொழுது உன்னை அழைத்தவன் வந்து: சிநேகிதனே, உயர்ந்த இடத்தில் வாரும் என்று சொல்லும்போது, உன்னுடனேகூடப் பந்தியிருக்கிறவர்களுக்கு முன்பாக உனக்குக் கனமுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[31. அன்றியும் ஒரு ராஜா மற்றொரு ராஜாவோடே யுத்தஞ்செய்யப் போகிறபோது, தன்மேல் இருபதினாயிரம் சேவகரோடே வருகிற அவனைத் தான் பதினாயிரம் சேவகரைக்கொண்டு எதிர்க்கக் கூடுமோ கூடாதோ என்று முன்பு உட்கார்ந்து ஆலோசனைபண்ணாமலிருப்பானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ அழைக்கப்பட்டிருக்கும்போது, போய், தாழ்ந்த இடத்தில் உட்காரு; அப்பொழுது உன்னை அழைத்தவன் வந்து: சிநேகிதனே, உயர்ந்த இடத்தில் வாரும் என்று சொல்லும்போது, உன்னுடனேகூடப் பந்தியிருக்கிறவர்களுக்கு முன்பாக உனக்குக் கனமுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[7. விருந்துக்கு அழைக்கப்பட்டவர்கள் பந்தியில் முதன்மையான இடங்களைத் தெரிந்துகொண்டதை அவர் பார்த்து, அவர்களுக்கு ஒரு உவமையைச் சொன்னார்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ அழைக்கப்பட்டிருக்கும்போது, போய், தாழ்ந்த இடத்தில் உட்காரு; அப்பொழுது உன்னை அழைத்தவன் வந்து: சிநேகிதனே, உயர்ந்த இடத்தில் வாரும் என்று சொல்லும்போது, உன்னுடனேகூடப் பந்தியிருக்கிறவர்களுக்கு முன்பாக உனக்குக் கனமுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[7. விருந்துக்கு அழைக்கப்பட்டவர்கள் பந்தியில் முதன்மையான இடங்களைத் தெரிந்துகொண்டதை அவர் பார்த்து, அவர்களுக்கு ஒரு உவமையைச் சொன்னார்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தன்னைத் தான் உயர்த்துகிறவனெவனும் தாழ்த்தப்படுவான், தன்னைத்தான் தாழ்த்துகிறவன் உயர்த்தப்படுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[32. கூடாதென்று கண்டால், மற்றவன் இன்னும் தூரத்திலிருக்கும்போதே, ஸ்தானாபதிகளை அனுப்பி சமாதானத்துக்கானவைகளைக் கேட்டுக்கொள்வானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அன்றியும் அவர் தம்மை விருந்துக்கு அழைத்தவனை நோக்கி: நீ பகல்விருந்தாவது இராவிருந்தாவது பண்ணும்போது, உன் சிநேகிதரையாகிலும் உன் சகோதரரையாகிலும், உன் பந்து ஜனங்களையாகிலும், ஐசுவரியமுள்ள அயலகத்தாரையாகிலும் அழைக்கவேண்டாம்; அழைத்தால் அவர்களும் உன்னை அழைப்பார்கள், அப்பொழுது உனக்குப் பதிலுக்குப் பதில் செய்ததாகும்.]]></a:t>
+              <a:t><![CDATA[8. ஒருவனால் கலியாணத்துக்கு நீ அழைக்கப்பட்டிருக்கும்போது, பந்தியில் முதன்மையான இடத்தில் உட்காராதே; உன்னிலும் கனமுள்ளவன் ஒருவேளை அவனால் அழைக்கப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அன்றியும் அவர் தம்மை விருந்துக்கு அழைத்தவனை நோக்கி: நீ பகல்விருந்தாவது இராவிருந்தாவது பண்ணும்போது, உன் சிநேகிதரையாகிலும் உன் சகோதரரையாகிலும், உன் பந்து ஜனங்களையாகிலும், ஐசுவரியமுள்ள அயலகத்தாரையாகிலும் அழைக்கவேண்டாம்; அழைத்தால் அவர்களும் உன்னை அழைப்பார்கள், அப்பொழுது உனக்குப் பதிலுக்குப் பதில் செய்ததாகும்.]]></a:t>
+              <a:t><![CDATA[8. ஒருவனால் கலியாணத்துக்கு நீ அழைக்கப்பட்டிருக்கும்போது, பந்தியில் முதன்மையான இடத்தில் உட்காராதே; உன்னிலும் கனமுள்ளவன் ஒருவேளை அவனால் அழைக்கப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அன்றியும் அவர் தம்மை விருந்துக்கு அழைத்தவனை நோக்கி: நீ பகல்விருந்தாவது இராவிருந்தாவது பண்ணும்போது, உன் சிநேகிதரையாகிலும் உன் சகோதரரையாகிலும், உன் பந்து ஜனங்களையாகிலும், ஐசுவரியமுள்ள அயலகத்தாரையாகிலும் அழைக்கவேண்டாம்; அழைத்தால் அவர்களும் உன்னை அழைப்பார்கள், அப்பொழுது உனக்குப் பதிலுக்குப் பதில் செய்ததாகும்.]]></a:t>
+              <a:t><![CDATA[33. அப்படியே உங்களில் எவனாகிலும் தனக்கு உண்டானவைகளையெல்லாம் வெறுத்துவிடாவிட்டால் அவன் எனக்குச் சீஷனாயிருக்கமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ விருந்துபண்ணும்போது ஏழைகளையும் ஊனரையும் சப்பாணிகளையும் குருடரையும் அழைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது உன்னையும் அவனையும் அழைத்தவன் உன்னிடத்தில் வந்து: இவருக்கு இடங்கொடு என்பான்; அப்பொழுது நீ வெட்கத்தோடே தாழ்ந்த இடத்திற்குப் போகவேண்டியதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இயேசு நியாயசாஸ்திரிகளையும் பரிசேயரையும் பார்த்து: ஒய்வுநாளிலே சொஸ்தமாக்குகிறது நியாயமா என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[1. ஒரு ஓய்வுநாளிலே பரிசேயரில் தலைவனாகிய ஒருவனுடைய வீட்டிலே அவர் போஜனம் பண்ணும்படிக்குப் போயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது நீ பாக்கியவானாயிருப்பாய்; அவர்கள் உனக்குப் பதில் செய்யமாட்டார்கள்; நீதிமான்களின் உயிர்த்தெழுதலில் உனக்குப் பதில் செய்யப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது உன்னையும் அவனையும் அழைத்தவன் உன்னிடத்தில் வந்து: இவருக்கு இடங்கொடு என்பான்; அப்பொழுது நீ வெட்கத்தோடே தாழ்ந்த இடத்திற்குப் போகவேண்டியதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது நீ பாக்கியவானாயிருப்பாய்; அவர்கள் உனக்குப் பதில் செய்யமாட்டார்கள்; நீதிமான்களின் உயிர்த்தெழுதலில் உனக்குப் பதில் செய்யப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[34. உப்பு நல்லதுதான், உப்பு சாரமற்றுப்போனால் எதினால் சாரமாக்கப்படும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவரோடேகூடப் பந்தியிருந்தவர்களில் ஒருவன் இவைகளைக் கேட்டபொழுது, அவரை நோக்கி: தேவனுடைய ராஜ்யத்தில் போஜனம்பண்ணுகிறவன் பாக்கியவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. நீ அழைக்கப்பட்டிருக்கும்போது, போய், தாழ்ந்த இடத்தில் உட்காரு; அப்பொழுது உன்னை அழைத்தவன் வந்து: சிநேகிதனே, உயர்ந்த இடத்தில் வாரும் என்று சொல்லும்போது, உன்னுடனேகூடப் பந்தியிருக்கிறவர்களுக்கு முன்பாக உனக்குக் கனமுண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவரோடேகூடப் பந்தியிருந்தவர்களில் ஒருவன் இவைகளைக் கேட்டபொழுது, அவரை நோக்கி: தேவனுடைய ராஜ்யத்தில் போஜனம்பண்ணுகிறவன் பாக்கியவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. நீ அழைக்கப்பட்டிருக்கும்போது, போய், தாழ்ந்த இடத்தில் உட்காரு; அப்பொழுது உன்னை அழைத்தவன் வந்து: சிநேகிதனே, உயர்ந்த இடத்தில் வாரும் என்று சொல்லும்போது, உன்னுடனேகூடப் பந்தியிருக்கிறவர்களுக்கு முன்பாக உனக்குக் கனமுண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு அவர்: ஒரு மனுஷன் பெரியவிருந்தை ஆயத்தம்பண்ணி, அநேகரை அழைப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[10. நீ அழைக்கப்பட்டிருக்கும்போது, போய், தாழ்ந்த இடத்தில் உட்காரு; அப்பொழுது உன்னை அழைத்தவன் வந்து: சிநேகிதனே, உயர்ந்த இடத்தில் வாரும் என்று சொல்லும்போது, உன்னுடனேகூடப் பந்தியிருக்கிறவர்களுக்கு முன்பாக உனக்குக் கனமுண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. விருந்து வேளையில் தன் ஊழியக்காரனை நோக்கி: நீ அழைக்கப்பட்டவர்களிடத்தில் போய், எல்லாம் ஆயத்தமாயிருக்கிறது, வாருங்கள், என்று சொல்லென்று அவனை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[11. தன்னைத் தான் உயர்த்துகிறவனெவனும் தாழ்த்தப்படுவான், தன்னைத்தான் தாழ்த்துகிறவன் உயர்த்தப்படுவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. விருந்து வேளையில் தன் ஊழியக்காரனை நோக்கி: நீ அழைக்கப்பட்டவர்களிடத்தில் போய், எல்லாம் ஆயத்தமாயிருக்கிறது, வாருங்கள், என்று சொல்லென்று அவனை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[12. அன்றியும் அவர் தம்மை விருந்துக்கு அழைத்தவனை நோக்கி: நீ பகல்விருந்தாவது இராவிருந்தாவது பண்ணும்போது, உன் சிநேகிதரையாகிலும் உன் சகோதரரையாகிலும், உன் பந்து ஜனங்களையாகிலும், ஐசுவரியமுள்ள அயலகத்தாரையாகிலும் அழைக்கவேண்டாம்; அழைத்தால் அவர்களும் உன்னை அழைப்பார்கள், அப்பொழுது உனக்குப் பதிலுக்குப் பதில் செய்ததாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்களெல்லாரும் போக்குச்சொல்லத் தொடங்கினார்கள். ஒருவன்: ஒரு வயலைக்கொண்டேன், நான் அகத்தியமாய்ப்போய், அதைப் பார்க்கவேண்டும், என்னை மன்னிக்கும்படி வேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. அன்றியும் அவர் தம்மை விருந்துக்கு அழைத்தவனை நோக்கி: நீ பகல்விருந்தாவது இராவிருந்தாவது பண்ணும்போது, உன் சிநேகிதரையாகிலும் உன் சகோதரரையாகிலும், உன் பந்து ஜனங்களையாகிலும், ஐசுவரியமுள்ள அயலகத்தாரையாகிலும் அழைக்கவேண்டாம்; அழைத்தால் அவர்களும் உன்னை அழைப்பார்கள், அப்பொழுது உனக்குப் பதிலுக்குப் பதில் செய்ததாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்களெல்லாரும் போக்குச்சொல்லத் தொடங்கினார்கள். ஒருவன்: ஒரு வயலைக்கொண்டேன், நான் அகத்தியமாய்ப்போய், அதைப் பார்க்கவேண்டும், என்னை மன்னிக்கும்படி வேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. அன்றியும் அவர் தம்மை விருந்துக்கு அழைத்தவனை நோக்கி: நீ பகல்விருந்தாவது இராவிருந்தாவது பண்ணும்போது, உன் சிநேகிதரையாகிலும் உன் சகோதரரையாகிலும், உன் பந்து ஜனங்களையாகிலும், ஐசுவரியமுள்ள அயலகத்தாரையாகிலும் அழைக்கவேண்டாம்; அழைத்தால் அவர்களும் உன்னை அழைப்பார்கள், அப்பொழுது உனக்குப் பதிலுக்குப் பதில் செய்ததாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வேறொருவன்: ஐந்தேர்மாடு கொண்டேன், அதைச் சோதித்துப் பார்க்கும்படி போகிறேன், என்னை மன்னிக்கும்படி வேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. நீ விருந்துபண்ணும்போது ஏழைகளையும் ஊனரையும் சப்பாணிகளையும் குருடரையும் அழைப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இயேசு நியாயசாஸ்திரிகளையும் பரிசேயரையும் பார்த்து: ஒய்வுநாளிலே சொஸ்தமாக்குகிறது நியாயமா என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[1. ஒரு ஓய்வுநாளிலே பரிசேயரில் தலைவனாகிய ஒருவனுடைய வீட்டிலே அவர் போஜனம் பண்ணும்படிக்குப் போயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வேறொருவன்: ஐந்தேர்மாடு கொண்டேன், அதைச் சோதித்துப் பார்க்கும்படி போகிறேன், என்னை மன்னிக்கும்படி வேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது நீ பாக்கியவானாயிருப்பாய்; அவர்கள் உனக்குப் பதில் செய்யமாட்டார்கள்; நீதிமான்களின் உயிர்த்தெழுதலில் உனக்குப் பதில் செய்யப்படும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வேறொருவன்: பெண்ணை விவாகம் பண்ணினேன், அதினால் நான் வரக்கூடாது என்றான்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது நீ பாக்கியவானாயிருப்பாய்; அவர்கள் உனக்குப் பதில் செய்யமாட்டார்கள்; நீதிமான்களின் உயிர்த்தெழுதலில் உனக்குப் பதில் செய்யப்படும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்த ஊழியக்காரன் வந்து, இவைகளைத் தன் எஜமானுக்கு அறிவித்தான்; அப்பொழுது வீட்டெஜமான் கோபமடைந்து, தன் ஊழியக்காரனை நோக்கி: நீ பட்டணத்தின் தெருக்களிலும் வீதிகளிலும் சீக்கிரமாய்ப்போய், ஏழைகளையும் ஊனரையும் சப்பாணிகளையும் குருடரையும் இங்கே கூட்டிக்கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[15. அவரோடேகூடப் பந்தியிருந்தவர்களில் ஒருவன் இவைகளைக் கேட்டபொழுது, அவரை நோக்கி: தேவனுடைய ராஜ்யத்தில் போஜனம்பண்ணுகிறவன் பாக்கியவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்த ஊழியக்காரன் வந்து, இவைகளைத் தன் எஜமானுக்கு அறிவித்தான்; அப்பொழுது வீட்டெஜமான் கோபமடைந்து, தன் ஊழியக்காரனை நோக்கி: நீ பட்டணத்தின் தெருக்களிலும் வீதிகளிலும் சீக்கிரமாய்ப்போய், ஏழைகளையும் ஊனரையும் சப்பாணிகளையும் குருடரையும் இங்கே கூட்டிக்கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[15. அவரோடேகூடப் பந்தியிருந்தவர்களில் ஒருவன் இவைகளைக் கேட்டபொழுது, அவரை நோக்கி: தேவனுடைய ராஜ்யத்தில் போஜனம்பண்ணுகிறவன் பாக்கியவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்த ஊழியக்காரன் வந்து, இவைகளைத் தன் எஜமானுக்கு அறிவித்தான்; அப்பொழுது வீட்டெஜமான் கோபமடைந்து, தன் ஊழியக்காரனை நோக்கி: நீ பட்டணத்தின் தெருக்களிலும் வீதிகளிலும் சீக்கிரமாய்ப்போய், ஏழைகளையும் ஊனரையும் சப்பாணிகளையும் குருடரையும் இங்கே கூட்டிக்கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அதற்கு அவர்: ஒரு மனுஷன் பெரியவிருந்தை ஆயத்தம்பண்ணி, அநேகரை அழைப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஊழியக்காரன் அப்படியே செய்து: ஆண்டவரே, நீர் கட்டளையிட்டபடி செய்தாயிற்று, இன்னும் இடம் இருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[17. விருந்து வேளையில் தன் ஊழியக்காரனை நோக்கி: நீ அழைக்கப்பட்டவர்களிடத்தில் போய், எல்லாம் ஆயத்தமாயிருக்கிறது, வாருங்கள், என்று சொல்லென்று அவனை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது எஜமான் ஊழியக்காரனை நோக்கி: நீ பெருவழிகளிலும் வேலிகளருகிலும் போய், என் வீடு நிறையும்படியாக ஜனங்களை உள்ளே வரும்படி வருந்திக் கூட்டிக்கொண்டுவா;]]></a:t>
+              <a:t><![CDATA[17. விருந்து வேளையில் தன் ஊழியக்காரனை நோக்கி: நீ அழைக்கப்பட்டவர்களிடத்தில் போய், எல்லாம் ஆயத்தமாயிருக்கிறது, வாருங்கள், என்று சொல்லென்று அவனை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது எஜமான் ஊழியக்காரனை நோக்கி: நீ பெருவழிகளிலும் வேலிகளருகிலும் போய், என் வீடு நிறையும்படியாக ஜனங்களை உள்ளே வரும்படி வருந்திக் கூட்டிக்கொண்டுவா;]]></a:t>
+              <a:t><![CDATA[18. அவர்களெல்லாரும் போக்குச்சொல்லத் தொடங்கினார்கள். ஒருவன்: ஒரு வயலைக்கொண்டேன், நான் அகத்தியமாய்ப்போய், அதைப் பார்க்கவேண்டும், என்னை மன்னிக்கும்படி வேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அழைக்கப்ட்டிருந்த அந்த மனுஷரில் ஒருவனாகிலும் என் விருந்தை ருசிபார்ப்பதில்லை என்று உங்களுக்குச் சொல்லுகிறேன் என்றான் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[18. அவர்களெல்லாரும் போக்குச்சொல்லத் தொடங்கினார்கள். ஒருவன்: ஒரு வயலைக்கொண்டேன், நான் அகத்தியமாய்ப்போய், அதைப் பார்க்கவேண்டும், என்னை மன்னிக்கும்படி வேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அழைக்கப்ட்டிருந்த அந்த மனுஷரில் ஒருவனாகிலும் என் விருந்தை ருசிபார்ப்பதில்லை என்று உங்களுக்குச் சொல்லுகிறேன் என்றான் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[19. வேறொருவன்: ஐந்தேர்மாடு கொண்டேன், அதைச் சோதித்துப் பார்க்கும்படி போகிறேன், என்னை மன்னிக்கும்படி வேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்கு அவர்கள் பேசாமலிருந்தார்கள். அப்பொழுது அவர் அவனை அழைத்து, சொஸ்தமாக்கி, அனுப்பிவிட்டு,]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது நீர்க்கோவை வியாதியுள்ள ஒரு மனுஷன் அவருக்கு முன்பாக இருந்தான். என்ன செய்வாரோவென்று ஜனங்கள் அவர் மேல் நோக்கமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்பு அநேக ஜனங்கள் அவரோடேகூடப் பிரயாணமாய்ப் போகையில், அவர்களிடமாய் அவர் திரும்பிப்பார்த்து:]]></a:t>
+              <a:t><![CDATA[19. வேறொருவன்: ஐந்தேர்மாடு கொண்டேன், அதைச் சோதித்துப் பார்க்கும்படி போகிறேன், என்னை மன்னிக்கும்படி வேண்டிக்கொள்ளுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யாதொருவன் என்னிடத்தில் வந்து, தன் தகப்பனையும் தாயையும் மனைவியையும் பிள்ளைகளையும் சகோதரனையும் சகோதரிகளையும், தன் ஜீவனையும் வெறுக்காவிட்டால் எனக்குச் சீஷனாயிருக்கமாட்டான்.]]></a:t>
+              <a:t><![CDATA[35. அது நிலத்துக்காகிலும் எருவுக்காகிலும் உதவாது, அதை வெளியே கொட்டிப்போடுவார்கள். கேட்கிறதற்குக் காதுள்ளவன் கேட்கக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யாதொருவன் என்னிடத்தில் வந்து, தன் தகப்பனையும் தாயையும் மனைவியையும் பிள்ளைகளையும் சகோதரனையும் சகோதரிகளையும், தன் ஜீவனையும் வெறுக்காவிட்டால் எனக்குச் சீஷனாயிருக்கமாட்டான்.]]></a:t>
+              <a:t><![CDATA[35. அது நிலத்துக்காகிலும் எருவுக்காகிலும் உதவாது, அதை வெளியே கொட்டிப்போடுவார்கள். கேட்கிறதற்குக் காதுள்ளவன் கேட்கக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தன் சிலுவையைச் சுமந்துகொண்டு எனக்குப் பின்செல்லாதவன் எனக்குச் சீஷனாயிருக்கமாட்டான்.]]></a:t>
+              <a:t><![CDATA[20. வேறொருவன்: பெண்ணை விவாகம் பண்ணினேன், அதினால் நான் வரக்கூடாது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உங்களில் ஒருவன் ஒரு கோபுரத்தைக் கட்ட மனதாயிருந்து,]]></a:t>
+              <a:t><![CDATA[21. அந்த ஊழியக்காரன் வந்து, இவைகளைத் தன் எஜமானுக்கு அறிவித்தான்; அப்பொழுது வீட்டெஜமான் கோபமடைந்து, தன் ஊழியக்காரனை நோக்கி: நீ பட்டணத்தின் தெருக்களிலும் வீதிகளிலும் சீக்கிரமாய்ப்போய், ஏழைகளையும் ஊனரையும் சப்பாணிகளையும் குருடரையும் இங்கே கூட்டிக்கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உங்களில் ஒருவன் ஒரு கோபுரத்தைக் கட்ட மனதாயிருந்து,]]></a:t>
+              <a:t><![CDATA[21. அந்த ஊழியக்காரன் வந்து, இவைகளைத் தன் எஜமானுக்கு அறிவித்தான்; அப்பொழுது வீட்டெஜமான் கோபமடைந்து, தன் ஊழியக்காரனை நோக்கி: நீ பட்டணத்தின் தெருக்களிலும் வீதிகளிலும் சீக்கிரமாய்ப்போய், ஏழைகளையும் ஊனரையும் சப்பாணிகளையும் குருடரையும் இங்கே கூட்டிக்கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அஸ்திபாரம் போட்டபின்பு முடிக்கத் திராணியில்லாமற்போனால், பார்க்கிறவர்களெல்லாரும்:]]></a:t>
+              <a:t><![CDATA[22. ஊழியக்காரன் அப்படியே செய்து: ஆண்டவரே, நீர் கட்டளையிட்டபடி செய்தாயிற்று, இன்னும் இடம் இருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இந்த மனுஷன் கட்டத்தொடங்கி முடிக்கத் திராணியில்லாமற்போனான் என்று சொல்லித் தன்னைப் பரியாசம்பண்ணாதபடிக்கு, அதைக் கட்டித் தீர்க்கிறதற்குத் தனக்கு நிர்வாகமுண்டோ இல்லையோ என்று முன்பு அவன் உட்கார்ந்து செல்லுஞ்செலவைக் கணக்குப்பாராமலிருப்பானோ?]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது எஜமான் ஊழியக்காரனை நோக்கி: நீ பெருவழிகளிலும் வேலிகளருகிலும் போய், என் வீடு நிறையும்படியாக ஜனங்களை உள்ளே வரும்படி வருந்திக் கூட்டிக்கொண்டுவா;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அன்றியும் ஒரு ராஜா மற்றொரு ராஜாவோடே யுத்தஞ்செய்யப் போகிறபோது, தன்மேல் இருபதினாயிரம் சேவகரோடே வருகிற அவனைத் தான் பதினாயிரம் சேவகரைக்கொண்டு எதிர்க்கக் கூடுமோ கூடாதோ என்று முன்பு உட்கார்ந்து ஆலோசனைபண்ணாமலிருப்பானோ?]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது எஜமான் ஊழியக்காரனை நோக்கி: நீ பெருவழிகளிலும் வேலிகளருகிலும் போய், என் வீடு நிறையும்படியாக ஜனங்களை உள்ளே வரும்படி வருந்திக் கூட்டிக்கொண்டுவா;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அன்றியும் ஒரு ராஜா மற்றொரு ராஜாவோடே யுத்தஞ்செய்யப் போகிறபோது, தன்மேல் இருபதினாயிரம் சேவகரோடே வருகிற அவனைத் தான் பதினாயிரம் சேவகரைக்கொண்டு எதிர்க்கக் கூடுமோ கூடாதோ என்று முன்பு உட்கார்ந்து ஆலோசனைபண்ணாமலிருப்பானோ?]]></a:t>
+              <a:t><![CDATA[24. அழைக்கப்ட்டிருந்த அந்த மனுஷரில் ஒருவனாகிலும் என் விருந்தை ருசிபார்ப்பதில்லை என்று உங்களுக்குச் சொல்லுகிறேன் என்றான் என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களை நோக்கி: உங்களில் ஒருவனுடைய கழுதையாவது எருதாவது ஓய்வுநாளில் துரவிலே விழுந்தால், அவன் அதை உடனே தூக்கிவிடானோ என்றார்.]]></a:t>
+              <a:t><![CDATA[3. இயேசு நியாயசாஸ்திரிகளையும் பரிசேயரையும் பார்த்து: ஒய்வுநாளிலே சொஸ்தமாக்குகிறது நியாயமா என்று கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கூடாதென்று கண்டால், மற்றவன் இன்னும் தூரத்திலிருக்கும்போதே, ஸ்தானாபதிகளை அனுப்பி சமாதானத்துக்கானவைகளைக் கேட்டுக்கொள்வானே.]]></a:t>
+              <a:t><![CDATA[25. பின்பு அநேக ஜனங்கள் அவரோடேகூடப் பிரயாணமாய்ப் போகையில், அவர்களிடமாய் அவர் திரும்பிப்பார்த்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கூடாதென்று கண்டால், மற்றவன் இன்னும் தூரத்திலிருக்கும்போதே, ஸ்தானாபதிகளை அனுப்பி சமாதானத்துக்கானவைகளைக் கேட்டுக்கொள்வானே.]]></a:t>
+              <a:t><![CDATA[26. யாதொருவன் என்னிடத்தில் வந்து, தன் தகப்பனையும் தாயையும் மனைவியையும் பிள்ளைகளையும் சகோதரனையும் சகோதரிகளையும், தன் ஜீவனையும் வெறுக்காவிட்டால் எனக்குச் சீஷனாயிருக்கமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்படியே உங்களில் எவனாகிலும் தனக்கு உண்டானவைகளையெல்லாம் வெறுத்துவிடாவிட்டால் அவன் எனக்குச் சீஷனாயிருக்கமாட்டான்.]]></a:t>
+              <a:t><![CDATA[26. யாதொருவன் என்னிடத்தில் வந்து, தன் தகப்பனையும் தாயையும் மனைவியையும் பிள்ளைகளையும் சகோதரனையும் சகோதரிகளையும், தன் ஜீவனையும் வெறுக்காவிட்டால் எனக்குச் சீஷனாயிருக்கமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்படியே உங்களில் எவனாகிலும் தனக்கு உண்டானவைகளையெல்லாம் வெறுத்துவிடாவிட்டால் அவன் எனக்குச் சீஷனாயிருக்கமாட்டான்.]]></a:t>
+              <a:t><![CDATA[27. தன் சிலுவையைச் சுமந்துகொண்டு எனக்குப் பின்செல்லாதவன் எனக்குச் சீஷனாயிருக்கமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உப்பு நல்லதுதான், உப்பு சாரமற்றுப்போனால் எதினால் சாரமாக்கப்படும்?]]></a:t>
+              <a:t><![CDATA[28. உங்களில் ஒருவன் ஒரு கோபுரத்தைக் கட்ட மனதாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அது நிலத்துக்காகிலும் எருவுக்காகிலும் உதவாது, அதை வெளியே கொட்டிப்போடுவார்கள். கேட்கிறதற்குக் காதுள்ளவன் கேட்கக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. உங்களில் ஒருவன் ஒரு கோபுரத்தைக் கட்ட மனதாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +5944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அது நிலத்துக்காகிலும் எருவுக்காகிலும் உதவாது, அதை வெளியே கொட்டிப்போடுவார்கள். கேட்கிறதற்குக் காதுள்ளவன் கேட்கக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. அஸ்திபாரம் போட்டபின்பு முடிக்கத் திராணியில்லாமற்போனால், பார்க்கிறவர்களெல்லாரும்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6057,51 +6053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒரு ஓய்வுநாளிலே பரிசேயரில் தலைவனாகிய ஒருவனுடைய வீட்டிலே அவர் போஜனம் பண்ணும்படிக்குப் போயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[29. அஸ்திபாரம் போட்டபின்பு முடிக்கத் திராணியில்லாமற்போனால், பார்க்கிறவர்களெல்லாரும்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6166,160 +6162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒரு ஓய்வுநாளிலே பரிசேயரில் தலைவனாகிய ஒருவனுடைய வீட்டிலே அவர் போஜனம் பண்ணும்படிக்குப் போயிருந்தார்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[2. அப்பொழுது நீர்க்கோவை வியாதியுள்ள ஒரு மனுஷன் அவருக்கு முன்பாக இருந்தான். என்ன செய்வாரோவென்று ஜனங்கள் அவர் மேல் நோக்கமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. இந்த மனுஷன் கட்டத்தொடங்கி முடிக்கத் திராணியில்லாமற்போனான் என்று சொல்லித் தன்னைப் பரியாசம்பண்ணாதபடிக்கு, அதைக் கட்டித் தீர்க்கிறதற்குத் தனக்கு நிர்வாகமுண்டோ இல்லையோ என்று முன்பு அவன் உட்கார்ந்து செல்லுஞ்செலவைக் கணக்குப்பாராமலிருப்பானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு உத்தரவுசொல்ல அவர்களால் கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[3. இயேசு நியாயசாஸ்திரிகளையும் பரிசேயரையும் பார்த்து: ஒய்வுநாளிலே சொஸ்தமாக்குகிறது நியாயமா என்று கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. விருந்துக்கு அழைக்கப்பட்டவர்கள் பந்தியில் முதன்மையான இடங்களைத் தெரிந்துகொண்டதை அவர் பார்த்து, அவர்களுக்கு ஒரு உவமையைச் சொன்னார்:]]></a:t>
+              <a:t><![CDATA[4. அதற்கு அவர்கள் பேசாமலிருந்தார்கள். அப்பொழுது அவர் அவனை அழைத்து, சொஸ்தமாக்கி, அனுப்பிவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருவனால் கலியாணத்துக்கு நீ அழைக்கப்பட்டிருக்கும்போது, பந்தியில் முதன்மையான இடத்தில் உட்காராதே; உன்னிலும் கனமுள்ளவன் ஒருவேளை அவனால் அழைக்கப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[5. அவர்களை நோக்கி: உங்களில் ஒருவனுடைய கழுதையாவது எருதாவது ஓய்வுநாளில் துரவிலே விழுந்தால், அவன் அதை உடனே தூக்கிவிடானோ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருவனால் கலியாணத்துக்கு நீ அழைக்கப்பட்டிருக்கும்போது, பந்தியில் முதன்மையான இடத்தில் உட்காராதே; உன்னிலும் கனமுள்ளவன் ஒருவேளை அவனால் அழைக்கப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[5. அவர்களை நோக்கி: உங்களில் ஒருவனுடைய கழுதையாவது எருதாவது ஓய்வுநாளில் துரவிலே விழுந்தால், அவன் அதை உடனே தூக்கிவிடானோ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470108473" r:id="rId1"/>
+    <p:sldLayoutId id="2474469814" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7258,58 +7145,50 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7442,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. പിന്നെ നിന്നെയും അവനെയും ക്ഷണിച്ചവൻ വന്നു: ഇവന്നു ഇടം കൊടുക്ക എന്നു നിന്നോടു പറയുമ്പോൾ നീ]]></a:t>
+              <a:t><![CDATA[6. তারা কেউ এই কথার জবাব দিতে পারল না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നാണത്തോടെ ഒടുക്കത്തെ സ്ഥലത്തുപോയി ഇരിക്കേണ്ടിവരും.]]></a:t>
+              <a:t><![CDATA[31. ‘যদি একজন রাজা আর একজন রাজার বিরুদ্ধে যুদ্ধ করতে যায়, তবে সে প্রথমে বসে চিন্তা করবে না য়ে তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. നിന്നെ വിളിച്ചാൽ ചെന്നു ഒടുക്കത്തെ സ്ഥലത്തു ഇരിക്ക; നിന്നെ ക്ഷണിച്ചവൻ വരുമ്പോൾ നിന്നോടു:]]></a:t>
+              <a:t><![CDATA[মাত্র দশ হাজার সৈন্য বিপক্ষের বিশ হাজার সৈন্য়ের মোকাবিলা করতে পারবে কিনা?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സ്നേഹിതാ, മുമ്പോട്ടു വന്നു ഇരിക്ക എന്നുപറവാൻ ഇടവരട്ടെ; അപ്പോൾ പന്തിയിൽ ഇരിക്കുന്നവരുടെ മുമ്പിൽ]]></a:t>
+              <a:t><![CDATA[7. যীশু দেখলেন নিমন্ত্রিত অতিথিরা কিভাবে নিজেরাই ভোজের শ্রেষ্ঠ আসন দখল করার চেষ্টা করছে৷ তাই তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിനക്കു മാനം ഉണ്ടാകും.]]></a:t>
+              <a:t><![CDATA[তাদের কাছে এই দৃষ্টান্তটি নিয়ে বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. തന്നെത്താൻ ഉയർത്തുന്നവൻ എല്ലാം താഴ്ത്തപ്പെടും; തന്നെത്താൻ താഴ്ത്തുന്നവൻ ഉയർത്തപ്പെടും.]]></a:t>
+              <a:t><![CDATA[32. যদি তা না পারে তবে তার শত্রু পক্ষ দূরে থাকতেই সে তার প্রতিনিধি পাঠিয়ে সন্ধির প্রস্তাব দেবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. തന്നെ ക്ഷണിച്ചവനോടു അവൻ പറഞ്ഞതു: “നീ ഒരു മുത്താഴമോ അത്താഴമോ കഴിക്കുമ്പോൾ സ്നേഹിതന്മാരേയും]]></a:t>
+              <a:t><![CDATA[8. ‘বিয়ের ভোজে যখন কেউ তোমাদের নিমন্ত্রণ করে তখন সেখানে গিয়ে সম্মানের আসনটা দখল করে বসবে না৷ কারণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സഹോരദരന്മാരെയും ചാർച്ചക്കാരെയും സമ്പത്തുള്ള അയൽക്കാരെയും വിളിക്കരുതു; അവർ നിന്നെ അങ്ങോട്ടും]]></a:t>
+              <a:t><![CDATA[তোমার চেয়ে হয়তো আরো সম্মানিত কাউকে নিমন্ত্রণ করা হয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിളിച്ചിട്ടു നിനക്കു പ്രത്യുപകാരം ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[33. ঠিক সেইরকমভাবে তোমাদের মধ্যে য়ে কেউ তার সর্বস্ব ত্যাগ না করে, সে আমার শিষ্য হতে পারে না৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. നീ വിരുന്നു കഴിക്കുമ്പോൾ ദരിദ്രന്മാർ, അംഗഹീനന്മാർ മുടന്തന്മാർ, കുരുടുന്മാർ എന്നിവരെ ക്ഷണിക്ക;]]></a:t>
+              <a:t><![CDATA[9. তা করলে যিনি তোমাদের উভয়কেই নিমন্ত্রণ করেছেন, তিনি এসে তোমায় বলবেন, ‘এঁকে তোমার জায়গাটা ছেড়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. യേശു ന്യായശാസ്ത്രിമാരോടും പരീശന്മാരോടും: “ശബ്ബത്തിൽ സൌഖ്യമാക്കുന്നതു വിഹിതമോ അല്ലയോ ” എന്നു]]></a:t>
+              <a:t><![CDATA[1. এক বিশ্রামবারে যীশু ফরীশীদের একজন নেতৃস্থানীয় লোকের বাড়িতে নিমন্ত্রণ খেতে গেলেন৷ সেখানে সমবেত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. എന്നാൽ നീ ഭാഗ്യവാനാകും; നിനക്കു പ്രത്യുപകാരം ചെയ്‍വാൻ അവർക്കു വകയില്ലല്ലോ; നീതിമാന്മാരരുടെ]]></a:t>
+              <a:t><![CDATA[দাও!’ তখন তুমি লজ্জায় পড়বে, কারণ তোমাকে সবচেয়ে নীচু জায়গায় বসতে হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുനരുത്ഥാനത്തിൽ നിനക്കു പ്രത്യുപകാരം ഉണ്ടാകും.]]></a:t>
+              <a:t><![CDATA[34. ‘লবণ ভাল, তবে লবণের নোনতা স্বাদ যদি নষ্ট হয়ে যায় তাহলে তা কি আবার নোনতা করা যায়?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. കൂടെ പന്തിയിരിരുന്നവരിൽ ഒരുത്തൻ ഇതു കേട്ടിട്ടു: ദൈവരാജ്യത്തിൽ ഭക്ഷണം കഴിക്കുന്നവൻ ഭാഗ്യവാൻ എന്നു]]></a:t>
+              <a:t><![CDATA[10. কিন্তু তুমি যখন নিমন্ত্রিত হয়ে যাও, সেখানে গিয়ে সবচেয়ে নীচু জায়গায় বসবে৷ যিনি তোমায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവനോടു പറഞ്ഞു;]]></a:t>
+              <a:t><![CDATA[নিমন্ত্রণ করেছেন তিনি এসে এরকম দেখে তোমায় বলবেন, ‘বন্ধু এস, এই ভাল আসনে বস৷’ তখন নিমন্ত্রিত অন্য সব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അവനോടു അവൻ പറഞ്ഞതു: “ഒരു മനുഷ്യൻ വലിയോരു അത്താഴം ഒരുക്കി പലരെയും ക്ഷണിച്ചു.]]></a:t>
+              <a:t><![CDATA[অতিথিদের সামনে তোমার সম্মান হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അത്താഴസമയത്തു അവൻ തന്റെ ദാസനെ അയച്ചു ആ ക്ഷണിച്ചവരോടു: എല്ലാം ഒരുങ്ങിയിരിക്കുന്നു; വരുവിൻ എന്നു]]></a:t>
+              <a:t><![CDATA[11. য়ে কেউ নিজেকে সম্মান দিতে চায় তাকে নত করা হবে, আর য়ে নিজেকে নত করে তাকে সম্মানিত করা হবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറയിച്ചു.]]></a:t>
+              <a:t><![CDATA[12. তখন য়ে তাঁকে নিমন্ত্রণ করেছিল, তাকে যীশু বললেন, ‘তুমি যখন ভোজের আযোজন করবে তখন তোমার বন্ধু,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. എല്ലാവരും ഒരു പോലെ ഒഴികഴിവു പറഞ്ഞുതുടങ്ങി; ഒന്നാമത്തവൻ അവനോടു: ഞാൻ ഒരു നിലം കൊണ്ടതിനാൽ അതു]]></a:t>
+              <a:t><![CDATA[ভাই, আত্মীয়স্বজন বা ধনী প্রতিবেশীদের নিমন্ত্রণ কোর না, কারণ তারা তোমাকে পাল্টা নিমন্ত্রণ করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെന്നു കാണേണ്ടുന്ന ആവശ്യം ഉണ്ടു; എന്നോടു ക്ഷമിച്ചുകൊള്ളേണം എന്നു ഞാൻ അപേക്ഷിക്കുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[প্রতিদান দেবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. മറ്റൊരുത്തൻ: ഞാൻ അഞ്ചേർകാളയെ കൊണ്ടിട്ടുണ്ടു; അവയെ ശോധന ചെയ്‍വാൻ പോകുന്നു; എന്നോടു]]></a:t>
+              <a:t><![CDATA[13. কিন্তু তুমি যখন ভোজের আযোজন করবে তখন দরিদ্র, খোঁড়া, বিকলাঙ্গ ও অন্ধদের নিমন্ত্রণ কোর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചോദിച്ചു. അവരോ മിണ്ടാതിരുന്നു.]]></a:t>
+              <a:t><![CDATA[লোকেরা যীশুর প্রতি লক্ষ্য রাখছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ക്ഷമിച്ചുകൊള്ളേണം എന്നു ഞാൻ അപേക്ഷിക്കുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[14. তাতে যাদের প্রতিদান দেবার ক্ষমতা নেই, সেই রকম লোকদের নিমন্ত্রণ করার জন্য ধার্মিকদের পুনরুত্থানের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. വേറൊരുത്തൻ: ഞാൻ ഇപ്പോൾവിവാഹം കഴിച്ചിരിക്കുന്നു; വരുവാൻ കഴിവില്ല എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[সময় ঈশ্বর তোমায় পুরস্কার দেবেন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ദാസൻ മടങ്ങിവന്നു യജമാനനോടു അറിയിച്ചു. അപ്പോൾ വീട്ടുടയവൻ കോപിച്ചു ദാസനോടു: നീ വേഗം]]></a:t>
+              <a:t><![CDATA[15. যাঁরা খেতে বসেছিল তাদের মধ্যে একজন এই কথা শুনে যীশুকে বলল, ‘ঈশ্বরের রাজ্যে যাঁরা খেতে বসবে তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പട്ടണത്തിലെ വീഥികളിലും ഇടത്തെരുക്കളിലും ചെന്നു ദരിദ്രന്മാർ, അംഗഹീനന്മാർ, കുരുടന്മാർ, മുടന്തന്മാർ,]]></a:t>
+              <a:t><![CDATA[সকলে ধন্য৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നിവരെ കൂട്ടിക്കൊണ്ടുവരിക എന്നു കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[16. তখন যীশু তাকে বললেন, ‘একজন লোক এক বিরাট ভোজের আযোজন করেছিল আর সে অনেক লোককে নিমন্ত্রণ করেছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. പിന്നെ ദാസൻ: യജമാനനേ, കല്പിച്ചതു ചെയ്തിരിക്കുന്നു; ഇനിയും സ്ഥലം ഉണ്ടു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[17. ভোজ খাওযার সময় হলে সে তার দাসকে দিয়ে নিমন্ত্রিত লোকদের বলে পাঠাল, ‘তোমরা এস! কারণ এখন সবকিছু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. യജമാനൻ ദാസനോടു: നീ പെരുവഴികളിലും വേലികൾക്കരികെയും പോയി, എന്റെ വീടുനിറയേണ്ടതിന്നു കണ്ടവരെ]]></a:t>
+              <a:t><![CDATA[প্রস্তুত হয়েছে!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അകത്തുവരുവാൻ നിർബ്ബന്ധിക്ക.]]></a:t>
+              <a:t><![CDATA[18. তারা সকলেই নানা অজুহাত দেখাতে শুরু করল৷ প্রথম জন তাকে বলল, ‘আমায় মাপ কর, কারণ আমি একটা ক্ষেত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ആ ക്ഷണിച്ച പുരുഷന്മാർ ആരും എന്റെ അത്താഴം ആസ്വദിക്കയില്ല എന്നു ഞാൻ നിങ്ങളോടു പറയുന്നു” എന്നു]]></a:t>
+              <a:t><![CDATA[কিনেছি, তা এখন আমায় দেখতে য়েতে হবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[19. আর একজন বলল, ‘আমি পাঁচ জোড়া বলদ কিনেছি, এখন সেগুলি একটু পরখ করে নিতে চাই, তাই আমি য়েতে পারব না]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അവൻ അവനെ തൊട്ടു സൌഖ്യമാക്കി വിട്ടയച്ചു.]]></a:t>
+              <a:t><![CDATA[2. যীশুর সামনে একটি লোক ছিল য়ে উদরী রোগে ভুগছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ഏറിയ പുരുഷാരം അവനോടുകൂടെ പോകുമ്പോൾ അവൻ തിരിഞ്ഞു അവരോടു പറഞ്ഞതു:]]></a:t>
+              <a:t><![CDATA[আমায় মাপ কর৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. എന്റെ അടുക്കൽ വരികയും അപ്പനെയും അമ്മയെയും ഭാര്യയെയും മക്കളെയും സഹോദരന്മാരെയും സഹോദരികളെയും]]></a:t>
+              <a:t><![CDATA[35. তখন তা না জমির জন্য, না সারের গাদার জন্য উপযুক্ত থাকে, লোকে তা বাইরেই ফেলে দেয়৷‘যার শোনার মতো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സ്വന്തജീവനെയും കൂടെ പകെക്കാതിരിക്കയും ചെയ്യുന്നവന്നു എന്റെ ശിഷ്യനായിരിപ്പാൻ കഴികയില്ല.]]></a:t>
+              <a:t><![CDATA[কান আছে সে শুনুক৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. തന്റെ ക്രൂശു എടുത്തു കൊണ്ടു എന്റെ പിന്നാലെ വരാത്തവന്നു എന്റെ ശിഷ്യനായിരിപ്പാൻ കഴിയില്ല.]]></a:t>
+              <a:t><![CDATA[20. এরপর আর একজন বলল, ‘আমি সবে মাত্র বিয়ে করেছি, সেই কারণে আমি আসতে পারব না৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. നിങ്ങളിൽ ആരെങ്കിലും ഒരു ഗോപുരം പണിവാൻ ഇച്ഛിച്ചാൽ ആദ്യം ഇരുന്നു അതു തീർപ്പാൻ വക ഉണ്ടോ എന്നു]]></a:t>
+              <a:t><![CDATA[21. সেই দাস ফিরে গিয়ে তার মনিবকে একথা জানালে, তার মনিব রেগে গিয়ে তার দাসকে বলল, ‘যাও, শহরের পথে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കണക്കു നോക്കുന്നില്ലയോ?]]></a:t>
+              <a:t><![CDATA[পথে, অলিতে গলিতে গিয়ে গরীব, খোঁড়া, পঙ্গু ও অন্ধদের ডেকে নিয়ে এস৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. അല്ലെങ്കിൽ അടിസ്ഥാനം ഇട്ടശേഷം തീർപ്പാൻ വകയില്ല എന്നു വന്നേക്കാം;]]></a:t>
+              <a:t><![CDATA[22. এরপর সেই দাস মনিবকে বলল, ‘প্রভু, আপনি যা যা বলেছেন তা করেছি, তা সত্ত্বেও এখনও অনেক জায়গা আছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. കാണുന്നവർ എല്ലാം; ഈ മനുഷ്യൻ പണിവാൻ തുടങ്ങി, തീർപ്പാനോ വകയില്ല എന്നു പരിഹസിക്കുമല്ലോ.]]></a:t>
+              <a:t><![CDATA[23. তখন মনিব সেই দাসকে বলল, ‘এবার তুমি গ্রামের পথে পথে, বেড়ার ধারে ধারে যাও, যাকে পাও তাকেই এখানে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. അല്ല, ഒരു രാജാവു മറ്റൊരു രാജാവിനോടു പട ഏല്പാൻ പുറപ്പെടുംമുമ്പേ ഇരുന്നു, ഇരുപതിനായിരവുമായി]]></a:t>
+              <a:t><![CDATA[আসবার জন্য জোর কর, য়েন আমার বাড়ি ভরে যায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വരുന്നവനോടു താൻ പതിനായിരവുമായി എതിർപ്പാൻ മതിയോ എന്നു ആലോചിക്കുന്നില്ലയോ?]]></a:t>
+              <a:t><![CDATA[24. আমি তোমাদের বলছি, যাদের প্রথমে নিমন্ত্রণ করা হয়েছিল, তাদের কেউই আমার এই ভোজের স্বাদ পাবে না!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. പിന്നെ അവരോടു: “നിങ്ങളിൽ ഒരുത്തന്റെ മകനോ കാളയോ ശബ്ബത്തു നാളിൽ കിണറ്റിൽ വീണാൽ ക്ഷണത്തിൽ]]></a:t>
+              <a:t><![CDATA[3. যীশু তখন ব্যবস্থার শিক্ষক ও ফরীশীদের লক্ষ্য করে জিজ্ঞেস করলেন, ‘বিশ্রামবারে কাউকে সুস্থ করা কি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. പോരാ എന്നു വരികിൽ മറ്റവൻ ദൂരത്തിരിക്കുമ്പോൾ തന്നേ സ്ഥാനാപതികളെ അയച്ചു സമാധാനത്തിന്നായി]]></a:t>
+              <a:t><![CDATA[25. যীশুর সঙ্গে সঙ্গে এক বিরাট জনতা চলেছিল, তাদের দিকে ফিরে যীশু বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അപേക്ഷിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[26. ‘যদি কেউ আমার কাছে আসে অথচ তার বাবা, মা, স্ত্রী, সন্তান, ভাই-বোন, এমন কি নিজের প্রাণকেও আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. അങ്ങനെ തന്നേ നിങ്ങളിൽ ആരെങ്കിലും തനിക്കുള്ളതു ഒക്കെയും വിട്ടുപിരിയുന്നില്ല എങ്കിൽ അവന്നു എന്റെ]]></a:t>
+              <a:t><![CDATA[চেয়ে বেশী ভালবাসে সে আমার শিষ্য হতে পারবে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശിഷ്യനായിരിപ്പാൻ കഴികയില്ല.]]></a:t>
+              <a:t><![CDATA[27. য়ে কেউ নিজের ক্রুশ কাঁধে তুলে নিয়ে আমায় অনুসরণ না করে, সে আমার শিষ্য হতে পারে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ഉപ്പു നല്ലതു തന്നേ; ഉപ്പു കാരമില്ലാതെ പോയാൽ എന്തൊന്നുകൊണ്ടു അതിന്നു രസം വരുത്തും?]]></a:t>
+              <a:t><![CDATA[28. তোমাদের মধ্যে কেউ যদি উঁচু একটি ঘর তুলতে চায়, তবে সে কি প্রথমে তা নির্মাণ করতে কত খরচ পড়বে তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. പിന്നെ നിലത്തിന്നും വളത്തിന്നും കൊള്ളുന്നതല്ല; അതിനെ പുറത്തു കളയും. കേൾപ്പാൻ ചെവി ഉള്ളവൻ]]></a:t>
+              <a:t><![CDATA[হিসাব করে দেখবে না, য়ে তা শেষ করার মতো যথেষ্ট অর্থ তার আছে কি না?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കേൾക്കട്ടെ]]></a:t>
+              <a:t><![CDATA[29. তা না হলে সে ভিত গাঁথবার পর যদি তা শেষ করতে না পারে, তবে যাঁরা সেটা দেখবে তারা সবাই তাকে নিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. പരീശപ്രമാണികളിൽ ഒരുത്തന്റെ വീട്ടിൽ അവൻ ഭക്ഷണം കഴിപ്പാൻ ശബ്ബത്തിൽ ചെന്നപ്പോൾ അവർ അവനെ]]></a:t>
+              <a:t><![CDATA[ঠাট্টা করবে, আর বলবে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,183 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉറ്റുനോക്കിക്കൊണ്ടിരുന്നു.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[2. മഹോദരമുള്ളോരു മനുഷ്യൻ അവന്റെ മുമ്പിൽ ഉണ്ടായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[30. এই লোকটা গাঁথতে শুরু করেছিল ঠিকই কিন্তু শেষ করতে পারল না৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. വലിച്ചെടുക്കയില്ലയോ ” എന്നു ചോദിച്ചതിന്നു പ്രത്യുത്തരം പറവാൻ അവർക്കു കഴിഞ്ഞില്ല.]]></a:t>
+              <a:t><![CDATA[বিধিসম্মত?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ക്ഷണിക്കപ്പെട്ടവർ മുഖ്യാസനങ്ങളെ തിരഞ്ഞെടുക്കുന്നതു കണ്ടിട്ടു അവൻ അവരോടു ഒരുപമ പറഞ്ഞു:]]></a:t>
+              <a:t><![CDATA[4. কিন্তু তারা সকলে চুপ করে রইল৷ তখন যীশু সেই অসুস্থ লোকটিকে ধরে তাকে সুস্থ করলেন, পরে বিদায় নিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഒരുത്തൻ നിന്നെ കല്യാണത്തിന്നു വിളിച്ചാൽ മുഖ്യാസനത്തിൽ ഇരിക്കരുതു; പക്ഷെ നിന്നിലും മാനമേറിയവനെ അവൻ]]></a:t>
+              <a:t><![CDATA[5. এরপর তিনি তাদের দিকে লক্ষ্য করে বললেন, ‘তোমাদের মধ্যে কারোর সন্তান বা গরু যদি বিশ্রামবারে কুয়ায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിളിച്ചിരിക്കാം.]]></a:t>
+              <a:t><![CDATA[পড়ে যায় তাহলে তোমরা কি সঙ্গে সঙ্গে তাকে সেখান থেকে টেনে তুলবে না?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லூக்கா : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>