--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -103,60 +103,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -193,55 +183,50 @@
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
-    <p:sldId id="312" r:id="rId59"/>
-[...3 lines deleted...]
-    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -395,58 +380,53 @@
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -506,51 +486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And when he comes home, he calls together his friends and neighbours, saying unto them, Rejoice with me; for I have found my sheep which was lost.]]></a:t>
+              <a:t><![CDATA[6. வீட்டுக்கு வந்து, சிநேகிதரையும் அயலகத்தாரையும் கூட வரவழைத்து: காணாமற்போன என் ஆட்டைக் கண்டுபிடித்தேன், என்னோடுகூட சந்தோஷப்படுங்கள் என்பான் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -615,51 +595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. I say unto you, that likewise joy shall be in heaven over one sinner that repents, more than over ninety and nine just persons, which need no repentance.]]></a:t>
+              <a:t><![CDATA[7. அதுபோல, மனந்திரும்ப அவசியமில்லாத தொண்ணூற்றொன்பது நீதிமான்களைக்குறித்துச் சந்தோஷம் உண்டாகிறதைப் பார்க்கிலும் மனந்திரும்புகிற ஒரே பாவியினிமித்தம் பரலோகத்தில் மிகுந்த சந்தோஷம் உண்டாயிருக்கும் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -724,51 +704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. I say unto you, that likewise joy shall be in heaven over one sinner that repents, more than over ninety and nine just persons, which need no repentance.]]></a:t>
+              <a:t><![CDATA[7. அதுபோல, மனந்திரும்ப அவசியமில்லாத தொண்ணூற்றொன்பது நீதிமான்களைக்குறித்துச் சந்தோஷம் உண்டாகிறதைப் பார்க்கிலும் மனந்திரும்புகிற ஒரே பாவியினிமித்தம் பரலோகத்தில் மிகுந்த சந்தோஷம் உண்டாயிருக்கும் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -833,51 +813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. I say unto you, that likewise joy shall be in heaven over one sinner that repents, more than over ninety and nine just persons, which need no repentance.]]></a:t>
+              <a:t><![CDATA[8. அன்றியும், ஒரு ஸ்திரீ பத்து வெள்ளிக்காசை உடையவளாயிருந்து, அதில் ஒரு வெள்ளிக்காசு காணாமற்போனால், விளக்கைக் கொளுத்தி, வீட்டைப் பெருக்கி, அதைக் கண்டுபிடிக்கிறவரைக்கும் ஜாக்கிரதையாய்த் தேடாமலிருப்பாளோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -942,51 +922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Either what woman having ten pieces of silver, if she lose one piece, does not light a candle, and sweep the house, and seek diligently till she find it?]]></a:t>
+              <a:t><![CDATA[8. அன்றியும், ஒரு ஸ்திரீ பத்து வெள்ளிக்காசை உடையவளாயிருந்து, அதில் ஒரு வெள்ளிக்காசு காணாமற்போனால், விளக்கைக் கொளுத்தி, வீட்டைப் பெருக்கி, அதைக் கண்டுபிடிக்கிறவரைக்கும் ஜாக்கிரதையாய்த் தேடாமலிருப்பாளோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1051,51 +1031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Either what woman having ten pieces of silver, if she lose one piece, does not light a candle, and sweep the house, and seek diligently till she find it?]]></a:t>
+              <a:t><![CDATA[8. அன்றியும், ஒரு ஸ்திரீ பத்து வெள்ளிக்காசை உடையவளாயிருந்து, அதில் ஒரு வெள்ளிக்காசு காணாமற்போனால், விளக்கைக் கொளுத்தி, வீட்டைப் பெருக்கி, அதைக் கண்டுபிடிக்கிறவரைக்கும் ஜாக்கிரதையாய்த் தேடாமலிருப்பாளோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1160,51 +1140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Either what woman having ten pieces of silver, if she lose one piece, does not light a candle, and sweep the house, and seek diligently till she find it?]]></a:t>
+              <a:t><![CDATA[9. கண்டுபிடித்தபின்பு, தன் சிநேகிதிகளையும் அயல்வீட்டுக்காரிகளையும் கூட வரவழைத்து: காணாமற்போன வெள்ளிக்காசைக் கண்டுபிடித்தேன், என்னோடுகூட சந்தோஷப்படுங்கள் என்பாள் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1269,51 +1249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And when she has found it, she calls her friends and her neighbours together, saying, Rejoice with me; for I have found the piece which I had lost.]]></a:t>
+              <a:t><![CDATA[9. கண்டுபிடித்தபின்பு, தன் சிநேகிதிகளையும் அயல்வீட்டுக்காரிகளையும் கூட வரவழைத்து: காணாமற்போன வெள்ளிக்காசைக் கண்டுபிடித்தேன், என்னோடுகூட சந்தோஷப்படுங்கள் என்பாள் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1378,51 +1358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And when she has found it, she calls her friends and her neighbours together, saying, Rejoice with me; for I have found the piece which I had lost.]]></a:t>
+              <a:t><![CDATA[10. அதுபோல மனந்திரும்புகிற ஒரே பாவியினிமித்தம் தேவனுடைய தூதர்களுக்கு முன்பாகச் சந்தோஷமுண்டாயிருக்கிறது என்று உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1487,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Likewise, I say unto you, there is joy in the presence of the angels of God over one sinner that repents.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் அவர் சொன்னது: ஒரு மனுஷக்கு இரண்டு குமாரர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1596,51 +1576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then drew near unto him all the publicans and sinners in order to hear him.]]></a:t>
+              <a:t><![CDATA[1. சகல ஆயக்காரரும் பாவிகளும் அவருடைய வசனங்களைக் கேட்கும்படி அவரிடத்தில் வந்து சேர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1705,51 +1685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Likewise, I say unto you, there is joy in the presence of the angels of God over one sinner that repents.]]></a:t>
+              <a:t><![CDATA[12. அவர்களில் இளையவன் தன் தகப்பனை நோக்கி: தகப்பனே, ஆஸ்தியில் எனக்கு வரும் பங்கை எனக்குத் தரவேண்டும் என்றான். அந்தப்படி அவன் அவர்களுக்குத் தன் ஆஸ்தியைப் பங்கிட்டுக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1814,51 +1794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he said, A certain man had two sons:]]></a:t>
+              <a:t><![CDATA[12. அவர்களில் இளையவன் தன் தகப்பனை நோக்கி: தகப்பனே, ஆஸ்தியில் எனக்கு வரும் பங்கை எனக்குத் தரவேண்டும் என்றான். அந்தப்படி அவன் அவர்களுக்குத் தன் ஆஸ்தியைப் பங்கிட்டுக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1923,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the younger of them said to his father, Father, give me the portion of goods that falls to me. And he divided unto them his living.]]></a:t>
+              <a:t><![CDATA[13. சில நாளைக்குப்பின்பு, இளையமகன் எல்லாவற்றையும் சேர்த்துக்கொண்டு, தூர தேசத்துக்குப் புறப்பட்டுப்போய், அங்கே துன்மார்க்கமாய் ஜீவனம்பண்ணி, தன் ஆஸ்தியை அழித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2032,51 +2012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the younger of them said to his father, Father, give me the portion of goods that falls to me. And he divided unto them his living.]]></a:t>
+              <a:t><![CDATA[13. சில நாளைக்குப்பின்பு, இளையமகன் எல்லாவற்றையும் சேர்த்துக்கொண்டு, தூர தேசத்துக்குப் புறப்பட்டுப்போய், அங்கே துன்மார்க்கமாய் ஜீவனம்பண்ணி, தன் ஆஸ்தியை அழித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2141,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And not many days after the younger son gathered all together, and took his journey into a far country, and there wasted his substance with riotous living.]]></a:t>
+              <a:t><![CDATA[14. எல்லாவற்றையும் அவன் செலவழித்தபின்பு, அந்த தேசத்திலே கொடிய பஞ்சமுண்டாயிற்று. அப்பொழுது அவன் குறைவுபடத்தொடங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2250,51 +2230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And not many days after the younger son gathered all together, and took his journey into a far country, and there wasted his substance with riotous living.]]></a:t>
+              <a:t><![CDATA[15. அந்த தேசத்துக் குடிகளில் ஒருவனிடத்தில் போய் ஒட்டிக்கொண்டான். அந்தக் குடியானவன் அவனைத் தன் வயல்களில் பன்றிகளை மேய்க்கும்படி அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2359,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And when he had spent all, there arose a mighty famine in that land; and he began to be in lack.]]></a:t>
+              <a:t><![CDATA[15. அந்த தேசத்துக் குடிகளில் ஒருவனிடத்தில் போய் ஒட்டிக்கொண்டான். அந்தக் குடியானவன் அவனைத் தன் வயல்களில் பன்றிகளை மேய்க்கும்படி அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2468,51 +2448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And when he had spent all, there arose a mighty famine in that land; and he began to be in lack.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது பன்றிகள் தின்கிற தவிட்டினாலே தன் வயிற்றை நிரப்ப ஆசையாயிருந்தான், ஒருவனும் அதை அவனுக்குக் கொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2577,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he went and joined himself to a citizen of that country; and he sent him into his fields to feed swine.]]></a:t>
+              <a:t><![CDATA[17. அவனுக்குப் புத்தி தெளிந்தபோது, அவன்: என் தகப்பனுடைய கூலிக்காரர் எத்தனையோ பேருக்குப் பூர்த்தியான சாப்பாடு இருக்கிறது, நானோ பசியினால் சாகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2686,51 +2666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he went and joined himself to a citizen of that country; and he sent him into his fields to feed swine.]]></a:t>
+              <a:t><![CDATA[17. அவனுக்குப் புத்தி தெளிந்தபோது, அவன்: என் தகப்பனுடைய கூலிக்காரர் எத்தனையோ பேருக்குப் பூர்த்தியான சாப்பாடு இருக்கிறது, நானோ பசியினால் சாகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2795,51 +2775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the Pharisees and scribes murmured, saying, This man receives sinners, and eats with them.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது பரிசேயரும் வேதபாரகரும் முறுமுறுத்து: இவர் பாவிகளை ஏற்றுக்கொண்டு அவர்களோடே சாப்பிடுகிறார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2904,51 +2884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he would fain have filled his belly with the husks that the swine did eat: and no man gave unto him.]]></a:t>
+              <a:t><![CDATA[18. நான் எழுந்து, என் தகப்பனிடத்திற்குப் போய்: தகப்பனே, பரத்துக்கு விரோதமாகவும் உமக்கு முன்பாகவும் பாவஞ்செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3013,51 +2993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he would fain have filled his belly with the husks that the swine did eat: and no man gave unto him.]]></a:t>
+              <a:t><![CDATA[18. நான் எழுந்து, என் தகப்பனிடத்திற்குப் போய்: தகப்பனே, பரத்துக்கு விரோதமாகவும் உமக்கு முன்பாகவும் பாவஞ்செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3122,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And when he came to himself, he said, How many hired servants of my father's have bread enough and to spare, and I perish with hunger!]]></a:t>
+              <a:t><![CDATA[19. இனிமேல் உம்முடைய குமாரன் என்று சொல்லப்படுவதற்கு நான் பாத்திரனல்ல, உம்முடைய கூலிக்காரரில் ஒருவனாக என்னை வைத்துக்கொள்ளும் என்பேன் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3231,51 +3211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And when he came to himself, he said, How many hired servants of my father's have bread enough and to spare, and I perish with hunger!]]></a:t>
+              <a:t><![CDATA[19. இனிமேல் உம்முடைய குமாரன் என்று சொல்லப்படுவதற்கு நான் பாத்திரனல்ல, உம்முடைய கூலிக்காரரில் ஒருவனாக என்னை வைத்துக்கொள்ளும் என்பேன் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3340,51 +3320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. I will arise and go to my father, and will say unto him, Father, I have sinned against heaven, and before you,]]></a:t>
+              <a:t><![CDATA[20. எழுந்து புறப்பட்டு, தன் தகப்பனிடத்தில் வந்தான். அவன் தூரத்தில் வரும்போதே, அவனுடைய தகப்பன் அவனைக் கண்டு, மனதுருகி, ஓடி, அவன் கழுத்தைக் கட்டிக்கொண்டு, அவனை முத்தஞ்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3449,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. I will arise and go to my father, and will say unto him, Father, I have sinned against heaven, and before you,]]></a:t>
+              <a:t><![CDATA[20. எழுந்து புறப்பட்டு, தன் தகப்பனிடத்தில் வந்தான். அவன் தூரத்தில் வரும்போதே, அவனுடைய தகப்பன் அவனைக் கண்டு, மனதுருகி, ஓடி, அவன் கழுத்தைக் கட்டிக்கொண்டு, அவனை முத்தஞ்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3558,51 +3538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And am no more worthy to be called your son: make me as one of your hired servants.]]></a:t>
+              <a:t><![CDATA[21. குமாரன் தகப்பனை நோக்கி: தகப்பனே, பரத்துக்கு விரோதமாகவும், உமக்கு முன்பாகவும் பாவஞ்செய்தேன், இனிமேல் உம்முடைய குமாரன் என்று சொல்லப்படுவதற்கு நான் பாத்திரன் அல்ல என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3667,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And am no more worthy to be called your son: make me as one of your hired servants.]]></a:t>
+              <a:t><![CDATA[21. குமாரன் தகப்பனை நோக்கி: தகப்பனே, பரத்துக்கு விரோதமாகவும், உமக்கு முன்பாகவும் பாவஞ்செய்தேன், இனிமேல் உம்முடைய குமாரன் என்று சொல்லப்படுவதற்கு நான் பாத்திரன் அல்ல என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3776,51 +3756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he arose, and came to his father. But when he was yet a great way off, his father saw him, and had compassion, and ran, and fell on his neck, and kissed him.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது தகப்பன் தன் ஊழியக்காரரை நோக்கி: நீங்கள் உயர்ந்த வஸ்திரத்தைக் கொண்டுவந்து, இவனுக்கு உடுத்தி, இவன் கைக்கு மோதிரத்தையும் கால்களுக்குப் பாதரட்சைகளையும் போடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3885,51 +3865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he arose, and came to his father. But when he was yet a great way off, his father saw him, and had compassion, and ran, and fell on his neck, and kissed him.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது தகப்பன் தன் ஊழியக்காரரை நோக்கி: நீங்கள் உயர்ந்த வஸ்திரத்தைக் கொண்டுவந்து, இவனுக்கு உடுத்தி, இவன் கைக்கு மோதிரத்தையும் கால்களுக்குப் பாதரட்சைகளையும் போடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3994,51 +3974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the Pharisees and scribes murmured, saying, This man receives sinners, and eats with them.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது பரிசேயரும் வேதபாரகரும் முறுமுறுத்து: இவர் பாவிகளை ஏற்றுக்கொண்டு அவர்களோடே சாப்பிடுகிறார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4103,51 +4083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the son said unto him, Father, I have sinned against heaven, and in your sight, and am no more worthy to be called your son.]]></a:t>
+              <a:t><![CDATA[23. கொழுத்த கன்றைக் கொண்டுவந்து அடியுங்கள். நாம் புசித்து, சந்தோஷமாயிருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4212,51 +4192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the son said unto him, Father, I have sinned against heaven, and in your sight, and am no more worthy to be called your son.]]></a:t>
+              <a:t><![CDATA[24. என் குமாரனாகிய இவன் மரித்தான், திரும்பவும் உயிர்த்தான்; காணாமற்போனான், திரும்பவும் காணப்பட்டான் என்றான். அப்படியே அவர்கள் சந்தோஷப்படத் தொடங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4321,51 +4301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But the father said to his servants, Bring forth the best robe, and put it on him; and put a ring on his hand, and shoes on his feet:]]></a:t>
+              <a:t><![CDATA[24. என் குமாரனாகிய இவன் மரித்தான், திரும்பவும் உயிர்த்தான்; காணாமற்போனான், திரும்பவும் காணப்பட்டான் என்றான். அப்படியே அவர்கள் சந்தோஷப்படத் தொடங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4430,51 +4410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But the father said to his servants, Bring forth the best robe, and put it on him; and put a ring on his hand, and shoes on his feet:]]></a:t>
+              <a:t><![CDATA[25. அவனுடைய மூத்தகுமாரன் வயலிலிருந்தான். அவன் திரும்பி வீட்டுக்குச் சமீபமாய் வருகிறபோது, கீத வாத்தியத்தையும், நடனக்களிப்பையும் கேட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4539,51 +4519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And bring here the fatted calf, and kill it; and let us eat, and be merry:]]></a:t>
+              <a:t><![CDATA[26. ஊழியக்காரரில் ஒருவனை அழைத்து: இதென்ன என்று விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4648,51 +4628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. For this my son was dead, and is alive again; he was lost, and is found. And they began to be merry.]]></a:t>
+              <a:t><![CDATA[27. அதற்கு அவன்: உம்முடைய சகோதரன் வந்தார், அவர் மறுபடியும் சுகத்துடனே உம்முடைய தகப்பனிடத்தில் வந்து சேர்ந்தபடியினாலே அவருக்காகக் கொழுத்த கன்றை அடிப்பித்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4757,51 +4737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. For this my son was dead, and is alive again; he was lost, and is found. And they began to be merry.]]></a:t>
+              <a:t><![CDATA[27. அதற்கு அவன்: உம்முடைய சகோதரன் வந்தார், அவர் மறுபடியும் சுகத்துடனே உம்முடைய தகப்பனிடத்தில் வந்து சேர்ந்தபடியினாலே அவருக்காகக் கொழுத்த கன்றை அடிப்பித்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4866,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Now his elder son was in the field: and as he came and drew nigh to the house, he heard music and dancing.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது அவன் கோபமடைந்து, உள்ளே போக மனதில்லாதிருந்தான். தகப்பனோ வெளியே வந்து, அவனை வருந்தியழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4975,51 +4955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Now his elder son was in the field: and as he came and drew nigh to the house, he heard music and dancing.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது அவன் கோபமடைந்து, உள்ளே போக மனதில்லாதிருந்தான். தகப்பனோ வெளியே வந்து, அவனை வருந்தியழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5084,51 +5064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And he called one of the servants, and asked what these things meant.]]></a:t>
+              <a:t><![CDATA[29. அவன் தகப்பனுக்குப் பிரதியுத்தரமாக: இதோ, இத்தனை வருஷகாலமாய் நான் உமக்கு ஊழியஞ்செய்து, ஒருக்காலும் உம்முடைய கற்பனையை மீறாதிருந்தும், என் சிநேகிதரோடே நான் சந்தோஷமாயிருக்கும்படி நீர் ஒருக்காலும் எனக்கு ஒரு ஆட்டுக்குட்டியையாவது கொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5193,51 +5173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he spoke this parable unto them, saying,]]></a:t>
+              <a:t><![CDATA[3. அவர்களுக்கு அவர் சொன்ன உவமையாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5302,51 +5282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And he said unto him, Your brother has come; and your father has killed the fatted calf, because he has received him safe and sound.]]></a:t>
+              <a:t><![CDATA[29. அவன் தகப்பனுக்குப் பிரதியுத்தரமாக: இதோ, இத்தனை வருஷகாலமாய் நான் உமக்கு ஊழியஞ்செய்து, ஒருக்காலும் உம்முடைய கற்பனையை மீறாதிருந்தும், என் சிநேகிதரோடே நான் சந்தோஷமாயிருக்கும்படி நீர் ஒருக்காலும் எனக்கு ஒரு ஆட்டுக்குட்டியையாவது கொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5411,51 +5391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And he said unto him, Your brother has come; and your father has killed the fatted calf, because he has received him safe and sound.]]></a:t>
+              <a:t><![CDATA[30. வேசிகளிடத்தில் உம்முடைய ஆஸ்தியை அழித்துப்போட்ட உம்முடைய குமாரனாகிய இவன் வந்தவுடனே கொழுத்த கன்றை இவனுக்காக அடிப்பித்தீரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5520,51 +5500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And he was angry, and would not go in: therefore came his father out, and implored him.]]></a:t>
+              <a:t><![CDATA[30. வேசிகளிடத்தில் உம்முடைய ஆஸ்தியை அழித்துப்போட்ட உம்முடைய குமாரனாகிய இவன் வந்தவுடனே கொழுத்த கன்றை இவனுக்காக அடிப்பித்தீரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5629,51 +5609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And he was angry, and would not go in: therefore came his father out, and implored him.]]></a:t>
+              <a:t><![CDATA[31. அதற்குத் தகப்பன்: மகனே, நீ எப்போதும் என்னோடிருக்கிறாய், எனக்குள்ளதெல்லாம் உன்னுடையதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5738,51 +5718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And he answering said to his father, Lo, these many years do I serve you, neither transgressed I at any time your commandment: and yet you never gave me a kid, that I might make merry with my friends:]]></a:t>
+              <a:t><![CDATA[31. அதற்குத் தகப்பன்: மகனே, நீ எப்போதும் என்னோடிருக்கிறாய், எனக்குள்ளதெல்லாம் உன்னுடையதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5847,51 +5827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And he answering said to his father, Lo, these many years do I serve you, neither transgressed I at any time your commandment: and yet you never gave me a kid, that I might make merry with my friends:]]></a:t>
+              <a:t><![CDATA[32. உன் சகோதரனாகிய இவனோ மரித்தான், திரும்பவும் உயிர்த்தான்; காணாமற்போனான், திரும்பவும் காணப்பட்டான்; ஆனபடியினாலே, நாம் சந்தோஷப்பட்டு மகிழ்ச்சியாயிருக்க வேண்டுமே என்று சொன்னான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5956,378 +5936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And he answering said to his father, Lo, these many years do I serve you, neither transgressed I at any time your commandment: and yet you never gave me a kid, that I might make merry with my friends:]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[31. And he said unto him, Son, you are ever with me, and all that I have is yours.]]></a:t>
+              <a:t><![CDATA[32. உன் சகோதரனாகிய இவனோ மரித்தான், திரும்பவும் உயிர்த்தான்; காணாமற்போனான், திரும்பவும் காணப்பட்டான்; ஆனபடியினாலே, நாம் சந்தோஷப்பட்டு மகிழ்ச்சியாயிருக்க வேண்டுமே என்று சொன்னான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6392,269 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. What man of you, having an hundred sheep, if he lose one of them, does not leave the ninety and nine in the wilderness, and go after that which is lost, until he find it?]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[32. It was meet that we should make merry, and be glad: for this your brother was dead, and is alive again; and was lost, and is found.]]></a:t>
+              <a:t><![CDATA[4. உங்களில் ஒரு மனுஷன் நூறு ஆடுகளை உடையவனாயிருந்து, அவைககளில் ஒன்று காணாமற்போனால், தொண்ணூற்றொன்பது ஆடுகளையும் வனாந்தரத்திலே விட்டு, காணாமற்போன ஆட்டைக் கண்டுபிடிக்குமளவும் தேடித்திரியானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6719,51 +6154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. What man of you, having an hundred sheep, if he lose one of them, does not leave the ninety and nine in the wilderness, and go after that which is lost, until he find it?]]></a:t>
+              <a:t><![CDATA[4. உங்களில் ஒரு மனுஷன் நூறு ஆடுகளை உடையவனாயிருந்து, அவைககளில் ஒன்று காணாமற்போனால், தொண்ணூற்றொன்பது ஆடுகளையும் வனாந்தரத்திலே விட்டு, காணாமற்போன ஆட்டைக் கண்டுபிடிக்குமளவும் தேடித்திரியானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6828,51 +6263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And when he has found it, he lays it on his shoulders, rejoicing.]]></a:t>
+              <a:t><![CDATA[5. கண்டுபிடித்தபின்பு, அவன் சந்தோஷத்தோடே அதைத் தன் தோள்களின் மேல் போட்டுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6937,51 +6372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And when he comes home, he calls together his friends and neighbours, saying unto them, Rejoice with me; for I have found my sheep which was lost.]]></a:t>
+              <a:t><![CDATA[6. வீட்டுக்கு வந்து, சிநேகிதரையும் அயலகத்தாரையும் கூட வரவழைத்து: காணாமற்போன என் ஆட்டைக் கண்டுபிடித்தேன், என்னோடுகூட சந்தோஷப்படுங்கள் என்பான் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7016,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506388" r:id="rId1"/>
+    <p:sldLayoutId id="2474469813" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7468,94 +6903,54 @@
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7684,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கண்டுபிடித்தேன், என்னோடுகூட சந்தோஷப்படுங்கள் என்பான் அல்லவா?]]></a:t>
+              <a:t><![CDATA[আমার য়ে ভেড়াটা হারিয়ে গিয়েছিল তাকে আমি খুঁজে পেয়েছি৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதுபோல, மனந்திரும்ப அவசியமில்லாத தொண்ணூற்றொன்பது நீதிமான்களைக்குறித்துச் சந்தோஷம் உண்டாகிறதைப்]]></a:t>
+              <a:t><![CDATA[7. আমি তোমাদের বলছি, ঠিক সেইভাবে নিরানব্বই জন ধার্মিক, যাদের মন পরিবর্তনের প্রযোজন নেই তাদের থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பார்க்கிலும் மனந்திரும்புகிற ஒரே பாவியினிமித்தம் பரலோகத்தில் மிகுந்த சந்தோஷம் உண்டாயிருக்கும் என்று]]></a:t>
+              <a:t><![CDATA[একজন পাপী যদি ঈশ্বরের কাছে মন ফিরায়, তাকে নিয়ে স্বর্গে মহানন্দ হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[8. ধর, কোন একজন স্ত্রীলোকের দশটা রূপোর সিকির একটা হার ছিল৷ তার মধ্য থেকে সে যদি একটা হারিয়ে ফেলে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அன்றியும், ஒரு ஸ்திரீ பத்து வெள்ளிக்காசை உடையவளாயிருந்து, அதில் ஒரு வெள்ளிக்காசு காணாமற்போனால்,]]></a:t>
+              <a:t><![CDATA[তাহলে সে কি প্রদীপ জ্বেলে সেই সিকিটি না পাওযা পর্যন্ত ঘরের প্রতিটি জায়গা ভাল করে ঝাঁট দিয়ে খুঁজে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விளக்கைக் கொளுத்தி, வீட்டைப் பெருக்கி, அதைக் கண்டுபிடிக்கிறவரைக்கும் ஜாக்கிரதையாய்த்]]></a:t>
+              <a:t><![CDATA[দেখবে না?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேடாமலிருப்பாளோ?]]></a:t>
+              <a:t><![CDATA[9. আর সে তা খুঁজে পেলে তার বন্ধু-বান্ধব ও প্রতিবেশীদের ডেকে বলবে, ‘এস, আমার সঙ্গে আনন্দ কর, কারণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கண்டுபிடித்தபின்பு, தன் சிநேகிதிகளையும் அயல்வீட்டுக்காரிகளையும் கூட வரவழைத்து: காணாமற்போன]]></a:t>
+              <a:t><![CDATA[আমার য়ে সিকিটি হারিয়ে গিয়েছিল তা আমি খুঁজে পেয়েছি৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வெள்ளிக்காசைக் கண்டுபிடித்தேன், என்னோடுகூட சந்தோஷப்படுங்கள் என்பாள் அல்லவா?]]></a:t>
+              <a:t><![CDATA[10. আমি তোমাদের বলছি, ঠিক এইভাবে একজন পাপী যখন মন-ফিরায়, তখন ঈশ্বরের স্বর্গদূতদের সামনে আনন্দ হয়৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதுபோல மனந்திரும்புகிற ஒரே பாவியினிமித்தம் தேவனுடைய தூதர்களுக்கு முன்பாகச்]]></a:t>
+              <a:t><![CDATA[11. এরপর যীশু বললেন, ‘একজন লোকের দুটি ছেলে ছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சகல ஆயக்காரரும் பாவிகளும் அவருடைய வசனங்களைக் கேட்கும்படி அவரிடத்தில் வந்து சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. অনেক কর আদায়কারী ও পাপী লোকেরা প্রায়ই যীশুর কথা শোনার জন্য আসত৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சந்தோஷமுண்டாயிருக்கிறது என்று உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. ছোট ছেলেটি তার বাবাকে বলল, ‘বাবা, সম্পত্তির য়ে অংশ আমার ভাগে পড়বে তা আমায় দিয়ে দাও৷’ তখন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் அவர் சொன்னது: ஒரு மனுஷக்கு இரண்டு குமாரர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[বাবা দুই ছেলের মধ্যে সম্পত্তি ভাগ করে দিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களில் இளையவன் தன் தகப்பனை நோக்கி: தகப்பனே, ஆஸ்தியில் எனக்கு வரும் பங்கை எனக்குத் தரவேண்டும்]]></a:t>
+              <a:t><![CDATA[13. কিছু দিন পর ছোট ছেলে তার সমস্ত কিছু নিয়ে দূর দেশে চলে গেল৷ সেখানে সে উচ্ছৃঙ্খল জীবন-যাপন করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றான். அந்தப்படி அவன் அவர்களுக்குத் தன் ஆஸ்தியைப் பங்கிட்டுக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[সমস্ত টাকা পয়সা উড়িয়ে দিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சில நாளைக்குப்பின்பு, இளையமகன் எல்லாவற்றையும் சேர்த்துக்கொண்டு, தூர தேசத்துக்குப்]]></a:t>
+              <a:t><![CDATA[14. তার সব টাকা পয়সা খরচ হয়ে গেলে সেই দেশে ভীষণ দুর্ভিক্ষ দেখা দিল আর সেও অভাবে পড়ল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புறப்பட்டுப்போய், அங்கே துன்மார்க்கமாய் ஜீவனம்பண்ணி, தன் ஆஸ்தியை அழித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[15. তাই সে সেই দেশের এক ব্যক্তির কাছে দিন মজুরীর একটা কাজ চাইল৷ সেই ব্যক্তি তাকে তার শুযোর চরাবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எல்லாவற்றையும் அவன் செலவழித்தபின்பு, அந்த தேசத்திலே கொடிய பஞ்சமுண்டாயிற்று. அப்பொழுது அவன்]]></a:t>
+              <a:t><![CDATA[জন্য মাঠে পাঠিয়ে দিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குறைவுபடத்தொடங்கி,]]></a:t>
+              <a:t><![CDATA[16. শুযোর য়ে শুঁটি খায় তা খেয়ে সে তার পেট ভরাতে চাইত, কিন্তু কেউ তাকে তাও দিত না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த தேசத்துக் குடிகளில் ஒருவனிடத்தில் போய் ஒட்டிக்கொண்டான். அந்தக் குடியானவன் அவனைத் தன்]]></a:t>
+              <a:t><![CDATA[17. শেষ পর্যন্ত একদিন তার চেতনা হল, আর সে বলল, ‘আমার বাবার কাছে কত মজুর পেট ভরে খেতে পায় আর এখানে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வயல்களில் பன்றிகளை மேய்க்கும்படி அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[আমি খিদের জ্বালায় মরছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது பரிசேயரும் வேதபாரகரும் முறுமுறுத்து: இவர் பாவிகளை ஏற்றுக்கொண்டு அவர்களோடே]]></a:t>
+              <a:t><![CDATA[2. এতে ফরীশী ও ব্যবস্থার শিক্ষকরা এই বলে তাদের অসন্তোষ প্রকাশ করতে লাগল, ‘এই লোকটা জঘন্য পাপী লোকদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது பன்றிகள் தின்கிற தவிட்டினாலே தன் வயிற்றை நிரப்ப ஆசையாயிருந்தான், ஒருவனும் அதை]]></a:t>
+              <a:t><![CDATA[18. আমি উঠে আমার বাবার কাছে যাব, তাকে বলব, বাবা, আমি ঈশ্বরের বিরুদ্ধে ও তোমার বিরুদ্ধে অন্যায় পাপ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவனுக்குக் கொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[করেছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனுக்குப் புத்தி தெளிந்தபோது, அவன்: என் தகப்பனுடைய கூலிக்காரர் எத்தனையோ பேருக்குப் பூர்த்தியான]]></a:t>
+              <a:t><![CDATA[19. তোমার ছেলে বলে পরিচয় দেবার কোন য়োগ্যতা আর আমার নেই৷ তোমার চাকরদের একজনের মতো করে তুমি আমায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சாப்பாடு இருக்கிறது, நானோ பசியினால் சாகிறேன்.]]></a:t>
+              <a:t><![CDATA[রাখ!’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் எழுந்து, என் தகப்பனிடத்திற்குப் போய்: தகப்பனே, பரத்துக்கு விரோதமாகவும் உமக்கு முன்பாகவும்]]></a:t>
+              <a:t><![CDATA[20. এরপর সে উঠে তার বাবার কাছে গেল৷‘সে যখন বাড়ি থেকে বেশ কিছুটা দূরে আছে, এমন সময় তার বাবা তাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பாவஞ்செய்தேன்.]]></a:t>
+              <a:t><![CDATA[দেখতে পেলেন, বাবার অন্তর দুঃখে ভরে গেল৷ বাবা দৌড়ে গিয়ে ছেলের গলা জড়িয়ে ধরে তাকে চুমু খেলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இனிமேல் உம்முடைய குமாரன் என்று சொல்லப்படுவதற்கு நான் பாத்திரனல்ல, உம்முடைய கூலிக்காரரில் ஒருவனாக]]></a:t>
+              <a:t><![CDATA[21. ছেলে তখন তার বাবাকে বলল, ‘বাবা, আমি ঈশ্বরের দৃষ্টিতে ও তোমার কাছে অন্যায় পাপ করেছি৷ তোমার ছেলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்னை வைத்துக்கொள்ளும் என்பேன் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[বলে পরিচয় দেবার য়োগ্যতা আমার নেই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எழுந்து புறப்பட்டு, தன் தகப்பனிடத்தில் வந்தான். அவன் தூரத்தில் வரும்போதே, அவனுடைய தகப்பன் அவனைக்]]></a:t>
+              <a:t><![CDATA[22. কিন্তু তার বাবা চাকরদের ডেকে বললেন, ‘তাড়াতাড়ি কর, সব থেকে ভাল জামাটা নিয়ে এসে একে পরিয়ে দাও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கண்டு, மனதுருகி, ஓடி, அவன் கழுத்தைக் கட்டிக்கொண்டு, அவனை முத்தஞ்செய்தான்.]]></a:t>
+              <a:t><![CDATA[এর হাতে আংটি ও পায়ে জুতো পরিয়ে দাও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சாப்பிடுகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[সঙ্গে মেলামেশা ও খাওযা দাওযা করে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. குமாரன் தகப்பனை நோக்கி: தகப்பனே, பரத்துக்கு விரோதமாகவும், உமக்கு முன்பாகவும் பாவஞ்செய்தேன்,]]></a:t>
+              <a:t><![CDATA[23. হৃষ্টপুষ্ট একটা বাছুর নিয়ে এসে সেটা কাট, আর এস, আমর সবাই মিলে খাওযা দাওযা করি, আনন্দ করি!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இனிமேல் உம்முடைய குமாரன் என்று சொல்லப்படுவதற்கு நான் பாத்திரன் அல்ல என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[24. কারণ আমার এই ছেলেটা মারা গিয়েছিল আর এখন সে জীবন ফিরে পেয়েছে! সে হারিয়ে গিয়েছিল, এখন তাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தகப்பன் தன் ஊழியக்காரரை நோக்கி: நீங்கள் உயர்ந்த வஸ்திரத்தைக் கொண்டுவந்து, இவனுக்கு]]></a:t>
+              <a:t><![CDATA[খুঁজে পাওযা গেছে৷’এই বলে তারা সকলে আনন্দ করতে লাগল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உடுத்தி, இவன் கைக்கு மோதிரத்தையும் கால்களுக்குப் பாதரட்சைகளையும் போடுங்கள்.]]></a:t>
+              <a:t><![CDATA[25. ‘সেই সময় তাঁর বড় ছেলে মাঠে ছিল৷ বাড়ির কাছাকাছি এসে সে বাজনা আর নাচের শব্দ শুনতে পেল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கொழுத்த கன்றைக் கொண்டுவந்து அடியுங்கள். நாம் புசித்து, சந்தோஷமாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[26. তখন সে একজন চাকরকে ডেকে জিজ্ঞাসা করল, ‘কি ব্যাপার, এসব কি হচ্ছে?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. என் குமாரனாகிய இவன் மரித்தான், திரும்பவும் உயிர்த்தான்; காணாமற்போனான், திரும்பவும் காணப்பட்டான்]]></a:t>
+              <a:t><![CDATA[27. চাকরটি বলল, ‘আপনার ভাই এসেছে, আর সে সুস্থ শরীরে নিরাপদে ফিরে এসেছে বলে আপনার বাবা হৃষ্টপুষ্ট]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றான். அப்படியே அவர்கள் சந்தோஷப்படத் தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[বাছুর কেটে ভোজের আযোজন করেছেন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவனுடைய மூத்தகுமாரன் வயலிலிருந்தான். அவன் திரும்பி வீட்டுக்குச் சமீபமாய் வருகிறபோது, கீத]]></a:t>
+              <a:t><![CDATA[28. এই শুনে বড় ছেলে খুব রেগে গেল, সে বাড়ির ভেতরে য়েতে চাইল না৷ তখন তার বাবা বেরিয়ে এসে তাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாத்தியத்தையும், நடனக்களிப்பையும் கேட்டு;]]></a:t>
+              <a:t><![CDATA[সান্ত্বনা দিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஊழியக்காரரில் ஒருவனை அழைத்து: இதென்ன என்று விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[29. কিন্তু সে তার বাবাকে বলল, ‘দেখ, এত বছর ধরে আমি তোমাদের সেবা করেছি, কখনও তোমার কথার অবাধ্য হই নি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களுக்கு அவர் சொன்ன உவமையாவது:]]></a:t>
+              <a:t><![CDATA[3. তখন যীশু তাদের কাছে এই দৃষ্টান্ত দিলেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதற்கு அவன்: உம்முடைய சகோதரன் வந்தார், அவர் மறுபடியும் சுகத்துடனே உம்முடைய தகப்பனிடத்தில் வந்து]]></a:t>
+              <a:t><![CDATA[তবু আমার বন্ধুদের সঙ্গে একটু আমোদ করার জন্য তুমি আমায় কখনও একটা ছাগলও দাও নি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சேர்ந்தபடியினாலே அவருக்காகக் கொழுத்த கன்றை அடிப்பித்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. কিন্তু তোমার এই ছেলে য়ে বেশ্যাদের পেছনে তোমার টাকা উড়িয়ে দিয়েছে, সে যখন এল তখন তুমি তার জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது அவன் கோபமடைந்து, உள்ளே போக மனதில்லாதிருந்தான். தகப்பனோ வெளியே வந்து, அவனை]]></a:t>
+              <a:t><![CDATA[হৃষ্টপুষ্ট বাছুর কাটলে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வருந்தியழைத்தான்.]]></a:t>
+              <a:t><![CDATA[31. তার বাবা তাকে বললেন, ‘বাছা, তুমি তো সব সময় আমার সঙ্গে সঙ্গে আছ; আর আমার যা কিছু আছে সবই তো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவன் தகப்பனுக்குப் பிரதியுத்தரமாக: இதோ, இத்தனை வருஷகாலமாய் நான் உமக்கு ஊழியஞ்செய்து, ஒருக்காலும்]]></a:t>
+              <a:t><![CDATA[তোমার৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உம்முடைய கற்பனையை மீறாதிருந்தும், என் சிநேகிதரோடே நான் சந்தோஷமாயிருக்கும்படி நீர் ஒருக்காலும் எனக்கு]]></a:t>
+              <a:t><![CDATA[32. কিন্তু আমাদের আনন্দিত হয়ে উত্‌সব করা উচিত, কারণ তোমার এই ভাই মরে গিয়েছিল আর এখন সে জীবন ফিরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,447 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒரு ஆட்டுக்குட்டியையாவது கொடுக்கவில்லை.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[31. அதற்குத் தகப்பன்: மகனே, நீ எப்போதும் என்னோடிருக்கிறாய், எனக்குள்ளதெல்லாம் உன்னுடையதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[পেয়েছে৷ সে হারিয়ে গিয়েছিল, এখন তাঁকে খুঁজে পাওযা গেছে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,315 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்களில் ஒரு மனுஷன் நூறு ஆடுகளை உடையவனாயிருந்து, அவைககளில் ஒன்று காணாமற்போனால், தொண்ணூற்றொன்பது]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[ஆனபடியினாலே, நாம் சந்தோஷப்பட்டு மகிழ்ச்சியாயிருக்க வேண்டுமே என்று சொன்னான் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. ‘যদি তোমাদের মধ্যে কারোর একশোটি ভেড়া থাকে, তার মধ্যে থেকে একটা হারিয়ে যায়, তবে সে কি মাঠের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆடுகளையும் வனாந்தரத்திலே விட்டு, காணாமற்போன ஆட்டைக் கண்டுபிடிக்குமளவும் தேடித்திரியானோ?]]></a:t>
+              <a:t><![CDATA[মধ্যে বাকি নিরানব্বইটা রেখে য়েটা হারিয়ে গেছে তাকে না পাওযা পর্যন্ত তার খোঁজ করবে না?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கண்டுபிடித்தபின்பு, அவன் சந்தோஷத்தோடே அதைத் தன் தோள்களின் மேல் போட்டுக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[5. আর যখন সে ঐ ভেড়াটাকে খুঁজে পায়, তখন তাকে আনন্দের সঙ্গে কাঁধে তুলে নেয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வீட்டுக்கு வந்து, சிநேகிதரையும் அயலகத்தாரையும் கூட வரவழைத்து: காணாமற்போன என் ஆட்டைக்]]></a:t>
+              <a:t><![CDATA[6. তারপর বাড়ি এসে তার বন্ধুবান্ধব ও প্রতিবেশীদের ডেকে বলে, ‘এস, আমার সঙ্গে তোমরাও আনন্দ কর, কারণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15533,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லூக்கா : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme92">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme92">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme92">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15818,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>61</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>