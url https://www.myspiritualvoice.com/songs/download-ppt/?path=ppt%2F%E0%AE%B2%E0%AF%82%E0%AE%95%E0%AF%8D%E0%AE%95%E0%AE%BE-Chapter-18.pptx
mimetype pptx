--- v0 (2026-06-10)
+++ v1 (2026-07-31)
@@ -129,68 +129,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -240,59 +222,50 @@
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
-    <p:sldId id="325" r:id="rId72"/>
-[...7 lines deleted...]
-    <p:sldId id="333" r:id="rId80"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -459,62 +432,53 @@
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
-  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
-[...10 lines deleted...]
-  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -574,51 +538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Yet because this widow troubles me, I will avenge her, lest by her continual coming she weary me.]]></a:t>
+              <a:t><![CDATA[3. அந்தப் பட்டணத்திலே ஒரு விதவையும் இருந்தாள்; அவள் அவனிடத்தில்போய்: எனக்கும் என் எதிராளிக்கும் இருக்கிற காரியத்தில் எனக்கு நியாயஞ்செய்யவேண்டும் என்று விண்ணப்பம்பண்னினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -683,51 +647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Yet because this widow troubles me, I will avenge her, lest by her continual coming she weary me.]]></a:t>
+              <a:t><![CDATA[3. அந்தப் பட்டணத்திலே ஒரு விதவையும் இருந்தாள்; அவள் அவனிடத்தில்போய்: எனக்கும் என் எதிராளிக்கும் இருக்கிற காரியத்தில் எனக்கு நியாயஞ்செய்யவேண்டும் என்று விண்ணப்பம்பண்னினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -792,51 +756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the Lord said, Hear what the unjust judge says.]]></a:t>
+              <a:t><![CDATA[31. பின்பு அவர் பன்னிருவரையும் தம்மிடத்தில் அழைத்து: இதோ, எருசலேமுக்குப் போகிறோம், மனுஷகுமாரனைக் குறித்துத் தீர்க்கதரிசிகளால் எழுதப்பட்டவைகளெல்லாம் நிறைவேறும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -901,51 +865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And shall not God avenge his own elect, which cry day and night unto him, though he bear long with them?]]></a:t>
+              <a:t><![CDATA[31. பின்பு அவர் பன்னிருவரையும் தம்மிடத்தில் அழைத்து: இதோ, எருசலேமுக்குப் போகிறோம், மனுஷகுமாரனைக் குறித்துத் தீர்க்கதரிசிகளால் எழுதப்பட்டவைகளெல்லாம் நிறைவேறும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1010,51 +974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And shall not God avenge his own elect, which cry day and night unto him, though he bear long with them?]]></a:t>
+              <a:t><![CDATA[4. வெகுநாள் வரைக்கும் அவனுக்கு மனதில்லாதிருந்தது. பின்பு அவன் நான் தேவனுக்குப் பயப்படாமலும் மனுஷரை மதியாமலும் இருந்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1119,51 +1083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And shall not God avenge his own elect, which cry day and night unto him, though he bear long with them?]]></a:t>
+              <a:t><![CDATA[4. வெகுநாள் வரைக்கும் அவனுக்கு மனதில்லாதிருந்தது. பின்பு அவன் நான் தேவனுக்குப் பயப்படாமலும் மனுஷரை மதியாமலும் இருந்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1228,51 +1192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. I tell you that he will avenge them speedily. Nevertheless when the Son of man comes, shall he find faith on the earth?]]></a:t>
+              <a:t><![CDATA[32. எப்படியெனில், அவர் புறஜாதியாரிடத்தில் ஒப்புக்கொடுக்கப்பட்டு, பரியாசமும் நிந்தையும் அடைந்து, துப்பப்படுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1337,51 +1301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. I tell you that he will avenge them speedily. Nevertheless when the Son of man comes, shall he find faith on the earth?]]></a:t>
+              <a:t><![CDATA[32. எப்படியெனில், அவர் புறஜாதியாரிடத்தில் ஒப்புக்கொடுக்கப்பட்டு, பரியாசமும் நிந்தையும் அடைந்து, துப்பப்படுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1446,51 +1410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he spoke this parable unto certain which trusted in themselves that they were righteous, and despised others:]]></a:t>
+              <a:t><![CDATA[5. இந்த விதவை என்னை எப்பொழுதும் தொந்தரவு செய்கிறபடியினால், இவள் அடிக்கடி வந்து என்னை அலட்டாதபடி இவளுக்கு நியாயஞ்செய்யவேண்டுமென்று தனக்குள்ளே சொல்லிக்கொண்டான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1555,51 +1519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he spoke this parable unto certain which trusted in themselves that they were righteous, and despised others:]]></a:t>
+              <a:t><![CDATA[5. இந்த விதவை என்னை எப்பொழுதும் தொந்தரவு செய்கிறபடியினால், இவள் அடிக்கடி வந்து என்னை அலட்டாதபடி இவளுக்கு நியாயஞ்செய்யவேண்டுமென்று தனக்குள்ளே சொல்லிக்கொண்டான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1664,51 +1628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And he spoke a parable unto them to this end, that men ought always to pray, and not to faint;]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது பேதுரு அவரை நோக்கி: இதோ, நாங்கள் எல்லாவற்றையும் விட்டு, உம்மைப் பின்பற்றினோமே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1773,51 +1737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Two men went up into the temple to pray; the one a Pharisee, and the other a publican.]]></a:t>
+              <a:t><![CDATA[33. அவரை வாரினால் அடித்து, கொலை செய்வார்கள்; மூன்றாம் நாளிலே அவர் உயிரோடே எழுந்திருப்பார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1882,51 +1846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. The Pharisee stood and prayed thus with himself, God, I thank you, that I am not as other men are, extortionists, unjust, adulterers, or even as this publican.]]></a:t>
+              <a:t><![CDATA[33. அவரை வாரினால் அடித்து, கொலை செய்வார்கள்; மூன்றாம் நாளிலே அவர் உயிரோடே எழுந்திருப்பார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1991,51 +1955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. The Pharisee stood and prayed thus with himself, God, I thank you, that I am not as other men are, extortionists, unjust, adulterers, or even as this publican.]]></a:t>
+              <a:t><![CDATA[6. பின்னும் கர்த்தர் அவர்களை நோக்கி: அநீதியுள்ள அந்த நியாயாதிபதி சொன்னதைச் சிந்தித்துப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2100,51 +2064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. I fast twice in the week, I give tithes of all that I possess.]]></a:t>
+              <a:t><![CDATA[34. இவைகளில் ஒன்றையும் அவர்கள் உணரவில்லை; அவைகளின் பொருள் அவர்களுக்கு மறைவாயிருந்தது, அவர் சொன்னவைகளை அவர்கள் அறிந்துகொள்ளவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2209,51 +2173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. I fast twice in the week, I give tithes of all that I possess.]]></a:t>
+              <a:t><![CDATA[34. இவைகளில் ஒன்றையும் அவர்கள் உணரவில்லை; அவைகளின் பொருள் அவர்களுக்கு மறைவாயிருந்தது, அவர் சொன்னவைகளை அவர்கள் அறிந்துகொள்ளவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2318,51 +2282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the publican, standing far off, would not lift up so much as his eyes unto heaven, but stroke upon his breast, saying, God be merciful to me a sinner.]]></a:t>
+              <a:t><![CDATA[35. பின்பு அவர் எரிகோவுக்குச் சமீபமாய் வரும்போது, ஒரு குருடன் வழியருகே உட்கார்ந்து பிச்சைகேட்டுக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2427,51 +2391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the publican, standing far off, would not lift up so much as his eyes unto heaven, but stroke upon his breast, saying, God be merciful to me a sinner.]]></a:t>
+              <a:t><![CDATA[36. ஜனங்கள் நடக்கிற சத்தத்தை அவன் கேட்டு, இதென்ன என்று விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2536,51 +2500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. I tell you, this man went down to his house justified rather than the other: for every one that exalts himself shall be brought low; and he that humbles himself shall be exalted.]]></a:t>
+              <a:t><![CDATA[37. நசரேயனாகிய இயேசு போகிறார் என்று அவனுக்கு அறிவித்தார்கள். அப்பொழுது அவன் இயேசுவே, தாவீதின் குமாரனே, எனக்கு இரங்கும் என்று கூப்பிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2645,51 +2609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. I tell you, this man went down to his house justified rather than the other: for every one that exalts himself shall be brought low; and he that humbles himself shall be exalted.]]></a:t>
+              <a:t><![CDATA[7. அந்தப்படியே தேவன் தம்மை நோக்கி இரவும் பகலும் கூப்பிடுகிறவர்களாகிய தம்மால் தெரிந்துகொள்ளப்பட்டவர்களின் விஷயத்தில் நீடிய பொறுமையுள்ளவராயிருந்து அவர்களுக்கு நியாயஞ்செய்யாமலிருப்பாரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2754,51 +2718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. I tell you, this man went down to his house justified rather than the other: for every one that exalts himself shall be brought low; and he that humbles himself shall be exalted.]]></a:t>
+              <a:t><![CDATA[7. அந்தப்படியே தேவன் தம்மை நோக்கி இரவும் பகலும் கூப்பிடுகிறவர்களாகிய தம்மால் தெரிந்துகொள்ளப்பட்டவர்களின் விஷயத்தில் நீடிய பொறுமையுள்ளவராயிருந்து அவர்களுக்கு நியாயஞ்செய்யாமலிருப்பாரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2863,51 +2827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And he spoke a parable unto them to this end, that men ought always to pray, and not to faint;]]></a:t>
+              <a:t><![CDATA[1. சோர்ந்துபோகாமல் எப்பொழுதும் ஜெபம்பண்ணவேண்டும் என்பதைக் குறித்து அவர்களுக்கு அவர் ஒரு உவமையைச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2972,51 +2936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they brought unto him also infants, that he would touch them: but when his disciples saw it, they rebuked them.]]></a:t>
+              <a:t><![CDATA[38. முன் நடப்பவர்கள் அவன் பேசாமலிருக்கும்படி அவனை அதட்டினார்கள். அவனோ: தாவீதின் குமாரனே, எனக்கு இரங்கும் என்று மிகவும் அதிகமாய்க் கூப்பிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3081,51 +3045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they brought unto him also infants, that he would touch them: but when his disciples saw it, they rebuked them.]]></a:t>
+              <a:t><![CDATA[8. சீக்கிரத்திலே அவர்களுக்கு நியாயஞ்செய்வாரென்று உங்களுக்குச் சொல்லுகிறேன். ஆகிலும் மனுஷகுமாரன் வரும்போது பூமியிலே விசுவாசத்தைக் காண்பாரோ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3190,51 +3154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. But Jesus called them unto him, and said, Suffer little children to come unto me, and forbid them not: for of such is the kingdom of God.]]></a:t>
+              <a:t><![CDATA[8. சீக்கிரத்திலே அவர்களுக்கு நியாயஞ்செய்வாரென்று உங்களுக்குச் சொல்லுகிறேன். ஆகிலும் மனுஷகுமாரன் வரும்போது பூமியிலே விசுவாசத்தைக் காண்பாரோ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3299,51 +3263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. But Jesus called them unto him, and said, Suffer little children to come unto me, and forbid them not: for of such is the kingdom of God.]]></a:t>
+              <a:t><![CDATA[39. இயேசு நின்று, அவனைத் தம்மிடத்தில் கொண்டுவரும்படி சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3408,51 +3372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Verily I say unto you, Whosoever shall not receive the kingdom of God as a little child shall in no wise enter therein.]]></a:t>
+              <a:t><![CDATA[39. இயேசு நின்று, அவனைத் தம்மிடத்தில் கொண்டுவரும்படி சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3517,51 +3481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Verily I say unto you, Whosoever shall not receive the kingdom of God as a little child shall in no wise enter therein.]]></a:t>
+              <a:t><![CDATA[9. அன்றியும், தங்களை நீதிமான்களென்று நம்பி, மற்றவர்களை அற்பமாயெண்ணின சிலரைக்குறித்து, அவர் ஒரு உவமையைச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3626,51 +3590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And a certain ruler asked him, saying, Good Master, what shall I do to inherit eternal life?]]></a:t>
+              <a:t><![CDATA[40. அவன் கிட்டவந்தபோது, அவர் அவனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3735,51 +3699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And a certain ruler asked him, saying, Good Master, what shall I do to inherit eternal life?]]></a:t>
+              <a:t><![CDATA[40. அவன் கிட்டவந்தபோது, அவர் அவனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3844,51 +3808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Jesus said unto him, Why call you me good? none is good, save one, that is, God.]]></a:t>
+              <a:t><![CDATA[10. இரண்டு மனுஷர் ஜெபம்பண்ணுபம்படி தேவாலயத்துக்குப் போனார்கள்; ஒருவன் பரிசேயன், மற்றவன் ஆயக்காரன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3953,51 +3917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. You know the commandments, Do not commit adultery, Do not kill, Do not steal, Do not bear false witness, Honour your father and your mother.]]></a:t>
+              <a:t><![CDATA[41. நான் உனக்கு என்னசெய்யவேண்டும் என்றிருக்கிறாய் என்று கேட்டார். அதற்கு அவன்: ஆண்டவரே, நான் பார்வையடையவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4062,51 +4026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Saying, There was in a city a judge, which feared not God, neither regarded man:]]></a:t>
+              <a:t><![CDATA[1. சோர்ந்துபோகாமல் எப்பொழுதும் ஜெபம்பண்ணவேண்டும் என்பதைக் குறித்து அவர்களுக்கு அவர் ஒரு உவமையைச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4171,51 +4135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. You know the commandments, Do not commit adultery, Do not kill, Do not steal, Do not bear false witness, Honour your father and your mother.]]></a:t>
+              <a:t><![CDATA[11. பரிசேயன் நின்று; தேவனே! நான் பறிகாரர், அநியாயக்காரர், விபசாரக்காரர் ஆகிய மற்ற மனுஷரைப்போலவும், இந்த ஆயக்காரனைப்போலவும் இராததனால் உம்மை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4280,51 +4244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. You know the commandments, Do not commit adultery, Do not kill, Do not steal, Do not bear false witness, Honour your father and your mother.]]></a:t>
+              <a:t><![CDATA[11. பரிசேயன் நின்று; தேவனே! நான் பறிகாரர், அநியாயக்காரர், விபசாரக்காரர் ஆகிய மற்ற மனுஷரைப்போலவும், இந்த ஆயக்காரனைப்போலவும் இராததனால் உம்மை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4389,51 +4353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And he said, All these have I kept from my youth up.]]></a:t>
+              <a:t><![CDATA[12. வாரத்தில் இரண்டுதரம் உபவாசிக்கிறேன்; என் சம்பாத்தியத்திலெல்லாம் தசமபாகம் செலுத்திவருகிறேன் என்று, தனக்குள்ளே ஜெபம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4498,51 +4462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Now when Jesus heard these things, he said unto him, Yet lack you one thing: sell all that you have, and distribute unto the poor, and you shall have treasure in heaven: and come, follow me.]]></a:t>
+              <a:t><![CDATA[13. ஆயக்காரன் தூரத்திலே நின்று, தன் கண்களையும் வானத்துக்கு ஏறெடுக்கத் துணியாமல், தன் மார்பிலே அடித்துக்கொண்டு; தேவனே! பாவியாகிய என்மேல் கிருபையாயிரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4607,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Now when Jesus heard these things, he said unto him, Yet lack you one thing: sell all that you have, and distribute unto the poor, and you shall have treasure in heaven: and come, follow me.]]></a:t>
+              <a:t><![CDATA[13. ஆயக்காரன் தூரத்திலே நின்று, தன் கண்களையும் வானத்துக்கு ஏறெடுக்கத் துணியாமல், தன் மார்பிலே அடித்துக்கொண்டு; தேவனே! பாவியாகிய என்மேல் கிருபையாயிரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4716,51 +4680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Now when Jesus heard these things, he said unto him, Yet lack you one thing: sell all that you have, and distribute unto the poor, and you shall have treasure in heaven: and come, follow me.]]></a:t>
+              <a:t><![CDATA[42. இயேசு அவனை நோக்கி: நீ பார்வையடைவாயாக, உன் விசுவாசம் உன்னை இரட்சித்தது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4825,51 +4789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And when he heard this, he was very sorrowful: for he was very rich.]]></a:t>
+              <a:t><![CDATA[43. உடனே அவன் பார்வையடைந்து, தேவனை மகிமைப்படுத்திக்கொண்டே, அவருக்குப் பின்சென்றான். ஜனங்களெல்லாரும் அதைக் கண்டு, தேவனைப் புகழ்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4934,51 +4898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And when Jesus saw that he was very sorrowful, he said, How hardly shall they that have riches enter into the kingdom of God!]]></a:t>
+              <a:t><![CDATA[43. உடனே அவன் பார்வையடைந்து, தேவனை மகிமைப்படுத்திக்கொண்டே, அவருக்குப் பின்சென்றான். ஜனங்களெல்லாரும் அதைக் கண்டு, தேவனைப் புகழ்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5043,51 +5007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And when Jesus saw that he was very sorrowful, he said, How hardly shall they that have riches enter into the kingdom of God!]]></a:t>
+              <a:t><![CDATA[14. அவனல்ல, இவனே நீதிமானாக்கப்பட்டவனாய்த் தன் வீட்டுக்குத் திரும்பிப்போனான் என்று உங்களுக்குச் சொல்லுகிறேன்; ஏனெனில் தன்னை உயர்த்துகிறவனெவனும் தாழ்த்தப்படுவான், தன்னைத் தாழ்த்துகிறவன் உயர்த்தப்படுவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5152,51 +5116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. For it is easier for a camel to go through a needle's eye, than for a rich man to enter into the kingdom of God.]]></a:t>
+              <a:t><![CDATA[14. அவனல்ல, இவனே நீதிமானாக்கப்பட்டவனாய்த் தன் வீட்டுக்குத் திரும்பிப்போனான் என்று உங்களுக்குச் சொல்லுகிறேன்; ஏனெனில் தன்னை உயர்த்துகிறவனெவனும் தாழ்த்தப்படுவான், தன்னைத் தாழ்த்துகிறவன் உயர்த்தப்படுவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5261,51 +5225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Saying, There was in a city a judge, which feared not God, neither regarded man:]]></a:t>
+              <a:t><![CDATA[29. அதற்கு அவர்: தேவனுடைய ராஜ்யத்தினிமித்தம் வீட்டையாவது, பெற்றாரையாவது, சகோதாரையாவது, மனைவியையாவது, பிள்ளைகளையாவது விட்டுவிட்டவன் எவனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5370,51 +5334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. For it is easier for a camel to go through a needle's eye, than for a rich man to enter into the kingdom of God.]]></a:t>
+              <a:t><![CDATA[15. பின்பு குழந்தைகளையும் அவர் தொடும்படிக்கு அவர்களை அவரிடத்தில் கொண்டுவந்தார்கள். சீஷர்கள் அதைக்கண்டு, கொண்டுவந்தவர்களை அதட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5479,51 +5443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And they that heard it said, Who then can be saved?]]></a:t>
+              <a:t><![CDATA[15. பின்பு குழந்தைகளையும் அவர் தொடும்படிக்கு அவர்களை அவரிடத்தில் கொண்டுவந்தார்கள். சீஷர்கள் அதைக்கண்டு, கொண்டுவந்தவர்களை அதட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5588,51 +5552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And he said, The things which are impossible with men are possible with God.]]></a:t>
+              <a:t><![CDATA[16. இயேசுவோ அவைகளைக் கொண்டுவரும்படி கட்டளையிட்டு: சிறு பிள்ளைகளை என்னிடத்தில் வருகிறதற்கு இடங்கொடுங்கள், அவைகளைத் தடைபண்ணாதிருங்கள்; தேவனுடைய ராஜ்யம் அப்படிப்பட்டவர்களுடையது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5697,51 +5661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Then Peter said, Lo, we have left all, and followed you.]]></a:t>
+              <a:t><![CDATA[16. இயேசுவோ அவைகளைக் கொண்டுவரும்படி கட்டளையிட்டு: சிறு பிள்ளைகளை என்னிடத்தில் வருகிறதற்கு இடங்கொடுங்கள், அவைகளைத் தடைபண்ணாதிருங்கள்; தேவனுடைய ராஜ்யம் அப்படிப்பட்டவர்களுடையது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5806,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And he said unto them, Verily I say unto you, There is no man that has left house, or parents, or brethren, or wife, or children, for the kingdom of God's sake,]]></a:t>
+              <a:t><![CDATA[17. எவனாகிலும் சிறுபிள்ளையைப்போல் தேவனுடைய ராஜ்யத்தை ஏற்றுக்கொள்ளாவிட்டால், அதில் பிரவேசிக்கமாட்டான் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5915,51 +5879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And he said unto them, Verily I say unto you, There is no man that has left house, or parents, or brethren, or wife, or children, for the kingdom of God's sake,]]></a:t>
+              <a:t><![CDATA[17. எவனாகிலும் சிறுபிள்ளையைப்போல் தேவனுடைய ராஜ்யத்தை ஏற்றுக்கொள்ளாவிட்டால், அதில் பிரவேசிக்கமாட்டான் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6024,51 +5988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Who shall not receive manifold more in this present time, and in the world to come life everlasting.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது தலைவன் ஒருவன் அவரை நோக்கி: நல்ல போதகரே, நித்திய ஜீவனைச் சுதந்தரித்துக்கொள்வதற்கு நான் என்ன செய்யவேண்டும் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6133,51 +6097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Who shall not receive manifold more in this present time, and in the world to come life everlasting.]]></a:t>
+              <a:t><![CDATA[19. அதற்கு இயேசு: நீ என்னை நல்லவனென்று சொல்வானேன்? தேவன் ஒருவர் தவிர நல்லவன் ஒருவனும் இல்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6242,51 +6206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Then he took unto him the twelve, and said unto them, Behold, we go up to Jerusalem, and all things that are written by the prophets concerning the Son of man shall be accomplished.]]></a:t>
+              <a:t><![CDATA[20. விபசாரஞ் செய்யாதிருப்பாயாக, கொலைசெய்யாதிருப்பாயாக, களவுசெய்யாதிருப்பாயாக, பொய்ச்சாட்சி சொல்லாதிருப்பாயாக, உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக என்கிற கற்பனைகளை நீ அறிந்திருக்கிறாயே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6351,51 +6315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Then he took unto him the twelve, and said unto them, Behold, we go up to Jerusalem, and all things that are written by the prophets concerning the Son of man shall be accomplished.]]></a:t>
+              <a:t><![CDATA[20. விபசாரஞ் செய்யாதிருப்பாயாக, கொலைசெய்யாதிருப்பாயாக, களவுசெய்யாதிருப்பாயாக, பொய்ச்சாட்சி சொல்லாதிருப்பாயாக, உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக என்கிற கற்பனைகளை நீ அறிந்திருக்கிறாயே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6460,51 +6424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And there was a widow in that city; and she came unto him, saying, Avenge me of mine adversary.]]></a:t>
+              <a:t><![CDATA[29. அதற்கு அவர்: தேவனுடைய ராஜ்யத்தினிமித்தம் வீட்டையாவது, பெற்றாரையாவது, சகோதாரையாவது, மனைவியையாவது, பிள்ளைகளையாவது விட்டுவிட்டவன் எவனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6569,51 +6533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. For he shall be delivered unto the Gentiles, and shall be mocked, and spitefully pleaded, and spitted on:]]></a:t>
+              <a:t><![CDATA[21. அதற்கு அவன் இவைகளையெல்லாம் என் சிறு வயதுமுதல் கைக்கொண்டிருக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6678,51 +6642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. For he shall be delivered unto the Gentiles, and shall be mocked, and spitefully pleaded, and spitted on:]]></a:t>
+              <a:t><![CDATA[22. இயேசு அதைக் கேட்டு: இன்னும் உன்னிடத்தில் ஒரு குறைவு உண்டு; உனக்கு உண்டானவைகளையெல்லாம் விற்றுத் தரித்திரருக்குக் கொடு அப்பொழுது பரலோகத்திலே உனக்குப் பொக்கிஷம் உண்டாயிருக்கும்; பின்பு என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6787,51 +6751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And they shall scourge him, and put him to death: and the third day he shall rise again.]]></a:t>
+              <a:t><![CDATA[22. இயேசு அதைக் கேட்டு: இன்னும் உன்னிடத்தில் ஒரு குறைவு உண்டு; உனக்கு உண்டானவைகளையெல்லாம் விற்றுத் தரித்திரருக்குக் கொடு அப்பொழுது பரலோகத்திலே உனக்குப் பொக்கிஷம் உண்டாயிருக்கும்; பின்பு என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6896,51 +6860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And they understood none of these things: and this saying was hid from them, neither knew they the things which were spoken.]]></a:t>
+              <a:t><![CDATA[22. இயேசு அதைக் கேட்டு: இன்னும் உன்னிடத்தில் ஒரு குறைவு உண்டு; உனக்கு உண்டானவைகளையெல்லாம் விற்றுத் தரித்திரருக்குக் கொடு அப்பொழுது பரலோகத்திலே உனக்குப் பொக்கிஷம் உண்டாயிருக்கும்; பின்பு என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7005,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And they understood none of these things: and this saying was hid from them, neither knew they the things which were spoken.]]></a:t>
+              <a:t><![CDATA[23. அவன் அதிக ஐசுவரியமுள்ளவனானபடியினால், இதைக் கேட்டபொழுது, மிகுந்த துக்கமடைந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7114,51 +7078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And it came to pass, that as he was come nigh unto Jericho, a certain blind man sat by the way side begging:]]></a:t>
+              <a:t><![CDATA[24. அவன் மிகுந்த துக்கமடைந்ததை இயேசு கண்டு: ஐசுவரியமுள்ளவர்கள் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பது எவ்வளவு அரிதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7223,51 +7187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And it came to pass, that as he was come nigh unto Jericho, a certain blind man sat by the way side begging:]]></a:t>
+              <a:t><![CDATA[24. அவன் மிகுந்த துக்கமடைந்ததை இயேசு கண்டு: ஐசுவரியமுள்ளவர்கள் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பது எவ்வளவு அரிதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7332,51 +7296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And hearing the multitude pass by, he asked what it meant.]]></a:t>
+              <a:t><![CDATA[25. ஐசுவரியவான் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பதைப்பார்க்கிலும், ஒட்டகமானது ஊசியின் காதிலே நுழைவது எளிதாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7441,51 +7405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And they told him, that Jesus of Nazareth passes by.]]></a:t>
+              <a:t><![CDATA[26. அதைக் கேட்டவர்கள்: அப்படியானால் யார் இரட்சிக்கப்படக்கூடும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7550,51 +7514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And they told him, that Jesus of Nazareth passes by.]]></a:t>
+              <a:t><![CDATA[27. அதற்கு அவர்: மனுஷரால் கூடாதவைகள் தேவனால் கூடும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7659,1032 +7623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And there was a widow in that city; and she came unto him, saying, Avenge me of mine adversary.]]></a:t>
-[...980 lines deleted...]
-              <a:t><![CDATA[43. And immediately he received his sight, and followed him, glorifying God: and all the people, when they saw it, gave praise unto God.]]></a:t>
+              <a:t><![CDATA[2. ஒரு பட்டணத்திலே ஒரு நியாயாதிபதி இருந்தான்; அவன் தேவனுக்குப் பயப்படாதவனும் மனுஷரை மதியாதவனுமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8749,51 +7732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he would not for a while: but afterward he said within himself, Though I fear not God, nor regard man;]]></a:t>
+              <a:t><![CDATA[2. ஒரு பட்டணத்திலே ஒரு நியாயாதிபதி இருந்தான்; அவன் தேவனுக்குப் பயப்படாதவனும் மனுஷரை மதியாதவனுமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8858,51 +7841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he would not for a while: but afterward he said within himself, Though I fear not God, nor regard man;]]></a:t>
+              <a:t><![CDATA[30. இம்மையிலே அதிகமானவைகளையும், மறுமையிலே நித்திய ஜீவனையும் அடையாமற்போவதில்லையென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8937,51 +7920,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470085401" r:id="rId1"/>
+    <p:sldLayoutId id="2474469816" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9509,122 +8492,50 @@
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...70 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9741,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இந்த விதவை என்னை எப்பொழுதும் தொந்தரவு செய்கிறபடியினால், இவள் அடிக்கடி வந்து என்னை அலட்டாதபடி]]></a:t>
+              <a:t><![CDATA[3. সেই শহরে একজন বিধবা ছিল৷ সে বার বার সেই বিচারকের কাছে এসে বলত, ‘আপনাকে দেখতে হবে য়েন আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இவளுக்கு நியாயஞ்செய்யவேண்டுமென்று தனக்குள்ளே சொல்லிக்கொண்டான் என்றார்.]]></a:t>
+              <a:t><![CDATA[প্রতিপক্ষের বিরুদ্ধে আমি ন্যায় বিচার পাই!’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்னும் கர்த்தர் அவர்களை நோக்கி: அநீதியுள்ள அந்த நியாயாதிபதி சொன்னதைச் சிந்தித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[31. যীশু তাঁর বারোজন প্রেরিতকে একপাশে ডেকে নিয়ে গিয়ে বললেন, ‘শোন! আমরা জেরুশালেমে যাচ্ছি; আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்தப்படியே தேவன் தம்மை நோக்கி இரவும் பகலும் கூப்பிடுகிறவர்களாகிய தம்மால்]]></a:t>
+              <a:t><![CDATA[ভাববাদীরা মানবপুত্রের বিষয়ে যা কিছু লিখে গেছেন, সে সবই পূর্ণ হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தெரிந்துகொள்ளப்பட்டவர்களின் விஷயத்தில் நீடிய பொறுமையுள்ளவராயிருந்து அவர்களுக்கு]]></a:t>
+              <a:t><![CDATA[4. কিছু দিন ধরে সেই বিচারক তার কোন কথাই শুনতে চাইলেন না৷ কিন্তু এক সময় তিনি মনে মনে বললেন, ‘যদিও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நியாயஞ்செய்யாமலிருப்பாரோ?]]></a:t>
+              <a:t><![CDATA[আমি ঈশ্বরকে ভয় করি না আর মানুষকে মানি না,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சீக்கிரத்திலே அவர்களுக்கு நியாயஞ்செய்வாரென்று உங்களுக்குச் சொல்லுகிறேன். ஆகிலும் மனுஷகுமாரன்]]></a:t>
+              <a:t><![CDATA[32. হ্যাঁ, অইহুদীদের হাতে তাঁকে তুলে দেওযা হবে, তারা তাঁকে উপহাস করবে, গালাগালি দেবে, তাঁর গায়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வரும்போது பூமியிலே விசுவாசத்தைக் காண்பாரோ என்றார்.]]></a:t>
+              <a:t><![CDATA[থুতু ছেটাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அன்றியும், தங்களை நீதிமான்களென்று நம்பி, மற்றவர்களை அற்பமாயெண்ணின சிலரைக்குறித்து, அவர் ஒரு]]></a:t>
+              <a:t><![CDATA[5. তবু এই বিধবা যখন আমায় এত বিরক্ত করছে তখন আমি দেখব সে য়েন ন্যায় বিচার পায়, তাহলে সে আর বার বার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உவமையைச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[এসে আমাকে জ্বালাতন করবে না৷”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சோர்ந்துபோகாமல் எப்பொழுதும் ஜெபம்பண்ணவேண்டும் என்பதைக் குறித்து அவர்களுக்கு அவர் ஒரு உவமையைச்]]></a:t>
+              <a:t><![CDATA[28. তখন পিতর বললেন, ‘দেখুন, আমরা তো সব কিছু ছেড়ে ছুড়ে আপনার অনুসারী হয়েছি৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இரண்டு மனுஷர் ஜெபம்பண்ணுபம்படி தேவாலயத்துக்குப் போனார்கள்; ஒருவன் பரிசேயன், மற்றவன் ஆயக்காரன்.]]></a:t>
+              <a:t><![CDATA[33. তারা তাঁকে কশাঘাত করবে ও শেষ পর্যন্ত হত্যাই করবে; আর তৃতীয় দিনে মৃত্যুর মধ্য থেকে তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பரிசேயன் நின்று; தேவனே! நான் பறிகாரர், அநியாயக்காரர், விபசாரக்காரர் ஆகிய மற்ற மனுஷரைப்போலவும்,]]></a:t>
+              <a:t><![CDATA[পুনরুত্থিত হবেন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இந்த ஆயக்காரனைப்போலவும் இராததனால் உம்மை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[6. এরপর প্রভু বললেন, ‘লক্ষ্য কর! ঐ অধার্মিক বিচারকর্তা কি বলল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வாரத்தில் இரண்டுதரம் உபவாசிக்கிறேன்; என் சம்பாத்தியத்திலெல்லாம் தசமபாகம் செலுத்திவருகிறேன்]]></a:t>
+              <a:t><![CDATA[34. তিনি কি বলতে চাইছেন, প্রেরিতেরা কিন্তু তার কিছুই বুঝতে পারলেন না৷ তিনি য়ে কি বলছেন তা তাঁরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்று, தனக்குள்ளே ஜெபம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[বুঝতে পারলেন না, কারণ এসব কথার অর্থ তাদের কাছে গোপন রাখা হয়েছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆயக்காரன் தூரத்திலே நின்று, தன் கண்களையும் வானத்துக்கு ஏறெடுக்கத் துணியாமல், தன் மார்பிலே]]></a:t>
+              <a:t><![CDATA[35. যীশু যখন যিরীহোর কাছাকাছি পৌঁছালেন, তখন সেখানে রাস্তার ধারে বসে একজন অন্ধ ভিক্ষা করছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அடித்துக்கொண்டு; தேவனே! பாவியாகிய என்மேல் கிருபையாயிரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[36. অনেক লোকজন যাওযার আওযাজ শুনে সেই ভিখারী ব্যাপার কি তা জিজ্ঞাসা করল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவனல்ல, இவனே நீதிமானாக்கப்பட்டவனாய்த் தன் வீட்டுக்குத் திரும்பிப்போனான் என்று உங்களுக்குச்]]></a:t>
+              <a:t><![CDATA[37. লোকেরা তাঁকে বলল, ‘নাসরতীয় যীশু সেখান দিয়ে যাচ্ছেন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லுகிறேன்; ஏனெனில் தன்னை உயர்த்துகிறவனெவனும் தாழ்த்தப்படுவான், தன்னைத் தாழ்த்துகிறவன்]]></a:t>
+              <a:t><![CDATA[7. তাহলে ঈশ্বর কি তাঁর মনোনীত লোকেরা, যাঁরা দিন-রাত তাঁকে ডাকছে, তারা য়েন ন্যায় বিচার পায় তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உயர்த்தப்படுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[দেখবেন না? তিনি কি তাদের সাহায্য করতে অযথা দেরী করবেন?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொன்னார்.]]></a:t>
+              <a:t><![CDATA[1. নিরাশ না হয়ে তাদের য়ে সব সময় প্রার্থনা করা উচিত, তা বোঝাতে গিয়ে যীশু তাদের এই দৃষ্টান্তটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு குழந்தைகளையும் அவர் தொடும்படிக்கு அவர்களை அவரிடத்தில் கொண்டுவந்தார்கள். சீஷர்கள்]]></a:t>
+              <a:t><![CDATA[38. তখন সে চিত্‌কার করে বলে উঠল, ‘হে দাযূদের বংশধর যীশু, আমাকে দয়া করুন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதைக்கண்டு, கொண்டுவந்தவர்களை அதட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. আমি তোমাদের বলছি, তিনি তাদের পক্ষে ন্যায় বিচার করবেনই আর তা তাড়াতাড়িই করবেন৷ যাইহোক, মানবপুত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இயேசுவோ அவைகளைக் கொண்டுவரும்படி கட்டளையிட்டு: சிறு பிள்ளைகளை என்னிடத்தில் வருகிறதற்கு]]></a:t>
+              <a:t><![CDATA[যখন আসবেন, তখন কি তিনি এই পৃথিবীতে বিশ্বাস দেখতে পাবেন?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இடங்கொடுங்கள், அவைகளைத் தடைபண்ணாதிருங்கள்; தேவனுடைய ராஜ்யம் அப்படிப்பட்டவர்களுடையது;]]></a:t>
+              <a:t><![CDATA[39. য়ে সব লোক সেই ভীড়ের সামনে ছিল তারা তাকে চুপ করতে বলল, কিন্তু সে আরও চিত্‌কার করে বলল, ‘হে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எவனாகிலும் சிறுபிள்ளையைப்போல் தேவனுடைய ராஜ்யத்தை ஏற்றுக்கொள்ளாவிட்டால், அதில் பிரவேசிக்கமாட்டான்]]></a:t>
+              <a:t><![CDATA[দাযূদের বংশধর আমায় দয়া করুন!’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. যাঁরা নিজেদেরকে ধার্মিক মনে করত আর অন্যকে তুচ্ছ করত, তাদের উদ্দেশ্যে তিনি এই দৃষ্টান্তটি দিলেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது தலைவன் ஒருவன் அவரை நோக்கி: நல்ல போதகரே, நித்திய ஜீவனைச் சுதந்தரித்துக்கொள்வதற்கு நான்]]></a:t>
+              <a:t><![CDATA[40. যীশু থেমে গেলেন, তিনি সেই অন্ধকে তাঁর কাছে নিয়ে আসতে বললেন৷ সেই অন্ধ তাঁর কাছে এলে পর তিনি তাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்ன செய்யவேண்டும் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[জিজ্ঞাসা করলেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு இயேசு: நீ என்னை நல்லவனென்று சொல்வானேன்? தேவன் ஒருவர் தவிர நல்லவன் ஒருவனும் இல்லையே.]]></a:t>
+              <a:t><![CDATA[10. ‘দুজন লোক মন্দিরে প্রার্থনা করার জন্য গেল; তাদের মধ্যে একজন ফরীশী আর অন্য জন কর-আদায়কারী৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. விபசாரஞ் செய்யாதிருப்பாயாக, கொலைசெய்யாதிருப்பாயாக, களவுசெய்யாதிருப்பாயாக, பொய்ச்சாட்சி]]></a:t>
+              <a:t><![CDATA[41. ‘তুমি কি চাও? তোমার জন্য আমি কি করব?’সে বলল, ‘প্রভু, আমি য়েন দেখতে পাই৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒரு பட்டணத்திலே ஒரு நியாயாதிபதி இருந்தான்; அவன் தேவனுக்குப் பயப்படாதவனும் மனுஷரை]]></a:t>
+              <a:t><![CDATA[দিলেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லாதிருப்பாயாக, உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக என்கிற கற்பனைகளை நீ அறிந்திருக்கிறாயே]]></a:t>
+              <a:t><![CDATA[11. ফরীশী দাঁড়িয়ে নিজের সম্বন্ধে এইভাবে প্রার্থনা করতে লাগল, ‘য়ে ঈশ্বর, আমি তোমায় ধন্যবাদ দিচ্ছি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றார்.]]></a:t>
+              <a:t><![CDATA[য়ে আমি অন্য সব লোকদের মতো নই; দস্য়ু, প্রতারক, ব্যভিচারী অথবা এই কর-আদায়কারীর মতো নই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு அவன் இவைகளையெல்லாம் என் சிறு வயதுமுதல் கைக்கொண்டிருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. আমি সপ্তাহে দুদিন উপোস করি, আর আমার আয়ের দশ ভাগের একভাগ দান করি৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இயேசு அதைக் கேட்டு: இன்னும் உன்னிடத்தில் ஒரு குறைவு உண்டு; உனக்கு உண்டானவைகளையெல்லாம் விற்றுத்]]></a:t>
+              <a:t><![CDATA[13. ‘কিন্তু সেই কর-আদায়কারী দাঁড়িয়ে স্বর্গের দিকে মুখ তুলে তাকাতেও সাহস করল না, বরং সে বুক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தரித்திரருக்குக் கொடு அப்பொழுது பரலோகத்திலே உனக்குப் பொக்கிஷம் உண்டாயிருக்கும்; பின்பு என்னைப்]]></a:t>
+              <a:t><![CDATA[চাপড়াতে চাপড়াতে বলল, ‘হে ঈশ্বর, আমি পাপী! আমার প্রতি দযা কর!’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பின்பற்றிவா என்றார்.]]></a:t>
+              <a:t><![CDATA[42. যীশু তাকে বললেন, ‘বেশ! তুমি চোখে দেখতে পাও, তোমার বিশ্বাসই তোমাকে সুস্থ করল৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் அதிக ஐசுவரியமுள்ளவனானபடியினால், இதைக் கேட்டபொழுது, மிகுந்த துக்கமடைந்தான்.]]></a:t>
+              <a:t><![CDATA[43. সঙ্গে সঙ্গে সে দেখতে পেল আর ঈশ্বরের প্রশংসা করতে করতে যীশুর পেছনে পেছনে চলল৷ যাঁরা এই ঘটনা দেখল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் மிகுந்த துக்கமடைந்ததை இயேசு கண்டு: ஐசுவரியமுள்ளவர்கள் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பது]]></a:t>
+              <a:t><![CDATA[তারা ঈশ্বরের প্রশংসা করতে লাগল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எவ்வளவு அரிதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. আমি তোমাদের বলছি, এই কর-আদায়কারী ধার্মিক প্রতিপন্ন হয়ে বাড়ি চলে গেল কিন্তু ঐ ফরীশী নয়৷ য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஐசுவரியவான் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பதைப்பார்க்கிலும், ஒட்டகமானது ஊசியின் காதிலே நுழைவது]]></a:t>
+              <a:t><![CDATA[কেউ নিজেকে বড় করে তাকে ছোট করা হবে; আর য়ে নিজেকে ছোট করে তাকে বড় করা হবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மதியாதவனுமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[29. যীশু তখন তাদের বললেন, ‘আমি তোমাদের সত্যি বলছি যাঁরা ঈশ্বরের রাজ্যের জন্য ঘর-বাড়ি, স্ত্রী,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எளிதாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. লোকেরা একসময় তাদের ছোট ছোট ছেলেমেয়েদের যীশুর কাছে নিয়ে এল য়েন তিনি তাদের স্পর্শ করে আশীর্বাদ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதைக் கேட்டவர்கள்: அப்படியானால் யார் இரட்சிக்கப்படக்கூடும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[করেন৷ এই দেখে শিষ্যরা তাদের খুব ধমক দিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதற்கு அவர்: மனுஷரால் கூடாதவைகள் தேவனால் கூடும் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. কিন্তু যীশু সেই ছেলেমেয়েদের তাঁর কাছে ডাকলেন, আর বললেন, ‘ছোট ছোট ছেলেমেয়েদের আমার কাছে আসতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது பேதுரு அவரை நோக்கி: இதோ, நாங்கள் எல்லாவற்றையும் விட்டு, உம்மைப் பின்பற்றினோமே என்றான்.]]></a:t>
+              <a:t><![CDATA[দাও, তাদের বারণ করো না, কারণ এই শিশুদের মতো লোকদের জন্যই তো ঈশ্বরের রাজ্য৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்கு அவர்: தேவனுடைய ராஜ்யத்தினிமித்தம் வீட்டையாவது, பெற்றாரையாவது, சகோதாரையாவது, மனைவியையாவது,]]></a:t>
+              <a:t><![CDATA[17. আমি তোমাদের সত্যি বলছি, যদি কেউ শিশুর মতো ঈশ্বরের রাজ্যকে গ্রহণ না করে তবে সে কোনমতে তার মধ্যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பிள்ளைகளையாவது விட்டுவிட்டவன் எவனும்,]]></a:t>
+              <a:t><![CDATA[প্রবেশ করতে পারবে না!’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இம்மையிலே அதிகமானவைகளையும், மறுமையிலே நித்திய ஜீவனையும் அடையாமற்போவதில்லையென்று மெய்யாகவே]]></a:t>
+              <a:t><![CDATA[18. ইহুদীদের একজন দলনেতা তাঁকে জিজ্ঞেস করল, ‘হে সদগুরু, অনন্ত জীবন পেতে হলে আমাকে কি করতে হবে?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. যীশু তাঁকে বললেন, ‘তুমি আমায় সত্ বলছ, কেন? ঈশ্বর ছাড়া আর কেউ সত্ নয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு அவர் பன்னிருவரையும் தம்மிடத்தில் அழைத்து: இதோ, எருசலேமுக்குப் போகிறோம், மனுஷகுமாரனைக்]]></a:t>
+              <a:t><![CDATA[20. তুমি তো ঈশ্বরের সব আজ্ঞা জান, ব্যভিচার কোর না, নরহত্যা করো না, চুরি করো না, মিথ্যা সাক্ষী দিও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குறித்துத் தீர்க்கதரிசிகளால் எழுதப்பட்டவைகளெல்லாம் நிறைவேறும்.]]></a:t>
+              <a:t><![CDATA[না, তোমরা বাবা-মাকে সম্মান করো৷”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16869,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் பட்டணத்திலே ஒரு விதவையும் இருந்தாள்; அவள் அவனிடத்தில்போய்: எனக்கும் என் எதிராளிக்கும்]]></a:t>
+              <a:t><![CDATA[ভাই-বোন, মা-বাবা কিংবা ছেলে-মেয়ে ত্যাগ করেছে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17001,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எப்படியெனில், அவர் புறஜாதியாரிடத்தில் ஒப்புக்கொடுக்கப்பட்டு, பரியாசமும் நிந்தையும் அடைந்து,]]></a:t>
+              <a:t><![CDATA[21. সে বলল, ‘আমি ছোটবেলা থেকেই সে সব পালন করে আসছি৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17133,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[துப்பப்படுவார்.]]></a:t>
+              <a:t><![CDATA[22. একথা শুনে যীশু তাকে বললেন, ‘কিন্তু তোমার মধ্যে একটি বিষয়ের এখনও ত্রুটি আছে৷ তোমার যা কিছু আছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17265,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவரை வாரினால் அடித்து, கொலை செய்வார்கள்; மூன்றாம் நாளிலே அவர் உயிரோடே எழுந்திருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[সে সব বিক্রি করে তা গরীবদের মধ্যে বিলিয়ে দাও, তাহলে স্বর্গে তোমার ধন-সম্পদ জমা হবে, তারপর আমায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17397,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இவைகளில் ஒன்றையும் அவர்கள் உணரவில்லை; அவைகளின் பொருள் அவர்களுக்கு மறைவாயிருந்தது, அவர்]]></a:t>
+              <a:t><![CDATA[অনুসরণ কর৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17529,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொன்னவைகளை அவர்கள் அறிந்துகொள்ளவில்லை.]]></a:t>
+              <a:t><![CDATA[23. কিন্তু এই কথা শুনে তার খুবই দুঃখ হল, কারণ তার প্রচুর ধন-সম্পদ ছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17661,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பின்பு அவர் எரிகோவுக்குச் சமீபமாய் வரும்போது, ஒரு குருடன் வழியருகே உட்கார்ந்து]]></a:t>
+              <a:t><![CDATA[24. যীশু তাকে দুঃখিত হতে দেখে বললেন, ‘যাদের ধন-সম্পদ আছে তাদের পক্ষে ঈশ্বরের রাজ্যে প্রবেশ করা কত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17793,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பிச்சைகேட்டுக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[কঠিন!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17925,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஜனங்கள் நடக்கிற சத்தத்தை அவன் கேட்டு, இதென்ன என்று விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[25. হ্যাঁ, একজন ধনীর পক্ষে ঈশ্বরের রাজ্যে প্রবেশ করা অপেক্ষা ছুঁচের মধ্য দিয়ে উটের পার হওযা সহজ৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18057,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நசரேயனாகிய இயேசு போகிறார் என்று அவனுக்கு அறிவித்தார்கள். அப்பொழுது அவன் இயேசுவே, தாவீதின்]]></a:t>
+              <a:t><![CDATA[26. য়ে সব লোক একথা শুনল তারা বলে উঠল, ‘তাহলে কে উদ্ধার পেতে পারে?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18189,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரனே, எனக்கு இரங்கும் என்று கூப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[27. যীশু বললেন, ‘মানুষের পক্ষে যা সন্ভব নয় ঈশ্বরের পক্ষে তা সন্ভব৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18321,1239 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருக்கிற காரியத்தில் எனக்கு நியாயஞ்செய்யவேண்டும் என்று விண்ணப்பம்பண்னினாள்.]]></a:t>
-[...1187 lines deleted...]
-              <a:t><![CDATA[அதைக் கண்டு, தேவனைப் புகழ்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. তিনি বললেন, ‘কোন এক শহরে একজন বিচারক ছিলেন৷ তিনি ঈশ্বরকে ভয় করতেন না, আবার মানুষকে গ্রাহ্য করতেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19641,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வெகுநாள் வரைக்கும் அவனுக்கு மனதில்லாதிருந்தது. பின்பு அவன் நான் தேவனுக்குப் பயப்படாமலும் மனுஷரை]]></a:t>
+              <a:t><![CDATA[না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19773,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மதியாமலும் இருந்தும்,]]></a:t>
+              <a:t><![CDATA[30. তারা প্রত্যেকে এ জীবনেই সেই সব বহুগুণে ফিরে পাবে, এছাড়া আগামী যুগে লাভ করবে অনন্ত জীবন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19834,91 +17557,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லூக்கா : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
   <a:themeElements>
-    <a:clrScheme name="Theme77">
+    <a:clrScheme name="Theme10">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme77">
+    <a:fontScheme name="Theme10">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19944,51 +17667,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme77">
+    <a:fmtScheme name="Theme10">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20119,51 +17842,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>78</Slides>
+  <Slides>69</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>