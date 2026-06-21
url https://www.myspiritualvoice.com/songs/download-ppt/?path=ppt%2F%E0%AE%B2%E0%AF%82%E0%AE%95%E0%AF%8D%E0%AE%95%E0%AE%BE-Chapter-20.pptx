--- v0 (2026-06-17)
+++ v1 (2026-06-21)
@@ -137,50 +137,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -234,50 +238,52 @@
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -448,53 +454,55 @@
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
-  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -554,51 +562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. கர்த்தர் என் ஆண்டவருடனே சொன்னார் என்று தாவீது தானே சங்கீத புஸ்தகத்தில் சொல்லுகிறானே.]]></a:t>
+              <a:t><![CDATA[6. மனுஷரால் உண்டாயிற்று என்று சொல்வோமானால், ஜனங்களெல்லாரும் யோவானைத் தீர்க்கதரிசியென்று எண்ணுகிறபடியினால் நம்மேல் கல்லெறிவார்கள் என்று சொல்லி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -663,51 +671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. தாவீது அவரை ஆண்டவரென்று சொல்லியிருக்க, அவனுக்கு அவர் குமாரனாயிருப்பது எப்படி என்றார்.]]></a:t>
+              <a:t><![CDATA[6. மனுஷரால் உண்டாயிற்று என்று சொல்வோமானால், ஜனங்களெல்லாரும் யோவானைத் தீர்க்கதரிசியென்று எண்ணுகிறபடியினால் நம்மேல் கல்லெறிவார்கள் என்று சொல்லி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -772,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. பின்பு ஜனங்களெல்லாரும் கேட்கையில் அவர் தம்முடைய சீஷரை நோக்கி:]]></a:t>
+              <a:t><![CDATA[7. அது யாரால் உண்டாயிற்றோ, எங்களுக்குத் தெரியாது என்று பிரதியுத்தரம் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -881,51 +889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. நீண்ட அங்கிகளைத் தரித்துக்கொண்டு திரியவும், சந்தை வெளிகளில் வந்தனங்களை அடையவும், ஜெபஆலயங்களில் முதன்மையான ஆசனங்களில் உட்காரவும், விருந்துகளில் முதன்மையான இடங்களில் இருக்கவும் விரும்பி,]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது இயேசு: நானும் இன்ன அதிகாரத்தினால் இவைகளைச் செய்கிறேனென்று உங்களுக்குச் சொல்லேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -990,51 +998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. நீண்ட அங்கிகளைத் தரித்துக்கொண்டு திரியவும், சந்தை வெளிகளில் வந்தனங்களை அடையவும், ஜெபஆலயங்களில் முதன்மையான ஆசனங்களில் உட்காரவும், விருந்துகளில் முதன்மையான இடங்களில் இருக்கவும் விரும்பி,]]></a:t>
+              <a:t><![CDATA[9. பின்பு அவர் ஜனங்களுக்குச் சொல்லத் தொடங்கின உவமையாவது: ஒரு மனுஷன் ஒரு திராட்சத்தோட்டத்தை உண்டாக்கி, அதைத் தோட்டக்காரருக்குக் குத்தகையாக விட்டு, நெடுநாளாகப் புறத்தேசத்துக்குப் போயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1099,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. விதவைகளின் வீடுகளைப் பட்சித்து, பார்வைக்கு நீண்ட ஜெபம்பண்ணுகிற வேதபாரகரைக் குறித்து எச்சரிக்கையாயிருங்கள், அவர்கள் அதிக ஆக்கினையை அடைவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. பின்பு அவர் ஜனங்களுக்குச் சொல்லத் தொடங்கின உவமையாவது: ஒரு மனுஷன் ஒரு திராட்சத்தோட்டத்தை உண்டாக்கி, அதைத் தோட்டக்காரருக்குக் குத்தகையாக விட்டு, நெடுநாளாகப் புறத்தேசத்துக்குப் போயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1208,51 +1216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. விதவைகளின் வீடுகளைப் பட்சித்து, பார்வைக்கு நீண்ட ஜெபம்பண்ணுகிற வேதபாரகரைக் குறித்து எச்சரிக்கையாயிருங்கள், அவர்கள் அதிக ஆக்கினையை அடைவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. அந்தத் தோட்டக்காரர் திராட்சத்தோட்டத்தின் கனிகளில் தன் பாகத்தைக் கொடுத்தனுப்பும்படி, பருவக்காலத்திலே அவர்களிடத்தில் ஒரு ஊழியக்காரனை அனுப்பினான். அந்தத் தோட்டக்காரர் அவனை அடித்து, வெறுமையாக அனுப்பிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1317,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களில் ஒன்றில், அவர் தேவாலயத்திலே ஜனங்களுக்கு உபதேசித்து சுவிசேஷத்தைப் பிரசங்கித்தபோது, பிரதான ஆசாரியரும் வேதபாரகரும் மூப்பரும் அவரிடத்தில் கூடிவந்து:]]></a:t>
+              <a:t><![CDATA[10. அந்தத் தோட்டக்காரர் திராட்சத்தோட்டத்தின் கனிகளில் தன் பாகத்தைக் கொடுத்தனுப்பும்படி, பருவக்காலத்திலே அவர்களிடத்தில் ஒரு ஊழியக்காரனை அனுப்பினான். அந்தத் தோட்டக்காரர் அவனை அடித்து, வெறுமையாக அனுப்பிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1426,51 +1434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களில் ஒன்றில், அவர் தேவாலயத்திலே ஜனங்களுக்கு உபதேசித்து சுவிசேஷத்தைப் பிரசங்கித்தபோது, பிரதான ஆசாரியரும் வேதபாரகரும் மூப்பரும் அவரிடத்தில் கூடிவந்து:]]></a:t>
+              <a:t><![CDATA[11. பின்பு அவன் வேறோரு ஊழியக்காரனை அனுப்பினான்; அவனையும் அவர்கள் அடித்து, அவமானப்படுத்தி, வெறுமையாக அனுப்பிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1535,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீர் எந்த அதிகாரத்தினால் இவைகளைச் செய்கிறீர்? இந்த அதிகாரத்தை உமக்குக் கொடுத்தவர் யார்? அதை எங்களுக்குச் சொல்லும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. பின்பு அவன் வேறோரு ஊழியக்காரனை அனுப்பினான்; அவனையும் அவர்கள் அடித்து, அவமானப்படுத்தி, வெறுமையாக அனுப்பிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1644,51 +1652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அன்றியும் மரித்தோர் எழுந்திருப்பார்களென்பதை மோசேயும் முட்செடியைப்பற்றிய வாசகத்தில் காண்பித்திருக்கிறார். எப்படியெனில். கர்த்தரை ஆபிரகாமின் தேவனென்றும் ஈசாக்கின் தேவனென்றும் யாக்கோபின் தேவனென்றும் சொல்லியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[1. அந்நாட்களில் ஒன்றில், அவர் தேவாலயத்திலே ஜனங்களுக்கு உபதேசித்து சுவிசேஷத்தைப் பிரசங்கித்தபோது, பிரதான ஆசாரியரும் வேதபாரகரும் மூப்பரும் அவரிடத்தில் கூடிவந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1753,51 +1761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களுக்கு அவர் பிரதியுத்தரமாக: நானும் உங்களிடத்தில் ஒரு காரியத்தைக் கேட்கிறேன், அதை எனக்குச் சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. அவன் மூன்றாந்தரமும் ஒரு ஊழியக்காரனை அனுப்பினான்; அவனையும் அவர்கள் காயப்படுத்தி, துரத்திவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1862,51 +1870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவான் கொடுத்த ஸ்நானம் தேவனால் உண்டாயிற்றோ? மனுஷரால் உண்டாயிற்றோ? என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது திராட்சத்தோட்டத்தின் எஜமான்: நான் என்ன செய்யலாம், எனக்குப் பிரியமான குமாரனை அனுப்பினால், அவனையாகிலும் கண்டு அஞ்சுவார்கள் என்று எண்ணி, அவனை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1971,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் தங்களுக்குள்ளே யோசனைபண்ணி: தேவனால் உண்டாயிற்று என்று சொல்வோமானால், பின்னை ஏன் அவனை விசுவாசிக்கவில்லை என்று கேட்பார்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது திராட்சத்தோட்டத்தின் எஜமான்: நான் என்ன செய்யலாம், எனக்குப் பிரியமான குமாரனை அனுப்பினால், அவனையாகிலும் கண்டு அஞ்சுவார்கள் என்று எண்ணி, அவனை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2080,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் தங்களுக்குள்ளே யோசனைபண்ணி: தேவனால் உண்டாயிற்று என்று சொல்வோமானால், பின்னை ஏன் அவனை விசுவாசிக்கவில்லை என்று கேட்பார்.]]></a:t>
+              <a:t><![CDATA[14. தோட்டக்காரர் அவனைக் கண்டபோது: இவன் சுதந்தரவாளி, சுதந்தரம் நம்முடையதாகும்படிக்கு இவனைக் கொல்லுவோம் வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2189,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மனுஷரால் உண்டாயிற்று என்று சொல்வோமானால், ஜனங்களெல்லாரும் யோவானைத் தீர்க்கதரிசியென்று எண்ணுகிறபடியினால் நம்மேல் கல்லெறிவார்கள் என்று சொல்லி:]]></a:t>
+              <a:t><![CDATA[14. தோட்டக்காரர் அவனைக் கண்டபோது: இவன் சுதந்தரவாளி, சுதந்தரம் நம்முடையதாகும்படிக்கு இவனைக் கொல்லுவோம் வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2298,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மனுஷரால் உண்டாயிற்று என்று சொல்வோமானால், ஜனங்களெல்லாரும் யோவானைத் தீர்க்கதரிசியென்று எண்ணுகிறபடியினால் நம்மேல் கல்லெறிவார்கள் என்று சொல்லி:]]></a:t>
+              <a:t><![CDATA[15. அவனைத் திராட்சத்தோட்டத்திற்குப் புறம்பே தள்ளி, கொன்றுபோட்டார்கள். இப்படியிருக்க, திராட்சத்தோட்டத்தின் எஜமான் அவர்களை என்ன செய்வான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2407,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அது யாரால் உண்டாயிற்றோ, எங்களுக்குத் தெரியாது என்று பிரதியுத்தரம் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அவனைத் திராட்சத்தோட்டத்திற்குப் புறம்பே தள்ளி, கொன்றுபோட்டார்கள். இப்படியிருக்க, திராட்சத்தோட்டத்தின் எஜமான் அவர்களை என்ன செய்வான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2516,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது இயேசு: நானும் இன்ன அதிகாரத்தினால் இவைகளைச் செய்கிறேனென்று உங்களுக்குச் சொல்லேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. அவன் வந்து அந்தத் தோட்டக்காரரைச் சங்கரித்து, திராட்சத்தோட்டத்தை வேறு தோட்டக்காரரிடத்தில் கொடுப்பான் அல்லவா என்றார். அவர்கள் அதைக்கேட்டு, அப்படியாகாதிருப்பதாக என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2625,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது இயேசு: நானும் இன்ன அதிகாரத்தினால் இவைகளைச் செய்கிறேனென்று உங்களுக்குச் சொல்லேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. அவன் வந்து அந்தத் தோட்டக்காரரைச் சங்கரித்து, திராட்சத்தோட்டத்தை வேறு தோட்டக்காரரிடத்தில் கொடுப்பான் அல்லவா என்றார். அவர்கள் அதைக்கேட்டு, அப்படியாகாதிருப்பதாக என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2734,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு அவர் ஜனங்களுக்குச் சொல்லத் தொடங்கின உவமையாவது: ஒரு மனுஷன் ஒரு திராட்சத்தோட்டத்தை உண்டாக்கி, அதைத் தோட்டக்காரருக்குக் குத்தகையாக விட்டு, நெடுநாளாகப் புறத்தேசத்துக்குப் போயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அவர் அவர்களைப் பார்த்து: வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே, மூலைக்குத் தலைக்கல்லாயிற்று என்று எழுதியிருக்கிற வேதவாக்கியத்தின் கருத்தென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2843,51 +2851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அன்றியும் மரித்தோர் எழுந்திருப்பார்களென்பதை மோசேயும் முட்செடியைப்பற்றிய வாசகத்தில் காண்பித்திருக்கிறார். எப்படியெனில். கர்த்தரை ஆபிரகாமின் தேவனென்றும் ஈசாக்கின் தேவனென்றும் யாக்கோபின் தேவனென்றும் சொல்லியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[1. அந்நாட்களில் ஒன்றில், அவர் தேவாலயத்திலே ஜனங்களுக்கு உபதேசித்து சுவிசேஷத்தைப் பிரசங்கித்தபோது, பிரதான ஆசாரியரும் வேதபாரகரும் மூப்பரும் அவரிடத்தில் கூடிவந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2952,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு அவர் ஜனங்களுக்குச் சொல்லத் தொடங்கின உவமையாவது: ஒரு மனுஷன் ஒரு திராட்சத்தோட்டத்தை உண்டாக்கி, அதைத் தோட்டக்காரருக்குக் குத்தகையாக விட்டு, நெடுநாளாகப் புறத்தேசத்துக்குப் போயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அவர் அவர்களைப் பார்த்து: வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே, மூலைக்குத் தலைக்கல்லாயிற்று என்று எழுதியிருக்கிற வேதவாக்கியத்தின் கருத்தென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3061,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தத் தோட்டக்காரர் திராட்சத்தோட்டத்தின் கனிகளில் தன் பாகத்தைக் கொடுத்தனுப்பும்படி, பருவக்காலத்திலே அவர்களிடத்தில் ஒரு ஊழியக்காரனை அனுப்பினான். அந்தத் தோட்டக்காரர் அவனை அடித்து, வெறுமையாக அனுப்பிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அந்தக் கல்லின்மேல் விழுகிறவன் எவனோ அவன் நொறுங்கிப்போவான், அது எவன்மேல் விழுமோ அவனை நசுக்கிப்போடும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3170,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தத் தோட்டக்காரர் திராட்சத்தோட்டத்தின் கனிகளில் தன் பாகத்தைக் கொடுத்தனுப்பும்படி, பருவக்காலத்திலே அவர்களிடத்தில் ஒரு ஊழியக்காரனை அனுப்பினான். அந்தத் தோட்டக்காரர் அவனை அடித்து, வெறுமையாக அனுப்பிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அந்தக் கல்லின்மேல் விழுகிறவன் எவனோ அவன் நொறுங்கிப்போவான், அது எவன்மேல் விழுமோ அவனை நசுக்கிப்போடும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3279,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு அவன் வேறோரு ஊழியக்காரனை அனுப்பினான்; அவனையும் அவர்கள் அடித்து, அவமானப்படுத்தி, வெறுமையாக அனுப்பிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[19. பிரதான ஆசாரியரும் வேதபாரகரும் தங்களைக்குறித்து இந்த உவமையைச் சொன்னாரென்று அறிந்து, அந்நேரத்திலே அவரைப்பிடிக்க வகைதேடியும் ஜனங்களுக்குப் பயந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3388,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் மூன்றாந்தரமும் ஒரு ஊழியக்காரனை அனுப்பினான்; அவனையும் அவர்கள் காயப்படுத்தி, துரத்திவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[19. பிரதான ஆசாரியரும் வேதபாரகரும் தங்களைக்குறித்து இந்த உவமையைச் சொன்னாரென்று அறிந்து, அந்நேரத்திலே அவரைப்பிடிக்க வகைதேடியும் ஜனங்களுக்குப் பயந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3497,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது திராட்சத்தோட்டத்தின் எஜமான்: நான் என்ன செய்யலாம், எனக்குப் பிரியமான குமாரனை அனுப்பினால், அவனையாகிலும் கண்டு அஞ்சுவார்கள் என்று எண்ணி, அவனை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் சமயம்பார்த்து, தேசாதிபதியின் ஆளுகைக்கும் அதிகாரத்துக்கும் அவரை ஒப்புக்கொடுக்கும்படி அவருடைய பேச்சிலே குற்றங்கண்டுபிடிக்கலாமென்று, தங்களை உண்மையுள்ளவர்களாய்க் காண்பிக்கிற வேவுகாரரை அவரிடத்தில் அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3606,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது திராட்சத்தோட்டத்தின் எஜமான்: நான் என்ன செய்யலாம், எனக்குப் பிரியமான குமாரனை அனுப்பினால், அவனையாகிலும் கண்டு அஞ்சுவார்கள் என்று எண்ணி, அவனை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் சமயம்பார்த்து, தேசாதிபதியின் ஆளுகைக்கும் அதிகாரத்துக்கும் அவரை ஒப்புக்கொடுக்கும்படி அவருடைய பேச்சிலே குற்றங்கண்டுபிடிக்கலாமென்று, தங்களை உண்மையுள்ளவர்களாய்க் காண்பிக்கிற வேவுகாரரை அவரிடத்தில் அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3715,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தோட்டக்காரர் அவனைக் கண்டபோது: இவன் சுதந்தரவாளி, சுதந்தரம் நம்முடையதாகும்படிக்கு இவனைக் கொல்லுவோம் வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் சமயம்பார்த்து, தேசாதிபதியின் ஆளுகைக்கும் அதிகாரத்துக்கும் அவரை ஒப்புக்கொடுக்கும்படி அவருடைய பேச்சிலே குற்றங்கண்டுபிடிக்கலாமென்று, தங்களை உண்மையுள்ளவர்களாய்க் காண்பிக்கிற வேவுகாரரை அவரிடத்தில் அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3824,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தோட்டக்காரர் அவனைக் கண்டபோது: இவன் சுதந்தரவாளி, சுதந்தரம் நம்முடையதாகும்படிக்கு இவனைக் கொல்லுவோம் வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் வந்து: போதகரே, நீர் நிதானமாய்ப் பேசி உபதேசிக்கிறீரென்றும், முகதாட்சணியமில்லாமல் தேவனுடைய மார்க்கத்தைச் சத்தியமாய்ப் போதிக்கிறீரென்றும் அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3933,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவனைத் திராட்சத்தோட்டத்திற்குப் புறம்பே தள்ளி, கொன்றுபோட்டார்கள். இப்படியிருக்க, திராட்சத்தோட்டத்தின் எஜமான் அவர்களை என்ன செய்வான்?]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் வந்து: போதகரே, நீர் நிதானமாய்ப் பேசி உபதேசிக்கிறீரென்றும், முகதாட்சணியமில்லாமல் தேவனுடைய மார்க்கத்தைச் சத்தியமாய்ப் போதிக்கிறீரென்றும் அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4042,51 +4050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அவர் மரித்தோரின் தேவனாயிராமல், ஜீவனுள்ளோரின் தேவனாயிருக்கிறார், எல்லாரும் அவருக்குப் பிழைத்திருக்கிறார்களே என்றார்.]]></a:t>
+              <a:t><![CDATA[2. நீர் எந்த அதிகாரத்தினால் இவைகளைச் செய்கிறீர்? இந்த அதிகாரத்தை உமக்குக் கொடுத்தவர் யார்? அதை எங்களுக்குச் சொல்லும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4151,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவனைத் திராட்சத்தோட்டத்திற்குப் புறம்பே தள்ளி, கொன்றுபோட்டார்கள். இப்படியிருக்க, திராட்சத்தோட்டத்தின் எஜமான் அவர்களை என்ன செய்வான்?]]></a:t>
+              <a:t><![CDATA[22. இராயனுக்கு வரி கொடுக்கிறது நியாயமோ அல்லவோ, எங்களுக்குச் சொல்லும் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4260,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் வந்து அந்தத் தோட்டக்காரரைச் சங்கரித்து, திராட்சத்தோட்டத்தை வேறு தோட்டக்காரரிடத்தில் கொடுப்பான் அல்லவா என்றார். அவர்கள் அதைக்கேட்டு, அப்படியாகாதிருப்பதாக என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அவர்களுடைய தந்திரத்தை அவர் அறிந்து, நீங்கள் என்னை ஏன் சோதிக்கிறீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4369,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் வந்து அந்தத் தோட்டக்காரரைச் சங்கரித்து, திராட்சத்தோட்டத்தை வேறு தோட்டக்காரரிடத்தில் கொடுப்பான் அல்லவா என்றார். அவர்கள் அதைக்கேட்டு, அப்படியாகாதிருப்பதாக என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[24. ஒரு பணத்தை எனக்குக் காண்பியுங்கள். இதிலிருக்கிற சொரூபமும் மேலெழுத்தும் யாருடையது என்று கேட்டார். அதற்கு அவர்கள்: இராயனுடையது என்றார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4478,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவர் அவர்களைப் பார்த்து: வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே, மூலைக்குத் தலைக்கல்லாயிற்று என்று எழுதியிருக்கிற வேதவாக்கியத்தின் கருத்தென்ன?]]></a:t>
+              <a:t><![CDATA[25. அதற்கு அவர்: அப்படியானால், இராயனுடையதை இராயனுக்கும், தேவனுடையதை தேவனுக்கும் செலுத்துங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4587,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவர் அவர்களைப் பார்த்து: வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே, மூலைக்குத் தலைக்கல்லாயிற்று என்று எழுதியிருக்கிற வேதவாக்கியத்தின் கருத்தென்ன?]]></a:t>
+              <a:t><![CDATA[25. அதற்கு அவர்: அப்படியானால், இராயனுடையதை இராயனுக்கும், தேவனுடையதை தேவனுக்கும் செலுத்துங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4696,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்தக் கல்லின்மேல் விழுகிறவன் எவனோ அவன் நொறுங்கிப்போவான், அது எவன்மேல் விழுமோ அவனை நசுக்கிப்போடும் என்றார்.]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் அவரை ஜனங்களுக்கு முன்பாகப் பேச்சிலே குற்றம்பிடிக்கக்கூடாமல், அவர் சொன்ன உத்தரவைக்குறித்து ஆச்சரியப்பட்டு, மவுனமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4805,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்தக் கல்லின்மேல் விழுகிறவன் எவனோ அவன் நொறுங்கிப்போவான், அது எவன்மேல் விழுமோ அவனை நசுக்கிப்போடும் என்றார்.]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் அவரை ஜனங்களுக்கு முன்பாகப் பேச்சிலே குற்றம்பிடிக்கக்கூடாமல், அவர் சொன்ன உத்தரவைக்குறித்து ஆச்சரியப்பட்டு, மவுனமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4914,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பிரதான ஆசாரியரும் வேதபாரகரும் தங்களைக்குறித்து இந்த உவமையைச் சொன்னாரென்று அறிந்து, அந்நேரத்திலே அவரைப்பிடிக்க வகைதேடியும் ஜனங்களுக்குப் பயந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. உயிர்த்தெழுதல் இல்லையென்று சாதிக்கிற சதுசேயரில் சிலர் அவரிடத்தில் வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5023,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பிரதான ஆசாரியரும் வேதபாரகரும் தங்களைக்குறித்து இந்த உவமையைச் சொன்னாரென்று அறிந்து, அந்நேரத்திலே அவரைப்பிடிக்க வகைதேடியும் ஜனங்களுக்குப் பயந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. உயிர்த்தெழுதல் இல்லையென்று சாதிக்கிற சதுசேயரில் சிலர் அவரிடத்தில் வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5132,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் சமயம்பார்த்து, தேசாதிபதியின் ஆளுகைக்கும் அதிகாரத்துக்கும் அவரை ஒப்புக்கொடுக்கும்படி அவருடைய பேச்சிலே குற்றங்கண்டுபிடிக்கலாமென்று, தங்களை உண்மையுள்ளவர்களாய்க் காண்பிக்கிற வேவுகாரரை அவரிடத்தில் அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. போதகரே, ஒருவன் மனைவியையுடையவனாயிருந்து பிள்ளையில்லாமல் இறந்துபோனால், அவனுடைய சகோதரன் அவன் மனைவியை விவாகம்பண்ணி தன் சகோதரனுக்குச் சந்தானமுண்டாக்கவேண்டும் என்று மோசே எங்களுக்கு எழுதிவைத்திருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5241,51 +5249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அப்பொழுது வேதபாரகரில் சிலர் அதைக் கேட்டு: போதகரே, நன்றாய்ச் சொன்னீர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. நீர் எந்த அதிகாரத்தினால் இவைகளைச் செய்கிறீர்? இந்த அதிகாரத்தை உமக்குக் கொடுத்தவர் யார்? அதை எங்களுக்குச் சொல்லும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5350,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் சமயம்பார்த்து, தேசாதிபதியின் ஆளுகைக்கும் அதிகாரத்துக்கும் அவரை ஒப்புக்கொடுக்கும்படி அவருடைய பேச்சிலே குற்றங்கண்டுபிடிக்கலாமென்று, தங்களை உண்மையுள்ளவர்களாய்க் காண்பிக்கிற வேவுகாரரை அவரிடத்தில் அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. போதகரே, ஒருவன் மனைவியையுடையவனாயிருந்து பிள்ளையில்லாமல் இறந்துபோனால், அவனுடைய சகோதரன் அவன் மனைவியை விவாகம்பண்ணி தன் சகோதரனுக்குச் சந்தானமுண்டாக்கவேண்டும் என்று மோசே எங்களுக்கு எழுதிவைத்திருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5459,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் வந்து: போதகரே, நீர் நிதானமாய்ப் பேசி உபதேசிக்கிறீரென்றும், முகதாட்சணியமில்லாமல் தேவனுடைய மார்க்கத்தைச் சத்தியமாய்ப் போதிக்கிறீரென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[29. சகோதரர் ஏழுபேரிருந்தார்கள், அவர்களில் மூத்தவன் ஒரு பெண்ணை விவாகம்பண்ணி, பிள்ளையில்லாமல் இறந்துபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5568,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் வந்து: போதகரே, நீர் நிதானமாய்ப் பேசி உபதேசிக்கிறீரென்றும், முகதாட்சணியமில்லாமல் தேவனுடைய மார்க்கத்தைச் சத்தியமாய்ப் போதிக்கிறீரென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[30. பின்பு இரண்டாஞ்சகோதரன் அவளை விவாகம்பண்ணி அவனும் பிள்ளையில்லாமல் இறந்துபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5677,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இராயனுக்கு வரி கொடுக்கிறது நியாயமோ அல்லவோ, எங்களுக்குச் சொல்லும் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[31. மூன்றாஞ்சகோதானும் அவளை விவாகம்பண்ணினான். அப்படியே ஏழுபேரும் அவளை விவாகம்பண்ணி பிள்ளையில்லாமல் இறந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5786,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களுடைய தந்திரத்தை அவர் அறிந்து, நீங்கள் என்னை ஏன் சோதிக்கிறீர்கள்?]]></a:t>
+              <a:t><![CDATA[32. எல்லாருக்கும் பின்பு அந்த ஸ்திரீயும் இறந்துபோனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5895,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஒரு பணத்தை எனக்குக் காண்பியுங்கள். இதிலிருக்கிற சொரூபமும் மேலெழுத்தும் யாருடையது என்று கேட்டார். அதற்கு அவர்கள்: இராயனுடையது என்றார்கள்]]></a:t>
+              <a:t><![CDATA[33. இவ்விதமாய் ஏழுபேரும் அவளை விவாகம்பண்ணியிருக்க, உயிர்த்தெழுதலில் அவர்களில் எவனுக்கு அவள் மனைவியாயிருப்பாள் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6004,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதற்கு அவர்: அப்படியானால், இராயனுடையதை இராயனுக்கும், தேவனுடையதை தேவனுக்கும் செலுத்துங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[34. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: இந்தப் பிரபஞ்சத்தின் பிள்ளைகள் பெண்கொண்டும் பெண்கொடுத்தும் வருகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6113,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதற்கு அவர்: அப்படியானால், இராயனுடையதை இராயனுக்கும், தேவனுடையதை தேவனுக்கும் செலுத்துங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[35. மறுமையையும் மரித்தோரிலிருந்தெழுந்திருக்குதலையும் அடையப் பாத்திரராக எண்ணப்படுகிறவர்களோ பெண் கொள்வதுமில்லை பெண் கொடுப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6222,51 +6230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் அவரை ஜனங்களுக்கு முன்பாகப் பேச்சிலே குற்றம்பிடிக்கக்கூடாமல், அவர் சொன்ன உத்தரவைக்குறித்து ஆச்சரியப்பட்டு, மவுனமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[35. மறுமையையும் மரித்தோரிலிருந்தெழுந்திருக்குதலையும் அடையப் பாத்திரராக எண்ணப்படுகிறவர்களோ பெண் கொள்வதுமில்லை பெண் கொடுப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6331,51 +6339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் அவரை ஜனங்களுக்கு முன்பாகப் பேச்சிலே குற்றம்பிடிக்கக்கூடாமல், அவர் சொன்ன உத்தரவைக்குறித்து ஆச்சரியப்பட்டு, மவுனமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. அவர்கள் இனி மரிக்கவுமாட்டார்கள்; அவர்கள் உயிர்த்தெழுதலின் பிள்ளைகளானபடியால் தேவதூதருக்கு ஒப்பானவர்களுமாய், தேவனுக்குப் பிள்ளைகளுமாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6440,51 +6448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதன்பின்பு அவர்கள் அவரிடத்தில் வேறொன்றுங்கேட்கத் துணியவில்லை.]]></a:t>
+              <a:t><![CDATA[3. அவர்களுக்கு அவர் பிரதியுத்தரமாக: நானும் உங்களிடத்தில் ஒரு காரியத்தைக் கேட்கிறேன், அதை எனக்குச் சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6549,51 +6557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உயிர்த்தெழுதல் இல்லையென்று சாதிக்கிற சதுசேயரில் சிலர் அவரிடத்தில் வந்து:]]></a:t>
+              <a:t><![CDATA[36. அவர்கள் இனி மரிக்கவுமாட்டார்கள்; அவர்கள் உயிர்த்தெழுதலின் பிள்ளைகளானபடியால் தேவதூதருக்கு ஒப்பானவர்களுமாய், தேவனுக்குப் பிள்ளைகளுமாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6658,51 +6666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. போதகரே, ஒருவன் மனைவியையுடையவனாயிருந்து பிள்ளையில்லாமல் இறந்துபோனால், அவனுடைய சகோதரன் அவன் மனைவியை விவாகம்பண்ணி தன் சகோதரனுக்குச் சந்தானமுண்டாக்கவேண்டும் என்று மோசே எங்களுக்கு எழுதிவைத்திருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[37. அன்றியும் மரித்தோர் எழுந்திருப்பார்களென்பதை மோசேயும் முட்செடியைப்பற்றிய வாசகத்தில் காண்பித்திருக்கிறார். எப்படியெனில். கர்த்தரை ஆபிரகாமின் தேவனென்றும் ஈசாக்கின் தேவனென்றும் யாக்கோபின் தேவனென்றும் சொல்லியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6767,51 +6775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. போதகரே, ஒருவன் மனைவியையுடையவனாயிருந்து பிள்ளையில்லாமல் இறந்துபோனால், அவனுடைய சகோதரன் அவன் மனைவியை விவாகம்பண்ணி தன் சகோதரனுக்குச் சந்தானமுண்டாக்கவேண்டும் என்று மோசே எங்களுக்கு எழுதிவைத்திருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[37. அன்றியும் மரித்தோர் எழுந்திருப்பார்களென்பதை மோசேயும் முட்செடியைப்பற்றிய வாசகத்தில் காண்பித்திருக்கிறார். எப்படியெனில். கர்த்தரை ஆபிரகாமின் தேவனென்றும் ஈசாக்கின் தேவனென்றும் யாக்கோபின் தேவனென்றும் சொல்லியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6876,51 +6884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சகோதரர் ஏழுபேரிருந்தார்கள், அவர்களில் மூத்தவன் ஒரு பெண்ணை விவாகம்பண்ணி, பிள்ளையில்லாமல் இறந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[38. அவர் மரித்தோரின் தேவனாயிராமல், ஜீவனுள்ளோரின் தேவனாயிருக்கிறார், எல்லாரும் அவருக்குப் பிழைத்திருக்கிறார்களே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6985,51 +6993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சகோதரர் ஏழுபேரிருந்தார்கள், அவர்களில் மூத்தவன் ஒரு பெண்ணை விவாகம்பண்ணி, பிள்ளையில்லாமல் இறந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[39. அப்பொழுது வேதபாரகரில் சிலர் அதைக் கேட்டு: போதகரே, நன்றாய்ச் சொன்னீர் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7094,51 +7102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பின்பு இரண்டாஞ்சகோதரன் அவளை விவாகம்பண்ணி அவனும் பிள்ளையில்லாமல் இறந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[40. அதன்பின்பு அவர்கள் அவரிடத்தில் வேறொன்றுங்கேட்கத் துணியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7203,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மூன்றாஞ்சகோதானும் அவளை விவாகம்பண்ணினான். அப்படியே ஏழுபேரும் அவளை விவாகம்பண்ணி பிள்ளையில்லாமல் இறந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[41. அவர் அவர்களை நோக்கி: கிறிஸ்து தாவீதின் குமாரனென்று எப்படிச் சொல்லுகிறார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7312,51 +7320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எல்லாருக்கும் பின்பு அந்த ஸ்திரீயும் இறந்துபோனாள்.]]></a:t>
+              <a:t><![CDATA[42. நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப்போடும்வரைக்கும் நீர் என்னுடைய வலதுபாரிசத்தில் உட்காரும் என்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7421,51 +7429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இவ்விதமாய் ஏழுபேரும் அவளை விவாகம்பண்ணியிருக்க, உயிர்த்தெழுதலில் அவர்களில் எவனுக்கு அவள் மனைவியாயிருப்பாள் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[42. நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப்போடும்வரைக்கும் நீர் என்னுடைய வலதுபாரிசத்தில் உட்காரும் என்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7530,51 +7538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: இந்தப் பிரபஞ்சத்தின் பிள்ளைகள் பெண்கொண்டும் பெண்கொடுத்தும் வருகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[43. கர்த்தர் என் ஆண்டவருடனே சொன்னார் என்று தாவீது தானே சங்கீத புஸ்தகத்தில் சொல்லுகிறானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7639,51 +7647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவர் அவர்களை நோக்கி: கிறிஸ்து தாவீதின் குமாரனென்று எப்படிச் சொல்லுகிறார்கள்?]]></a:t>
+              <a:t><![CDATA[4. யோவான் கொடுத்த ஸ்நானம் தேவனால் உண்டாயிற்றோ? மனுஷரால் உண்டாயிற்றோ? என்று கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7748,51 +7756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: இந்தப் பிரபஞ்சத்தின் பிள்ளைகள் பெண்கொண்டும் பெண்கொடுத்தும் வருகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[44. தாவீது அவரை ஆண்டவரென்று சொல்லியிருக்க, அவனுக்கு அவர் குமாரனாயிருப்பது எப்படி என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7857,51 +7865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மறுமையையும் மரித்தோரிலிருந்தெழுந்திருக்குதலையும் அடையப் பாத்திரராக எண்ணப்படுகிறவர்களோ பெண் கொள்வதுமில்லை பெண் கொடுப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[45. பின்பு ஜனங்களெல்லாரும் கேட்கையில் அவர் தம்முடைய சீஷரை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7966,51 +7974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மறுமையையும் மரித்தோரிலிருந்தெழுந்திருக்குதலையும் அடையப் பாத்திரராக எண்ணப்படுகிறவர்களோ பெண் கொள்வதுமில்லை பெண் கொடுப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[46. நீண்ட அங்கிகளைத் தரித்துக்கொண்டு திரியவும், சந்தை வெளிகளில் வந்தனங்களை அடையவும், ஜெபஆலயங்களில் முதன்மையான ஆசனங்களில் உட்காரவும், விருந்துகளில் முதன்மையான இடங்களில் இருக்கவும் விரும்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8075,51 +8083,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவர்கள் இனி மரிக்கவுமாட்டார்கள்; அவர்கள் உயிர்த்தெழுதலின் பிள்ளைகளானபடியால் தேவதூதருக்கு ஒப்பானவர்களுமாய், தேவனுக்குப் பிள்ளைகளுமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[46. நீண்ட அங்கிகளைத் தரித்துக்கொண்டு திரியவும், சந்தை வெளிகளில் வந்தனங்களை அடையவும், ஜெபஆலயங்களில் முதன்மையான ஆசனங்களில் உட்காரவும், விருந்துகளில் முதன்மையான இடங்களில் இருக்கவும் விரும்பி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. விதவைகளின் வீடுகளைப் பட்சித்து, பார்வைக்கு நீண்ட ஜெபம்பண்ணுகிற வேதபாரகரைக் குறித்து எச்சரிக்கையாயிருங்கள், அவர்கள் அதிக ஆக்கினையை அடைவார்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. விதவைகளின் வீடுகளைப் பட்சித்து, பார்வைக்கு நீண்ட ஜெபம்பண்ணுகிற வேதபாரகரைக் குறித்து எச்சரிக்கையாயிருங்கள், அவர்கள் அதிக ஆக்கினையை அடைவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8184,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப்போடும்வரைக்கும் நீர் என்னுடைய வலதுபாரிசத்தில் உட்காரும் என்று,]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் தங்களுக்குள்ளே யோசனைபண்ணி: தேவனால் உண்டாயிற்று என்று சொல்வோமானால், பின்னை ஏன் அவனை விசுவாசிக்கவில்லை என்று கேட்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8293,51 +8519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப்போடும்வரைக்கும் நீர் என்னுடைய வலதுபாரிசத்தில் உட்காரும் என்று,]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் தங்களுக்குள்ளே யோசனைபண்ணி: தேவனால் உண்டாயிற்று என்று சொல்வோமானால், பின்னை ஏன் அவனை விசுவாசிக்கவில்லை என்று கேட்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8372,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470705643" r:id="rId1"/>
+    <p:sldLayoutId id="2470942937" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8976,50 +9202,66 @@
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9136,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. എന്നു സങ്കീർത്തനപുസ്തകത്തിൽ ദാവീദ് തന്നേ പറയുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[6. But and if we say, Of men; all the people will stone us: for they be persuaded that John was a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ദാവീദ് അവനെ കർത്താവു എന്നു വിളിക്കുന്നു; പിന്നെ അവന്റെ പുത്രൻ ആകുന്നതു എങ്ങനെ എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. എന്നാൽ ജനം ഒക്കെയും കേൾക്കെ അവൻ തന്റെ ശിഷ്യന്മാരോടു:]]></a:t>
+              <a:t><![CDATA[7. And they answered, that they could not tell whence it was.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. നിലയങ്കികളോടെ നടപ്പാൻ ഇച്ഛിക്കയും അങ്ങാടിയിൽ വന്ദനവും പള്ളിയിൽ മുഖ്യാസനവും അത്താഴത്തിൽ]]></a:t>
+              <a:t><![CDATA[8. And Jesus said unto them, Neither tell I you by what authority I do these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രധാനസ്ഥലവും പ്രിയപ്പെടുകയും ചെയ്യുന്ന ശാസ്ത്രിമാരെ സൂക്ഷിച്ചുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[9. Then began he to speak to the people this parable; A certain man planted a vineyard, and let it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. അവർ വിധവമാരുടെ വീടുകളെ വിഴുങ്ങുകയും ഉപായരൂപേണ ദീർഘമായി പ്രാർത്ഥിക്കയും ചെയ്യുന്നു; അവർക്കു]]></a:t>
+              <a:t><![CDATA[forth to husbandmen, and went into a far country for a long time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഏറ്റവും വലിയ ശിക്ഷാവിധിവരും.]]></a:t>
+              <a:t><![CDATA[10. And at the season he sent a servant to the husbandmen, that they should give him of the fruit of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ആ ദിവസങ്ങളിൽ ഒന്നിൽ അവൻ ദൈവാലയത്തിൽ ജനത്തോടു ഉപദേശിച്ചു സുവിശേഷം അറിയിക്കുമ്പോൾ]]></a:t>
+              <a:t><![CDATA[the vineyard: but the husbandmen beat him, and sent him away empty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മഹാപുരോഹിതന്മാരും ശാസ്ത്രിമാരും മൂപ്പന്മാരുമായി അടുത്തു വന്നു അവനോടു:]]></a:t>
+              <a:t><![CDATA[11. And again he sent another servant: and they beat him also, and pleaded him shamefully, and sent]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. നീ എന്തു അധികാരംകൊണ്ടു ഇതു ചെയ്യുന്നു? ഈ അധികാരം നിനക്കു തന്നതു ആർ? ഞങ്ങളോടു പറക എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[him away empty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. മരിച്ചവർ ഉയിർത്തെഴുന്നേല്ക്കുന്നു എന്നതോ മോശെയും മുൾപ്പടർപ്പുഭാഗത്തു കർത്താവിനെ അബ്രാഹാമിന്റെ]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, that on one of those days, as he taught the people in the temple, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അതിന്നു ഉത്തരമായി അവൻ: “ഞാനും നിങ്ങളോടു ഒരു വാക്കു ചോദിക്കും; അതു എന്നോടു പറവിൻ.]]></a:t>
+              <a:t><![CDATA[12. And again he sent a third: and they wounded him also, and cast him out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. യോഹന്നാന്റെ സ്നാനം സ്വർഗ്ഗത്തിൽനിന്നോ മനുഷ്യരിൽനിന്നോ ഉണ്ടായതു” എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[13. Then said the lord of the vineyard, What shall I do? I will send my beloved son: it may be they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അവർ തമ്മിൽ നിരൂപിച്ചു: സ്വർഗ്ഗത്തിൽ നിന്നു എന്നു പറഞ്ഞാൽ പിന്നെ നിങ്ങൾ അവനെ വിശ്വസിക്കാഞ്ഞതു]]></a:t>
+              <a:t><![CDATA[will reverence him when they see him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്തു എന്നു അവൻ ചോദിക്കും.]]></a:t>
+              <a:t><![CDATA[14. But when the husbandmen saw him, they reasoned among themselves, saying, This is the heir: come,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. മനുഷ്യരിൽനിന്നു എന്നു പറഞ്ഞാലോ ജനം ഒക്കെയും യോഹന്നാൻ ഒരു പ്രവാചകൻ എന്നു ഉറെച്ചിരിക്കകൊണ്ടു]]></a:t>
+              <a:t><![CDATA[let us kill him, that the inheritance may be ours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നമ്മെ കല്ലെറിയും എന്നു പറഞ്ഞിട്ടു:]]></a:t>
+              <a:t><![CDATA[15. So they cast him out of the vineyard, and killed him. What therefore shall the lord of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. എവിടെനിന്നോ ഞങ്ങൾ അറിയുന്നില്ല എന്നു ഉത്തരം പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[vineyard do unto them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. യേശു അവരോടു: “എന്നാൽ ഞാൻ ഇതു ചെയ്യുന്നതു ഇന്ന അധികാരം കൊണ്ടാകുന്നു എന്നുള്ളതു ഞാനും നിങ്ങളോടു]]></a:t>
+              <a:t><![CDATA[16. He shall come and destroy these husbandmen, and shall give the vineyard to others. And when they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറയുന്നില്ല ” എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[heard it, they said, God forbid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അനന്തരം അവൻ ജനത്തോടു ഉപമ പറഞ്ഞതെന്തെന്നാൽ: “ഒരു മനുഷ്യൻ ഒരു മുന്തിരിത്തോട്ടം നട്ടുണ്ടാക്കി]]></a:t>
+              <a:t><![CDATA[17. And he beheld them, and said, What is this then that is written, The stone which the builders]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവവും യിസ്ഹാക്കിന്റെ ദൈവവും യാക്കോബിന്റെ ദൈവവും എന്നു പറയുന്നതിനാൽ സൂചിപ്പിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[preached the gospel, the chief priests and the scribes came upon him with the elders,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുടിയാന്മാരെ പാട്ടത്തിന്നു ഏല്പിച്ചിട്ടു ഏറിയ കാലം പരദേശത്തു പോയി പാർത്തു.]]></a:t>
+              <a:t><![CDATA[rejected, the same is become the head of the corner?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. സമയമായപ്പോൾ കുടിയാന്മാരോടു തോട്ടത്തിന്റെ അനുഭവം വാങ്ങേണ്ടതിന്നു അവരുടെ അടുക്കൽ ഒരു ദാസനെ]]></a:t>
+              <a:t><![CDATA[18. Whosoever shall fall upon that stone shall be broken; but on whomsoever it shall fall, it will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അയച്ചു; അവനെ കുടിയാന്മാർ തല്ലി വെറുതെ അയച്ചുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[grind him to powder.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അവൻ മറ്റൊരു ദാസനെ പറഞ്ഞയച്ചു; അവനെയും അവർ തല്ലി അപമാനിച്ചു വെറുതെ അയച്ചുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[19. And the chief priests and the scribes the same hour sought to lay hands on him; and they feared]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവൻ മൂന്നാമതു ഒരുത്തനെ പറഞ്ഞയച്ചു; അവർ അവനെയും മുറിവേല്പിച്ചു പുറത്താക്കിക്കളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[the people: for they perceived that he had spoken this parable against them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അപ്പോൾ മുന്തിരിത്തോട്ടത്തിന്റെ ഉടമസ്ഥൻ: ഞാൻ എന്തു ചെയ്യേണ്ടു? എന്റെ പ്രിയ പുത്രനെ അയക്കും;]]></a:t>
+              <a:t><![CDATA[20. And they watched him, and sent forth spies, which should feign themselves just men, that they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പക്ഷേ അവർ അവനെ ശങ്കിക്കും എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[might take hold of his words, that so they might deliver him unto the power and authority of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. കുടിയാന്മാർ അവനെ കണ്ടിട്ടു: ഇവൻ അവകാശി; അവകാശം നമുക്കു ആകേണ്ടതിന്നു നാം അവനെ കൊന്നുകളക എന്നു]]></a:t>
+              <a:t><![CDATA[governor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തമ്മിൽ ആലോചിച്ചു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[21. And they asked him, saying, Master, we know that you says and teach rightly, neither accept you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അവർ അവനെ തോട്ടത്തിൽ നിന്നു പുറത്താക്കി കൊന്നുകളഞ്ഞു. എന്നാൽ തോട്ടത്തിന്റെ ഉടമസ്ഥൻ അവരോടു]]></a:t>
+              <a:t><![CDATA[the person of any, but teach the way of God truly:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ദൈവമോ മരിച്ചവരുടെ ദൈവമല്ല, ജീവനുള്ളവരുടെ ദൈവമത്രേ; എല്ലാവരും അവന്നു ജീവിച്ചിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[2. And spoke unto him, saying, Tell us, by what authority do you these things? or who is he that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്തു ചെയ്യും?]]></a:t>
+              <a:t><![CDATA[22. Is it lawful for us to give tribute unto Caesar, or no?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അവൻ വന്നു ആ കുടിയാന്മാരെ നിഗ്രഹിച്ചു തോട്ടം അന്യന്മാർക്കു ഏല്പിച്ചുകൊടുക്കും”. അതു കേട്ടിട്ടു]]></a:t>
+              <a:t><![CDATA[23. But he perceived their craftiness, and said unto them, Why tempt all of you me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവർ അങ്ങനെ ഒരുനാളും സംഭവിക്കയില്ല എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[24. Show me a penny. Whose image and superscription has it? They answered and said, Caesar's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അവനോ അവരെ നോക്കി: “എന്നാൽ വീടുപണിയുന്നവർ തള്ളിക്കളഞ്ഞ കല്ലു മൂലക്കല്ലായിത്തീർന്നു” എന്നു]]></a:t>
+              <a:t><![CDATA[25. And he said unto them, Render therefore unto Caesar the things which be Caesar's, and unto God]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എഴുതിയിരിക്കുന്നതു എന്തു?]]></a:t>
+              <a:t><![CDATA[the things which be God's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ആ കല്ലിന്മേൽ വീഴുന്ന ഏവനും തകർന്നുപോകും; അതു ആരുടെ മേൽ എങ്കിലും വീണാൽ അവനെ ധൂളിപ്പിക്കും” എന്നു]]></a:t>
+              <a:t><![CDATA[26. And they could not take hold of his words before the people: and they marvelled at his answer,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[and held their peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ഈ ഉപമ തങ്ങളെക്കുറിച്ചു പറഞ്ഞു എന്നു ശാസ്ത്രിമാരും മഹാപുരോഹിതന്മാരും ഗ്രഹിച്ചിട്ടു ആ നാഴികയിൽ]]></a:t>
+              <a:t><![CDATA[27. Then came to him certain of the Sadducees, which deny that there is any resurrection; and they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്നേ അവന്റെ മേൽ കൈവെപ്പാൻ നോക്കി എങ്കിലും ജനത്തെ ഭയപ്പെട്ടു.]]></a:t>
+              <a:t><![CDATA[asked him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. പിന്നെ അവർ അവനെ നാടുവാഴിയുടെ അധീനതയിലും അധികാരത്തിലും ഏല്പിപ്പാന്തക്കവണ്ണം അവനെ വാക്കിൽ]]></a:t>
+              <a:t><![CDATA[28. Saying, Master, Moses wrote unto us, If any man's brother die, having a wife, and he die without]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. അതിന്നു ചില ശാസ്ത്രിമാർ: ഗുരോ, നീ പറഞ്ഞതു ശരി എന്നു ഉത്തരം പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[gave you this authority?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിടിക്കേണ്ടതിന്നു തക്കം നോക്കി നീതിമാന്മാർ എന്നു നടിക്കുന്ന ഒറ്റുകാരെ അയച്ചു.]]></a:t>
+              <a:t><![CDATA[children, that his brother should take his wife, and raise up seed unto his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അവർ അവനോടു: ഗുരോ, നീ നേർ പറഞ്ഞു ഉപദേശിക്കയും മുഖപക്ഷം നോക്കാതെ ദൈവത്തിന്റെ വഴി യഥാർത്ഥമായി]]></a:t>
+              <a:t><![CDATA[29. There were therefore seven brethren: and the first took a wife, and died without children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പഠിപ്പിക്കയും ചെയ്യുന്നു എന്നു ഞങ്ങൾ അറിയുന്നു.]]></a:t>
+              <a:t><![CDATA[30. And the second took her to wife, and he died childless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. നാം കൈസർക്കു കരം കൊടുക്കുന്നതു വിഹിതമോ അല്ലയോ എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[31. And the third took her; and in like manner the seven also: and they left no children, and died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. അവരുടെ ഉപായം ഗ്രഹിച്ചിട്ടു അവൻ അവരോടു: “ഒരു വെള്ളിക്കാശ് കാണിപ്പിൻ;]]></a:t>
+              <a:t><![CDATA[32. Last of all the woman died also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. അതിനുള്ള സ്വരൂപവും മേലെഴുത്തും ആരുടേതു” എന്നു ചോദിച്ചതിന്നു: കൈസരുടേതു എന്നു അവർ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[33. Therefore in the resurrection whose wife of them is she? for seven had her to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. എന്നാൽ കൈസർക്കുള്ളതു കൈസർക്കും ദൈവത്തിന്നുള്ളതു ദൈവത്തിന്നും കൊടുപ്പിൻ ” എന്നു അവൻ അവരോടു]]></a:t>
+              <a:t><![CDATA[34. And Jesus answering said unto them, The children of this world marry, and are given in marriage:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[35. But they which shall be accounted worthy to obtain that world, and the resurrection from the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. അങ്ങനെ അവർ ജനത്തിന്റെ മുമ്പിൽ വെച്ചു അവനെ വാക്കിൽ പിടിപ്പാൻ കഴിയാതെ അവന്റെ ഉത്തരത്തിൽ]]></a:t>
+              <a:t><![CDATA[dead, neither marry, nor are given in marriage:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആശ്ചര്യപ്പെട്ടു മിണ്ടാതിരുന്നു.]]></a:t>
+              <a:t><![CDATA[36. Neither can they die any more: for they are equal unto the angels; and are the children of God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. പിന്നെ അവനോടു ഒന്നും ചോദിപ്പാൻ അവർ തുനിഞ്ഞതുമില്ല.]]></a:t>
+              <a:t><![CDATA[3. And he answered and said unto them, I will also ask you one thing; and answer me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. പുനരുത്ഥാനം ഇല്ല എന്നു പറയുന്ന സദൂക്യരിൽ ചിലർ അടുത്തു വന്നു അവനോടു ചോദിച്ചതു:]]></a:t>
+              <a:t><![CDATA[being the children of the resurrection.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ഗുരോ, ഒരുത്തന്റെ സഹോദരൻ വിവാഹം കഴിച്ചിട്ടു മക്കളില്ലാതെ മരിച്ചുപോയാൽ അവന്റെ സഹോദരൻ അവന്റെ]]></a:t>
+              <a:t><![CDATA[37. Now that the dead are raised, even Moses showed at the bush, when he calls the Lord the God of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭാര്യയെ പരിഗ്രഹിച്ചു സഹോദരന്നു സന്തതിയെ ജനിപ്പിക്കേണം എന്നു മോശെ എഴുതിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[Abraham, and the God of Isaac, and the God of Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. എന്നാൽ ഏഴു സഹോദരന്മാർ ഉണ്ടായിരുന്നു; അവരിൽ ഒന്നാമത്തവൻ ഒരു സ്ത്രീയെ വിവാഹം കഴിച്ചു മക്കളില്ലാതെ]]></a:t>
+              <a:t><![CDATA[38. For he is not a God of the dead, but of the living: for all live unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മരിച്ചുപോയി.]]></a:t>
+              <a:t><![CDATA[39. Then certain of the scribes answering said, Master, you have well said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. രണ്ടാമത്തവനും മൂന്നാമത്തവനും അവളെ പരിഗ്രഹിച്ചു.]]></a:t>
+              <a:t><![CDATA[40. And after that they durst not ask him any question at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. അവ്വണ്ണം ഏഴുപേരും ചെയ്തു മക്കളില്ലാതെ മരിച്ചുപോയി.]]></a:t>
+              <a:t><![CDATA[41. And he said unto them, How say they that Christ is David's son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ഒടുവിൽ സ്ത്രീയും മരിച്ചു.]]></a:t>
+              <a:t><![CDATA[42. And David himself says in the book of Psalms, The LORD said unto my Lord, Sit you on my right]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. എന്നാൽ പുനരുത്ഥാനത്തിൽ അവൾ അവരിൽ ഏവന്നു ഭാര്യയാകും? ഏഴുവർക്കും ഭാര്യയായിരുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[hand,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. അതിന്നു യേശു ഉത്തരം പറഞ്ഞതു: “ഈ ലോകത്തിന്റെ മക്കൾ വിവാഹം കഴിക്കയും വിവാഹത്തിന്നു കൊടുക്കയും]]></a:t>
+              <a:t><![CDATA[43. Till I make yours enemies your footstool.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. എന്നാൽ അവൻ അവരോടു: “ക്രിസ്തു ദാവീദിന്റെ പുത്രൻ എന്നു പറയുന്നതു എങ്ങനെ?]]></a:t>
+              <a:t><![CDATA[4. The baptism of John, was it from heaven, or of men?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യുന്നു.]]></a:t>
+              <a:t><![CDATA[44. David therefore calls him Lord, how is he then his son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. എങ്കിലും ആ ലോകത്തിന്നും മരിച്ചവരിൽ നിന്നുള്ള പുനരുത്ഥാനത്തിന്നും യോഗ്യരായവർ വിവാഹം]]></a:t>
+              <a:t><![CDATA[45. Then in the audience of all the people he said unto his disciples,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കഴിയക്കയുമില്ല വിവാഹത്തിന്നു കൊടുക്കപ്പെടുകയുമില്ല; അവർക്കു ഇനി മരിപ്പാനും കഴികയില്ല.]]></a:t>
+              <a:t><![CDATA[46. Beware of the scribes, which desire to walk in long robes, and love greetings in the markets,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +18486,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. അവൻ പുനരുത്ഥാനപുത്രന്മാരാകയാൽ ദൈവദൂതതുല്യരും ദൈവ പുത്രന്മാരും ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[and the highest seats in the synagogues, and the chief rooms at feasts;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லூக்கா : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. Which devour widows' houses, and for a show make long prayers: the same shall receive greater]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லூக்கா : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[damnation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. “കർത്താവു എന്റെ കർത്താവിനോടു: ഞാൻ നിന്റെ ശത്രുക്കളെ നിന്റെ പാദപീഠമാക്കുവോളം എന്റെ]]></a:t>
+              <a:t><![CDATA[5. And they reasoned with themselves, saying, If we shall say, From heaven; he will say, Why then]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വലത്തുഭാഗത്തിരിക്ക എന്നു അരുളിച്ചെയ്തു”]]></a:t>
+              <a:t><![CDATA[believed all of you him not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18569,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லூக்கா : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme3">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme3">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18679,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme3">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18854,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>73</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>