--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -99,50 +99,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -177,50 +181,52 @@
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -372,53 +378,55 @@
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -587,51 +595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு அவர்: நீங்கள் வஞ்சிக்கப்படாதபடிக்கு எச்சரிக்கையாயிருங்கள், ஏனெனில் அநேகர் வந்து என் நாமத்தைத் தரித்துக்கொண்டு: நான்தான் கிறிஸ்து என்றும், காலம் சமீபித்தது என்றும் சொல்லுவார்கள்; அவர்களைப் பின்பற்றாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் அவரை நோக்கி: போதகரே, இவைகள் எப்பொழுது சம்பவிக்கும், இவைகள் சம்பவிக்கும் காலத்துக்கு அடையாளம் என்ன என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -805,51 +813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யுத்தங்களையும் கலகங்களையுங் குறித்து நீங்கள் கேள்விப்படும்போது, பயப்படாதிருங்கள்; இவைகள் முன்னதாகச் சம்பவிக்கவேண்டியதே; ஆனாலும் முடிவு உடனே வராது என்றார்.]]></a:t>
+              <a:t><![CDATA[8. அதற்கு அவர்: நீங்கள் வஞ்சிக்கப்படாதபடிக்கு எச்சரிக்கையாயிருங்கள், ஏனெனில் அநேகர் வந்து என் நாமத்தைத் தரித்துக்கொண்டு: நான்தான் கிறிஸ்து என்றும், காலம் சமீபித்தது என்றும் சொல்லுவார்கள்; அவர்களைப் பின்பற்றாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1023,51 +1031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அவர் அவர்களை நோக்கி: ஜனத்துக்கு விரோதமாய் ஜனமும், ராஜ்யத்துக்கு விரோதமாய் ராஜ்யமும் எழும்பும்.]]></a:t>
+              <a:t><![CDATA[9. யுத்தங்களையும் கலகங்களையுங் குறித்து நீங்கள் கேள்விப்படும்போது, பயப்படாதிருங்கள்; இவைகள் முன்னதாகச் சம்பவிக்கவேண்டியதே; ஆனாலும் முடிவு உடனே வராது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1132,51 +1140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பல இடங்களில் மகா பூமியதிர்ச்சிகளும், பஞ்சங்களும், கொள்ளை நோய்களும் உண்டாகும்; வானத்திலிருந்து பயங்கரமான தோற்றங்களும் பெரிய அடையாளங்களும் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அவர் அவர்களை நோக்கி: ஜனத்துக்கு விரோதமாய் ஜனமும், ராஜ்யத்துக்கு விரோதமாய் ராஜ்யமும் எழும்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1350,51 +1358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவைகளெல்லாம் நடப்பதற்கு முன்னே என் நாமத்தினிமித்தம், அவர்கள் உங்களைப் பிடித்து, ஜெபஆலயங்களுக்கும் சிறைச்சாலைகளுக்கும் ஒப்புக்கொடுத்து, ராஜாக்கள் முன்பாகவும் அதிபதிகள் முன்பாகவும் உங்களை இழுத்துத் துன்பப்படுத்துவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. பல இடங்களில் மகா பூமியதிர்ச்சிகளும், பஞ்சங்களும், கொள்ளை நோய்களும் உண்டாகும்; வானத்திலிருந்து பயங்கரமான தோற்றங்களும் பெரிய அடையாளங்களும் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1459,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவைகளெல்லாம் நடப்பதற்கு முன்னே என் நாமத்தினிமித்தம், அவர்கள் உங்களைப் பிடித்து, ஜெபஆலயங்களுக்கும் சிறைச்சாலைகளுக்கும் ஒப்புக்கொடுத்து, ராஜாக்கள் முன்பாகவும் அதிபதிகள் முன்பாகவும் உங்களை இழுத்துத் துன்பப்படுத்துவார்கள்.]]></a:t>
+              <a:t><![CDATA[37. அவர் பகற்காலங்களில் தேவாயத்திலே உபதேசம்பண்ணிக் கொண்டிருந்து இராக்காலங்களில் வெளியே போய், ஒலிவமலை என்னப்பட்ட மலையிலே தங்கிவந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1677,51 +1685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் அது உங்களுக்குச் சாட்சியாவதற்கு ஏதுவாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. இவைகளெல்லாம் நடப்பதற்கு முன்னே என் நாமத்தினிமித்தம், அவர்கள் உங்களைப் பிடித்து, ஜெபஆலயங்களுக்கும் சிறைச்சாலைகளுக்கும் ஒப்புக்கொடுத்து, ராஜாக்கள் முன்பாகவும் அதிபதிகள் முன்பாகவும் உங்களை இழுத்துத் துன்பப்படுத்துவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1786,51 +1794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் என்ன உத்தரவுசொல்லுவோமென்று கவலைப்படாதிருக்கும்படி உங்கள் மனதிலே நிர்ணயம்பண்ணிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. இவைகளெல்லாம் நடப்பதற்கு முன்னே என் நாமத்தினிமித்தம், அவர்கள் உங்களைப் பிடித்து, ஜெபஆலயங்களுக்கும் சிறைச்சாலைகளுக்கும் ஒப்புக்கொடுத்து, ராஜாக்கள் முன்பாகவும் அதிபதிகள் முன்பாகவும் உங்களை இழுத்துத் துன்பப்படுத்துவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1895,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்களை விரோதிக்கிறவர்கள் ஒருவரும் எதிர்பேசவும் எதிர்நிற்கவும் கூடாத வாக்கையும் ஞானத்தையும் நான் உங்களுக்குக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் அது உங்களுக்குச் சாட்சியாவதற்கு ஏதுவாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2004,51 +2012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பெற்றாராலும், சகோதரராலும், பந்துஜனங்களாலும், சிநேகிதராலும் காட்டிக்கொடுக்கப்படுவீர்கள்; உங்களில் சிலரைக் கொலைசெய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[38. ஜனங்களெல்லாரும் அவருடைய உபதேசத்தைக் கேட்கும்படி அதிகாலமே தேவாலயத்தில் அவரிடத்திற்கு வருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2113,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பெற்றாராலும், சகோதரராலும், பந்துஜனங்களாலும், சிநேகிதராலும் காட்டிக்கொடுக்கப்படுவீர்கள்; உங்களில் சிலரைக் கொலைசெய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் என்ன உத்தரவுசொல்லுவோமென்று கவலைப்படாதிருக்கும்படி உங்கள் மனதிலே நிர்ணயம்பண்ணிக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2222,51 +2230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் நாமத்தினிமித்தம் எல்லாராலும் பகைக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. உங்களை விரோதிக்கிறவர்கள் ஒருவரும் எதிர்பேசவும் எதிர்நிற்கவும் கூடாத வாக்கையும் ஞானத்தையும் நான் உங்களுக்குக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2331,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆனாலும் உங்கள் தலைமயிரில் ஒன்றாகிலும் அழியாது.]]></a:t>
+              <a:t><![CDATA[15. உங்களை விரோதிக்கிறவர்கள் ஒருவரும் எதிர்பேசவும் எதிர்நிற்கவும் கூடாத வாக்கையும் ஞானத்தையும் நான் உங்களுக்குக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2440,51 +2448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் பொறுமையினால் உங்கள் ஆத்துமாக்களைக் காத்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. பெற்றாராலும், சகோதரராலும், பந்துஜனங்களாலும், சிநேகிதராலும் காட்டிக்கொடுக்கப்படுவீர்கள்; உங்களில் சிலரைக் கொலைசெய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2549,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எருசலேம் சேனைகளால் சூழப்பட்டிருப்பதை நீங்கள் காணும்போது, அதின் அழிவு சமீபமாயிற்றென்று அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. பெற்றாராலும், சகோதரராலும், பந்துஜனங்களாலும், சிநேகிதராலும் காட்டிக்கொடுக்கப்படுவீர்கள்; உங்களில் சிலரைக் கொலைசெய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2658,51 +2666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது யூதேயாவிலிருக்கிறவர்கள் மலைகளுக்கு ஓடிப்போகவும், எருசலேமிலிருக்கிறவர்கள் வெளியே புறப்படவும், நாட்டுப்புறங்களிலிருக்கிறவர்கள் நகரத்தில் பிரவேசியாமலிருக்கவும் கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[17. என் நாமத்தினிமித்தம் எல்லாராலும் பகைக்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2876,51 +2884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது யூதேயாவிலிருக்கிறவர்கள் மலைகளுக்கு ஓடிப்போகவும், எருசலேமிலிருக்கிறவர்கள் வெளியே புறப்படவும், நாட்டுப்புறங்களிலிருக்கிறவர்கள் நகரத்தில் பிரவேசியாமலிருக்கவும் கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[18. ஆனாலும் உங்கள் தலைமயிரில் ஒன்றாகிலும் அழியாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2985,51 +2993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எழுதியிருக்கிற யாவும் நிறைவேறும்படி நீதியைச் சரிக்கட்டும் நாட்கள் அவைகளே.]]></a:t>
+              <a:t><![CDATA[19. உங்கள் பொறுமையினால் உங்கள் ஆத்துமாக்களைக் காத்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3094,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்நாட்களில் கர்ப்பவதிகளுக்கும் பால்கொடுக்கிறவர்களுக்கும் ஐயோ, பூமியின்மேல் மிகுந்த இடுக்கணும் இந்த ஜனத்தின்மேல் கோபாக்கினையும் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[20. எருசலேம் சேனைகளால் சூழப்பட்டிருப்பதை நீங்கள் காணும்போது, அதின் அழிவு சமீபமாயிற்றென்று அறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3203,51 +3211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்நாட்களில் கர்ப்பவதிகளுக்கும் பால்கொடுக்கிறவர்களுக்கும் ஐயோ, பூமியின்மேல் மிகுந்த இடுக்கணும் இந்த ஜனத்தின்மேல் கோபாக்கினையும் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[20. எருசலேம் சேனைகளால் சூழப்பட்டிருப்பதை நீங்கள் காணும்போது, அதின் அழிவு சமீபமாயிற்றென்று அறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3312,51 +3320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பட்டயக்கருக்கினாலே விழுவார்கள், சகல புறஜாதிகளுக்குள்ளும் சிறைப்பட்டுப்போவார்கள்; புறஜாதியாரின் காலம் நிறைவேறும் வரைக்கும் எருசலேம் புறஜாதியாரால் மிதிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது யூதேயாவிலிருக்கிறவர்கள் மலைகளுக்கு ஓடிப்போகவும், எருசலேமிலிருக்கிறவர்கள் வெளியே புறப்படவும், நாட்டுப்புறங்களிலிருக்கிறவர்கள் நகரத்தில் பிரவேசியாமலிருக்கவும் கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3421,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பட்டயக்கருக்கினாலே விழுவார்கள், சகல புறஜாதிகளுக்குள்ளும் சிறைப்பட்டுப்போவார்கள்; புறஜாதியாரின் காலம் நிறைவேறும் வரைக்கும் எருசலேம் புறஜாதியாரால் மிதிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது யூதேயாவிலிருக்கிறவர்கள் மலைகளுக்கு ஓடிப்போகவும், எருசலேமிலிருக்கிறவர்கள் வெளியே புறப்படவும், நாட்டுப்புறங்களிலிருக்கிறவர்கள் நகரத்தில் பிரவேசியாமலிருக்கவும் கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3530,51 +3538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சூரியனிலும் சந்திரனிலும் நட்சத்திரங்களிலும் அடையாளங்கள் தோன்றும்; பூமியின்மேலுள்ள ஜனங்களுக்குத் தத்தளிப்பும் இடுக்கணும் உண்டாகும்; சமுத்திரமும் அலைகளும் முழக்கமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. எழுதியிருக்கிற யாவும் நிறைவேறும்படி நீதியைச் சரிக்கட்டும் நாட்கள் அவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3639,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சூரியனிலும் சந்திரனிலும் நட்சத்திரங்களிலும் அடையாளங்கள் தோன்றும்; பூமியின்மேலுள்ள ஜனங்களுக்குத் தத்தளிப்பும் இடுக்கணும் உண்டாகும்; சமுத்திரமும் அலைகளும் முழக்கமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. அந்நாட்களில் கர்ப்பவதிகளுக்கும் பால்கொடுக்கிறவர்களுக்கும் ஐயோ, பூமியின்மேல் மிகுந்த இடுக்கணும் இந்த ஜனத்தின்மேல் கோபாக்கினையும் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3748,51 +3756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. வானத்தின் சத்துவங்கள் அசைக்கப்படும்; ஆதலால் பூமியின்மேல் வரும் ஆபத்துகளுக்குப் பயந்து எதிர்பார்த்திருக்கிறதினால் மனுஷருடைய இருதயம் சோர்ந்துபோம்.]]></a:t>
+              <a:t><![CDATA[23. அந்நாட்களில் கர்ப்பவதிகளுக்கும் பால்கொடுக்கிறவர்களுக்கும் ஐயோ, பூமியின்மேல் மிகுந்த இடுக்கணும் இந்த ஜனத்தின்மேல் கோபாக்கினையும் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3857,51 +3865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. வானத்தின் சத்துவங்கள் அசைக்கப்படும்; ஆதலால் பூமியின்மேல் வரும் ஆபத்துகளுக்குப் பயந்து எதிர்பார்த்திருக்கிறதினால் மனுஷருடைய இருதயம் சோர்ந்துபோம்.]]></a:t>
+              <a:t><![CDATA[24. பட்டயக்கருக்கினாலே விழுவார்கள், சகல புறஜாதிகளுக்குள்ளும் சிறைப்பட்டுப்போவார்கள்; புறஜாதியாரின் காலம் நிறைவேறும் வரைக்கும் எருசலேம் புறஜாதியாரால் மிதிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4075,51 +4083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது மனுஷகுமாரன் மிகுந்த வல்லமையோடும் மகிமையோடும் மேகத்தின்மேல் வருகிறதைக் காண்பார்கள்.]]></a:t>
+              <a:t><![CDATA[24. பட்டயக்கருக்கினாலே விழுவார்கள், சகல புறஜாதிகளுக்குள்ளும் சிறைப்பட்டுப்போவார்கள்; புறஜாதியாரின் காலம் நிறைவேறும் வரைக்கும் எருசலேம் புறஜாதியாரால் மிதிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4184,51 +4192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இவைகள் சம்பவிக்கத் தொடங்கும்போது, உங்கள் மீட்பு சமீபமாயிருப்பதால், நீங்கள் நிமிர்ந்து பார்த்து, உங்கள் தலைகளை உயர்த்துங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. சூரியனிலும் சந்திரனிலும் நட்சத்திரங்களிலும் அடையாளங்கள் தோன்றும்; பூமியின்மேலுள்ள ஜனங்களுக்குத் தத்தளிப்பும் இடுக்கணும் உண்டாகும்; சமுத்திரமும் அலைகளும் முழக்கமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4293,51 +4301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இவைகள் சம்பவிக்கத் தொடங்கும்போது, உங்கள் மீட்பு சமீபமாயிருப்பதால், நீங்கள் நிமிர்ந்து பார்த்து, உங்கள் தலைகளை உயர்த்துங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. சூரியனிலும் சந்திரனிலும் நட்சத்திரங்களிலும் அடையாளங்கள் தோன்றும்; பூமியின்மேலுள்ள ஜனங்களுக்குத் தத்தளிப்பும் இடுக்கணும் உண்டாகும்; சமுத்திரமும் அலைகளும் முழக்கமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4402,51 +4410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அன்றியும் அவர்களுக்கு ஒரு உவமையைச் சொன்னார்: அத்திமரத்தையும் மற்றெல்லா மரங்களையும் பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[26. வானத்தின் சத்துவங்கள் அசைக்கப்படும்; ஆதலால் பூமியின்மேல் வரும் ஆபத்துகளுக்குப் பயந்து எதிர்பார்த்திருக்கிறதினால் மனுஷருடைய இருதயம் சோர்ந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4511,51 +4519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவைகள் தளிர்க்கிறதை நீங்கள் காணும்போது வசந்தகாலம் சமீபமாயிற்றென்று அறிகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[26. வானத்தின் சத்துவங்கள் அசைக்கப்படும்; ஆதலால் பூமியின்மேல் வரும் ஆபத்துகளுக்குப் பயந்து எதிர்பார்த்திருக்கிறதினால் மனுஷருடைய இருதயம் சோர்ந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4620,51 +4628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்படியே இவைகள் சம்பவிக்கிறதை நீங்கள் காணும்போது, தேவனுடைய ராஜ்யம் சமீபமாயிற்றென்று அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது மனுஷகுமாரன் மிகுந்த வல்லமையோடும் மகிமையோடும் மேகத்தின்மேல் வருகிறதைக் காண்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4729,51 +4737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இவையெல்லாம் சம்பவிக்கும் முன் இந்தச் சந்ததி ஒழிந்துபோகாதென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[28. இவைகள் சம்பவிக்கத் தொடங்கும்போது, உங்கள் மீட்பு சமீபமாயிருப்பதால், நீங்கள் நிமிர்ந்து பார்த்து, உங்கள் தலைகளை உயர்த்துங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4838,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. வானமும் பூமியும் ஒழிந்துபோம், என் வார்த்தைகளோ ஒழிந்து போவதில்லை.]]></a:t>
+              <a:t><![CDATA[29. அன்றியும் அவர்களுக்கு ஒரு உவமையைச் சொன்னார்: அத்திமரத்தையும் மற்றெல்லா மரங்களையும் பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4947,51 +4955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உங்கள் இருதயங்கள் பெருந்திண்டியினாலும் வெறியினாலும் லவுகீக கவலைகளினாலும் பாரமடையாதபடிக்கும், நீங்கள் நினையாத நேரத்தில் அந்த நாள் உங்கள்மேல் வராதபடிக்கும் எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[30. அவைகள் தளிர்க்கிறதை நீங்கள் காணும்போது வசந்தகாலம் சமீபமாயிற்றென்று அறிகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5056,51 +5064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உங்கள் இருதயங்கள் பெருந்திண்டியினாலும் வெறியினாலும் லவுகீக கவலைகளினாலும் பாரமடையாதபடிக்கும், நீங்கள் நினையாத நேரத்தில் அந்த நாள் உங்கள்மேல் வராதபடிக்கும் எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[31. அப்படியே இவைகள் சம்பவிக்கிறதை நீங்கள் காணும்போது, தேவனுடைய ராஜ்யம் சமீபமாயிற்றென்று அறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5274,51 +5282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பூமியிலெங்கும் குடியிருக்கிற அனைவர்மேலும் அது ஒரு கண்ணியைப்போல வரும்.]]></a:t>
+              <a:t><![CDATA[32. இவையெல்லாம் சம்பவிக்கும் முன் இந்தச் சந்ததி ஒழிந்துபோகாதென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5383,51 +5391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆகையால் இனிச் சம்பவிக்கப்போகிற இவைகளுக்கெல்லாம் நீங்கள் தப்பி, மனுஷகுமாரனுக்கு முன்பாக நிற்கப் பாத்திரவான்களாக எண்ணப்படுவதற்கு, எப்பொழுதும் ஜெபம்பண்ணி விழித்திருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[33. வானமும் பூமியும் ஒழிந்துபோம், என் வார்த்தைகளோ ஒழிந்து போவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5492,51 +5500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆகையால் இனிச் சம்பவிக்கப்போகிற இவைகளுக்கெல்லாம் நீங்கள் தப்பி, மனுஷகுமாரனுக்கு முன்பாக நிற்கப் பாத்திரவான்களாக எண்ணப்படுவதற்கு, எப்பொழுதும் ஜெபம்பண்ணி விழித்திருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[34. உங்கள் இருதயங்கள் பெருந்திண்டியினாலும் வெறியினாலும் லவுகீக கவலைகளினாலும் பாரமடையாதபடிக்கும், நீங்கள் நினையாத நேரத்தில் அந்த நாள் உங்கள்மேல் வராதபடிக்கும் எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5601,51 +5609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவர் பகற்காலங்களில் தேவாயத்திலே உபதேசம்பண்ணிக் கொண்டிருந்து இராக்காலங்களில் வெளியே போய், ஒலிவமலை என்னப்பட்ட மலையிலே தங்கிவந்தார்.]]></a:t>
+              <a:t><![CDATA[34. உங்கள் இருதயங்கள் பெருந்திண்டியினாலும் வெறியினாலும் லவுகீக கவலைகளினாலும் பாரமடையாதபடிக்கும், நீங்கள் நினையாத நேரத்தில் அந்த நாள் உங்கள்மேல் வராதபடிக்கும் எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5710,51 +5718,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஜனங்களெல்லாரும் அவருடைய உபதேசத்தைக் கேட்கும்படி அதிகாலமே தேவாலயத்தில் அவரிடத்திற்கு வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[35. பூமியிலெங்கும் குடியிருக்கிற அனைவர்மேலும் அது ஒரு கண்ணியைப்போல வரும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. ஆகையால் இனிச் சம்பவிக்கப்போகிற இவைகளுக்கெல்லாம் நீங்கள் தப்பி, மனுஷகுமாரனுக்கு முன்பாக நிற்கப் பாத்திரவான்களாக எண்ணப்படுவதற்கு, எப்பொழுதும் ஜெபம்பண்ணி விழித்திருங்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. ஆகையால் இனிச் சம்பவிக்கப்போகிற இவைகளுக்கெல்லாம் நீங்கள் தப்பி, மனுஷகுமாரனுக்கு முன்பாக நிற்கப் பாத்திரவான்களாக எண்ணப்படுவதற்கு, எப்பொழுதும் ஜெபம்பண்ணி விழித்திருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6037,51 +6263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்: நீங்கள் பார்க்கிற இவைகளில் ஒரு கல் மற்றொரு கல்லின்மேலிராதபடிக்கு எல்லாம் இடிக்கப்படும் நாட்கள் வரும் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. பின்பு, சிறந்த கற்களினாலும் காணிக்கைகளினாலும் தேவாலயம் அலங்கரிக்கப்பட்டிருக்கிறதைக் குறித்துச் சிலர் சொன்னபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6225,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469490618" r:id="rId1"/>
+    <p:sldLayoutId id="2473999186" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6661,50 +6887,66 @@
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6837,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. అప్పుడు వారుబోధకుడా, ఆలాగైతే ఇవి యెప్పుడు జరుగును? ఇవి జరుగబోవు నని సూచన ఏమని ఆయన నడుగగా]]></a:t>
+              <a:t><![CDATA[7. ഗുരോ, അതു എപ്പോൾ ഉണ്ടാകും? അതു സംഭവിപ്പാറാകുമ്പോഴുള്ള ലക്ഷണം എന്തു എന്നു അവർ അവനോടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ఆయన మీరు మోసపోకుండ చూచుకొనుడి. అనేకులు నా పేరట వచ్చినేనే ఆయనననియు, కాలము సమీపించెననియు]]></a:t>
+              <a:t><![CDATA[ചോദിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పుదురు; మీరు వారి వెంబడిపోకుడి.]]></a:t>
+              <a:t><![CDATA[8. അതിന്നു അവൻ: “ആരും നിങ്ങളെ തെറ്റിക്കാതിരിപ്പാൻ സൂക്ഷിച്ചുകൊൾവിൻ. ഞാൻ ആകുന്നു എന്നും സമയം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. మీరు యుద్ధములను గూర్చియు కలహములను గూర్చియు వినినప్పుడు జడియకుడి; ఇవి మొదట జరుగవలసియున్నవి గాని]]></a:t>
+              <a:t><![CDATA[അടുത്തിരിക്കുന്നു എന്നും പറഞ്ഞു അനേകർ എന്റെ പേരെടുത്തു വരും; അവരെ അനുഗമിക്കരുതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అంతము వెంటనే రాదని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[9. നിങ്ങൾ യുദ്ധങ്ങളെയും കലഹങ്ങളെയും കുറിച്ചു കേൾക്കുമ്പോൾ ഞെട്ടിപ്പോകരുതു; അതു ആദ്യം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. మరియు ఆయన వారితో ఇట్లనెనుజనముమీదికి జనమును రాజ్యముమీదికి రాజ్యమును లేచును;]]></a:t>
+              <a:t><![CDATA[സംഭവിക്കേണ്ടതു തന്നേ. അവസാനം ഉടനെ അല്ലതാനും” എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అక్క డక్కడ గొప్ప భూకంపములు కలుగును, తెగుళ్లును కరవు లును తటస్థించును, ఆకాశమునుండి మహా భయోత్పాత]]></a:t>
+              <a:t><![CDATA[10. പിന്നെ അവൻ അവരോടു പറഞ്ഞതു: “ജാതി ജാതിയോടും രാജ്യം രാജ്യത്തോടും എതിർക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ములును గొప్ప సూచనలును పుట్టును.]]></a:t>
+              <a:t><![CDATA[11. വലിയ ഭൂകമ്പവും ക്ഷാമവും മഹാവ്യാധികളും അവിടവിടെ ഉണ്ടാകും; ഭയങ്കരകാഴ്ചകളും ആകാശത്തിൽ മഹാ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ఇవన్నియు జరుగక మునుపు వారు మిమ్మును బలాత్కారముగా పట్టి, నా నామము నిమిత్తము మిమ్మును]]></a:t>
+              <a:t><![CDATA[ലക്ഷ്യങ്ങളും ഉണ്ടാകും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజులయొద్దకును అధి పతుల యొద్దకును తీసికొనిపోయి, సమాజమందిరములకును చెరసాలలకును అప్పగించి హింసింతురు.]]></a:t>
+              <a:t><![CDATA[37. അവൻ ദിവസേന പകൽ ദൈവാലയത്തിൽ ഉപദേശിച്ചുപോന്നു; രാത്രി ഓലിവ്മലയിൽ പോയി പാർക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. కానుక పెట్టెలో తమ కానుకలను వేయుచున్న ధనవంతులను ఆయన పారజూచెను.]]></a:t>
+              <a:t><![CDATA[1. അവൻ തലപൊക്കി ധനവാന്മാർ ഭണ്ഡാരത്തിൽ വഴിപാടു ഇടുന്നതു കണ്ടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ఇది సాక్ష్యా ర్థమై మీకు సంభవించును.]]></a:t>
+              <a:t><![CDATA[12. ഇതു എല്ലാറ്റിന്നും മുമ്പെ എന്റെ നാമംനിമിത്തം അവർ നിങ്ങളുടെമേൽ കൈവെച്ചു രാജാക്കന്മാരുടെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. కాబట్టి మేమేమి సమాధా నము చెప్పుదుమా అని ముందుగా చింతింపకుందుమని మీ మనస్సులో నిశ్చయించుకొనుడి.]]></a:t>
+              <a:t><![CDATA[നാടുവാഴികളുടെയും മുമ്പിൽ കൊണ്ടുപോയി ഉപദ്രവിക്കയും പള്ളികളിലും തടവുകളിലും ഏല്പിക്കയും ചെയ്യും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. మీ విరోధు లందరు ఎదురాడుటకును, కాదనుటకును వీలుకాని వాక్కును జ్ఞానమును నేను మీకు అనుగ్రహింతును.]]></a:t>
+              <a:t><![CDATA[13. അതു നിങ്ങൾക്കു സാക്ഷ്യം പറവാൻ തരം ആകും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. తలిదండ్రులచేతను సహోదరులచేతను బంధువులచేతను స్నేహితులచేతను మీరు అప్పగింపబడుదురు; వారు మీలో]]></a:t>
+              <a:t><![CDATA[38. ജനം എല്ലാം അവന്റെ വചനം കേൾക്കേണ്ടതിന്നു അതികാലത്തു ദൈവലായത്തിൽ അവന്റെ അടുക്കൽ ചെല്ലും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొందరిని చంపింతురు;]]></a:t>
+              <a:t><![CDATA[14. ആകയാൽ പ്രതിവാദിപ്പാൻ മുമ്പുകൂട്ടി വിചാരിക്കാതിരിക്കേണ്ടതിന്നു മനസ്സിൽ ഉറെച്ചുകൊൾവിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. నా నామము నిమిత్తము మీరు మనుష్యులందరిచేత ద్వేషింపబడుదురు.]]></a:t>
+              <a:t><![CDATA[15. നിങ്ങളുടെ എതിരികൾക്കു ആർക്കും ചെറുപ്പാനോ എതിർപറവാനോ കഴിയാത്ത വാക്കും ജ്ഞാനവും ഞാൻ നിങ്ങൾക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. గాని మీ తల వెండ్రుకలలో ఒకటైనను నశింపదు.]]></a:t>
+              <a:t><![CDATA[തരും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. మీరు మీ ఓర్పు చేత మీ ప్రాణములను దక్కించుకొందురు.]]></a:t>
+              <a:t><![CDATA[16. എന്നാൽ അമ്മയപ്പന്മാരും സഹോദരന്മാരും ചാർച്ചക്കാരും ചങ്ങാതികളും നിങ്ങളെ ഏല്പിച്ചുകൊടുക്കയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. యెరూషలేము దండ్లచేత చుట్టబడుట మీరు చూచు నప్పుడు దాని నాశనము సమీపమైయున్నదని తెలిసి కొనుడి.]]></a:t>
+              <a:t><![CDATA[നിങ്ങളിൽ ചിലരെ കൊല്ലിക്കയും ചെയ്യും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. అప్పుడు యూదయలో ఉండువారు కొండ లకు పారిపోవలెను; దాని మధ్యనుండువారు వెలుపలికి పోవలెను;]]></a:t>
+              <a:t><![CDATA[17. എന്റെ നാമം നിമിത്തം എല്ലാവരും നിങ്ങളെ പകെക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఒక బీద విధవరాలు రెండు కాసులు అందులో వేయుచుండగా చూచి]]></a:t>
+              <a:t><![CDATA[2. ദരിദ്രയായോരു വിധവ രണ്ടു കാശു ഇടുന്നതു കണ്ടിട്ടു അവൻ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పల్లెటూళ్లలోనివారు దానిలో ప్రవేశింప కూడదు.]]></a:t>
+              <a:t><![CDATA[18. നിങ്ങളുടെ തലയിലെ ഒരു രോമംപോലും നശിച്ചുപോകയില്ലതാനും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. లేఖనములలో వ్రాయబడిన వన్నియు నెర వేరుటకై అవి ప్రతి దండన దినములు.]]></a:t>
+              <a:t><![CDATA[19. നിങ്ങൾ ക്ഷമകൊണ്ടു നിങ്ങളുടെ പ്രാണനെ നേടും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ఆ దినములలో గర్భిణులకును పాలిచ్చువారికిని శ్రమ. భూమిమీద మిక్కిలి యిబ్బందియు ఈ ప్రజలమీద కోపమును]]></a:t>
+              <a:t><![CDATA[20. സൈന്യങ്ങൾ യെരൂശലേമിനെ വളഞ്ഞിരിക്കുന്നതു കാണുമ്പോൾ അതിന്റെ ശൂന്യകാലം അടുത്തിരിക്കുന്നു എന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చును.]]></a:t>
+              <a:t><![CDATA[അറിഞ്ഞുകൊൾവിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. వారు కత్తివాత కూలుదురు; చెరపట్టబడిన వారై సమస్తమైన అన్యజనముల మధ్యకు పోవుదురు; అన్యజనముల కాలములు]]></a:t>
+              <a:t><![CDATA[21. അന്നു യെഹൂദ്യയിലുള്ളവർ മലകളിലേക്കു ഓടിപ്പോകട്ടെ; അതിന്റെ നടുവിലുള്ളവർ പുറപ്പെട്ടുപോകട്ടെ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సంపూర్ణమగువరకు యెరూష లేము అన్యజనములచేత త్రొక్కబడును.]]></a:t>
+              <a:t><![CDATA[നാട്ടുപുറങ്ങളിലുള്ളവർ അതിൽ കടക്കരുതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. మరియు సూర్య చంద్ర నక్షత్రములలో సూచనలును, భూమిమీద సముద్రతరంగముల ఘోషవలన కలవరపడిన జనములకు శ్రమయు]]></a:t>
+              <a:t><![CDATA[22. എഴുതിയിരിക്കുന്നതെല്ലാം നിവൃത്തിയാകേണ്ടതിന്നു ആ നാളുകൾ പ്രതികാരകാലം ആകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కలుగును.]]></a:t>
+              <a:t><![CDATA[23. ആ കാലത്തു ഗർഭിണികൾക്കും മുല കുടിപ്പിക്കുന്നവർക്കും അയ്യോ കഷ്ടം! ദേശത്തു വലിയ ഞെരുക്കവും ഈ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ఆకాశమందలి శక్తులు కదిలింప బడును గనుక లోకము మీదికి రాబోవుచున్న వాటి విషయమై భయము కలిగి, మనుష్యులు]]></a:t>
+              <a:t><![CDATA[ജനത്തിന്മേൽ ക്രോധവും ഉണ്ടാകും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎదురుచూచుచు ధైర్యముచెడి కూలుదురు.]]></a:t>
+              <a:t><![CDATA[24. അവർ വാളിന്റെ വായ്ത്തലയാൽ വീഴുകയും അവരെ സകലജാതികളിലേക്കും ബദ്ധരായി കൊണ്ടുപോകയും ജാതികളുടെ കാലം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ఈ బీద విధవరాలు అందరికంటె ఎక్కువ వేసెనని మీతో నిజముగా చెప్పుచున్నాను.]]></a:t>
+              <a:t><![CDATA[3. “ഈ ദരിദ്രയായ വിധവ എല്ലാവരെക്കാളും അധികം ഇട്ടിരിക്കുന്നു” എന്നു ഞാൻ സത്യമായി നിങ്ങളോടു പറയുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. అప్పుడు మనుష్యకుమారుడు ప్రభావముతోను మహా మహిమతోను మేఘారూఢుడై వచ్చుట చూతురు.]]></a:t>
+              <a:t><![CDATA[തികയുവോളം ജാതികൾ യെരൂശലേം ചവിട്ടിക്കളകയും ചെയ്യും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ఇవి జరుగ నారంభించినప్పుడు మీరు ధైర్యము తెచ్చుకొని మీ తలలెత్తికొనుడి, మీ విడుదల]]></a:t>
+              <a:t><![CDATA[25. സൂര്യനിലും ചന്ദ്രനിലും നക്ഷത്രങ്ങളിലും ലക്ഷ്യങ്ങൾ ഉണ്ടാകും; കടലിന്റെയും ഓളത്തിന്റെയും മുഴക്കം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సమీపించుచున్నదనెను.]]></a:t>
+              <a:t><![CDATA[നിമിത്തം ഭൂമിയിലെ ജാതികൾക്കു നിരാശയോടു കൂടിയ പരിഭ്രമം ഉണ്ടാകും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. మరియు ఆయన వారితో ఈ ఉపమానము చెప్పెను అంజూరపు వృక్షమును సమస్త వృక్ష ములను చూడుడి.]]></a:t>
+              <a:t><![CDATA[26. ആകാശത്തിന്റെ ശക്തികൾ ഇളകിപ്പോകുന്നതിനാൽ ഭൂലോകത്തിന്നു എന്തു ഭവിപ്പാൻ പോകുന്നു എന്നു പേടിച്ചും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. అవి చిగిరించుటచూచి వసంత కాలమప్పుడే సమీపమాయె నని మీ అంతట మీరు తెలిసి కొందురు గదా?]]></a:t>
+              <a:t><![CDATA[നോക്കിപ്പാർത്തുംകൊണ്ടു മനുഷ്യർ നിർജ്ജീവന്മാർ ആകും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. అటువలె మీరు ఈ సంగతులు జరుగుట చూచినప్పుడు దేవుని రాజ్యము సమీపమాయెనని తెలిసికొనుడి.]]></a:t>
+              <a:t><![CDATA[27. അപ്പോൾ മനുഷ്യപുത്രൻ ശക്തിയോടും മഹാതേജസ്സോടും കൂടെ മേഘത്തിൽ വരുന്നതു അവർ കാണും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. అవన్నియు జరుగువరకు ఈ తరము గతింపదని నిశ్చయముగా మీతో చెప్పుచున్నాను.]]></a:t>
+              <a:t><![CDATA[28. ഇതു സംഭവിച്ചുതുടങ്ങുമ്പോൾ നിങ്ങളുടെ വീണ്ടെടുപ്പു അടുത്തുവരുന്നതുകൊണ്ടു നിവിർന്നു തല പൊക്കുവിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ఆకాశమును భూమియు గతించును గాని నా మాటలేమాత్రమును గతింపవు.]]></a:t>
+              <a:t><![CDATA[29. ഒരുപമയും അവരോടു പറഞ്ഞതു: “അത്തി മുതലായ സകല വൃക്ഷങ്ങളെയും നോക്കുവിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. మీ హృదయములు ఒకవేళ తిండివలనను మత్తువలనను ఐహిక విచారములవలనను మందముగా ఉన్నందున ఆ దినము అకస్మాత్తుగా]]></a:t>
+              <a:t><![CDATA[30. അവ തളിർക്കുന്നതു നിങ്ങൾ കാണുമ്പോൾ വേനൽ അടുത്തിരിക്കുന്നു എന്നു സ്വതവെ അറിയുന്നുവല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మీ మీదికి ఉరివచ్చినట్టు రాకుండ మీ విషయమై మీరు జాగ్రత్తగా ఉండుడి.]]></a:t>
+              <a:t><![CDATA[31. അവ്വണ്ണം തന്നേ ഇതു സംഭവിക്കുന്നതു കാണുമ്പോൾ ദൈവരാജ്യം അടുത്തിരിക്കുന്നു എന്നു ഗ്രഹിപ്പിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. వారందరు తమకు కలిగిన సమృద్ధిలోనుండి కానుకలు వేసిరిగాని యీమె తన లేమిలో తనకు కలిగిన జీవనమంతయు]]></a:t>
+              <a:t><![CDATA[4. എല്ലാവരും തങ്ങളുടെ സമൃദ്ധിയിൽ നിന്നല്ലോ വഴിപാടു ഇട്ടതു; ഇവളോ തന്റെ ഇല്ലായ്മയിൽ നിന്നു തനിക്കുള്ള]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ఆ దినము భూమియందంతట నివసించు వారందరిమీదికి అకస్మాత్తుగా వచ్చును.]]></a:t>
+              <a:t><![CDATA[32. സകലവും സംഭവിക്കുവോളം ഈ തലമുറ ഒഴിഞ്ഞുപോകയില്ല ” എന്നു ഞാൻ സത്യമായിട്ടു നിങ്ങളോടു പറയുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. కాబట్టి మీరు జరుగబోవు వీటినెల్లను తప్పించు కొని, మనుష్యకుమారుని యెదుట నిలువబడుటకు శక్తిగల]]></a:t>
+              <a:t><![CDATA[33. ആകാശവും ഭൂമിയും ഒഴിഞ്ഞുപോകും; എന്റെ വചനങ്ങളോ ഒഴിഞ്ഞുപോകയില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారగునట్లు ఎల్లప్పుడును ప్రార్థనచేయుచు మెలకువగా ఉండుడని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[34. നിങ്ങളുടെ ഹൃദയം അതിഭക്ഷണത്താലും മദ്യപാനത്താലും ഉപജീവനചിന്തകളാലും ഭാരപ്പെട്ടിട്ടു ആ ദിവസം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ఆయన ప్రతిదినము పగటియందు దేవాలయములో బోధించుచు రాత్రివేళ ఒలీవలకొండకు వెళ్లుచు కాలము గడుపుచుండెను.]]></a:t>
+              <a:t><![CDATA[നിങ്ങൾക്കു പെട്ടെന്നു കണിപോലെ വരാതിരിപ്പാൻ സൂക്ഷിച്ചു കൊൾവിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +13415,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ప్రజలందరు ఆయన మాట వినుటకు దేవాలయములో ఆయనయొద్దకు పెందలకడ వచ్చుచుండిరి.]]></a:t>
+              <a:t><![CDATA[35. അതു സർവ്വഭൂതലത്തിലും വസിക്കുന്ന ഏവർക്കും വരും.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லூக்கா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. ആകയാൽ ഈ സംഭവിപ്പാനുള്ള എല്ലാറ്റിന്നും ഒഴിഞ്ഞു പോകുവാനും മനുഷ്യപുത്രന്റെ മുമ്പിൽ നില്പാനും]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லூக்கா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[നിങ്ങൾ പ്രാപ്തരാകേണ്ടതിന്നു സദാകാലവും ഉണർന്നും പ്രാർത്ഥിച്ചുംകൊണ്ടിരിപ്പിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వేసెనని వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[ഉപജീവനം ഒക്കെയും ഇട്ടിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. కొందరుఇది అందమైన రాళ్లతోను అర్పితముల తోను శృంగారింపబడియున్నదని దేవాలయమును గూర్చి, మాటలాడుచుండగా]]></a:t>
+              <a:t><![CDATA[5. ചിലർ ദൈവാലയത്തെക്കുറിച്ചു അതു മനോഹരമായ കല്ലുകളാലും വഴിപാടുകളാലും അലങ്കരിക്കപ്പെട്ടിരിക്കുന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ఆయన ఈ కట్టడములు మీరు చూచుచున్నారే, వాటిలో రాతిమీద రాయి యుండ కుండ అవి పడద్రోయబడు దినములు వచ్చు]]></a:t>
+              <a:t><![CDATA[എന്നു പറഞ്ഞപ്പോൾ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చున్నవని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[6. ഈ കാണുന്നതിൽ ഇടിഞ്ഞുപോകാതെ കല്ലു കല്ലിന്മേൽ ശേഷിക്കാത്ത കാലം വരും” എന്നു അവൻ പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13762,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லூக்கா : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
   <a:themeElements>
-    <a:clrScheme name="Theme16">
+    <a:clrScheme name="Theme47">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme16">
+    <a:fontScheme name="Theme47">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme16">
+    <a:fmtScheme name="Theme47">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14047,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>54</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>