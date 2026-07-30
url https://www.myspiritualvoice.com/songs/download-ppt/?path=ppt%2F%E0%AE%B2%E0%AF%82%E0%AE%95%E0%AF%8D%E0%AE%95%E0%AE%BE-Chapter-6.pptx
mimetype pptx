--- v0 (2026-06-10)
+++ v1 (2026-07-30)
@@ -159,50 +159,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -267,50 +279,56 @@
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -492,53 +510,59 @@
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
-  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -598,51 +622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எனக்குச் செவிகொடுக்கிற உங்களுக்கு நான் சொல்லுகிறேன்: உங்கள் சத்துருக்களைச் சிநேகியுங்கள்; உங்களைப் பகைக்கிறவர்களுக்கு நன்மைசெய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. வேறொரு ஓய்வு நாளிலே, அவர் ஜெபஆலயத்தில் பிரவேசித்து உபதேசித்தார். அங்கே சூம்பின வலதுகையையுடைய ஒரு மனுஷன் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -707,51 +731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உங்களைச் சபிக்கிறவர்களை ஆசீர்வதியுங்கள்; உங்களை நிந்திக்கிறவர்களுக்காக ஜெபம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. வேறொரு ஓய்வு நாளிலே, அவர் ஜெபஆலயத்தில் பிரவேசித்து உபதேசித்தார். அங்கே சூம்பின வலதுகையையுடைய ஒரு மனுஷன் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -816,51 +840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உன்னை ஒரு கன்னத்தில் அறைகிறவனுக்கு மறு கன்னத்தையும் கொடு; உன் அங்கியை எடுத்துக்கொள்ளுகிறவனுக்கு உன் வஸ்திரத்தையும் எடுத்துக்கொள்ளத் தடைபண்ணாதே.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது வேதபாரகரும் பரிசேயரும் அவரிடத்தில் குற்றம் பிடிக்கும்படி, ஓய்வுநாளில் சொஸ்தமாக்குவாரோ என்று அவர்மேல் நோக்கமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -925,51 +949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உன்னை ஒரு கன்னத்தில் அறைகிறவனுக்கு மறு கன்னத்தையும் கொடு; உன் அங்கியை எடுத்துக்கொள்ளுகிறவனுக்கு உன் வஸ்திரத்தையும் எடுத்துக்கொள்ளத் தடைபண்ணாதே.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது வேதபாரகரும் பரிசேயரும் அவரிடத்தில் குற்றம் பிடிக்கும்படி, ஓய்வுநாளில் சொஸ்தமாக்குவாரோ என்று அவர்மேல் நோக்கமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1034,51 +1058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உன்னிடத்தில் கேட்கிற எவனுக்கும் கொடு; உன்னுடையதை எடுத்துக்கொள்ளுகிறவனிடத்தில் அதைத் திரும்பக் கேளாதே.]]></a:t>
+              <a:t><![CDATA[8. அவர்களுடைய சிந்தனைகளை அவர் அறிந்து, சூம்பின கையையுடைய மனுஷனை நோக்கி: நீ எழுந்து, நடுவே நில் என்றார். அவன் எழுந்து நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1143,51 +1167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மனுஷர் உங்களுக்கு எப்படிச் செய்யவேண்டுமென்று விரும்புகிறீர்களோ, அப்படியே நீங்களும் அவர்களுக்குச் செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. அவர்களுடைய சிந்தனைகளை அவர் அறிந்து, சூம்பின கையையுடைய மனுஷனை நோக்கி: நீ எழுந்து, நடுவே நில் என்றார். அவன் எழுந்து நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1252,51 +1276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. உங்களைச் சிநேகிக்கிறவர்களையே நீங்கள் சிநேகித்தால், உங்களுக்குப் பலன் என்ன? பாவிகளும் தங்களைச் சிநேகிக்கிறவர்களைச் சிநேகிக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது இயேசு அவர்களை நோக்கி: நான் உங்களிடத்தில் ஒன்று கேட்கிறேன்; ஓய்வுநாட்களில் நன்மைசெய்வதோ, தீமை செய்வதோ, ஜீவனைக்காப்பதோ, அழிப்பதோ, எது நியாயமென்று கேட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1361,51 +1385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. உங்களைச் சிநேகிக்கிறவர்களையே நீங்கள் சிநேகித்தால், உங்களுக்குப் பலன் என்ன? பாவிகளும் தங்களைச் சிநேகிக்கிறவர்களைச் சிநேகிக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது இயேசு அவர்களை நோக்கி: நான் உங்களிடத்தில் ஒன்று கேட்கிறேன்; ஓய்வுநாட்களில் நன்மைசெய்வதோ, தீமை செய்வதோ, ஜீவனைக்காப்பதோ, அழிப்பதோ, எது நியாயமென்று கேட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1470,51 +1494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. உங்களுக்கு நன்மைசெய்கிறவர்களுக்கே நீங்கள் நன்மைசெய்தால், உங்களுக்குப் பலன் என்ன? பாவிகளும் அப்படிச் செய்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[10. அவர்களெல்லாரையும் சுற்றிப்பார்த்து, அந்த மனுஷனை நோக்கி: உன்கையை நீட்டு என்றார். அப்படியே அவன் தன் கையை நீட்டினான், உடனே அவன் கை மறுகையைப்போலச் சொஸ்தமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1579,51 +1603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. உங்களுக்கு நன்மைசெய்கிறவர்களுக்கே நீங்கள் நன்மைசெய்தால், உங்களுக்குப் பலன் என்ன? பாவிகளும் அப்படிச் செய்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[10. அவர்களெல்லாரையும் சுற்றிப்பார்த்து, அந்த மனுஷனை நோக்கி: உன்கையை நீட்டு என்றார். அப்படியே அவன் தன் கையை நீட்டினான், உடனே அவன் கை மறுகையைப்போலச் சொஸ்தமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1688,51 +1712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்நாளிலே நீங்கள் சந்தோஷப்பட்டுக் களிகூருங்கள்; பரலோகத்தில் உங்கள்பலன் மிகுதியாயிருக்கும்; அவர்களுடைய பிதாக்கள் தீர்க்கதரிசிகளுக்கும் அப்படியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. பஸ்காபண்டிகையின் இரண்டாம் நாளைக்குப் பின்வந்த முதலாம் ஓய்வுநாளிலே, அவர் பயிர்வழியே நடந்துபோகையில், அவருடைய சீஷர்கள் கதிர்களைக் கொய்து, கைகளினால் நிமிட்டித் தின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1797,51 +1821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. திரும்பக் கொடுப்பார்களென்று நம்பி நீங்கள் கடன்கொடுத்தால் உங்களுக்குப் பலன் என்ன? திரும்பத் தங்களுக்குக் கொடுக்கப்படும்படியாகப் பாவிகளும் பாவிகளுக்குக் கடன் கொடுக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[11. அவர்களோ மூர்க்கவெறிகொண்டு, இயேசுவை என்ன செய்யலாமென்று ஒருவரோடொருவர் ஆலோசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1906,51 +1930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. திரும்பக் கொடுப்பார்களென்று நம்பி நீங்கள் கடன்கொடுத்தால் உங்களுக்குப் பலன் என்ன? திரும்பத் தங்களுக்குக் கொடுக்கப்படும்படியாகப் பாவிகளும் பாவிகளுக்குக் கடன் கொடுக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[11. அவர்களோ மூர்க்கவெறிகொண்டு, இயேசுவை என்ன செய்யலாமென்று ஒருவரோடொருவர் ஆலோசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2015,51 +2039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உங்கள் சத்துருக்களைச் சிநேகியுங்கள், நன்மைசெய்யுங்கள், கைம்மாறுகருதாமல் கடன் கொடுங்கள், அப்பொழுது உங்கள் பலன் மிகுதியாயிருக்கும், உன்னதமானவருக்கு நீங்கள் பிள்ளைகளாயிருப்பீர்கள், அவர் நன்றியறியாதவர்களுக்கும் துரோகிகளுக்கும் நன்மைசெய்கிறாரே,]]></a:t>
+              <a:t><![CDATA[12. அந்நாட்களிலே, அவர் ஜெபம்பண்ணும்படி ஒரு மலையின்மேல் ஏறி, இராமுழுதும் தேவனை நோக்கி ஜெபம்பண்ணிக்கொண்டிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2124,51 +2148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உங்கள் சத்துருக்களைச் சிநேகியுங்கள், நன்மைசெய்யுங்கள், கைம்மாறுகருதாமல் கடன் கொடுங்கள், அப்பொழுது உங்கள் பலன் மிகுதியாயிருக்கும், உன்னதமானவருக்கு நீங்கள் பிள்ளைகளாயிருப்பீர்கள், அவர் நன்றியறியாதவர்களுக்கும் துரோகிகளுக்கும் நன்மைசெய்கிறாரே,]]></a:t>
+              <a:t><![CDATA[12. அந்நாட்களிலே, அவர் ஜெபம்பண்ணும்படி ஒரு மலையின்மேல் ஏறி, இராமுழுதும் தேவனை நோக்கி ஜெபம்பண்ணிக்கொண்டிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2233,51 +2257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உங்கள் சத்துருக்களைச் சிநேகியுங்கள், நன்மைசெய்யுங்கள், கைம்மாறுகருதாமல் கடன் கொடுங்கள், அப்பொழுது உங்கள் பலன் மிகுதியாயிருக்கும், உன்னதமானவருக்கு நீங்கள் பிள்ளைகளாயிருப்பீர்கள், அவர் நன்றியறியாதவர்களுக்கும் துரோகிகளுக்கும் நன்மைசெய்கிறாரே,]]></a:t>
+              <a:t><![CDATA[13. பொழுது விடிந்தபோது, அவர் தம்முடைய சீஷர்களை வரவழைத்து, அவர்களில் பன்னிரண்டுபேரைத் தெரிந்துகொண்டு, அவர்களுக்கு அப்போஸ்தலர் என்று பேரிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2342,51 +2366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆகையால் உங்கள் பிதா இரக்கமுள்ளவராயிருக்கிறதுபோல, நீங்களும் இரக்கமுள்ளவர்களாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[13. பொழுது விடிந்தபோது, அவர் தம்முடைய சீஷர்களை வரவழைத்து, அவர்களில் பன்னிரண்டுபேரைத் தெரிந்துகொண்டு, அவர்களுக்கு அப்போஸ்தலர் என்று பேரிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2451,51 +2475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பஸ்காபண்டிகையின் இரண்டாம் நாளைக்குப் பின்வந்த முதலாம் ஓய்வுநாளிலே, அவர் பயிர்வழியே நடந்துபோகையில், அவருடைய சீஷர்கள் கதிர்களைக் கொய்து, கைகளினால் நிமிட்டித் தின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் யாரெனில், பேதுரு என்று தாம் பேரிட்ட சீமோன், அவன் சகோதரனாகிய அந்திரேயா, யாக்கோபு, யோவான், பிலிப்பு, பர்த்தொலொமேயு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2560,51 +2584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பஸ்காபண்டிகையின் இரண்டாம் நாளைக்குப் பின்வந்த முதலாம் ஓய்வுநாளிலே, அவர் பயிர்வழியே நடந்துபோகையில், அவருடைய சீஷர்கள் கதிர்களைக் கொய்து, கைகளினால் நிமிட்டித் தின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. மத்தேயு, தோமா, அல்பேயுவின் குமாரனாகிய யாக்கோபு, செலோத்தே என்னப்பட்ட சீமோன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2669,51 +2693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பரிசேயரில் சிலர் அவர்களை நோக்கி: ஓய்வுநாளில் செய்யத்தகாததை நீங்கள் ஏன் செய்கிறீர்கள் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. யாக்கோபின் சகோதரனாகிய யூதா, துரோகியான யூதாஸ்காரியோத்து என்பவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2778,51 +2802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: தாவீதும் அவனோடிருந்தவர்களும் பசியாயிருந்தபோது செய்ததை நீங்கள் வாசிக்கவில்லையா? அவன் தேவனுடைய வீட்டில் பிரவேசித்து, ஆசாரியர்மாத்திரமே தவிர வேறொருவரும் புசிக்கத்தகாத தேவசமுகத்து அப்பங்களைக்கேட்டு வாங்கி,]]></a:t>
+              <a:t><![CDATA[17. பின்பு அவர் அவர்களுடனேகூட இறங்கி, சமனான ஒரு இடத்தில் நின்றார். அங்கே அவருடைய சீஷரில் அநேகம்பேரும் அவருடைய உபதேசத்தைக் கேட்கும்படிக்கும், தங்கள் வியாதிகளினின்று குணமாக்கப்படும்படிக்கும், யூதேயாதேசத்துத் திசைகள் யாவற்றிலிருந்தும், எருசலேம் நகரத்திலிருந்தும், தீரு சீதோன் பட்டணங்கள் இருக்கிற கடலோரத்திலிருந்தும் வந்தவர்களாகிய திரளான ஜனங்களும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2887,51 +2911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்நாளிலே நீங்கள் சந்தோஷப்பட்டுக் களிகூருங்கள்; பரலோகத்தில் உங்கள்பலன் மிகுதியாயிருக்கும்; அவர்களுடைய பிதாக்கள் தீர்க்கதரிசிகளுக்கும் அப்படியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. பஸ்காபண்டிகையின் இரண்டாம் நாளைக்குப் பின்வந்த முதலாம் ஓய்வுநாளிலே, அவர் பயிர்வழியே நடந்துபோகையில், அவருடைய சீஷர்கள் கதிர்களைக் கொய்து, கைகளினால் நிமிட்டித் தின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2996,51 +3020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: தாவீதும் அவனோடிருந்தவர்களும் பசியாயிருந்தபோது செய்ததை நீங்கள் வாசிக்கவில்லையா? அவன் தேவனுடைய வீட்டில் பிரவேசித்து, ஆசாரியர்மாத்திரமே தவிர வேறொருவரும் புசிக்கத்தகாத தேவசமுகத்து அப்பங்களைக்கேட்டு வாங்கி,]]></a:t>
+              <a:t><![CDATA[17. பின்பு அவர் அவர்களுடனேகூட இறங்கி, சமனான ஒரு இடத்தில் நின்றார். அங்கே அவருடைய சீஷரில் அநேகம்பேரும் அவருடைய உபதேசத்தைக் கேட்கும்படிக்கும், தங்கள் வியாதிகளினின்று குணமாக்கப்படும்படிக்கும், யூதேயாதேசத்துத் திசைகள் யாவற்றிலிருந்தும், எருசலேம் நகரத்திலிருந்தும், தீரு சீதோன் பட்டணங்கள் இருக்கிற கடலோரத்திலிருந்தும் வந்தவர்களாகிய திரளான ஜனங்களும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3105,51 +3129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தான் புசித்ததுமன்றி, தன்னுடனேகூட இருந்தவர்களுக்கும் கொடுத்தானே என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[17. பின்பு அவர் அவர்களுடனேகூட இறங்கி, சமனான ஒரு இடத்தில் நின்றார். அங்கே அவருடைய சீஷரில் அநேகம்பேரும் அவருடைய உபதேசத்தைக் கேட்கும்படிக்கும், தங்கள் வியாதிகளினின்று குணமாக்கப்படும்படிக்கும், யூதேயாதேசத்துத் திசைகள் யாவற்றிலிருந்தும், எருசலேம் நகரத்திலிருந்தும், தீரு சீதோன் பட்டணங்கள் இருக்கிற கடலோரத்திலிருந்தும் வந்தவர்களாகிய திரளான ஜனங்களும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3214,51 +3238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தான் புசித்ததுமன்றி, தன்னுடனேகூட இருந்தவர்களுக்கும் கொடுத்தானே என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[18. அசுத்த ஆவிகளால் வாதிக்கப்பட்டவர்களும் வந்து, ஆரோக்கியமடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3323,51 +3347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும் மனுஷகுமாரன் ஓய்வுநாளுக்கும் ஆண்டவராய் இருக்கிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. அசுத்த ஆவிகளால் வாதிக்கப்பட்டவர்களும் வந்து, ஆரோக்கியமடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3432,51 +3456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வேறொரு ஓய்வு நாளிலே, அவர் ஜெபஆலயத்தில் பிரவேசித்து உபதேசித்தார். அங்கே சூம்பின வலதுகையையுடைய ஒரு மனுஷன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. அவரிடத்திலிருந்து வல்லமை புறப்பட்டு எல்லாரைையும் குணமாக்கினபடியினாலே, ஜனங்கள் யாவரும் அவரைத் தொடும்படிக்கு வகைதேடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3541,51 +3565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வேறொரு ஓய்வு நாளிலே, அவர் ஜெபஆலயத்தில் பிரவேசித்து உபதேசித்தார். அங்கே சூம்பின வலதுகையையுடைய ஒரு மனுஷன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. அவரிடத்திலிருந்து வல்லமை புறப்பட்டு எல்லாரைையும் குணமாக்கினபடியினாலே, ஜனங்கள் யாவரும் அவரைத் தொடும்படிக்கு வகைதேடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3650,51 +3674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது வேதபாரகரும் பரிசேயரும் அவரிடத்தில் குற்றம் பிடிக்கும்படி, ஓய்வுநாளில் சொஸ்தமாக்குவாரோ என்று அவர்மேல் நோக்கமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவர் தம்முடைய சீஷர்களை நோக்கிப்பார்த்து: தரித்திரராகிய நீங்கள் பாக்கியவான்கள்; தேவனுடைய ராஜ்யம் உங்களுடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3759,51 +3783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது வேதபாரகரும் பரிசேயரும் அவரிடத்தில் குற்றம் பிடிக்கும்படி, ஓய்வுநாளில் சொஸ்தமாக்குவாரோ என்று அவர்மேல் நோக்கமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவர் தம்முடைய சீஷர்களை நோக்கிப்பார்த்து: தரித்திரராகிய நீங்கள் பாக்கியவான்கள்; தேவனுடைய ராஜ்யம் உங்களுடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3868,51 +3892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களுடைய சிந்தனைகளை அவர் அறிந்து, சூம்பின கையையுடைய மனுஷனை நோக்கி: நீ எழுந்து, நடுவே நில் என்றார். அவன் எழுந்து நின்றான்.]]></a:t>
+              <a:t><![CDATA[21. இப்பொழுது பசியாயிருக்கிற நீங்கள் பாக்கியவான்கள்; திருப்தியடைவீர்கள். இப்பொழுது அழுகிற நீங்கள் பாக்கியவான்கள்; இனி நகைப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3977,51 +4001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களுடைய சிந்தனைகளை அவர் அறிந்து, சூம்பின கையையுடைய மனுஷனை நோக்கி: நீ எழுந்து, நடுவே நில் என்றார். அவன் எழுந்து நின்றான்.]]></a:t>
+              <a:t><![CDATA[21. இப்பொழுது பசியாயிருக்கிற நீங்கள் பாக்கியவான்கள்; திருப்தியடைவீர்கள். இப்பொழுது அழுகிற நீங்கள் பாக்கியவான்கள்; இனி நகைப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4086,51 +4110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஐசுவரியவான்களாகிய உங்களுக்கு ஐயோ; உங்கள் ஆறுதலை நீங்கள் அடைந்து தீர்ந்தது.]]></a:t>
+              <a:t><![CDATA[2. பரிசேயரில் சிலர் அவர்களை நோக்கி: ஓய்வுநாளில் செய்யத்தகாததை நீங்கள் ஏன் செய்கிறீர்கள் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4195,51 +4219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது இயேசு அவர்களை நோக்கி: நான் உங்களிடத்தில் ஒன்று கேட்கிறேன்; ஓய்வுநாட்களில் நன்மைசெய்வதோ, தீமை செய்வதோ, ஜீவனைக்காப்பதோ, அழிப்பதோ, எது நியாயமென்று கேட்டு,]]></a:t>
+              <a:t><![CDATA[22. மனுஷகுமாரன் நிமித்தமாக ஜனங்கள் உங்களைப் பகைத்து, உங்களைப் புறம்பாக்கி, உங்களை நிந்தித்து, உங்கள் நாமத்தைப் பொல்லாததென்று தள்ளிவிடும்போது நீங்கள் பாக்கியவான்களாயிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4304,51 +4328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது இயேசு அவர்களை நோக்கி: நான் உங்களிடத்தில் ஒன்று கேட்கிறேன்; ஓய்வுநாட்களில் நன்மைசெய்வதோ, தீமை செய்வதோ, ஜீவனைக்காப்பதோ, அழிப்பதோ, எது நியாயமென்று கேட்டு,]]></a:t>
+              <a:t><![CDATA[22. மனுஷகுமாரன் நிமித்தமாக ஜனங்கள் உங்களைப் பகைத்து, உங்களைப் புறம்பாக்கி, உங்களை நிந்தித்து, உங்கள் நாமத்தைப் பொல்லாததென்று தள்ளிவிடும்போது நீங்கள் பாக்கியவான்களாயிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4413,51 +4437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களெல்லாரையும் சுற்றிப்பார்த்து, அந்த மனுஷனை நோக்கி: உன்கையை நீட்டு என்றார். அப்படியே அவன் தன் கையை நீட்டினான், உடனே அவன் கை மறுகையைப்போலச் சொஸ்தமாயிற்று.]]></a:t>
+              <a:t><![CDATA[23. அந்நாளிலே நீங்கள் சந்தோஷப்பட்டுக் களிகூருங்கள்; பரலோகத்தில் உங்கள்பலன் மிகுதியாயிருக்கும்; அவர்களுடைய பிதாக்கள் தீர்க்கதரிசிகளுக்கும் அப்படியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4522,51 +4546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களெல்லாரையும் சுற்றிப்பார்த்து, அந்த மனுஷனை நோக்கி: உன்கையை நீட்டு என்றார். அப்படியே அவன் தன் கையை நீட்டினான், உடனே அவன் கை மறுகையைப்போலச் சொஸ்தமாயிற்று.]]></a:t>
+              <a:t><![CDATA[23. அந்நாளிலே நீங்கள் சந்தோஷப்பட்டுக் களிகூருங்கள்; பரலோகத்தில் உங்கள்பலன் மிகுதியாயிருக்கும்; அவர்களுடைய பிதாக்கள் தீர்க்கதரிசிகளுக்கும் அப்படியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4631,51 +4655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களோ மூர்க்கவெறிகொண்டு, இயேசுவை என்ன செய்யலாமென்று ஒருவரோடொருவர் ஆலோசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. ஐசுவரியவான்களாகிய உங்களுக்கு ஐயோ; உங்கள் ஆறுதலை நீங்கள் அடைந்து தீர்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4740,51 +4764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்நாட்களிலே, அவர் ஜெபம்பண்ணும்படி ஒரு மலையின்மேல் ஏறி, இராமுழுதும் தேவனை நோக்கி ஜெபம்பண்ணிக்கொண்டிருந்தார்.]]></a:t>
+              <a:t><![CDATA[25. திருப்தியுள்ளவர்களாயிருக்கிற உங்களுக்கு ஐயோ; பசியாயிருப்பீர்கள். இப்பொழுது நகைக்கிற உங்களுக்கு ஐயோ; இனி துக்கப்பட்டு அழுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4849,51 +4873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்நாட்களிலே, அவர் ஜெபம்பண்ணும்படி ஒரு மலையின்மேல் ஏறி, இராமுழுதும் தேவனை நோக்கி ஜெபம்பண்ணிக்கொண்டிருந்தார்.]]></a:t>
+              <a:t><![CDATA[25. திருப்தியுள்ளவர்களாயிருக்கிற உங்களுக்கு ஐயோ; பசியாயிருப்பீர்கள். இப்பொழுது நகைக்கிற உங்களுக்கு ஐயோ; இனி துக்கப்பட்டு அழுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4958,51 +4982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பொழுது விடிந்தபோது, அவர் தம்முடைய சீஷர்களை வரவழைத்து, அவர்களில் பன்னிரண்டுபேரைத் தெரிந்துகொண்டு, அவர்களுக்கு அப்போஸ்தலர் என்று பேரிட்டார்.]]></a:t>
+              <a:t><![CDATA[26. எல்லா மனுஷரும் உங்களைக்குறித்துப் புகழ்ச்சியாய்ப் பேசும்போது உங்களுக்கு ஐயோ; அவர்கள் பிதாக்கள் கள்ளத்தீர்க்கதரிசிகளுக்கும் அப்படியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5067,51 +5091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் யாரெனில், பேதுரு என்று தாம் பேரிட்ட சீமோன், அவன் சகோதரனாகிய அந்திரேயா, யாக்கோபு, யோவான், பிலிப்பு, பர்த்தொலொமேயு,]]></a:t>
+              <a:t><![CDATA[26. எல்லா மனுஷரும் உங்களைக்குறித்துப் புகழ்ச்சியாய்ப் பேசும்போது உங்களுக்கு ஐயோ; அவர்கள் பிதாக்கள் கள்ளத்தீர்க்கதரிசிகளுக்கும் அப்படியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5176,51 +5200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் யாரெனில், பேதுரு என்று தாம் பேரிட்ட சீமோன், அவன் சகோதரனாகிய அந்திரேயா, யாக்கோபு, யோவான், பிலிப்பு, பர்த்தொலொமேயு,]]></a:t>
+              <a:t><![CDATA[27. எனக்குச் செவிகொடுக்கிற உங்களுக்கு நான் சொல்லுகிறேன்: உங்கள் சத்துருக்களைச் சிநேகியுங்கள்; உங்களைப் பகைக்கிறவர்களுக்கு நன்மைசெய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5285,51 +5309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. திருப்தியுள்ளவர்களாயிருக்கிற உங்களுக்கு ஐயோ; பசியாயிருப்பீர்கள். இப்பொழுது நகைக்கிற உங்களுக்கு ஐயோ; இனி துக்கப்பட்டு அழுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: தாவீதும் அவனோடிருந்தவர்களும் பசியாயிருந்தபோது செய்ததை நீங்கள் வாசிக்கவில்லையா? அவன் தேவனுடைய வீட்டில் பிரவேசித்து, ஆசாரியர்மாத்திரமே தவிர வேறொருவரும் புசிக்கத்தகாத தேவசமுகத்து அப்பங்களைக்கேட்டு வாங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5394,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மத்தேயு, தோமா, அல்பேயுவின் குமாரனாகிய யாக்கோபு, செலோத்தே என்னப்பட்ட சீமோன்,]]></a:t>
+              <a:t><![CDATA[27. எனக்குச் செவிகொடுக்கிற உங்களுக்கு நான் சொல்லுகிறேன்: உங்கள் சத்துருக்களைச் சிநேகியுங்கள்; உங்களைப் பகைக்கிறவர்களுக்கு நன்மைசெய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5503,51 +5527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யாக்கோபின் சகோதரனாகிய யூதா, துரோகியான யூதாஸ்காரியோத்து என்பவர்களே.]]></a:t>
+              <a:t><![CDATA[28. உங்களைச் சபிக்கிறவர்களை ஆசீர்வதியுங்கள்; உங்களை நிந்திக்கிறவர்களுக்காக ஜெபம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5612,51 +5636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு அவர் அவர்களுடனேகூட இறங்கி, சமனான ஒரு இடத்தில் நின்றார். அங்கே அவருடைய சீஷரில் அநேகம்பேரும் அவருடைய உபதேசத்தைக் கேட்கும்படிக்கும், தங்கள் வியாதிகளினின்று குணமாக்கப்படும்படிக்கும், யூதேயாதேசத்துத் திசைகள் யாவற்றிலிருந்தும், எருசலேம் நகரத்திலிருந்தும், தீரு சீதோன் பட்டணங்கள் இருக்கிற கடலோரத்திலிருந்தும் வந்தவர்களாகிய திரளான ஜனங்களும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. உங்களைச் சபிக்கிறவர்களை ஆசீர்வதியுங்கள்; உங்களை நிந்திக்கிறவர்களுக்காக ஜெபம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5721,51 +5745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு அவர் அவர்களுடனேகூட இறங்கி, சமனான ஒரு இடத்தில் நின்றார். அங்கே அவருடைய சீஷரில் அநேகம்பேரும் அவருடைய உபதேசத்தைக் கேட்கும்படிக்கும், தங்கள் வியாதிகளினின்று குணமாக்கப்படும்படிக்கும், யூதேயாதேசத்துத் திசைகள் யாவற்றிலிருந்தும், எருசலேம் நகரத்திலிருந்தும், தீரு சீதோன் பட்டணங்கள் இருக்கிற கடலோரத்திலிருந்தும் வந்தவர்களாகிய திரளான ஜனங்களும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. உன்னை ஒரு கன்னத்தில் அறைகிறவனுக்கு மறு கன்னத்தையும் கொடு; உன் அங்கியை எடுத்துக்கொள்ளுகிறவனுக்கு உன் வஸ்திரத்தையும் எடுத்துக்கொள்ளத் தடைபண்ணாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5830,51 +5854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு அவர் அவர்களுடனேகூட இறங்கி, சமனான ஒரு இடத்தில் நின்றார். அங்கே அவருடைய சீஷரில் அநேகம்பேரும் அவருடைய உபதேசத்தைக் கேட்கும்படிக்கும், தங்கள் வியாதிகளினின்று குணமாக்கப்படும்படிக்கும், யூதேயாதேசத்துத் திசைகள் யாவற்றிலிருந்தும், எருசலேம் நகரத்திலிருந்தும், தீரு சீதோன் பட்டணங்கள் இருக்கிற கடலோரத்திலிருந்தும் வந்தவர்களாகிய திரளான ஜனங்களும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. உன்னை ஒரு கன்னத்தில் அறைகிறவனுக்கு மறு கன்னத்தையும் கொடு; உன் அங்கியை எடுத்துக்கொள்ளுகிறவனுக்கு உன் வஸ்திரத்தையும் எடுத்துக்கொள்ளத் தடைபண்ணாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5939,51 +5963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அசுத்த ஆவிகளால் வாதிக்கப்பட்டவர்களும் வந்து, ஆரோக்கியமடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. உன்னிடத்தில் கேட்கிற எவனுக்கும் கொடு; உன்னுடையதை எடுத்துக்கொள்ளுகிறவனிடத்தில் அதைத் திரும்பக் கேளாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6048,51 +6072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவரிடத்திலிருந்து வல்லமை புறப்பட்டு எல்லாரைையும் குணமாக்கினபடியினாலே, ஜனங்கள் யாவரும் அவரைத் தொடும்படிக்கு வகைதேடினார்கள்.]]></a:t>
+              <a:t><![CDATA[31. மனுஷர் உங்களுக்கு எப்படிச் செய்யவேண்டுமென்று விரும்புகிறீர்களோ, அப்படியே நீங்களும் அவர்களுக்குச் செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6157,51 +6181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவர் தம்முடைய சீஷர்களை நோக்கிப்பார்த்து: தரித்திரராகிய நீங்கள் பாக்கியவான்கள்; தேவனுடைய ராஜ்யம் உங்களுடையது.]]></a:t>
+              <a:t><![CDATA[32. உங்களைச் சிநேகிக்கிறவர்களையே நீங்கள் சிநேகித்தால், உங்களுக்குப் பலன் என்ன? பாவிகளும் தங்களைச் சிநேகிக்கிறவர்களைச் சிநேகிக்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6266,51 +6290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவர் தம்முடைய சீஷர்களை நோக்கிப்பார்த்து: தரித்திரராகிய நீங்கள் பாக்கியவான்கள்; தேவனுடைய ராஜ்யம் உங்களுடையது.]]></a:t>
+              <a:t><![CDATA[32. உங்களைச் சிநேகிக்கிறவர்களையே நீங்கள் சிநேகித்தால், உங்களுக்குப் பலன் என்ன? பாவிகளும் தங்களைச் சிநேகிக்கிறவர்களைச் சிநேகிக்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6375,51 +6399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்பொழுது பசியாயிருக்கிற நீங்கள் பாக்கியவான்கள்; திருப்தியடைவீர்கள். இப்பொழுது அழுகிற நீங்கள் பாக்கியவான்கள்; இனி நகைப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[33. உங்களுக்கு நன்மைசெய்கிறவர்களுக்கே நீங்கள் நன்மைசெய்தால், உங்களுக்குப் பலன் என்ன? பாவிகளும் அப்படிச் செய்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6484,51 +6508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. திருப்தியுள்ளவர்களாயிருக்கிற உங்களுக்கு ஐயோ; பசியாயிருப்பீர்கள். இப்பொழுது நகைக்கிற உங்களுக்கு ஐயோ; இனி துக்கப்பட்டு அழுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: தாவீதும் அவனோடிருந்தவர்களும் பசியாயிருந்தபோது செய்ததை நீங்கள் வாசிக்கவில்லையா? அவன் தேவனுடைய வீட்டில் பிரவேசித்து, ஆசாரியர்மாத்திரமே தவிர வேறொருவரும் புசிக்கத்தகாத தேவசமுகத்து அப்பங்களைக்கேட்டு வாங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6593,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனுஷகுமாரன் நிமித்தமாக ஜனங்கள் உங்களைப் பகைத்து, உங்களைப் புறம்பாக்கி, உங்களை நிந்தித்து, உங்கள் நாமத்தைப் பொல்லாததென்று தள்ளிவிடும்போது நீங்கள் பாக்கியவான்களாயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[33. உங்களுக்கு நன்மைசெய்கிறவர்களுக்கே நீங்கள் நன்மைசெய்தால், உங்களுக்குப் பலன் என்ன? பாவிகளும் அப்படிச் செய்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6702,51 +6726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனுஷகுமாரன் நிமித்தமாக ஜனங்கள் உங்களைப் பகைத்து, உங்களைப் புறம்பாக்கி, உங்களை நிந்தித்து, உங்கள் நாமத்தைப் பொல்லாததென்று தள்ளிவிடும்போது நீங்கள் பாக்கியவான்களாயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[34. திரும்பக் கொடுப்பார்களென்று நம்பி நீங்கள் கடன்கொடுத்தால் உங்களுக்குப் பலன் என்ன? திரும்பத் தங்களுக்குக் கொடுக்கப்படும்படியாகப் பாவிகளும் பாவிகளுக்குக் கடன் கொடுக்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6811,51 +6835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. மற்றவர்களைக் குற்றவாளிகளென்று தீர்க்காதிருங்கள்; அப்பொழுது நீங்களும் குற்றவாளிகளென்று தீர்க்கப்படாதிருப்பீர்கள்; மற்றவர்களை ஆக்கினைக்குள்ளாகும்படி தீர்க்காதிருங்கள், அப்பொழுது நீங்களும் ஆக்கினைக்குள்ளாகத் தீர்க்கப்படாதிருப்பீர்கள்; விடுதலைபண்ணுங்கள், அப்பொழுது நீங்களும் விடுதலைபண்ணப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[34. திரும்பக் கொடுப்பார்களென்று நம்பி நீங்கள் கடன்கொடுத்தால் உங்களுக்குப் பலன் என்ன? திரும்பத் தங்களுக்குக் கொடுக்கப்படும்படியாகப் பாவிகளும் பாவிகளுக்குக் கடன் கொடுக்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6920,51 +6944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. மற்றவர்களைக் குற்றவாளிகளென்று தீர்க்காதிருங்கள்; அப்பொழுது நீங்களும் குற்றவாளிகளென்று தீர்க்கப்படாதிருப்பீர்கள்; மற்றவர்களை ஆக்கினைக்குள்ளாகும்படி தீர்க்காதிருங்கள், அப்பொழுது நீங்களும் ஆக்கினைக்குள்ளாகத் தீர்க்கப்படாதிருப்பீர்கள்; விடுதலைபண்ணுங்கள், அப்பொழுது நீங்களும் விடுதலைபண்ணப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[35. உங்கள் சத்துருக்களைச் சிநேகியுங்கள், நன்மைசெய்யுங்கள், கைம்மாறுகருதாமல் கடன் கொடுங்கள், அப்பொழுது உங்கள் பலன் மிகுதியாயிருக்கும், உன்னதமானவருக்கு நீங்கள் பிள்ளைகளாயிருப்பீர்கள், அவர் நன்றியறியாதவர்களுக்கும் துரோகிகளுக்கும் நன்மைசெய்கிறாரே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7029,51 +7053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. கொடுங்கள், அப்பொழுது உங்களுக்கும் கொடுக்கப்படும்; அமுக்கிக் குலுக்கிச் சரிந்து விழும்படி நன்றாய் அளந்து, உங்கள் மடியிலே போடுவார்கள்; நீங்கள் எந்த அளவினால் அளக்கிறீர்களோ அந்த அளவினால் உங்களுக்கும் அளக்கப்படுமென்றார்.]]></a:t>
+              <a:t><![CDATA[35. உங்கள் சத்துருக்களைச் சிநேகியுங்கள், நன்மைசெய்யுங்கள், கைம்மாறுகருதாமல் கடன் கொடுங்கள், அப்பொழுது உங்கள் பலன் மிகுதியாயிருக்கும், உன்னதமானவருக்கு நீங்கள் பிள்ளைகளாயிருப்பீர்கள், அவர் நன்றியறியாதவர்களுக்கும் துரோகிகளுக்கும் நன்மைசெய்கிறாரே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7138,51 +7162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. கொடுங்கள், அப்பொழுது உங்களுக்கும் கொடுக்கப்படும்; அமுக்கிக் குலுக்கிச் சரிந்து விழும்படி நன்றாய் அளந்து, உங்கள் மடியிலே போடுவார்கள்; நீங்கள் எந்த அளவினால் அளக்கிறீர்களோ அந்த அளவினால் உங்களுக்கும் அளக்கப்படுமென்றார்.]]></a:t>
+              <a:t><![CDATA[35. உங்கள் சத்துருக்களைச் சிநேகியுங்கள், நன்மைசெய்யுங்கள், கைம்மாறுகருதாமல் கடன் கொடுங்கள், அப்பொழுது உங்கள் பலன் மிகுதியாயிருக்கும், உன்னதமானவருக்கு நீங்கள் பிள்ளைகளாயிருப்பீர்கள், அவர் நன்றியறியாதவர்களுக்கும் துரோகிகளுக்கும் நன்மைசெய்கிறாரே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7247,51 +7271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. பின்னும் அவர் ஒரு உவமையை அவர்களுக்குச் சொன்னார்: குருடனுக்குக் குருடன் வழிகாட்டக்கூடுமோ? இருவரும் பள்ளத்தில் விழுவார்கள் அல்லவா]]></a:t>
+              <a:t><![CDATA[36. ஆகையால் உங்கள் பிதா இரக்கமுள்ளவராயிருக்கிறதுபோல, நீங்களும் இரக்கமுள்ளவர்களாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7356,51 +7380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. பின்னும் அவர் ஒரு உவமையை அவர்களுக்குச் சொன்னார்: குருடனுக்குக் குருடன் வழிகாட்டக்கூடுமோ? இருவரும் பள்ளத்தில் விழுவார்கள் அல்லவா]]></a:t>
+              <a:t><![CDATA[37. மற்றவர்களைக் குற்றவாளிகளென்று தீர்க்காதிருங்கள்; அப்பொழுது நீங்களும் குற்றவாளிகளென்று தீர்க்கப்படாதிருப்பீர்கள்; மற்றவர்களை ஆக்கினைக்குள்ளாகும்படி தீர்க்காதிருங்கள், அப்பொழுது நீங்களும் ஆக்கினைக்குள்ளாகத் தீர்க்கப்படாதிருப்பீர்கள்; விடுதலைபண்ணுங்கள், அப்பொழுது நீங்களும் விடுதலைபண்ணப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7465,51 +7489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. சீஷன் தன் குருவுக்கு மேற்பட்டவனல்ல, தேறினவன் எவனும் தன் குருவைப்போலிருப்பான்.]]></a:t>
+              <a:t><![CDATA[37. மற்றவர்களைக் குற்றவாளிகளென்று தீர்க்காதிருங்கள்; அப்பொழுது நீங்களும் குற்றவாளிகளென்று தீர்க்கப்படாதிருப்பீர்கள்; மற்றவர்களை ஆக்கினைக்குள்ளாகும்படி தீர்க்காதிருங்கள், அப்பொழுது நீங்களும் ஆக்கினைக்குள்ளாகத் தீர்க்கப்படாதிருப்பீர்கள்; விடுதலைபண்ணுங்கள், அப்பொழுது நீங்களும் விடுதலைபண்ணப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7574,51 +7598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நீ உன் கண்ணிலிருக்கிற உத்திரத்தை உணராமல், உன் சகோதரன் கண்ணிலிருக்கிற துரும்பைப் பார்க்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[38. கொடுங்கள், அப்பொழுது உங்களுக்கும் கொடுக்கப்படும்; அமுக்கிக் குலுக்கிச் சரிந்து விழும்படி நன்றாய் அளந்து, உங்கள் மடியிலே போடுவார்கள்; நீங்கள் எந்த அளவினால் அளக்கிறீர்களோ அந்த அளவினால் உங்களுக்கும் அளக்கப்படுமென்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7683,51 +7707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எல்லா மனுஷரும் உங்களைக்குறித்துப் புகழ்ச்சியாய்ப் பேசும்போது உங்களுக்கு ஐயோ; அவர்கள் பிதாக்கள் கள்ளத்தீர்க்கதரிசிகளுக்கும் அப்படியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. தான் புசித்ததுமன்றி, தன்னுடனேகூட இருந்தவர்களுக்கும் கொடுத்தானே என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7792,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அல்லது நீ உன் கண்ணிலிருக்கிற உத்திரத்தை உணராமல், உன் சகோதரனை நோக்கி: சகோதரனே, நான் உன் கண்ணிலிருக்கிற துரும்பை எடுத்துப்போடட்டும் என்று நீ சொல்வதெப்படி? மாயக்காரனே! முன்பு உன் கண்ணிலிருக்கிற உத்திரத்தை எடுத்துப்போடு, பின்பு உன் சகோதரன் கண்ணிலிருக்கிற துரும்பை எடுத்துப்போட வகைபார்ப்பாய்.]]></a:t>
+              <a:t><![CDATA[38. கொடுங்கள், அப்பொழுது உங்களுக்கும் கொடுக்கப்படும்; அமுக்கிக் குலுக்கிச் சரிந்து விழும்படி நன்றாய் அளந்து, உங்கள் மடியிலே போடுவார்கள்; நீங்கள் எந்த அளவினால் அளக்கிறீர்களோ அந்த அளவினால் உங்களுக்கும் அளக்கப்படுமென்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7901,51 +7925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அல்லது நீ உன் கண்ணிலிருக்கிற உத்திரத்தை உணராமல், உன் சகோதரனை நோக்கி: சகோதரனே, நான் உன் கண்ணிலிருக்கிற துரும்பை எடுத்துப்போடட்டும் என்று நீ சொல்வதெப்படி? மாயக்காரனே! முன்பு உன் கண்ணிலிருக்கிற உத்திரத்தை எடுத்துப்போடு, பின்பு உன் சகோதரன் கண்ணிலிருக்கிற துரும்பை எடுத்துப்போட வகைபார்ப்பாய்.]]></a:t>
+              <a:t><![CDATA[39. பின்னும் அவர் ஒரு உவமையை அவர்களுக்குச் சொன்னார்: குருடனுக்குக் குருடன் வழிகாட்டக்கூடுமோ? இருவரும் பள்ளத்தில் விழுவார்கள் அல்லவா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8010,51 +8034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அல்லது நீ உன் கண்ணிலிருக்கிற உத்திரத்தை உணராமல், உன் சகோதரனை நோக்கி: சகோதரனே, நான் உன் கண்ணிலிருக்கிற துரும்பை எடுத்துப்போடட்டும் என்று நீ சொல்வதெப்படி? மாயக்காரனே! முன்பு உன் கண்ணிலிருக்கிற உத்திரத்தை எடுத்துப்போடு, பின்பு உன் சகோதரன் கண்ணிலிருக்கிற துரும்பை எடுத்துப்போட வகைபார்ப்பாய்.]]></a:t>
+              <a:t><![CDATA[39. பின்னும் அவர் ஒரு உவமையை அவர்களுக்குச் சொன்னார்: குருடனுக்குக் குருடன் வழிகாட்டக்கூடுமோ? இருவரும் பள்ளத்தில் விழுவார்கள் அல்லவா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8119,51 +8143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. நல்ல மரமானது கெட்ட கனி கொடாது, கெட்ட மரமானது நல்ல கனி கொடாது.]]></a:t>
+              <a:t><![CDATA[40. சீஷன் தன் குருவுக்கு மேற்பட்டவனல்ல, தேறினவன் எவனும் தன் குருவைப்போலிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8228,51 +8252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அந்தந்த மரம் அதனதன் கனியினால் அறியப்படும்; முட்செடிகளில் அத்திப்பழங்களைப் பறிக்கிறதுமில்லை, நெருஞ்சிச்செடியில் திராட்சப்பழங்களைப் பறிக்கிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[40. சீஷன் தன் குருவுக்கு மேற்பட்டவனல்ல, தேறினவன் எவனும் தன் குருவைப்போலிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8337,51 +8361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அந்தந்த மரம் அதனதன் கனியினால் அறியப்படும்; முட்செடிகளில் அத்திப்பழங்களைப் பறிக்கிறதுமில்லை, நெருஞ்சிச்செடியில் திராட்சப்பழங்களைப் பறிக்கிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[41. நீ உன் கண்ணிலிருக்கிற உத்திரத்தை உணராமல், உன் சகோதரன் கண்ணிலிருக்கிற துரும்பைப் பார்க்கிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8446,51 +8470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நல்ல மனுஷன் தன் இருதமாகிய நல்ல பொக்கிஷத்திலிருந்து நல்லதை எடுத்துக் காட்டுகிறான்; பொல்லாத மனுஷன் தன் இருதயமாகிய பொல்லாத பொக்கிஷத்திலிருந்து பொல்லாததை எடுத்துக்காட்டுகிறான் இருதயத்தின் நிறைவினால் அவனவன் வாய் பேசும்.]]></a:t>
+              <a:t><![CDATA[41. நீ உன் கண்ணிலிருக்கிற உத்திரத்தை உணராமல், உன் சகோதரன் கண்ணிலிருக்கிற துரும்பைப் பார்க்கிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8555,51 +8579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நல்ல மனுஷன் தன் இருதமாகிய நல்ல பொக்கிஷத்திலிருந்து நல்லதை எடுத்துக் காட்டுகிறான்; பொல்லாத மனுஷன் தன் இருதயமாகிய பொல்லாத பொக்கிஷத்திலிருந்து பொல்லாததை எடுத்துக்காட்டுகிறான் இருதயத்தின் நிறைவினால் அவனவன் வாய் பேசும்.]]></a:t>
+              <a:t><![CDATA[42. அல்லது நீ உன் கண்ணிலிருக்கிற உத்திரத்தை உணராமல், உன் சகோதரனை நோக்கி: சகோதரனே, நான் உன் கண்ணிலிருக்கிற துரும்பை எடுத்துப்போடட்டும் என்று நீ சொல்வதெப்படி? மாயக்காரனே! முன்பு உன் கண்ணிலிருக்கிற உத்திரத்தை எடுத்துப்போடு, பின்பு உன் சகோதரன் கண்ணிலிருக்கிற துரும்பை எடுத்துப்போட வகைபார்ப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8664,51 +8688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. என்னை ஆண்டவரே! ஆண்டவரே! என்று நீங்கள் சொல்லியும், நான் சொல்லுகிறபடி நீங்கள் செய்யாமற்போகிறதென்ன?]]></a:t>
+              <a:t><![CDATA[42. அல்லது நீ உன் கண்ணிலிருக்கிற உத்திரத்தை உணராமல், உன் சகோதரனை நோக்கி: சகோதரனே, நான் உன் கண்ணிலிருக்கிற துரும்பை எடுத்துப்போடட்டும் என்று நீ சொல்வதெப்படி? மாயக்காரனே! முன்பு உன் கண்ணிலிருக்கிற உத்திரத்தை எடுத்துப்போடு, பின்பு உன் சகோதரன் கண்ணிலிருக்கிற துரும்பை எடுத்துப்போட வகைபார்ப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8773,51 +8797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. என்னிடத்தில் வந்து, என் வார்த்தைகளைக் கேட்டு, அவைகளின்படி செய்கிறவன் யாருக்கு ஒப்பாயிருக்கிறானென்று உங்களுக்குக் காண்பிப்பேன்.]]></a:t>
+              <a:t><![CDATA[42. அல்லது நீ உன் கண்ணிலிருக்கிற உத்திரத்தை உணராமல், உன் சகோதரனை நோக்கி: சகோதரனே, நான் உன் கண்ணிலிருக்கிற துரும்பை எடுத்துப்போடட்டும் என்று நீ சொல்வதெப்படி? மாயக்காரனே! முன்பு உன் கண்ணிலிருக்கிற உத்திரத்தை எடுத்துப்போடு, பின்பு உன் சகோதரன் கண்ணிலிருக்கிற துரும்பை எடுத்துப்போட வகைபார்ப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8882,51 +8906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எல்லா மனுஷரும் உங்களைக்குறித்துப் புகழ்ச்சியாய்ப் பேசும்போது உங்களுக்கு ஐயோ; அவர்கள் பிதாக்கள் கள்ளத்தீர்க்கதரிசிகளுக்கும் அப்படியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. தான் புசித்ததுமன்றி, தன்னுடனேகூட இருந்தவர்களுக்கும் கொடுத்தானே என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8991,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. என்னிடத்தில் வந்து, என் வார்த்தைகளைக் கேட்டு, அவைகளின்படி செய்கிறவன் யாருக்கு ஒப்பாயிருக்கிறானென்று உங்களுக்குக் காண்பிப்பேன்.]]></a:t>
+              <a:t><![CDATA[43. நல்ல மரமானது கெட்ட கனி கொடாது, கெட்ட மரமானது நல்ல கனி கொடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9100,51 +9124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ஆழமாய்த் தோண்டி, கற்பாறையின் மேல் அஸ்திபாரம்போட்டு, வீடுகட்டுகிற மனுஷனுக்கு ஒப்பாயிருக்கிறான்; பெருவெள்ளம் வந்து, நீரோட்டம் அந்த வீட்டின்மேல் மோதியும், அதை அசைக்கக்கூடாமற்போயிற்று; ஏனென்றால் அது கன்மலையின்மேல் அஸ்திபாரம் போடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[44. அந்தந்த மரம் அதனதன் கனியினால் அறியப்படும்; முட்செடிகளில் அத்திப்பழங்களைப் பறிக்கிறதுமில்லை, நெருஞ்சிச்செடியில் திராட்சப்பழங்களைப் பறிக்கிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9209,51 +9233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ஆழமாய்த் தோண்டி, கற்பாறையின் மேல் அஸ்திபாரம்போட்டு, வீடுகட்டுகிற மனுஷனுக்கு ஒப்பாயிருக்கிறான்; பெருவெள்ளம் வந்து, நீரோட்டம் அந்த வீட்டின்மேல் மோதியும், அதை அசைக்கக்கூடாமற்போயிற்று; ஏனென்றால் அது கன்மலையின்மேல் அஸ்திபாரம் போடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[44. அந்தந்த மரம் அதனதன் கனியினால் அறியப்படும்; முட்செடிகளில் அத்திப்பழங்களைப் பறிக்கிறதுமில்லை, நெருஞ்சிச்செடியில் திராட்சப்பழங்களைப் பறிக்கிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9318,51 +9342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. என் வார்த்தைகளைக் கேட்டும் அவைகளின்படி செய்யாதவனோ அஸ்திபாரமில்லாமல் மண்ணின்மேல் வீடுகட்டினவனுக்கு ஒப்பாயிருக்கிறான்; நீரோட்டம் அதின் மேல் மோதினவுடனே அது விழுந்தது; விழுந்து, முழுவதும் அழிந்தது என்றார்.]]></a:t>
+              <a:t><![CDATA[45. நல்ல மனுஷன் தன் இருதமாகிய நல்ல பொக்கிஷத்திலிருந்து நல்லதை எடுத்துக் காட்டுகிறான்; பொல்லாத மனுஷன் தன் இருதயமாகிய பொல்லாத பொக்கிஷத்திலிருந்து பொல்லாததை எடுத்துக்காட்டுகிறான் இருதயத்தின் நிறைவினால் அவனவன் வாய் பேசும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9427,50 +9451,595 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[45. நல்ல மனுஷன் தன் இருதமாகிய நல்ல பொக்கிஷத்திலிருந்து நல்லதை எடுத்துக் காட்டுகிறான்; பொல்லாத மனுஷன் தன் இருதயமாகிய பொல்லாத பொக்கிஷத்திலிருந்து பொல்லாததை எடுத்துக்காட்டுகிறான் இருதயத்தின் நிறைவினால் அவனவன் வாய் பேசும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. என்னை ஆண்டவரே! ஆண்டவரே! என்று நீங்கள் சொல்லியும், நான் சொல்லுகிறபடி நீங்கள் செய்யாமற்போகிறதென்ன?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. என்னிடத்தில் வந்து, என் வார்த்தைகளைக் கேட்டு, அவைகளின்படி செய்கிறவன் யாருக்கு ஒப்பாயிருக்கிறானென்று உங்களுக்குக் காண்பிப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. ஆழமாய்த் தோண்டி, கற்பாறையின் மேல் அஸ்திபாரம்போட்டு, வீடுகட்டுகிற மனுஷனுக்கு ஒப்பாயிருக்கிறான்; பெருவெள்ளம் வந்து, நீரோட்டம் அந்த வீட்டின்மேல் மோதியும், அதை அசைக்கக்கூடாமற்போயிற்று; ஏனென்றால் அது கன்மலையின்மேல் அஸ்திபாரம் போடப்பட்டிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. ஆழமாய்த் தோண்டி, கற்பாறையின் மேல் அஸ்திபாரம்போட்டு, வீடுகட்டுகிற மனுஷனுக்கு ஒப்பாயிருக்கிறான்; பெருவெள்ளம் வந்து, நீரோட்டம் அந்த வீட்டின்மேல் மோதியும், அதை அசைக்கக்கூடாமற்போயிற்று; ஏனென்றால் அது கன்மலையின்மேல் அஸ்திபாரம் போடப்பட்டிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[49. என் வார்த்தைகளைக் கேட்டும் அவைகளின்படி செய்யாதவனோ அஸ்திபாரமில்லாமல் மண்ணின்மேல் வீடுகட்டினவனுக்கு ஒப்பாயிருக்கிறான்; நீரோட்டம் அதின் மேல் மோதினவுடனே அது விழுந்தது; விழுந்து, முழுவதும் அழிந்தது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -9536,51 +10105,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எனக்குச் செவிகொடுக்கிற உங்களுக்கு நான் சொல்லுகிறேன்: உங்கள் சத்துருக்களைச் சிநேகியுங்கள்; உங்களைப் பகைக்கிறவர்களுக்கு நன்மைசெய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. மேலும் மனுஷகுமாரன் ஓய்வுநாளுக்கும் ஆண்டவராய் இருக்கிறார் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. என் வார்த்தைகளைக் கேட்டும் அவைகளின்படி செய்யாதவனோ அஸ்திபாரமில்லாமல் மண்ணின்மேல் வீடுகட்டினவனுக்கு ஒப்பாயிருக்கிறான்; நீரோட்டம் அதின் மேல் மோதினவுடனே அது விழுந்தது; விழுந்து, முழுவதும் அழிந்தது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9615,51 +10293,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102498" r:id="rId1"/>
+    <p:sldLayoutId id="2474466959" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10315,54 +10993,102 @@
 
 <file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -10467,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भला करो।]]></a:t>
+              <a:t><![CDATA[6. আর এক বিশ্রামবারে তিনি সমাজ-গৃহে গিয়ে শিক্ষা দিতে লাগলেন৷ সেখানে একজন লোক ছিল যার ডান হাতটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. जो तुम्हें स्राप दें, उन को आशीष दो: जो तुम्हारा अपमान करें, उन के लिये प्रार्थना करो।]]></a:t>
+              <a:t><![CDATA[শুকিয়ে গিয়েছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. जो तेरे एक गाल पर थप्पड़ मारे उस की ओर दूसरा भी फेर दे; और जो तेरी दोहर छीन ले, उस को कुरता लेने]]></a:t>
+              <a:t><![CDATA[7. তিনি তাকে বিশ্রামবারে সুস্থ করেন কি না দেখার জন্য ব্যবস্থার শিক্ষকরা ও ফরীশীরা তাঁর ওপর নজর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से भी न रोक।]]></a:t>
+              <a:t><![CDATA[রাখছিল, য়েন তারা যীশুর বিরুদ্ধে দোষ দেবার কোন সূত্র খুঁজে পায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. जो कोई तुझ से मांगे, उसे दे; और जो तेरी वस्तु छीन ले, उस से न मांग।]]></a:t>
+              <a:t><![CDATA[8. যীশু তাদের মনের চিন্তা জানতেন, তাই য়ে লোকটির হাত শুকিয়ে গিয়েছিল তাকে বললেন, ‘তুমি সকলের সামনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. और जैसा तुम चाहते हो कि लोग तुम्हारे साथ करें, तुम भी उन के साथ वैसा ही करो।]]></a:t>
+              <a:t><![CDATA[উঠে দাঁড়াও!’ তখন সেই লোকটি সকলের সামনে উঠে দাঁড়াল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. यदि तुम अपने प्रेम रखने वालों के साथ प्रेम रखो, तो तुम्हारी क्या बड़ाई? क्योंकि पापी भी अपने]]></a:t>
+              <a:t><![CDATA[9. যীশু তাদের বললেন, ‘আমি তোমাদের একটা প্রশ্ন করি, বিশ্রামবারে কি করা বিধিসম্মত, ভাল করা না ক্ষতি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रेम रखने वालों के साथ प्रेम रखते हैं।]]></a:t>
+              <a:t><![CDATA[করা? কাউকে প্রাণে বাঁচানো না ধ্বংস করা?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. और यदि तुम अपने भलाई करने वालों ही के साथ भलाई करते हो, तो तुम्हारी क्या बड़ाई? क्योंकि पापी भी]]></a:t>
+              <a:t><![CDATA[10. চারপাশে তাদের সকলের দিকে তাকিয়ে তিনি লোকটিকে বললেন, ‘তোমার হাতখানা বাড়াও৷’ সে তাই করলে তার হাত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ऐसा ही करते हैं।]]></a:t>
+              <a:t><![CDATA[সম্পূর্ণ স্বাভাবিক হয়ে গেল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. उस दिन आनन्दित होकर उछलना, क्योंकि देखो, तुम्हारे लिये स्वर्ग में बड़ा प्रतिफल है: उन के]]></a:t>
+              <a:t><![CDATA[1. কোন এক বিশ্রামবারে যীশু একটি শস্য ক্ষেতের মধ্য দিয়ে যাচ্ছিলেন৷ তাঁর শিষ্যরা শীষ ছিঁড়ে হাতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. और यदि तुम उसे उधार दो, जिन से फिर पाने की आशा रखते हो, तो तुम्हारी क्या बड़ाई? क्योंकि पापी]]></a:t>
+              <a:t><![CDATA[11. কিন্তু ফরীশী ও ব্যবস্থার শিক্ষকরা রাগে জ্বলতে লাগল৷ তারা নিজেদের মধ্যে আলোচনা করতে লাগল, ‘যীশুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पापियों को उधार देते हैं, कि उतना ही फिर पाएं।]]></a:t>
+              <a:t><![CDATA[প্রতি কি করা হবে?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. वरन अपने शत्रुओं से प्रेम रखो, और भलाई करो: और फिर पाने की आस न रखकर उधार दो; और तुम्हारे लिये]]></a:t>
+              <a:t><![CDATA[12. যীশু সেই সময় একবার প্রার্থনা করার জন্য একটি পর্বতে গেলেন৷ সারা রাত ধরে ঈশ্বরের কাছে প্রার্থনায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बड़ा फल होगा; और तुम परमप्रधान के सन्तान ठहरोगे, क्योंकि वह उन पर जो धन्यवाद नहीं करते और बुरों पर]]></a:t>
+              <a:t><![CDATA[কাটালেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भी कृपालु है।]]></a:t>
+              <a:t><![CDATA[13. সকাল হলে তিনি তাঁর অনুগামীদেব নিজের কাছে ডাকলেন ও তাঁদের মধ্য থেকে বারোজনকে মনোনীত করে তাঁদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. जैसा तुम्हारा पिता दयावन्त है, वैसे ही तुम भी दयावन्त बनो।]]></a:t>
+              <a:t><![CDATA[‘প্রেরিত’ পদে নিযোগ করলেন৷ তাঁরা হলেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. फिर सब्त के दिन वह खेतों में से होकर जा रहा था, और उसके चेले बालें तोड़ तोड़कर, और हाथों से मल मल]]></a:t>
+              <a:t><![CDATA[14. শিমোন যার নাম রাখলেন তিনি পিতর আর তাঁর ভাই আন্দরিয়, যাকোব ও য়োহন আর ফিলিপ ও বর্থলময়,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कर खाते जाते थे।]]></a:t>
+              <a:t><![CDATA[15. মথি, থোমা, আলফেয়ের ছেলে যাকোব, শিমোন য়ে ছিল দেশ ভক্ত দলের লোক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. तब फरीसियों में से कई एक कहने लगे, तुम वह काम क्यों करते हो जो सब्त के दिन करना उचित नहीं?]]></a:t>
+              <a:t><![CDATA[16. যাকোবের ছেলে যিহূদা আর যিহূদা ঈষ্করিযোতীয়, য়ে পরে বিশ্বাসঘাতকে পরিণত হয়েছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. यीशु ने उन का उत्तर दिया; क्या तुम ने यह नहीं पढ़ा, कि दाऊद ने जब वह और उसके साथी भूखे थे तो क्या]]></a:t>
+              <a:t><![CDATA[17. যীশু তাঁর প্রেরিতদেরসঙ্গে নিয়ে পর্বত থেকে নেমে একটা সমতল জায়গায় গিয়ে দাঁড়ালেন৷ সেখানে তাঁর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बाप-दादे भविष्यद्वक्ताओं के साथ भी वैसा ही किया करते थे।]]></a:t>
+              <a:t><![CDATA[মেড়ে মেড়ে খাচ্ছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[किया?]]></a:t>
+              <a:t><![CDATA[আরো অনুগামী এসে জড়ো হয়েছিল৷ সমস্ত যিহূদা জেরুশালেম এবং সোর সীদোনের সমুদ্র উপকূলবর্তী অঞ্চল থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. वह क्योंकर परमेश्वर के घर में गया, और भेंट की रोटियां लेकर खाईं, जिन्हें खाना याजकों को छोड़ और]]></a:t>
+              <a:t><![CDATA[বিস্তর লোক তাঁর কাছে এসে জড় হল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[किसी को उचित नहीं, और अपने साथियों को भी दीं?]]></a:t>
+              <a:t><![CDATA[18. তাঁরা তার কথা শুনতে ও তাদের রোগ-ব্যধি থেকে সুস্থ হতে তাঁর কাছে এসেছিল৷ যাঁরা মন্দ আত্মার প্রকোপে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और उस ने उन से कहा; मनुष्य का पुत्र सब्त के दिन का भी प्रभु है।]]></a:t>
+              <a:t><![CDATA[কষ্ট পাচ্ছিল তারাও সুস্থ হল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और ऐसा हुआ कि किसी और सब्त के दिन को वह आराधनालय में जाकर उपदेश करने लगा; और वहां एक मनुष्य था,]]></a:t>
+              <a:t><![CDATA[19. সকলেই তাঁকে স্পর্শ করার চেষ্টা করতে লাগল, কারণ তাঁর মধ্য থেকে শক্তি বের হয়ে তাদের আরোগ্য দান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जिस का दाहिना हाथ सूखा था।]]></a:t>
+              <a:t><![CDATA[করছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. शास्त्री और फरीसी उस पर दोष लगाने का अवसर पाने के लिये उस की ताक में थे, कि देखें कि वह सब्त के]]></a:t>
+              <a:t><![CDATA[20. যীশু তাঁর অনুগামীদের দিকে তাকিয়ে বলতে লাগলেন,‘দরিদ্রেরা তোমরা ধন্য, কারণ ঈশ্বরের রাজ্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिन चंगा करता है कि नहीं।]]></a:t>
+              <a:t><![CDATA[তোমাদেরই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. परन्तु वह उन के विचार जानता था; इसलिये उसने सूखे हाथ वाले मनुष्य से कहा; उठ, बीच में खड़ा हो: वह]]></a:t>
+              <a:t><![CDATA[21. তোমরা এখন যাঁরা ক্ষুধিত, তারা ধন্য কারণ তোমরা পরিতৃপ্ত হবে৷ তোমরা এখন যাঁরা চোখের জল ফেলছ, তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उठ खड़ा हुआ।]]></a:t>
+              <a:t><![CDATA[ধন্য, কারণ তোমরা আনন্দ করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. परन्तु हाय तुम पर; जो धनवान हो, क्योंकि तुम अपनी शान्ति पा चुके।]]></a:t>
+              <a:t><![CDATA[2. এই দেখে কয়েকজন ফরীশী বলল, ‘য়ে কাজ করা বিশ্রামবারে বিধি-সম্মত নয় তা তোমরা করছ কেন?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. यीशु ने उन से कहा; मैं तुम से यह पूछता हूं कि सब्त के दिन क्या उचित है, भला करना या बुरा करना;]]></a:t>
+              <a:t><![CDATA[22. ‘ধন্য তোমরা যখন মানবপুত্রের লোক বলে অন্য়েরা তোমাদের ঘৃণা করে, সমাজচ্যুত করে, অপমান করে, তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्राण को बचाना या नाश करना?]]></a:t>
+              <a:t><![CDATA[নাম মুখে আনতে চায় না এবং তোমাদেরকে কিছুতেই মেনে নিতে পারে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और उस ने चारों ओर उन सभों को देखकर उस मनुष्य से कहा; अपना हाथ बढ़ा: उस ने ऐसा ही किया, और उसका]]></a:t>
+              <a:t><![CDATA[23. সেই দিন তোমরা আনন্দ করো, আনন্দে নৃত্য করো কারণ দেখ স্বর্গে তোমাদের জন্য পুরস্কার সঞ্চিত আছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हाथ फिर चंगा हो गया।]]></a:t>
+              <a:t><![CDATA[ওদের পূর্বপুরুষেরা ভাববাদীদের সঙ্গে এই রকমই ব্যবহার করেছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. परन्तु वे आपे से बाहर होकर आपस में विवाद करने लगे कि हम यीशु के साथ क्या करें?]]></a:t>
+              <a:t><![CDATA[24. কিন্তু ধনী ব্যক্তিরা, ধিক্ তোমাদের, কারণ তোমরা তো এখনই দুঃখ পাচ্ছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +16209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और उन दिनों में वह पहाड़ पर प्रार्थना करने को निकला, और परमेश्वर से प्रार्थना करने में सारी रात]]></a:t>
+              <a:t><![CDATA[25. তোমরা যাঁরা আজ পরিতৃপ্ত, ধিক্ তোমাদের, কারণ তোমরা ক্ষুধার্ত হবে৷ তোমরা যাঁরা আজ হাসছ, ধিক্]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बिताई।]]></a:t>
+              <a:t><![CDATA[তোমাদের, কারণ তোমরা কাঁদবে, শোক করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. जब दिन हुआ, तो उस ने अपने चेलों को बुलाकर उन में से बारह चुन लिए, और उन को प्रेरित कहा।]]></a:t>
+              <a:t><![CDATA[26. ধিক্ তোমাদের, যখন সব লোক তোমাদের প্রশংসা করে, কারণ এই সব লোকদের পূর্বপুরুষেরা ভণ্ড ভাববাদীদেরও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और वे ये हैं शमौन जिस का नाम उस ने पतरस भी रखा; और उसका भाई अन्द्रियास और याकूब और यूहन्ना और]]></a:t>
+              <a:t><![CDATA[প্রশংসা করত৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फिलेप्पुस और बरतुलमै।]]></a:t>
+              <a:t><![CDATA[27. ‘তোমরা যাঁরা শুনছ, আমি কিন্তু তোমাদের বলছি, তোমরা তোমাদের শত্রুদের ভালবেসো৷ যাঁরা তোমাদের ঘৃণা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +16869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. परन्तु हाय तुम पर; जो अब तृप्त हो, क्योंकि भूखे होगे: हाय, तुम पर; जो अब हंसते हो, क्योंकि शोक]]></a:t>
+              <a:t><![CDATA[3. এর উত্তরে যীশু তাদের বললেন, ‘দাযূদ ও তাঁর সঙ্গীদের যখন খিদে পেয়েছিল তখন তাঁরা কি করেছিলেন তা কি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +17001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. और मत्ती और थोमा और हलफई का पुत्र याकूब और शमौन जो जेलोतेस कहलाता है।]]></a:t>
+              <a:t><![CDATA[করে, তাদের মঙ্গল কোর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +17133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और याकूब का बेटा यहूदा और यहूदा इसकिरयोती, जो उसका पकड़वाने वाला बना।]]></a:t>
+              <a:t><![CDATA[28. যাঁরা তোমাদের অভিশাপ দেয়, তাদের আশীর্বাদ কোর৷ যাঁরা তোমাদের সঙ্গে দুর্য়্ববহার করে, তাদের জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +17265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. तब वह उन के साथ उतरकर चौरस जगह में खड़ा हुआ, और उसके चेलों की बड़ी भीड़, और सारे यहूदिया और]]></a:t>
+              <a:t><![CDATA[প্রার্থনা কোর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +17397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यरूशलेम और सूर और सैदा के समुद्र के किनारे से बहुतेरे लोग, जो उस की सुनने और अपनी बीमारियों से चंगा]]></a:t>
+              <a:t><![CDATA[29. কেউ যদি তোমার একগালে চড় মারে, তার কাছে অপর গালটি বাড়িয়ে দাও৷ কেউ যদি তোমার চাদর কেড়ে নেয়,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +17529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[होने के लिय उसके पास आए थे, वहां थे।]]></a:t>
+              <a:t><![CDATA[তাকে তোমার জামাটিও নিতে দাও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +17661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और अशुद्ध आत्माओं के सताए हुए लोग भी अच्छे किए जाते थे।]]></a:t>
+              <a:t><![CDATA[30. তোমার কাছে য়ে চায় তাকে দাও৷ আর তোমার কোন জিনিস যদি কেউ নেয়, তবে তা ফেরত চেও না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +17793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और सब उसे छूना चाहते थे, क्योंकि उस में से सामर्थ निकलकर सब को चंगा करती थी॥]]></a:t>
+              <a:t><![CDATA[31. অন্যের কাছ থেকে তুমি য়েমন ব্যবহার পেতে চাও, তাদের সঙ্গেও তুমি তেমনি ব্যবহার কোর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +17925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. तब उस ने अपने चेलों की ओर देखकर कहा; धन्य हो तुम, जो दीन हो, क्योंकि परमेश्वर का राज्य तुम्हारा]]></a:t>
+              <a:t><![CDATA[32. যাঁরা তোমাদের ভালবাসে, তোমরা যদি কেবল তাদেরই ভালবাস, তবে তাতে প্রশংসার কি আছে? কারণ পাপীরাও তো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +18057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है।]]></a:t>
+              <a:t><![CDATA[একই রকম করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +18189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. धन्य हो तुम, जो अब भूखे हो; क्योंकि तृप्त किए जाओगे; धन्य हो तुम, जो अब रोते हो, क्योंकि हंसोगे।]]></a:t>
+              <a:t><![CDATA[33. যাঁরা তোমাদের উপকার করে, তোমরা যদি কেবল তাদেরই উপকার কর, তাতে প্রশংসার কি আছে? পাপীরাও তো তাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +18321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करोगे और रोओगे।]]></a:t>
+              <a:t><![CDATA[তোমরা পড় নি?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +18453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. धन्य हो तुम, जब मनुष्य के पुत्र के कारण लोग तुम से बैर करेंगे, और तुम्हें निकाल देंगे, और]]></a:t>
+              <a:t><![CDATA[করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +18585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुम्हारी निन्दा करेंगे, और तुम्हारा नाम बुरा जानकर काट देंगे।]]></a:t>
+              <a:t><![CDATA[34. যাঁরা ধার শোধ করতে পারে এমন লোকদেরই যদি কেবল তোমরা ধার দাও, তবে তাতে প্রশংসার কি আছে? এমন কি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +18717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. दोष मत लगाओ; तो तुम पर भी दोष नहीं लगाया जाएगा: दोषी न ठहराओ, तो तुम भी दोषी नहीं ठहराए जाओगे:]]></a:t>
+              <a:t><![CDATA[পাপীরাও তা ফিরে পাবার আশায় তাদের মতো পাপীদের ধার দেয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +18849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्षमा करो, तो तुम्हारी भी क्षमा की जाएगी।]]></a:t>
+              <a:t><![CDATA[35. কিন্তু তোমরা তোমাদের শত্রুদের ভালবেসো, তাদের মঙ্গল কোর, আর কিছুই ফিরে পাবার আশা না রেখে ধার দিও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +18981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. दिया करो, तो तुम्हें भी दिया जाएगा: लोग पूरा नाप दबा दबाकर और हिला हिलाकर और उभरता हुआ तुम्हारी]]></a:t>
+              <a:t><![CDATA[তাহলে তোমাদের মহাপুরস্কার লাভ হবে, আর তোমরা হবে পরমেশ্বরের সন্তান, কারণ তিনি অকৃতজ্ঞ ও দুষ্টদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18387,51 +19113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गोद में डालेंगे, क्योंकि जिस नाप से तुम नापते हो, उसी से तुम्हारे लिये भी नापा जाएगा॥]]></a:t>
+              <a:t><![CDATA[প্রতিও দযা করেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18519,51 +19245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. फिर उस ने उन से एक दृष्टान्त कहा; क्या अन्धा, अन्धे को मार्ग बता सकता है? क्या दोनो गड़हे में]]></a:t>
+              <a:t><![CDATA[36. তোমাদের পিতা, য়েমন দযালু তোমরাও তেমন দযালু হও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18651,51 +19377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नहीं गिरेंगे?]]></a:t>
+              <a:t><![CDATA[37. অপরের বিচার কোর না, তাহলে তোমাদেরও বিচারের সম্মুখীন হতে হবে না৷ অপরের দোষ ধরো না, তাহলে তোমাদেরও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18783,51 +19509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. चेला अपने गुरू से बड़ा नहीं, परन्तु जो कोई सिद्ध होगा, वह अपने गुरू के समान होगा।]]></a:t>
+              <a:t><![CDATA[দোষ ধরা হবে না৷ অন্যকে ক্ষমা কোর, তাহলে তোমাদেরও ক্ষমা করা হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18915,51 +19641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. तू अपने भाई की आंख के तिनके को क्यों देखता है, और अपनी ही आंख का लट्ठा तुझे नहीं सूझता]]></a:t>
+              <a:t><![CDATA[38. দান কর, প্রতিদান তুমিও পাবে৷ তারা তোমাদের অনেক বেশী করে, চেপে চেপে, ঝাঁকিয়ে ঝাঁকিয়ে উপচে দেবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19047,51 +19773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. हाय, तुम पर; जब सब मनुष्य तुम्हें भला कहें, क्योंकि उन के बाप-दादे झूठे भविष्यद्वक्ताओं के साथ]]></a:t>
+              <a:t><![CDATA[4. তিনি তো ঈশ্বরের গৃহে ঢুকে ঈশ্বরের উদ্দেশ্যে নিবেদিত রুটি নিয়ে খেয়েছিলেন, আর তাঁর সঙ্গীদের তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19179,51 +19905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. और जब तू अपनी ही आंख का लट्ठा नहीं देखता, तो अपने भाई से क्योंकर कह सकता है, हे भाई, ठहर जा तेरी]]></a:t>
+              <a:t><![CDATA[কারণ অন্য়ের জন্য য়ে মাপে মেপে দিচ্ছ, সেই মাপেই তোমাদের মেপে দেওযা হবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19311,51 +20037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आंख से तिनके को निकाल दूं? हे कपटी, पहिले अपनी आंख से लट्ठा निकाल, तब जो तिनका तेरे भाई की आंख में]]></a:t>
+              <a:t><![CDATA[39. যীশু তাদের কাছে আর একটি দৃষ্টান্ত দিলেন, ‘একজন অন্ধ কি অন্য একজন অন্ধকে পথ দেখাতে পারে? তাহলে কি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19443,51 +20169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है, भली भांति देखकर निकाल सकेगा।]]></a:t>
+              <a:t><![CDATA[তারা উভয়েই গর্তে পড়বে না?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19575,51 +20301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. कोई अच्छा पेड़ नहीं, जो निकम्मा फल लाए, और न तो कोई निकम्मा पेड़ है, जो अच्छा फल लाए।]]></a:t>
+              <a:t><![CDATA[40. কোন ছাত্র তার শিক্ষকের উর্দ্ধে নয়; কিন্তু শিক্ষা সম্পূর্ণ হলে প্রত্যেক ছাত্র তাঁর শিক্ষকের মতো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19707,51 +20433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. हर एक पेड़ अपने फल से पहचाना जाता है; क्योंकि लोग झाड़ियों से अंजीर नहीं तोड़ते, और न झड़बेरी से]]></a:t>
+              <a:t><![CDATA[হতে পারে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19839,51 +20565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अंगूर।]]></a:t>
+              <a:t><![CDATA[41. ‘তোমার ভাইয়ের চোখে য়ে কুটো আছে তুমি সেটা দেখছ, কিন্তু তোমার নিজের চোখে য়ে তক্তা আছে সেটা দেখছ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19971,51 +20697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. भला मनुष्य अपने मन के भले भण्डार से भली बातें निकालता है; और बुरा मनुष्य अपने मन के बुरे भण्डार]]></a:t>
+              <a:t><![CDATA[না, কেন?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20103,51 +20829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से बुरी बातें निकालता है; क्योंकि जो मन में भरा है वही उसके मुंह पर आता है॥]]></a:t>
+              <a:t><![CDATA[42. তোমার নিজের চোখে য়ে তক্তা আছে তা যখন লক্ষ্য করছ না, তখন কেমন করে তোমার ভাইকে বলতে পার, ‘ভাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20235,51 +20961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. जब तुम मेरा कहना नहीं मानते, तो क्यों मुझे हे प्रभु, हे प्रभु, कहते हो?]]></a:t>
+              <a:t><![CDATA[তোমার চোখে য়ে কুটোটা আছে, এস তা বের করে দিই৷’ কেন তুমি একথা বল? ভণ্ড প্রথমে তোমার নিজের চোখ থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20367,51 +21093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. जो कोई मेरे पास आता है, और मेरी बातें सुनकर उन्हें मानता है, मैं तुम्हें बताता हूं कि वह किस के]]></a:t>
+              <a:t><![CDATA[তক্তা বের করে ফেল, আর তবেই তোমার ভাইয়ের চোখে য়ে কুটো আছে, তা বের করার জন্য স্পষ্ট করে দেখতে পাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20499,51 +21225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भी ऐसा ही किया करते थे॥]]></a:t>
+              <a:t><![CDATA[দিয়েছিলেন, যা যাজক ছাড়া অন্য কারো খাওযা বিধি-সম্মত ছিল না৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20631,51 +21357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[समान है]]></a:t>
+              <a:t><![CDATA[43. ‘কারণ এমন কোন ভাল গাছ নেই যাতে খারাপ ফল ধরে, আবার এমন কোন খারাপ গাছ নেই যাতে ভাল ফল ধরে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20763,51 +21489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. वह उस मनुष्य के समान है, जिस ने घर बनाते समय भूमि गहरी खोदकर चट्टान की नेव डाली, और जब बाढ़ आई]]></a:t>
+              <a:t><![CDATA[44. প্রত্যেক গাছকে তার ফল দিয়েই চেনা যায়৷ লোকে কাঁটা-ঝোপ থেকে ডুমুর ফল তোলে না, বা বুনো ঝোপ থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20895,51 +21621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तो धारा उस घर पर लगी, परन्तु उसे हिला न सकी; क्योंकि वह पक्का बना था।]]></a:t>
+              <a:t><![CDATA[দ্রাক্ষা সংগ্রহ করে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21027,51 +21753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. परन्तु जो सुनकर नहीं मानता, वह उस मनुष्य के समान है, जिस ने मिट्टी पर बिना नेव का घर बनाया। जब]]></a:t>
+              <a:t><![CDATA[45. সত্ লোকের অন্তরের ভাল ভাণ্ডার থেকে ভাল জিনিসই বের হয়৷ আর দুষ্ট লোকের মন্দ অন্তর থেকে মন্দ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21159,51 +21885,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उस पर धारा लगी, तो वह तुरन्त गिर पड़ा, और वह गिरकर सत्यानाश हो गया॥]]></a:t>
+              <a:t><![CDATA[বিষয়ই বের হয়৷ মানুষের অন্তরে যা থাকে তার মুখ সে কথাই বলে৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லூக்கா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. ‘তোমরা কেন আমাকে ‘প্রভু, প্রভু বলে ডাক, অথচ আমি যা বলি তা কর না?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லூக்கா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. য়ে কেউ আমার কাছে আসে ও আমার কথা শুনে সেসব পালন করে, সে কার মতো?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லூக்கா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. সে এমন একজন লোকের মতো, য়ে বাড়ি তৈরী করতে গভীর ভাবে খুঁড়ে পাথরের ওপর ভিত গাঁথল৷ তাই যখন বন্যা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லூக்கா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[এল, তখন নদীর জলের ঢেউ এসে সেই বাড়িটিতে আঘাত করল, কিন্তু তা নড়াতে পারল না, কারণ তার ভিত ছিল মজবুত৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லூக்கா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. য়ে আমার কথা শোনে অথচ সেই মতো কাজ না করে, সে এমন একজন লোকের মতো, য়ে মাটির উপর ভিত ছাড়াই বাড়ি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21291,51 +22677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. परन्तु मैं तुम सुनने वालों से कहता हूं, कि अपने शत्रुओं से प्रेम रखो; जो तुम से बैर करें, उन का]]></a:t>
+              <a:t><![CDATA[5. যীশু তাদের আরও বললেন, ‘মানবপুত্রই বিশ্রামবারের প্রভু৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21351,92 +22737,224 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லூக்கா : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তৈরী করেছিল৷ পরে নদীর স্রোত এসে তাতে আঘাত করলে তখনই বাড়িটা ভেঙ্গে পড়ল এবং একেবারে ধ্বংস হয়ে গেল৷’]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லூக்கா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme74">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme74">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21462,51 +22980,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme74">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21637,51 +23155,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>84</Slides>
+  <Slides>90</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>