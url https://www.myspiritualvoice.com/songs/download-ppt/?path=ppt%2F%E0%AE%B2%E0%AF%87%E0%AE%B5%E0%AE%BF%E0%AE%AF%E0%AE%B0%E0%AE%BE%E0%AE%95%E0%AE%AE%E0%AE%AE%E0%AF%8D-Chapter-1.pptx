--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -47,70 +47,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...18 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -119,60 +99,50 @@
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
-    <p:sldId id="284" r:id="rId31"/>
-[...8 lines deleted...]
-    <p:sldId id="293" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -298,63 +268,53 @@
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-[...11 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அது தன் பாவநிவிர்த்திக்கென்று அங்கிகரிக்கப்படும்படி தன் கையை அதின் தலையின்மேல் வைத்து,]]></a:t>
+              <a:t><![CDATA[5. கர்த்தருடைய சந்நிதியில் அந்தக் காளையைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரராகிய ஆசாரியர்கள் அதின் இரத்தத்தை எடுத்து, அதை ஆசரிப்புக் கூடாரவாசலில் இருக்கிற பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தருடைய சந்நிதியில் அந்தக் காளையைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரராகிய ஆசாரியர்கள் அதின் இரத்தத்தை எடுத்து, அதை ஆசரிப்புக் கூடாரவாசலில் இருக்கிற பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[6. பின்பு அவன் அந்தச் சர்வாங்கத் தகனபலியைத் தோலுரித்து, அதைச் சந்துசந்தாகத் துண்டிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தருடைய சந்நிதியில் அந்தக் காளையைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரராகிய ஆசாரியர்கள் அதின் இரத்தத்தை எடுத்து, அதை ஆசரிப்புக் கூடாரவாசலில் இருக்கிற பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது ஆசாரியனாகிய ஆரோனின் குமாரர் பலிபீடத்தின்மேல் அக்கினியைப்போட்டு, அக்கினியின்மேல் கட்டைகளை அடுக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு அவன் அந்தச் சர்வாங்கத் தகனபலியைத் தோலுரித்து, அதைச் சந்துசந்தாகத் துண்டிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[8. அவன் குமாரராகிய ஆசாரியர்கள், துண்டங்களையும் தலையையும் கொழுப்பையும் பலிபீடத்திலுள்ள அக்கினியில் இருக்கிற கட்டைகளின்மேல் அடுக்கிவைக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது ஆசாரியனாகிய ஆரோனின் குமாரர் பலிபீடத்தின்மேல் அக்கினியைப்போட்டு, அக்கினியின்மேல் கட்டைகளை அடுக்கி,]]></a:t>
+              <a:t><![CDATA[8. அவன் குமாரராகிய ஆசாரியர்கள், துண்டங்களையும் தலையையும் கொழுப்பையும் பலிபீடத்திலுள்ள அக்கினியில் இருக்கிற கட்டைகளின்மேல் அடுக்கிவைக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது ஆசாரியனாகிய ஆரோனின் குமாரர் பலிபீடத்தின்மேல் அக்கினியைப்போட்டு, அக்கினியின்மேல் கட்டைகளை அடுக்கி,]]></a:t>
+              <a:t><![CDATA[9. அதின் குடல்களையும் தொடைகளையும் அவன் தண்ணீரினால் கழுவுவானாக; அவைகளையெல்லாம் ஆசாரியன் பலிபீடத்தின்மேல் சர்வாங்க தகனபலியாகத் தகனிக்கக் கடவன்; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் குமாரராகிய ஆசாரியர்கள், துண்டங்களையும் தலையையும் கொழுப்பையும் பலிபீடத்திலுள்ள அக்கினியில் இருக்கிற கட்டைகளின்மேல் அடுக்கிவைக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. அதின் குடல்களையும் தொடைகளையும் அவன் தண்ணீரினால் கழுவுவானாக; அவைகளையெல்லாம் ஆசாரியன் பலிபீடத்தின்மேல் சர்வாங்க தகனபலியாகத் தகனிக்கக் கடவன்; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் குமாரராகிய ஆசாரியர்கள், துண்டங்களையும் தலையையும் கொழுப்பையும் பலிபீடத்திலுள்ள அக்கினியில் இருக்கிற கட்டைகளின்மேல் அடுக்கிவைக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[10. அவன் செலுத்துவது செம்மறியாட்டு மந்தையிலுள்ள ஆடுகளிலாவது வெள்ளாட்டு மந்தையிலுள்ள ஆடுகளிலாவது எடுக்கப்பட்ட சர்வாங்க தகனபலியானால், பழுதற்ற ஒரு கடாவைக் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதின் குடல்களையும் தொடைகளையும் அவன் தண்ணீரினால் கழுவுவானாக; அவைகளையெல்லாம் ஆசாரியன் பலிபீடத்தின்மேல் சர்வாங்க தகனபலியாகத் தகனிக்கக் கடவன்; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தருடைய சந்நிதியில் பலிபீடத்தின் வடபுறத்தில் அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரராகிய ஆசாரியர்கள் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக் கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் ஆசரிப்புக் கூடாரத்திலிருந்து மோசேயைக்கூப்பிட்டு, அவனை நோக்கி:]]></a:t>
+              <a:t><![CDATA[17. பின்பு அதின் செட்டைகளுடன் அதை இரண்டாக்காமல் பிளப்பானாக; பின்பு ஆசாரியன் அதைப் பலிபீடத்திலுள்ள அக்கினியில் இருக்கிற கட்டைகளின்மேல் தகனிக்கக் கடவன்; இது சர்வாங்க தகனபலி; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதின் குடல்களையும் தொடைகளையும் அவன் தண்ணீரினால் கழுவுவானாக; அவைகளையெல்லாம் ஆசாரியன் பலிபீடத்தின்மேல் சர்வாங்க தகனபலியாகத் தகனிக்கக் கடவன்; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தருடைய சந்நிதியில் பலிபீடத்தின் வடபுறத்தில் அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரராகிய ஆசாரியர்கள் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக் கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் செலுத்துவது செம்மறியாட்டு மந்தையிலுள்ள ஆடுகளிலாவது வெள்ளாட்டு மந்தையிலுள்ள ஆடுகளிலாவது எடுக்கப்பட்ட சர்வாங்க தகனபலியானால், பழுதற்ற ஒரு கடாவைக் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[12. பின்பு அவன் அதைச் சந்துசந்தாகத் துண்டித்து, அதின் தலையையும் கொழுப்பையும் கூடவைப்பானாக; அவைகளை ஆசாரியன் பலிபீடத்திலுள்ள அக்கினியில் இருக்கிற கட்டைகளின்மேல் அடுக்கிவைக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் செலுத்துவது செம்மறியாட்டு மந்தையிலுள்ள ஆடுகளிலாவது வெள்ளாட்டு மந்தையிலுள்ள ஆடுகளிலாவது எடுக்கப்பட்ட சர்வாங்க தகனபலியானால், பழுதற்ற ஒரு கடாவைக் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[12. பின்பு அவன் அதைச் சந்துசந்தாகத் துண்டித்து, அதின் தலையையும் கொழுப்பையும் கூடவைப்பானாக; அவைகளை ஆசாரியன் பலிபீடத்திலுள்ள அக்கினியில் இருக்கிற கட்டைகளின்மேல் அடுக்கிவைக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தருடைய சந்நிதியில் பலிபீடத்தின் வடபுறத்தில் அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரராகிய ஆசாரியர்கள் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக் கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[13. குடல்களையும் தொடைகளையும் அவன் தண்ணீரினால் கழுவுவானாக; அவைகளையெல்லாம் ஆசாரியன் கொண்டுவந்து பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது சர்வாங்க தகனபலி; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தருடைய சந்நிதியில் பலிபீடத்தின் வடபுறத்தில் அதைக் கொல்லக்கடவன்; அப்பொழுது ஆரோனின் குமாரராகிய ஆசாரியர்கள் அதின் இரத்தத்தைப் பலிபீடத்தின்மேல் சுற்றிலும் தெளிக்கக் கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[13. குடல்களையும் தொடைகளையும் அவன் தண்ணீரினால் கழுவுவானாக; அவைகளையெல்லாம் ஆசாரியன் கொண்டுவந்து பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது சர்வாங்க தகனபலி; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு அவன் அதைச் சந்துசந்தாகத் துண்டித்து, அதின் தலையையும் கொழுப்பையும் கூடவைப்பானாக; அவைகளை ஆசாரியன் பலிபீடத்திலுள்ள அக்கினியில் இருக்கிற கட்டைகளின்மேல் அடுக்கிவைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[14. அவன் கர்த்தருக்குச் செலுத்துவது பறவைகளிலிருந்து எடுக்கப்பட்ட சர்வாங்க தகனபலியானால், காட்டுப் புறாக்களிலாவது புறாக்குஞ்சுகளிலாவது எடுத்துச் செலுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு அவன் அதைச் சந்துசந்தாகத் துண்டித்து, அதின் தலையையும் கொழுப்பையும் கூடவைப்பானாக; அவைகளை ஆசாரியன் பலிபீடத்திலுள்ள அக்கினியில் இருக்கிற கட்டைகளின்மேல் அடுக்கிவைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[15. அதை ஆசாரியன் பலிபீடத்தண்டையில் கொண்டுவந்து, அதின் தலையைக் கிள்ளி, பலிபீடத்தில் தகனித்து, அதின் இரத்தத்தைப் பலிபீடத்தின் பக்கத்தில் சிந்தவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. குடல்களையும் தொடைகளையும் அவன் தண்ணீரினால் கழுவுவானாக; அவைகளையெல்லாம் ஆசாரியன் கொண்டுவந்து பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது சர்வாங்க தகனபலி; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
+              <a:t><![CDATA[15. அதை ஆசாரியன் பலிபீடத்தண்டையில் கொண்டுவந்து, அதின் தலையைக் கிள்ளி, பலிபீடத்தில் தகனித்து, அதின் இரத்தத்தைப் பலிபீடத்தின் பக்கத்தில் சிந்தவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,160 +2445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. குடல்களையும் தொடைகளையும் அவன் தண்ணீரினால் கழுவுவானாக; அவைகளையெல்லாம் ஆசாரியன் கொண்டுவந்து பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது சர்வாங்க தகனபலி; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[13. குடல்களையும் தொடைகளையும் அவன் தண்ணீரினால் கழுவுவானாக; அவைகளையெல்லாம் ஆசாரியன் கொண்டுவந்து பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது சர்வாங்க தகனபலி; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
+              <a:t><![CDATA[16. அதின் இரைப்பையை அதின் மலத்தோடுங்கூட எடுத்து, அதைப் பலிபீடத்தண்டையில் கீழ்ப்புறமாகச் சாம்பல் இருக்கிற இடத்திலே எறிந்துவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,1031 +2554,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் ஆசரிப்புக் கூடாரத்திலிருந்து மோசேயைக்கூப்பிட்டு, அவனை நோக்கி:]]></a:t>
-[...979 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[17. பின்பு அதின் செட்டைகளுடன் அதை இரண்டாக்காமல் பிளப்பானாக; பின்பு ஆசாரியன் அதைப் பலிபீடத்திலுள்ள அக்கினியில் இருக்கிற கட்டைகளின்மேல் தகனிக்கக் கடவன்; இது சர்வாங்க தகனபலி; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -3793,51 +2663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரிடத்தில் சொல்லவேண்டியது என்னவென்றால், உங்களில் ஒருவன் கர்த்தருக்குப் பலிசெலுத்த வந்தால், மாட்டுமந்தையிலாவது, ஆட்டுமந்தையிலாவது ஒரு மிருகத்தைத் தெரிந்தெடுத்து, பலிசெலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் ஆசரிப்புக் கூடாரத்திலிருந்து மோசேயைக்கூப்பிட்டு, அவனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +2881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் செலுத்துவது மாட்டுமந்தையிலிருந்து எடுக்கப்பட்ட சர்வாங்கதகன பலியானால், அவன் பழுதற்ற ஒரு காளையைச் செலுத்துவானாக; கர்த்தருடைய சந்நிதியில் தான் அங்கிகரிக்கப்படும்படி, அவன் அதை ஆசரிப்புக் கூடாரவாசலில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரிடத்தில் சொல்லவேண்டியது என்னவென்றால், உங்களில் ஒருவன் கர்த்தருக்குப் பலிசெலுத்த வந்தால், மாட்டுமந்தையிலாவது, ஆட்டுமந்தையிலாவது ஒரு மிருகத்தைத் தெரிந்தெடுத்து, பலிசெலுத்தவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4417,51 +3287,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488492" r:id="rId1"/>
+    <p:sldLayoutId id="2474603758" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4621,134 +3491,54 @@
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
-</Relationships>
-[...70 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -4901,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to make atonement for him.]]></a:t>
+              <a:t><![CDATA[5. तब वह उस बछड़े को यहोवा के साम्हने बलि करे; और हारून के पुत्र जो याजक हैं वे लोहू को समीप ले जा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +3823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he shall kill the bullock before the LORD: and the priests, Aaron's sons, shall bring the]]></a:t>
+              <a:t><![CDATA[कर उस वेदी की चारों अलंगों पर छिड़के जो मिलापवाले तम्बू के द्वार पर है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +3955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blood, and sprinkle the blood round about upon the altar that is by the door of the tabernacle of]]></a:t>
+              <a:t><![CDATA[6. फिर वह होमबलिपशु की खाल निकाल कर उस पशु को टुकड़े टुकड़े करे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the congregation.]]></a:t>
+              <a:t><![CDATA[7. तब हारून याजक के पुत्र वेदी पर आग रखें, और आग पर लकड़ी सजाकर धरें;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +4219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he shall flay the burnt offering, and cut it into his pieces.]]></a:t>
+              <a:t><![CDATA[8. और हारून के पुत्र जो याजक हैं वे सिर और चरबी समेत पशु के टुकड़ों को उस लकड़ी पर जो वेदी की आग पर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +4351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the sons of Aaron the priest shall put fire upon the altar, and lay the wood in order upon]]></a:t>
+              <a:t><![CDATA[होगी सजाकर धरें;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the fire:]]></a:t>
+              <a:t><![CDATA[9. और वह उसकी अंतडिय़ों और पैरों को जल से धोए। तब याजक सब को वेदी पर जलाए, कि वह होमबलि यहोवा के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the priests, Aaron's sons, shall lay the parts, the head, and the fat, in order upon the wood]]></a:t>
+              <a:t><![CDATA[लिये सुखदायक सुगन्धवाला हवन ठहरे॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +4747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that is on the fire which is upon the altar:]]></a:t>
+              <a:t><![CDATA[10. और यदि वह भेड़ों वा बकरों का होमबलि चढ़ाए, तो निर्दोष नर को चढ़ाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +4879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But his inwards and his legs shall he wash in water: and the priest shall burn all on the altar,]]></a:t>
+              <a:t><![CDATA[11. और वह उसको यहोवा के आगे वेदी की उत्तरवाली अलंग पर बलि करे; और हारून के पुत्र जो याजक हैं वे उसके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD called unto Moses, and spoke unto him out of the tabernacle of the congregation,]]></a:t>
+              <a:t><![CDATA[17. और वह उसको पंखों के बीच से फाड़े, पर अलग अलग न करे। तब याजक उसको वेदी पर उस लकड़ी के ऊपर रखकर जो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to be a burnt sacrifice, an offering made by fire, of a sweet savour unto the LORD.]]></a:t>
+              <a:t><![CDATA[लोहू को वेदी की चारों अलंगों पर छिड़कें।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And if his offering be of the flocks, namely, of the sheep, or of the goats, for a burnt]]></a:t>
+              <a:t><![CDATA[12. और वह उसको टुकड़े टुकड़े करे, और सिर और चरबी को अलग करे, और याजक इन सब को उस लकड़ी पर सजाकर धरे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sacrifice; he shall bring it a male without blemish.]]></a:t>
+              <a:t><![CDATA[जो वेदी की आग पर होगी;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he shall kill it on the side of the altar northward before the LORD: and the priests,]]></a:t>
+              <a:t><![CDATA[13. और वह उसकी अंतडिय़ों और पैरों को जल से धोए। और याजक सब को समीप ले जा कर वेदी पर जलाए, कि वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Aaron's sons, shall sprinkle his blood round about upon the altar.]]></a:t>
+              <a:t><![CDATA[होमबलि और यहोवा के लिये सुगन्धदायक सुगन्धवाला हवन ठहरे॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he shall cut it into his pieces, with his head and his fat: and the priest shall lay them in]]></a:t>
+              <a:t><![CDATA[14. और यदि वह यहोवा के लिये पक्षियों का होमबलि चढ़ाए, तो पंडुकों वा कबूतरों को चढ़ावा चढ़ाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[order on the wood that is on the fire which is upon the altar:]]></a:t>
+              <a:t><![CDATA[15. याजक उसको वेदी के समीप ले जा कर उसका गला मरोड़ के सिर को धड़ से अलग करे, और वेदी पर जलाए; और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But he shall wash the inwards and the legs with water: and the priest shall bring it all, and]]></a:t>
+              <a:t><![CDATA[उसका सारा लोहू उस वेदी की अलंग पर गिराया जाए;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,183 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[burn it upon the altar: it is a burnt sacrifice, an offering made by fire, of a sweet savour unto]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[the LORD.]]></a:t>
+              <a:t><![CDATA[16. और वह उसका ओझर मल सहित निकाल कर वेदी की पूरब की ओर से राख डालने के स्थान पर फेंक दे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,1239 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying,]]></a:t>
-[...1187 lines deleted...]
-              <a:t><![CDATA[offering made by fire, of a sweet savour unto the LORD.]]></a:t>
+              <a:t><![CDATA[आग पर होगी जलाए, कि वह होमबलि और यहोवा के लिये सुखदायक सुगन्धवाला हवन ठहरे॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Speak unto the children of Israel, and say unto them, If any man of you bring an offering unto]]></a:t>
+              <a:t><![CDATA[1. यहोवा ने मिलापवाले तम्बू में से मूसा को बुलाकर उससे कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD, all of you shall bring your offering of the cattle, even of the herd, and of the flock.]]></a:t>
+              <a:t><![CDATA[2. इस्त्राएलियों से कह, कि तुम में से यदि कोई मनुष्य यहोवा के लिये पशु का चढ़ावा चढ़ाए, तो उसका]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. If his offering be a burnt sacrifice of the herd, let him offer a male without blemish: he shall]]></a:t>
+              <a:t><![CDATA[बलिपशु गाय-बैलों वा भेड़-बकरियों में से एक का हो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offer it of his own voluntary will at the door of the tabernacle of the congregation before the]]></a:t>
+              <a:t><![CDATA[3. यदि वह गाय बैलों में से होमबलि करे, तो निर्दोष नर मिलापवाले तम्बू के द्वार पर चढ़ाए, कि यहोवा उसे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD.]]></a:t>
+              <a:t><![CDATA[ग्रहण करे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he shall put his hand upon the head of the burnt offering; and it shall be accepted for him]]></a:t>
+              <a:t><![CDATA[4. और वह अपना हाथ होमबलिपशु के सिर पर रखे, और वह उनके लिये प्रायश्चित्त करने को ग्रहण किया जाएगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +7184,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +7294,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +7469,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>28</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>