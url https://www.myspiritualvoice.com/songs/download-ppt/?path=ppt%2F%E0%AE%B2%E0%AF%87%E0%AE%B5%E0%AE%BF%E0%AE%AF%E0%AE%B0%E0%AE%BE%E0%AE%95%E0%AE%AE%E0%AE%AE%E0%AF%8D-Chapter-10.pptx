--- v0 (2026-06-03)
+++ v1 (2026-09-07)
@@ -77,50 +77,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +158,57 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +349,60 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மோசே ஆரோனையும் எலெயாசார் இத்தாமார் என்னும் அவன் குமாரரையும் நோக்கி: நீங்கள் சாகாதபடிக்கும், சபையனைத்தின்மேலும் கடுங்கோபம் வராதபடிக்கும், நீங்கள் உங்கள் தலைப்பாகையை எடுத்துப்போடாமலும், உங்கள் வஸ்திரங்களைக் கிழிக்காமலும் இருப்பீர்களாக; உங்கள் சகோதரராகிய இஸ்ரவேல் குடும்பத்தார் யாவரும் கர்த்தர் கொழுத்தின இந்த அக்கினிக்காகப் புலம்புவார்களாக.]]></a:t>
+              <a:t><![CDATA[4. And Moses called Mishael and Elzaphan, the sons of Uzziel the uncle of Aaron, and said unto them, Come near, carry your brethren from before the sanctuary out of the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மோசே ஆரோனையும் எலெயாசார் இத்தாமார் என்னும் அவன் குமாரரையும் நோக்கி: நீங்கள் சாகாதபடிக்கும், சபையனைத்தின்மேலும் கடுங்கோபம் வராதபடிக்கும், நீங்கள் உங்கள் தலைப்பாகையை எடுத்துப்போடாமலும், உங்கள் வஸ்திரங்களைக் கிழிக்காமலும் இருப்பீர்களாக; உங்கள் சகோதரராகிய இஸ்ரவேல் குடும்பத்தார் யாவரும் கர்த்தர் கொழுத்தின இந்த அக்கினிக்காகப் புலம்புவார்களாக.]]></a:t>
+              <a:t><![CDATA[4. And Moses called Mishael and Elzaphan, the sons of Uzziel the uncle of Aaron, and said unto them, Come near, carry your brethren from before the sanctuary out of the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மோசே ஆரோனையும் எலெயாசார் இத்தாமார் என்னும் அவன் குமாரரையும் நோக்கி: நீங்கள் சாகாதபடிக்கும், சபையனைத்தின்மேலும் கடுங்கோபம் வராதபடிக்கும், நீங்கள் உங்கள் தலைப்பாகையை எடுத்துப்போடாமலும், உங்கள் வஸ்திரங்களைக் கிழிக்காமலும் இருப்பீர்களாக; உங்கள் சகோதரராகிய இஸ்ரவேல் குடும்பத்தார் யாவரும் கர்த்தர் கொழுத்தின இந்த அக்கினிக்காகப் புலம்புவார்களாக.]]></a:t>
+              <a:t><![CDATA[4. And Moses called Mishael and Elzaphan, the sons of Uzziel the uncle of Aaron, and said unto them, Come near, carry your brethren from before the sanctuary out of the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் சாகாதபடிக்கு ஆசரிப்புக் கூடாரவாசலிலிருந்து புறப்படாதிருங்கள்; கர்த்தருடைய அபிஷேகதைலம் உங்கள்மேல் இருக்கிறதே என்றான்; அவர்கள் மோசேயினுடைய வார்த்தையின்படியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. So they went near, and carried them in their coats out of the camp; as Moses had said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் சாகாதபடிக்கு ஆசரிப்புக் கூடாரவாசலிலிருந்து புறப்படாதிருங்கள்; கர்த்தருடைய அபிஷேகதைலம் உங்கள்மேல் இருக்கிறதே என்றான்; அவர்கள் மோசேயினுடைய வார்த்தையின்படியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. So they went near, and carried them in their coats out of the camp; as Moses had said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் ஆரோனை நோக்கி:]]></a:t>
+              <a:t><![CDATA[6. And Moses said unto Aaron, and unto Eleazar and unto Ithamar, his sons, Uncover not your heads, neither rend your clothes; lest all of you die, and lest wrath come upon all the people: but let your brethren, the whole house of Israel, mourn for the burning which the LORD has kindled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீயும் உன்னோடேகூட உன் குமாரரும் சாகாதிருக்கவேண்டுமானால், ஆசரிப்புக் கூடாரத்துக்குள் பிரவேசிக்கிறபோது, திராட்சரசத்தையும் மதுவையும் குடிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[6. And Moses said unto Aaron, and unto Eleazar and unto Ithamar, his sons, Uncover not your heads, neither rend your clothes; lest all of you die, and lest wrath come upon all the people: but let your brethren, the whole house of Israel, mourn for the burning which the LORD has kindled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீயும் உன்னோடேகூட உன் குமாரரும் சாகாதிருக்கவேண்டுமானால், ஆசரிப்புக் கூடாரத்துக்குள் பிரவேசிக்கிறபோது, திராட்சரசத்தையும் மதுவையும் குடிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[6. And Moses said unto Aaron, and unto Eleazar and unto Ithamar, his sons, Uncover not your heads, neither rend your clothes; lest all of you die, and lest wrath come upon all the people: but let your brethren, the whole house of Israel, mourn for the burning which the LORD has kindled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீயும் உன்னோடேகூட உன் குமாரரும் சாகாதிருக்கவேண்டுமானால், ஆசரிப்புக் கூடாரத்துக்குள் பிரவேசிக்கிறபோது, திராட்சரசத்தையும் மதுவையும் குடிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[6. And Moses said unto Aaron, and unto Eleazar and unto Ithamar, his sons, Uncover not your heads, neither rend your clothes; lest all of you die, and lest wrath come upon all the people: but let your brethren, the whole house of Israel, mourn for the burning which the LORD has kindled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பரிசுத்தமுள்ளதற்கும் பரிசுத்தமில்லாததற்கும், வித்தியாசம்பண்ணும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[7. And all of you shall not go out from the door of the tabernacle of the congregation, lest all of you die: for the anointing oil of the LORD is upon you. And they did according to the word of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு ஆரோனின் குமாரராகிய நாதாபும் அபியூவும் தன்தன் தூபகலசத்தை எடுத்து, அவைகளில் அக்கினியையும் அதின்மேல் தூபவர்க்கத்தையும் போட்டு, கர்த்தர் தங்களுக்குக் கட்டளையிடாத அந்நிய அக்கினியை அவருடைய சந்நிதியில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Nadab and Abihu, the sons of Aaron, took either of them his censer, and put fire therein, and put incense thereon, and offered strange fire before the LORD, which he commanded them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் மோசேயைக்கொண்டு இஸ்ரவேல் புத்திரருக்குச் சொன்ன சகல பிரமாணங்களையும் அவர்களுக்குப் போதிக்கும்படிக்கும், இது உங்கள் தலைமுறைதோறும் நித்திய கட்டளையாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. And all of you shall not go out from the door of the tabernacle of the congregation, lest all of you die: for the anointing oil of the LORD is upon you. And they did according to the word of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் மோசேயைக்கொண்டு இஸ்ரவேல் புத்திரருக்குச் சொன்ன சகல பிரமாணங்களையும் அவர்களுக்குப் போதிக்கும்படிக்கும், இது உங்கள் தலைமுறைதோறும் நித்திய கட்டளையாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD spoke unto Aaron, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசே ஆரோனையும் மீதியாயிருந்த அவன் குமாரராகிய எலெயாசாரையும் இத்தாமாரையும் நோக்கி: நீங்கள் கர்த்தருடைய தகனபலிகளில் மீதியான போஜனபலியை எடுத்து, பலிபீடத்தண்டையிலே புளிப்பில்லாததாகப் புசியுங்கள்; அது மகா பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[9. Do not drink wine nor strong drink, you, nor your sons with you, when all of you go into the tabernacle of the congregation, lest all of you die: it shall be a statute for ever throughout your generations:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசே ஆரோனையும் மீதியாயிருந்த அவன் குமாரராகிய எலெயாசாரையும் இத்தாமாரையும் நோக்கி: நீங்கள் கர்த்தருடைய தகனபலிகளில் மீதியான போஜனபலியை எடுத்து, பலிபீடத்தண்டையிலே புளிப்பில்லாததாகப் புசியுங்கள்; அது மகா பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[9. Do not drink wine nor strong drink, you, nor your sons with you, when all of you go into the tabernacle of the congregation, lest all of you die: it shall be a statute for ever throughout your generations:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசே ஆரோனையும் மீதியாயிருந்த அவன் குமாரராகிய எலெயாசாரையும் இத்தாமாரையும் நோக்கி: நீங்கள் கர்த்தருடைய தகனபலிகளில் மீதியான போஜனபலியை எடுத்து, பலிபீடத்தண்டையிலே புளிப்பில்லாததாகப் புசியுங்கள்; அது மகா பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[10. And that all of you may put difference between holy and unholy, and between unclean and clean;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதைப் பரிசுத்த ஸ்தலத்திலே புசியுங்கள்; அது கர்த்தருடைய தகனபலிகளில் உனக்கும் உன்குமாரருக்கும் ஏற்படுத்தப்பட்டதாயிருக்கிறது; இப்படிக் கட்டளை பெற்றிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[11. And that all of you may teach the children of Israel all the statutes which the LORD has spoken unto them by the hand of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதைப் பரிசுத்த ஸ்தலத்திலே புசியுங்கள்; அது கர்த்தருடைய தகனபலிகளில் உனக்கும் உன்குமாரருக்கும் ஏற்படுத்தப்பட்டதாயிருக்கிறது; இப்படிக் கட்டளை பெற்றிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[11. And that all of you may teach the children of Israel all the statutes which the LORD has spoken unto them by the hand of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அசைவாட்டும் மார்க்கண்டத்தையும், ஏறெடுத்துப் படைக்கும் முன்னந் தொடையையும், நீயும் உன்னோடேகூட உன் குமாரரும் குமாரத்திகளும் சுத்தமான ஸ்தலத்திலே புசிப்பீர்களாக; இஸ்ரவேல் புத்திரருடைய சமாதானபலிகளில் அவைகள் உனக்கும் உன் பிள்ளைகளுக்கும் கிடைக்கும்படி ஏற்படுத்தப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. And Moses spoke unto Aaron, and unto Eleazar and unto Ithamar, his sons that were left, Take the food offering that remains of the offerings of the LORD made by fire, and eat it without leaven beside the altar: for it is most holy:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அசைவாட்டும் மார்க்கண்டத்தையும், ஏறெடுத்துப் படைக்கும் முன்னந் தொடையையும், நீயும் உன்னோடேகூட உன் குமாரரும் குமாரத்திகளும் சுத்தமான ஸ்தலத்திலே புசிப்பீர்களாக; இஸ்ரவேல் புத்திரருடைய சமாதானபலிகளில் அவைகள் உனக்கும் உன் பிள்ளைகளுக்கும் கிடைக்கும்படி ஏற்படுத்தப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. And Moses spoke unto Aaron, and unto Eleazar and unto Ithamar, his sons that were left, Take the food offering that remains of the offerings of the LORD made by fire, and eat it without leaven beside the altar: for it is most holy:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அசைவாட்டும் மார்க்கண்டத்தையும், ஏறெடுத்துப் படைக்கும் முன்னந் தொடையையும், நீயும் உன்னோடேகூட உன் குமாரரும் குமாரத்திகளும் சுத்தமான ஸ்தலத்திலே புசிப்பீர்களாக; இஸ்ரவேல் புத்திரருடைய சமாதானபலிகளில் அவைகள் உனக்கும் உன் பிள்ளைகளுக்கும் கிடைக்கும்படி ஏற்படுத்தப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. And Moses spoke unto Aaron, and unto Eleazar and unto Ithamar, his sons that were left, Take the food offering that remains of the offerings of the LORD made by fire, and eat it without leaven beside the altar: for it is most holy:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு ஆரோனின் குமாரராகிய நாதாபும் அபியூவும் தன்தன் தூபகலசத்தை எடுத்து, அவைகளில் அக்கினியையும் அதின்மேல் தூபவர்க்கத்தையும் போட்டு, கர்த்தர் தங்களுக்குக் கட்டளையிடாத அந்நிய அக்கினியை அவருடைய சந்நிதியில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Nadab and Abihu, the sons of Aaron, took either of them his censer, and put fire therein, and put incense thereon, and offered strange fire before the LORD, which he commanded them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கொழுப்பாகிய தகனபலிகளோடே அவர்கள் கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டும்படி ஏறெடுத்துப் படைக்கும் முன்னந் தொடையையும், அசைவாட்டும் மார்க்கண்டத்தையும் கொண்டுவருவார்கள்; அது கர்த்தர் கட்டளையிட்டபடியே உனக்கும் உன்பிள்ளைகளுக்கும் நித்திய கட்டளையாக ஏற்படுத்தப்பட்டிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And all of you shall eat it in the holy place, because it is your due, and your sons' due, of the sacrifices of the LORD made by fire: for so I am commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கொழுப்பாகிய தகனபலிகளோடே அவர்கள் கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டும்படி ஏறெடுத்துப் படைக்கும் முன்னந் தொடையையும், அசைவாட்டும் மார்க்கண்டத்தையும் கொண்டுவருவார்கள்; அது கர்த்தர் கட்டளையிட்டபடியே உனக்கும் உன்பிள்ளைகளுக்கும் நித்திய கட்டளையாக ஏற்படுத்தப்பட்டிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And all of you shall eat it in the holy place, because it is your due, and your sons' due, of the sacrifices of the LORD made by fire: for so I am commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கொழுப்பாகிய தகனபலிகளோடே அவர்கள் கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டும்படி ஏறெடுத்துப் படைக்கும் முன்னந் தொடையையும், அசைவாட்டும் மார்க்கண்டத்தையும் கொண்டுவருவார்கள்; அது கர்த்தர் கட்டளையிட்டபடியே உனக்கும் உன்பிள்ளைகளுக்கும் நித்திய கட்டளையாக ஏற்படுத்தப்பட்டிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And the wave breast and heave shoulder shall all of you eat in a clean place; you, and your sons, and your daughters with you: for they be your due, and your sons' due, which are given out of the sacrifices of peace offerings of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பாவநிவாரணபலியாகச் செலுத்தப்பட்ட வெள்ளாட்டுக்கடாவை மோசே தேடிப்பார்த்தான்; அது தகனிக்கப்பட்டிருந்தது; ஆகையால், மீதியாயிருந்த எலெயாசார் இத்தாமார் என்னும் ஆரோனின் குமாரர்மேல் அவன் கோபங்கொண்டு:]]></a:t>
+              <a:t><![CDATA[14. And the wave breast and heave shoulder shall all of you eat in a clean place; you, and your sons, and your daughters with you: for they be your due, and your sons' due, which are given out of the sacrifices of peace offerings of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பாவநிவாரணபலியாகச் செலுத்தப்பட்ட வெள்ளாட்டுக்கடாவை மோசே தேடிப்பார்த்தான்; அது தகனிக்கப்பட்டிருந்தது; ஆகையால், மீதியாயிருந்த எலெயாசார் இத்தாமார் என்னும் ஆரோனின் குமாரர்மேல் அவன் கோபங்கொண்டு:]]></a:t>
+              <a:t><![CDATA[14. And the wave breast and heave shoulder shall all of you eat in a clean place; you, and your sons, and your daughters with you: for they be your due, and your sons' due, which are given out of the sacrifices of peace offerings of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பாவநிவாரணபலியை நீங்கள் பரிசுத்த ஸ்தலத்தில் புசியாமற்போனதென்ன? அது மகா பரிசுத்தமாயிருக்கிறதே; சபையின் அக்கிரமத்தைச் சுமந்து தீர்ப்பதற்குக் கர்த்தருடைய சந்நிதியில் அவர்களுக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, அதை உங்களுக்குக் கொடுத்தாரே.]]></a:t>
+              <a:t><![CDATA[15. The heave shoulder and the wave breast shall they bring with the offerings made by fire of the fat, to wave it for a wave offering before the LORD; and it shall be yours, and your sons' with you, by a statute for ever; as the LORD has commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பாவநிவாரணபலியை நீங்கள் பரிசுத்த ஸ்தலத்தில் புசியாமற்போனதென்ன? அது மகா பரிசுத்தமாயிருக்கிறதே; சபையின் அக்கிரமத்தைச் சுமந்து தீர்ப்பதற்குக் கர்த்தருடைய சந்நிதியில் அவர்களுக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, அதை உங்களுக்குக் கொடுத்தாரே.]]></a:t>
+              <a:t><![CDATA[15. The heave shoulder and the wave breast shall they bring with the offerings made by fire of the fat, to wave it for a wave offering before the LORD; and it shall be yours, and your sons' with you, by a statute for ever; as the LORD has commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பாவநிவாரணபலியை நீங்கள் பரிசுத்த ஸ்தலத்தில் புசியாமற்போனதென்ன? அது மகா பரிசுத்தமாயிருக்கிறதே; சபையின் அக்கிரமத்தைச் சுமந்து தீர்ப்பதற்குக் கர்த்தருடைய சந்நிதியில் அவர்களுக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, அதை உங்களுக்குக் கொடுத்தாரே.]]></a:t>
+              <a:t><![CDATA[15. The heave shoulder and the wave breast shall they bring with the offerings made by fire of the fat, to wave it for a wave offering before the LORD; and it shall be yours, and your sons' with you, by a statute for ever; as the LORD has commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதின் இரத்தம் பரிசுத்த ஸ்தலத்துக்குள்ளே கொண்டுவரப்படவில்லையே; நான் கட்டளையிட்டபடி நீங்கள் அதைப் பரிசுத்த ஸ்தலத்தில் புசிக்கவேண்டியதாயிருந்ததே என்றான்.]]></a:t>
+              <a:t><![CDATA[15. The heave shoulder and the wave breast shall they bring with the offerings made by fire of the fat, to wave it for a wave offering before the LORD; and it shall be yours, and your sons' with you, by a statute for ever; as the LORD has commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதின் இரத்தம் பரிசுத்த ஸ்தலத்துக்குள்ளே கொண்டுவரப்படவில்லையே; நான் கட்டளையிட்டபடி நீங்கள் அதைப் பரிசுத்த ஸ்தலத்தில் புசிக்கவேண்டியதாயிருந்ததே என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And Moses diligently sought the goat of the sin offering, and, behold, it was burnt: and he was angry with Eleazar and Ithamar, the sons of Aaron which were left alive, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அக்கினி கர்த்தருடைய சந்நிதியிலிருந்து புறப்பட்டு, அவர்களைப் பட்சித்தது; அவர்கள் கர்த்தருடைய சந்நிதியில் செத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Nadab and Abihu, the sons of Aaron, took either of them his censer, and put fire therein, and put incense thereon, and offered strange fire before the LORD, which he commanded them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ஆரோன் மோசேயை நோக்கி: அவர்கள் தங்கள் பாவநிவாரணபலியையும், தங்கள் சர்வாங்க தகனபலியையும் கர்த்தருடைய சந்நிதியில் செலுத்தின இன்றுதானே எனக்கு இப்படி நேரிட்டதே; பாவநிவாரணபலியை இன்று நான் புசித்தேனானால், அது கர்த்தரின் பார்வைக்கு நன்றாய் இருக்குமோ என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And Moses diligently sought the goat of the sin offering, and, behold, it was burnt: and he was angry with Eleazar and Ithamar, the sons of Aaron which were left alive, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ஆரோன் மோசேயை நோக்கி: அவர்கள் தங்கள் பாவநிவாரணபலியையும், தங்கள் சர்வாங்க தகனபலியையும் கர்த்தருடைய சந்நிதியில் செலுத்தின இன்றுதானே எனக்கு இப்படி நேரிட்டதே; பாவநிவாரணபலியை இன்று நான் புசித்தேனானால், அது கர்த்தரின் பார்வைக்கு நன்றாய் இருக்குமோ என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And Moses diligently sought the goat of the sin offering, and, behold, it was burnt: and he was angry with Eleazar and Ithamar, the sons of Aaron which were left alive, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ஆரோன் மோசேயை நோக்கி: அவர்கள் தங்கள் பாவநிவாரணபலியையும், தங்கள் சர்வாங்க தகனபலியையும் கர்த்தருடைய சந்நிதியில் செலுத்தின இன்றுதானே எனக்கு இப்படி நேரிட்டதே; பாவநிவாரணபலியை இன்று நான் புசித்தேனானால், அது கர்த்தரின் பார்வைக்கு நன்றாய் இருக்குமோ என்றான்.]]></a:t>
+              <a:t><![CDATA[17. Wherefore have all of you not eaten the sin offering in the holy place, seeing it is most holy, and God has given it you to bear the iniquity of the congregation, to make atonement for them before the LORD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4386,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மோசே அதைக் கேட்டபோது அமைதலாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. Wherefore have all of you not eaten the sin offering in the holy place, seeing it is most holy, and God has given it you to bear the iniquity of the congregation, to make atonement for them before the LORD?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Wherefore have all of you not eaten the sin offering in the holy place, seeing it is most holy, and God has given it you to bear the iniquity of the congregation, to make atonement for them before the LORD?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Behold, the blood of it was not brought in within the holy place: all of you should indeed have eaten it in the holy place, as I commanded.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Behold, the blood of it was not brought in within the holy place: all of you should indeed have eaten it in the holy place, as I commanded.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And Aaron said unto Moses, Behold, this day have they offered their sin offering and their burnt offering before the LORD; and such things have befallen me: and if I had eaten the sin offering to day, should it have been accepted in the sight of the LORD?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And Aaron said unto Moses, Behold, this day have they offered their sin offering and their burnt offering before the LORD; and such things have befallen me: and if I had eaten the sin offering to day, should it have been accepted in the sight of the LORD?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And Aaron said unto Moses, Behold, this day have they offered their sin offering and their burnt offering before the LORD; and such things have befallen me: and if I had eaten the sin offering to day, should it have been accepted in the sight of the LORD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது மோசே ஆரோனை நோக்கி: என்னிடத்தில் சேருகிறவர்களால் நான் பரிசுத்தம்பண்ணப்பட்டு, சகல ஜனங்களுக்கும் முன்பாக நான் மகிமைப்படுவேன் என்று கர்த்தர் சொன்னது இதுதான் என்றான்; ஆரோன் பேசாமலிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And there went out fire from the LORD, and devoured them, and they died before the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And when Moses heard that, he was content.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது மோசே ஆரோனை நோக்கி: என்னிடத்தில் சேருகிறவர்களால் நான் பரிசுத்தம்பண்ணப்பட்டு, சகல ஜனங்களுக்கும் முன்பாக நான் மகிமைப்படுவேன் என்று கர்த்தர் சொன்னது இதுதான் என்றான்; ஆரோன் பேசாமலிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And there went out fire from the LORD, and devoured them, and they died before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு மோசே ஆரோனின் சிறிய தகப்பனான உசியேலின் குமாரராகிய மீசவேலையும் எல்சாபானையும் அழைத்து: நீங்கள் கிட்ட வந்து, உங்கள் சகோதரரைப் பரிசுத்த ஸ்தலத்துக்கு முன்னின்று எடுத்து, பாளயத்துக்குப் புறம்பே கொண்டுபோங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Then Moses said unto Aaron, This is it that the LORD spoke, saying, I will be sanctified in them that come nigh me, and before all the people I will be glorified. And Aaron held his peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு மோசே ஆரோனின் சிறிய தகப்பனான உசியேலின் குமாரராகிய மீசவேலையும் எல்சாபானையும் அழைத்து: நீங்கள் கிட்ட வந்து, உங்கள் சகோதரரைப் பரிசுத்த ஸ்தலத்துக்கு முன்னின்று எடுத்து, பாளயத்துக்குப் புறம்பே கொண்டுபோங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Then Moses said unto Aaron, This is it that the LORD spoke, saying, I will be sanctified in them that come nigh me, and before all the people I will be glorified. And Aaron held his peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மோசே சொன்னபடி அவர்கள் கிட்டவந்து, அவர்களை அவர்கள் உடுத்தியிருந்த சட்டைகளோடும் எடுத்துப் பாளயத்துக்குப் புறம்பே கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Then Moses said unto Aaron, This is it that the LORD spoke, saying, I will be sanctified in them that come nigh me, and before all the people I will be glorified. And Aaron held his peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492370" r:id="rId1"/>
+    <p:sldLayoutId id="2477765831" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,54 +6113,110 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5506,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Moses said unto Aaron, and unto Eleazar and unto Ithamar, his sons, Uncover not your heads,]]></a:t>
+              <a:t><![CDATA[4. பின்பு மோசே ஆரோனின் சிறிய தகப்பனான உசியேலின் குமாரராகிய மீசவேலையும் எல்சாபானையும் அழைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neither rend your clothes; lest all of you die, and lest wrath come upon all the people: but let]]></a:t>
+              <a:t><![CDATA[நீங்கள் கிட்ட வந்து, உங்கள் சகோதரரைப் பரிசுத்த ஸ்தலத்துக்கு முன்னின்று எடுத்து, பாளயத்துக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your brethren, the whole house of Israel, mourn for the burning which the LORD has kindled.]]></a:t>
+              <a:t><![CDATA[புறம்பே கொண்டுபோங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And all of you shall not go out from the door of the tabernacle of the congregation, lest all of]]></a:t>
+              <a:t><![CDATA[5. மோசே சொன்னபடி அவர்கள் கிட்டவந்து, அவர்களை அவர்கள் உடுத்தியிருந்த சட்டைகளோடும் எடுத்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you die: for the anointing oil of the LORD is upon you. And they did according to the word of Moses.]]></a:t>
+              <a:t><![CDATA[பாளயத்துக்குப் புறம்பே கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the LORD spoke unto Aaron, saying,]]></a:t>
+              <a:t><![CDATA[6. மோசே ஆரோனையும் எலெயாசார் இத்தாமார் என்னும் அவன் குமாரரையும் நோக்கி: நீங்கள் சாகாதபடிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Do not drink wine nor strong drink, you, nor your sons with you, when all of you go into the]]></a:t>
+              <a:t><![CDATA[சபையனைத்தின்மேலும் கடுங்கோபம் வராதபடிக்கும், நீங்கள் உங்கள் தலைப்பாகையை எடுத்துப்போடாமலும், உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tabernacle of the congregation, lest all of you die: it shall be a statute for ever throughout your]]></a:t>
+              <a:t><![CDATA[வஸ்திரங்களைக் கிழிக்காமலும் இருப்பீர்களாக; உங்கள் சகோதரராகிய இஸ்ரவேல் குடும்பத்தார் யாவரும் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[generations:]]></a:t>
+              <a:t><![CDATA[கொழுத்தின இந்த அக்கினிக்காகப் புலம்புவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And that all of you may put difference between holy and unholy, and between unclean and clean;]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் சாகாதபடிக்கு ஆசரிப்புக் கூடாரவாசலிலிருந்து புறப்படாதிருங்கள்; கர்த்தருடைய அபிஷேகதைலம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Nadab and Abihu, the sons of Aaron, took either of them his censer, and put fire therein, and]]></a:t>
+              <a:t><![CDATA[1. பின்பு ஆரோனின் குமாரராகிய நாதாபும் அபியூவும் தன்தன் தூபகலசத்தை எடுத்து, அவைகளில் அக்கினியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And that all of you may teach the children of Israel all the statutes which the LORD has spoken]]></a:t>
+              <a:t><![CDATA[உங்கள்மேல் இருக்கிறதே என்றான்; அவர்கள் மோசேயினுடைய வார்த்தையின்படியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto them by the hand of Moses.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் ஆரோனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Moses spoke unto Aaron, and unto Eleazar and unto Ithamar, his sons that were left, Take the]]></a:t>
+              <a:t><![CDATA[9. நீயும் உன்னோடேகூட உன் குமாரரும் சாகாதிருக்கவேண்டுமானால், ஆசரிப்புக் கூடாரத்துக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[food offering that remains of the offerings of the LORD made by fire, and eat it without leaven]]></a:t>
+              <a:t><![CDATA[பிரவேசிக்கிறபோது, திராட்சரசத்தையும் மதுவையும் குடிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beside the altar: for it is most holy:]]></a:t>
+              <a:t><![CDATA[10. பரிசுத்தமுள்ளதற்கும் பரிசுத்தமில்லாததற்கும், வித்தியாசம்பண்ணும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And all of you shall eat it in the holy place, because it is your due, and your sons' due, of]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் மோசேயைக்கொண்டு இஸ்ரவேல் புத்திரருக்குச் சொன்ன சகல பிரமாணங்களையும் அவர்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sacrifices of the LORD made by fire: for so I am commanded.]]></a:t>
+              <a:t><![CDATA[போதிக்கும்படிக்கும், இது உங்கள் தலைமுறைதோறும் நித்திய கட்டளையாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the wave breast and heave shoulder shall all of you eat in a clean place; you, and your]]></a:t>
+              <a:t><![CDATA[12. மோசே ஆரோனையும் மீதியாயிருந்த அவன் குமாரராகிய எலெயாசாரையும் இத்தாமாரையும் நோக்கி: நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sons, and your daughters with you: for they be your due, and your sons' due, which are given out of]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய தகனபலிகளில் மீதியான போஜனபலியை எடுத்து, பலிபீடத்தண்டையிலே புளிப்பில்லாததாகப் புசியுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sacrifices of peace offerings of the children of Israel.]]></a:t>
+              <a:t><![CDATA[அது மகா பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[put incense thereon, and offered strange fire before the LORD, which he commanded them not.]]></a:t>
+              <a:t><![CDATA[அதின்மேல் தூபவர்க்கத்தையும் போட்டு, கர்த்தர் தங்களுக்குக் கட்டளையிடாத அந்நிய அக்கினியை அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. The heave shoulder and the wave breast shall they bring with the offerings made by fire of the]]></a:t>
+              <a:t><![CDATA[13. அதைப் பரிசுத்த ஸ்தலத்திலே புசியுங்கள்; அது கர்த்தருடைய தகனபலிகளில் உனக்கும் உன்குமாரருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fat, to wave it for a wave offering before the LORD; and it shall be yours, and your sons' with you,]]></a:t>
+              <a:t><![CDATA[ஏற்படுத்தப்பட்டதாயிருக்கிறது; இப்படிக் கட்டளை பெற்றிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by a statute for ever; as the LORD has commanded.]]></a:t>
+              <a:t><![CDATA[14. அசைவாட்டும் மார்க்கண்டத்தையும், ஏறெடுத்துப் படைக்கும் முன்னந் தொடையையும், நீயும் உன்னோடேகூட உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Moses diligently sought the goat of the sin offering, and, behold, it was burnt: and he was]]></a:t>
+              <a:t><![CDATA[குமாரரும் குமாரத்திகளும் சுத்தமான ஸ்தலத்திலே புசிப்பீர்களாக; இஸ்ரவேல் புத்திரருடைய சமாதானபலிகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[angry with Eleazar and Ithamar, the sons of Aaron which were left alive, saying,]]></a:t>
+              <a:t><![CDATA[அவைகள் உனக்கும் உன் பிள்ளைகளுக்கும் கிடைக்கும்படி ஏற்படுத்தப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Wherefore have all of you not eaten the sin offering in the holy place, seeing it is most holy,]]></a:t>
+              <a:t><![CDATA[15. கொழுப்பாகிய தகனபலிகளோடே அவர்கள் கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and God has given it you to bear the iniquity of the congregation, to make atonement for them before]]></a:t>
+              <a:t><![CDATA[ஏறெடுத்துப் படைக்கும் முன்னந் தொடையையும், அசைவாட்டும் மார்க்கண்டத்தையும் கொண்டுவருவார்கள்; அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD?]]></a:t>
+              <a:t><![CDATA[கர்த்தர் கட்டளையிட்டபடியே உனக்கும் உன்பிள்ளைகளுக்கும் நித்திய கட்டளையாக ஏற்படுத்தப்பட்டிருக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Behold, the blood of it was not brought in within the holy place: all of you should indeed have]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eaten it in the holy place, as I commanded.]]></a:t>
+              <a:t><![CDATA[16. பாவநிவாரணபலியாகச் செலுத்தப்பட்ட வெள்ளாட்டுக்கடாவை மோசே தேடிப்பார்த்தான்; அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And there went out fire from the LORD, and devoured them, and they died before the LORD.]]></a:t>
+              <a:t><![CDATA[சந்நிதியில் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Aaron said unto Moses, Behold, this day have they offered their sin offering and their burnt]]></a:t>
+              <a:t><![CDATA[தகனிக்கப்பட்டிருந்தது; ஆகையால், மீதியாயிருந்த எலெயாசார் இத்தாமார் என்னும் ஆரோனின் குமாரர்மேல் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offering before the LORD; and such things have befallen me: and if I had eaten the sin offering to]]></a:t>
+              <a:t><![CDATA[கோபங்கொண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day, should it have been accepted in the sight of the LORD?]]></a:t>
+              <a:t><![CDATA[17. பாவநிவாரணபலியை நீங்கள் பரிசுத்த ஸ்தலத்தில் புசியாமற்போனதென்ன? அது மகா பரிசுத்தமாயிருக்கிறதே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11105,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And when Moses heard that, he was content.]]></a:t>
+              <a:t><![CDATA[சபையின் அக்கிரமத்தைச் சுமந்து தீர்ப்பதற்குக் கர்த்தருடைய சந்நிதியில் அவர்களுக்காகப் பாவநிவிர்த்தி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்யும்பொருட்டு, அதை உங்களுக்குக் கொடுத்தாரே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. அதின் இரத்தம் பரிசுத்த ஸ்தலத்துக்குள்ளே கொண்டுவரப்படவில்லையே; நான் கட்டளையிட்டபடி நீங்கள் அதைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பரிசுத்த ஸ்தலத்தில் புசிக்கவேண்டியதாயிருந்ததே என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அப்பொழுது ஆரோன் மோசேயை நோக்கி: அவர்கள் தங்கள் பாவநிவாரணபலியையும், தங்கள் சர்வாங்க தகனபலியையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தருடைய சந்நிதியில் செலுத்தின இன்றுதானே எனக்கு இப்படி நேரிட்டதே; பாவநிவாரணபலியை இன்று நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புசித்தேனானால், அது கர்த்தரின் பார்வைக்கு நன்றாய் இருக்குமோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Then Moses said unto Aaron, This is it that the LORD spoke, saying, I will be sanctified in them]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது அக்கினி கர்த்தருடைய சந்நிதியிலிருந்து புறப்பட்டு, அவர்களைப் பட்சித்தது; அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. மோசே அதைக் கேட்டபோது அமைதலாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that come nigh me, and before all the people I will be glorified. And Aaron held his peace.]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய சந்நிதியில் செத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Moses called Mishael and Elzaphan, the sons of Uzziel the uncle of Aaron, and said unto them,]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது மோசே ஆரோனை நோக்கி: என்னிடத்தில் சேருகிறவர்களால் நான் பரிசுத்தம்பண்ணப்பட்டு, சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Come near, carry your brethren from before the sanctuary out of the camp.]]></a:t>
+              <a:t><![CDATA[ஜனங்களுக்கும் முன்பாக நான் மகிமைப்படுவேன் என்று கர்த்தர் சொன்னது இதுதான் என்றான்; ஆரோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. So they went near, and carried them in their coats out of the camp; as Moses had said.]]></a:t>
+              <a:t><![CDATA[பேசாமலிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme15">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme15">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme15">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>