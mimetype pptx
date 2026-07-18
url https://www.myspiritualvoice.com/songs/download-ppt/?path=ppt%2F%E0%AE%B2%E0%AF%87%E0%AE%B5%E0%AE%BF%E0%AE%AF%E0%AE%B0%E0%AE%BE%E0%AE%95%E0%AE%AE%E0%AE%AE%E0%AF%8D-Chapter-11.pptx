--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -125,50 +125,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -216,50 +226,55 @@
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -424,53 +439,58 @@
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -530,51 +550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இவைகளின் மாம்சத்தைப் புசிக்கவும், இவைகளின் உடல்களைத் தொடவும் வேண்டாம்; இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[13. பறவைகளில் நீங்கள் புசியாமல் அருவருக்கவேண்டியவைகள் யாதெனில்: கழுகும், கருடனும், கடலுராஞ்சியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -639,51 +659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஜலத்திலிருக்கிறவைகளில் நீங்கள் புசிக்கத்தக்கது யாதெனில்; கடல்களும் ஆறுகளுமாகிய தண்ணீர்களிலே சிறகும் செதிளும் உள்ளவைகளையெல்லாம் நீங்கள் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[13. பறவைகளில் நீங்கள் புசியாமல் அருவருக்கவேண்டியவைகள் யாதெனில்: கழுகும், கருடனும், கடலுராஞ்சியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -748,51 +768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஜலத்திலிருக்கிறவைகளில் நீங்கள் புசிக்கத்தக்கது யாதெனில்; கடல்களும் ஆறுகளுமாகிய தண்ணீர்களிலே சிறகும் செதிளும் உள்ளவைகளையெல்லாம் நீங்கள் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[14. பருந்தும் சகலவித வல்லூறும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -857,51 +877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனாலும், கடல்களும் ஆறுகளுமாகிய தண்ணீர்களில் நீந்துகிறதும் வாழ்கிறதுமான பிராணிகளில் சிறகும் செதிளும் இல்லாதவைகள் யாவும் உங்களுக்கு அருவருப்பாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[15. சகலவித காகங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -966,51 +986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனாலும், கடல்களும் ஆறுகளுமாகிய தண்ணீர்களில் நீந்துகிறதும் வாழ்கிறதுமான பிராணிகளில் சிறகும் செதிளும் இல்லாதவைகள் யாவும் உங்களுக்கு அருவருப்பாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[16. தீக்குருவியும், கூகையும், செம்புகமும், சகலவித டேகையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1075,51 +1095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவைகள் உங்களுக்கு அருவருப்பாயிருக்கக்கடவது; அவைகளின் மாம்சத்தைப் புசியாதிருந்து, அவைகளின் உடல்களை அருவருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[17. ஆந்தையும், நீர்க்காகமும், கோட்டானும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1184,51 +1204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தண்ணீர்களிலே சிறகும் செதிளும் இல்லாத யாவும் உங்களுக்கு அருவருப்பாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[18. நாரையும், கூழக்கடாவும், குருகும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1293,51 +1313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பறவைகளில் நீங்கள் புசியாமல் அருவருக்கவேண்டியவைகள் யாதெனில்: கழுகும், கருடனும், கடலுராஞ்சியும்,]]></a:t>
+              <a:t><![CDATA[19. கொக்கும், சகலவித ராஜாளியும், புழுக்கொத்தியும், வெளவாலும் ஆகிய இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1402,51 +1422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பருந்தும் சகலவித வல்லூறும்,]]></a:t>
+              <a:t><![CDATA[20. பறக்கிறவைகளில் நாலுகாலால் நடமாடுகிற ஊரும் பிராணிகள் யாவும் உங்களுக்கு அருவருப்பாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1511,51 +1531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சகலவித காகங்களும்,]]></a:t>
+              <a:t><![CDATA[21. ஆகிலும் பறக்கிறவைகளில் நாலுகாலால் நடமாடுகிற யாவிலும், நீங்கள் புசிக்கத்தக்கது யாதெனில் தரையிலே தத்துகிறதற்குக் கால்களுக்குமேல் தொடைகள் உண்டாயிருக்கிறவைகளிலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1620,51 +1640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[8. இவைகளின் மாம்சத்தைப் புசிக்கவும், இவைகளின் உடல்களைத் தொடவும் வேண்டாம்; இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1729,51 +1749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தீக்குருவியும், கூகையும், செம்புகமும், சகலவித டேகையும்,]]></a:t>
+              <a:t><![CDATA[21. ஆகிலும் பறக்கிறவைகளில் நாலுகாலால் நடமாடுகிற யாவிலும், நீங்கள் புசிக்கத்தக்கது யாதெனில் தரையிலே தத்துகிறதற்குக் கால்களுக்குமேல் தொடைகள் உண்டாயிருக்கிறவைகளிலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1838,51 +1858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆந்தையும், நீர்க்காகமும், கோட்டானும்,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1947,51 +1967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாரையும், கூழக்கடாவும், குருகும்,]]></a:t>
+              <a:t><![CDATA[22. வெட்டுக்கிளி ஜாதியாயிருக்கிறதையும், சோலையாம் என்னும் கிளிஜாதியாயிருக்கிறதையும், அர்கொல் என்னும் கிளிஜாதியாயிருக்கிறதையும், ஆகாபு என்னும் கிளிஜாதியாயிருக்கிறதையும் நீங்கள் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2056,51 +2076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கொக்கும், சகலவித ராஜாளியும், புழுக்கொத்தியும், வெளவாலும் ஆகிய இவைகளே.]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2165,51 +2185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பறக்கிறவைகளில் நாலுகாலால் நடமாடுகிற ஊரும் பிராணிகள் யாவும் உங்களுக்கு அருவருப்பாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2274,51 +2294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆகிலும் பறக்கிறவைகளில் நாலுகாலால் நடமாடுகிற யாவிலும், நீங்கள் புசிக்கத்தக்கது யாதெனில் தரையிலே தத்துகிறதற்குக் கால்களுக்குமேல் தொடைகள் உண்டாயிருக்கிறவைகளிலே,]]></a:t>
+              <a:t><![CDATA[23. பறக்கிறவைகளில் நாலுகாலால் நடமாடுகிற மற்ற யாவும் உங்களுக்கு அருவருப்பாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2383,51 +2403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வெட்டுக்கிளி ஜாதியாயிருக்கிறதையும், சோலையாம் என்னும் கிளிஜாதியாயிருக்கிறதையும், அர்கொல் என்னும் கிளிஜாதியாயிருக்கிறதையும், ஆகாபு என்னும் கிளிஜாதியாயிருக்கிறதையும் நீங்கள் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[3. மிருகங்களில் விரிகுளம்புள்ளதாயிருந்து, குளம்புகள் இரண்டாகப் பிரிந்திருக்கிறதும் அசைபோடுகிறதுமானவைகளையெல்லாம் நீங்கள் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2492,51 +2512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பறக்கிறவைகளில் நாலுகாலால் நடமாடுகிற மற்ற யாவும் உங்களுக்கு அருவருப்பாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[4. ஆனாலும் அசைபோடுகிறதும் விரிகுளம்புள்ளதுமானவைகளில் ஒட்டகமானது அசைபோடுகிறதாயிருந்தாலும், அதற்கு விரிகுளம்பில்லாதபடியால், அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2601,51 +2621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவைகளாலே தீட்டுப்படுவீர்கள்; அவைகளின் உடலைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[4. ஆனாலும் அசைபோடுகிறதும் விரிகுளம்புள்ளதுமானவைகளில் ஒட்டகமானது அசைபோடுகிறதாயிருந்தாலும், அதற்கு விரிகுளம்பில்லாதபடியால், அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2710,51 +2730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவைகளின் உடலைத் சுமந்தவன் எவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[24. அவைகளாலே தீட்டுப்படுவீர்கள்; அவைகளின் உடலைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2819,51 +2839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[9. ஜலத்திலிருக்கிறவைகளில் நீங்கள் புசிக்கத்தக்கது யாதெனில்; கடல்களும் ஆறுகளுமாகிய தண்ணீர்களிலே சிறகும் செதிளும் உள்ளவைகளையெல்லாம் நீங்கள் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2928,51 +2948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. விரிநகங்களுள்ளவைகளாயிருந்தும், இருபிளவான குளம்பில்லாமலும் அசைபோடாமலும் இருக்கிற மிருகங்கள் யாவும் உங்களுக்கு அசுத்தமாயிருப்பதாக; அவைகளைத் தொடுகிறவன் எவனும் தீட்டுப்படுவான்.]]></a:t>
+              <a:t><![CDATA[5. குழிமுசலானது அசைபோடுகிறதாயிருந்தாலும், அதற்கு விரிகுளம்பில்லை; அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3037,51 +3057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. விரிநகங்களுள்ளவைகளாயிருந்தும், இருபிளவான குளம்பில்லாமலும் அசைபோடாமலும் இருக்கிற மிருகங்கள் யாவும் உங்களுக்கு அசுத்தமாயிருப்பதாக; அவைகளைத் தொடுகிறவன் எவனும் தீட்டுப்படுவான்.]]></a:t>
+              <a:t><![CDATA[25. அவைகளின் உடலைத் சுமந்தவன் எவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3146,51 +3166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நாலுகாலால் நடக்கிற சகல ஜீவன்களிலும் தங்கள் உள்ளங்கால்களை ஊன்றி நடக்கிற யாவும் உங்களுக்கு அசுத்தமாயிருப்பதாக; அவைகளின் உடலைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[6. முயலானது அசைபோடுகிறதாயிருந்தும், அதற்கு விரிகுளம்பில்லை; அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3255,51 +3275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நாலுகாலால் நடக்கிற சகல ஜீவன்களிலும் தங்கள் உள்ளங்கால்களை ஊன்றி நடக்கிற யாவும் உங்களுக்கு அசுத்தமாயிருப்பதாக; அவைகளின் உடலைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[26. விரிநகங்களுள்ளவைகளாயிருந்தும், இருபிளவான குளம்பில்லாமலும் அசைபோடாமலும் இருக்கிற மிருகங்கள் யாவும் உங்களுக்கு அசுத்தமாயிருப்பதாக; அவைகளைத் தொடுகிறவன் எவனும் தீட்டுப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3364,51 +3384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவைகளின் உடலைச் சுமந்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்; இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[26. விரிநகங்களுள்ளவைகளாயிருந்தும், இருபிளவான குளம்பில்லாமலும் அசைபோடாமலும் இருக்கிற மிருகங்கள் யாவும் உங்களுக்கு அசுத்தமாயிருப்பதாக; அவைகளைத் தொடுகிறவன் எவனும் தீட்டுப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3473,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவைகளின் உடலைச் சுமந்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்; இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[7. பன்றியின் குளம்பு விரிகுளம்பும் இரண்டாகப் பிரிந்ததுமாயிருந்தும், அது அசைபோடாது; அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3582,51 +3602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தரையில் ஊருகிற பிராணிகளில் உங்களுக்கு அசுத்தமானவைகள் எவையெனில் பெருச்சாளியும், எலியும், சகலவிதமான ஆமையும்,]]></a:t>
+              <a:t><![CDATA[27. நாலுகாலால் நடக்கிற சகல ஜீவன்களிலும் தங்கள் உள்ளங்கால்களை ஊன்றி நடக்கிற யாவும் உங்களுக்கு அசுத்தமாயிருப்பதாக; அவைகளின் உடலைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3691,51 +3711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தரையில் ஊருகிற பிராணிகளில் உங்களுக்கு அசுத்தமானவைகள் எவையெனில் பெருச்சாளியும், எலியும், சகலவிதமான ஆமையும்,]]></a:t>
+              <a:t><![CDATA[27. நாலுகாலால் நடக்கிற சகல ஜீவன்களிலும் தங்கள் உள்ளங்கால்களை ஊன்றி நடக்கிற யாவும் உங்களுக்கு அசுத்தமாயிருப்பதாக; அவைகளின் உடலைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3800,51 +3820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உடும்பும், அழுங்கும், ஓணானும், பல்லியும், பச்சோந்தியும் ஆகிய இவைகளே.]]></a:t>
+              <a:t><![CDATA[28. அவைகளின் உடலைச் சுமந்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்; இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3909,51 +3929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சகல ஊரும் பிராணிகளிலும் இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது; அவைகளில் செத்ததைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[28. அவைகளின் உடலைச் சுமந்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்; இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4018,51 +4038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மிருகங்களில் விரிகுளம்புள்ளதாயிருந்து, குளம்புகள் இரண்டாகப் பிரிந்திருக்கிறதும் அசைபோடுகிறதுமானவைகளையெல்லாம் நீங்கள் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[9. ஜலத்திலிருக்கிறவைகளில் நீங்கள் புசிக்கத்தக்கது யாதெனில்; கடல்களும் ஆறுகளுமாகிய தண்ணீர்களிலே சிறகும் செதிளும் உள்ளவைகளையெல்லாம் நீங்கள் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4127,51 +4147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சகல ஊரும் பிராணிகளிலும் இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது; அவைகளில் செத்ததைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[29. தரையில் ஊருகிற பிராணிகளில் உங்களுக்கு அசுத்தமானவைகள் எவையெனில் பெருச்சாளியும், எலியும், சகலவிதமான ஆமையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4236,51 +4256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவைகளில் செத்தது ஒன்று யாதொன்றின்மேல் விழுந்தால் அது தீட்டுப்பட்டிருக்கும்; அது மரப்பாத்திரமானாலும், வஸ்திரமானாலும், தோலானாலும், பையானாலும், வேலை செய்கிறதற்கேற்ற ஆயுதமானாலும் சாயங்காலம்மட்டும் தீட்டாயிருக்கும்; அது தண்ணீரில் போடப்படவேண்டும், அப்பொழுது சுத்தமாகும்.]]></a:t>
+              <a:t><![CDATA[30. உடும்பும், அழுங்கும், ஓணானும், பல்லியும், பச்சோந்தியும் ஆகிய இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4345,51 +4365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவைகளில் செத்தது ஒன்று யாதொன்றின்மேல் விழுந்தால் அது தீட்டுப்பட்டிருக்கும்; அது மரப்பாத்திரமானாலும், வஸ்திரமானாலும், தோலானாலும், பையானாலும், வேலை செய்கிறதற்கேற்ற ஆயுதமானாலும் சாயங்காலம்மட்டும் தீட்டாயிருக்கும்; அது தண்ணீரில் போடப்படவேண்டும், அப்பொழுது சுத்தமாகும்.]]></a:t>
+              <a:t><![CDATA[31. சகல ஊரும் பிராணிகளிலும் இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது; அவைகளில் செத்ததைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4454,51 +4474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவைகளில் செத்தது ஒன்று யாதொன்றின்மேல் விழுந்தால் அது தீட்டுப்பட்டிருக்கும்; அது மரப்பாத்திரமானாலும், வஸ்திரமானாலும், தோலானாலும், பையானாலும், வேலை செய்கிறதற்கேற்ற ஆயுதமானாலும் சாயங்காலம்மட்டும் தீட்டாயிருக்கும்; அது தண்ணீரில் போடப்படவேண்டும், அப்பொழுது சுத்தமாகும்.]]></a:t>
+              <a:t><![CDATA[31. சகல ஊரும் பிராணிகளிலும் இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது; அவைகளில் செத்ததைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4563,51 +4583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவைகளில் ஒன்று மண்பாண்டத்துக்குள் விழுந்தால், அதற்குள் இருக்கிறவை யாவும் தீட்டுப்பட்டிருக்கும்; அதை உடைத்துப்போடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[32. அவைகளில் செத்தது ஒன்று யாதொன்றின்மேல் விழுந்தால் அது தீட்டுப்பட்டிருக்கும்; அது மரப்பாத்திரமானாலும், வஸ்திரமானாலும், தோலானாலும், பையானாலும், வேலை செய்கிறதற்கேற்ற ஆயுதமானாலும் சாயங்காலம்மட்டும் தீட்டாயிருக்கும்; அது தண்ணீரில் போடப்படவேண்டும், அப்பொழுது சுத்தமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4672,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. புசிக்கத்தக்க போஜனபதார்த்தத்தின்மேல் அந்தத் தண்ணீர் பட்டால், அது தீட்டாகும்; குடிக்கத்தக்க எந்தப்பானமும் அப்படிப்பட்ட பாத்திரத்தினால் தீட்டுப்படும்.]]></a:t>
+              <a:t><![CDATA[32. அவைகளில் செத்தது ஒன்று யாதொன்றின்மேல் விழுந்தால் அது தீட்டுப்பட்டிருக்கும்; அது மரப்பாத்திரமானாலும், வஸ்திரமானாலும், தோலானாலும், பையானாலும், வேலை செய்கிறதற்கேற்ற ஆயுதமானாலும் சாயங்காலம்மட்டும் தீட்டாயிருக்கும்; அது தண்ணீரில் போடப்படவேண்டும், அப்பொழுது சுத்தமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4781,51 +4801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. புசிக்கத்தக்க போஜனபதார்த்தத்தின்மேல் அந்தத் தண்ணீர் பட்டால், அது தீட்டாகும்; குடிக்கத்தக்க எந்தப்பானமும் அப்படிப்பட்ட பாத்திரத்தினால் தீட்டுப்படும்.]]></a:t>
+              <a:t><![CDATA[32. அவைகளில் செத்தது ஒன்று யாதொன்றின்மேல் விழுந்தால் அது தீட்டுப்பட்டிருக்கும்; அது மரப்பாத்திரமானாலும், வஸ்திரமானாலும், தோலானாலும், பையானாலும், வேலை செய்கிறதற்கேற்ற ஆயுதமானாலும் சாயங்காலம்மட்டும் தீட்டாயிருக்கும்; அது தண்ணீரில் போடப்படவேண்டும், அப்பொழுது சுத்தமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4890,51 +4910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவைகளின் உடலில் யாதொன்று எதின்மேல் விழுதோ, அதுவும் தீட்டுப்படும்; அடுப்பானாலும் மண்தொட்டியானாலும் தகர்க்கப்படுவதாக; அவைகள் தீட்டுப்பட்டிருக்கும்; ஆகையால், அவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[33. அவைகளில் ஒன்று மண்பாண்டத்துக்குள் விழுந்தால், அதற்குள் இருக்கிறவை யாவும் தீட்டுப்பட்டிருக்கும்; அதை உடைத்துப்போடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4999,51 +5019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவைகளின் உடலில் யாதொன்று எதின்மேல் விழுதோ, அதுவும் தீட்டுப்படும்; அடுப்பானாலும் மண்தொட்டியானாலும் தகர்க்கப்படுவதாக; அவைகள் தீட்டுப்பட்டிருக்கும்; ஆகையால், அவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[33. அவைகளில் ஒன்று மண்பாண்டத்துக்குள் விழுந்தால், அதற்குள் இருக்கிறவை யாவும் தீட்டுப்பட்டிருக்கும்; அதை உடைத்துப்போடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5108,51 +5128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆனாலும், நீரூற்றும் மிகுந்த ஜலம் உண்டாகிய கிணறும் சுத்தமாயிருக்கும்; அவைகளிலுள்ள உடலைத் தொடுகிறவனோ தீட்டுப்படுவான்.]]></a:t>
+              <a:t><![CDATA[34. புசிக்கத்தக்க போஜனபதார்த்தத்தின்மேல் அந்தத் தண்ணீர் பட்டால், அது தீட்டாகும்; குடிக்கத்தக்க எந்தப்பானமும் அப்படிப்பட்ட பாத்திரத்தினால் தீட்டுப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5217,51 +5237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் அசைபோடுகிறதும் விரிகுளம்புள்ளதுமானவைகளில் ஒட்டகமானது அசைபோடுகிறதாயிருந்தாலும், அதற்கு விரிகுளம்பில்லாதபடியால், அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[10. ஆனாலும், கடல்களும் ஆறுகளுமாகிய தண்ணீர்களில் நீந்துகிறதும் வாழ்கிறதுமான பிராணிகளில் சிறகும் செதிளும் இல்லாதவைகள் யாவும் உங்களுக்கு அருவருப்பாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5326,51 +5346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆனாலும், நீரூற்றும் மிகுந்த ஜலம் உண்டாகிய கிணறும் சுத்தமாயிருக்கும்; அவைகளிலுள்ள உடலைத் தொடுகிறவனோ தீட்டுப்படுவான்.]]></a:t>
+              <a:t><![CDATA[34. புசிக்கத்தக்க போஜனபதார்த்தத்தின்மேல் அந்தத் தண்ணீர் பட்டால், அது தீட்டாகும்; குடிக்கத்தக்க எந்தப்பானமும் அப்படிப்பட்ட பாத்திரத்தினால் தீட்டுப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5435,51 +5455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. மேற்சொல்லியவைகளின் உடலில் யாதொன்று விதைத்தானியத்தின்மேல் விழுந்தால், அது தீட்டுப்படாது.]]></a:t>
+              <a:t><![CDATA[35. அவைகளின் உடலில் யாதொன்று எதின்மேல் விழுதோ, அதுவும் தீட்டுப்படும்; அடுப்பானாலும் மண்தொட்டியானாலும் தகர்க்கப்படுவதாக; அவைகள் தீட்டுப்பட்டிருக்கும்; ஆகையால், அவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5544,51 +5564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அந்த உடலில் யாதொன்று தண்ணீர் வார்க்கப்பட்டிருக்கிற விதையின்மேல் விழுந்ததானால், அது உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[35. அவைகளின் உடலில் யாதொன்று எதின்மேல் விழுதோ, அதுவும் தீட்டுப்படும்; அடுப்பானாலும் மண்தொட்டியானாலும் தகர்க்கப்படுவதாக; அவைகள் தீட்டுப்பட்டிருக்கும்; ஆகையால், அவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5653,51 +5673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உங்களுக்கு ஆகாரத்துக்கான ஒரு மிருகம் செத்தால், அதின் உடலைத் தொடுகிறவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[36. ஆனாலும், நீரூற்றும் மிகுந்த ஜலம் உண்டாகிய கிணறும் சுத்தமாயிருக்கும்; அவைகளிலுள்ள உடலைத் தொடுகிறவனோ தீட்டுப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5762,51 +5782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதின் மாம்சத்தைப் புசித்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்; அதின் உடலை எடுத்துப் போனவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவனும் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[36. ஆனாலும், நீரூற்றும் மிகுந்த ஜலம் உண்டாகிய கிணறும் சுத்தமாயிருக்கும்; அவைகளிலுள்ள உடலைத் தொடுகிறவனோ தீட்டுப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5871,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதின் மாம்சத்தைப் புசித்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்; அதின் உடலை எடுத்துப் போனவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவனும் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[37. மேற்சொல்லியவைகளின் உடலில் யாதொன்று விதைத்தானியத்தின்மேல் விழுந்தால், அது தீட்டுப்படாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5980,51 +6000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. தரையில் ஊருகிற பிராணிகளெல்லாம் உங்களுக்கு அருவருப்பாயிருக்கக்கடவது; அவை புசிக்கப்படலாகாது.]]></a:t>
+              <a:t><![CDATA[38. அந்த உடலில் யாதொன்று தண்ணீர் வார்க்கப்பட்டிருக்கிற விதையின்மேல் விழுந்ததானால், அது உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6089,51 +6109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. தரையில் ஊருகிற சகல பிராணிகளிலும், வயிற்றினால் நகருகிறவைகளையும், நாலுகாலால் நடமாடுகிறவைகளையும், அநேகங் கால்களுள்ளவைகளையும் புசியாதிருப்பீர்களாக; அவைகள் அருவருப்பானவைகள்.]]></a:t>
+              <a:t><![CDATA[38. அந்த உடலில் யாதொன்று தண்ணீர் வார்க்கப்பட்டிருக்கிற விதையின்மேல் விழுந்ததானால், அது உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6198,51 +6218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. தரையில் ஊருகிற சகல பிராணிகளிலும், வயிற்றினால் நகருகிறவைகளையும், நாலுகாலால் நடமாடுகிறவைகளையும், அநேகங் கால்களுள்ளவைகளையும் புசியாதிருப்பீர்களாக; அவைகள் அருவருப்பானவைகள்.]]></a:t>
+              <a:t><![CDATA[39. உங்களுக்கு ஆகாரத்துக்கான ஒரு மிருகம் செத்தால், அதின் உடலைத் தொடுகிறவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6307,51 +6327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஊருகிற எந்தப் பிராணிகளிலும் உங்களை அருவருப்பாக்கிக்கொள்ளாமலும், அவைகளால் தீட்டுப்படாமலும் இருப்பீர்களாக; அவைகளாலே நீங்கள் தீட்டுப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[40. அதின் மாம்சத்தைப் புசித்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்; அதின் உடலை எடுத்துப் போனவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவனும் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6416,51 +6436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் அசைபோடுகிறதும் விரிகுளம்புள்ளதுமானவைகளில் ஒட்டகமானது அசைபோடுகிறதாயிருந்தாலும், அதற்கு விரிகுளம்பில்லாதபடியால், அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[10. ஆனாலும், கடல்களும் ஆறுகளுமாகிய தண்ணீர்களில் நீந்துகிறதும் வாழ்கிறதுமான பிராணிகளில் சிறகும் செதிளும் இல்லாதவைகள் யாவும் உங்களுக்கு அருவருப்பாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6525,51 +6545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஊருகிற எந்தப் பிராணிகளிலும் உங்களை அருவருப்பாக்கிக்கொள்ளாமலும், அவைகளால் தீட்டுப்படாமலும் இருப்பீர்களாக; அவைகளாலே நீங்கள் தீட்டுப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[40. அதின் மாம்சத்தைப் புசித்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்; அதின் உடலை எடுத்துப் போனவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவனும் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6634,51 +6654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நான் உங்கள் தேவனாகிய கர்த்தர், நான் பரிசுத்தர்; ஆகையால் தரையில் ஊருகிற எந்தப் பிராணிகளிலும் உங்களைத் தீட்டுப்படுத்தாமல், உங்களைப் பரிசுத்தமாக்கிக்கொண்டு, பரிசுத்தராயிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[41. தரையில் ஊருகிற பிராணிகளெல்லாம் உங்களுக்கு அருவருப்பாயிருக்கக்கடவது; அவை புசிக்கப்படலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6743,51 +6763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நான் உங்கள் தேவனாகிய கர்த்தர், நான் பரிசுத்தர்; ஆகையால் தரையில் ஊருகிற எந்தப் பிராணிகளிலும் உங்களைத் தீட்டுப்படுத்தாமல், உங்களைப் பரிசுத்தமாக்கிக்கொண்டு, பரிசுத்தராயிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[42. தரையில் ஊருகிற சகல பிராணிகளிலும், வயிற்றினால் நகருகிறவைகளையும், நாலுகாலால் நடமாடுகிறவைகளையும், அநேகங் கால்களுள்ளவைகளையும் புசியாதிருப்பீர்களாக; அவைகள் அருவருப்பானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6852,51 +6872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நான் உங்கள் தேவனாயிருக்கும்படி உங்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணின கர்த்தர், நான் பரிசுத்தர்; ஆகையால், நீங்களும் பரிசுத்தராயிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[42. தரையில் ஊருகிற சகல பிராணிகளிலும், வயிற்றினால் நகருகிறவைகளையும், நாலுகாலால் நடமாடுகிறவைகளையும், அநேகங் கால்களுள்ளவைகளையும் புசியாதிருப்பீர்களாக; அவைகள் அருவருப்பானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6961,51 +6981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நான் உங்கள் தேவனாயிருக்கும்படி உங்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணின கர்த்தர், நான் பரிசுத்தர்; ஆகையால், நீங்களும் பரிசுத்தராயிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[43. ஊருகிற எந்தப் பிராணிகளிலும் உங்களை அருவருப்பாக்கிக்கொள்ளாமலும், அவைகளால் தீட்டுப்படாமலும் இருப்பீர்களாக; அவைகளாலே நீங்கள் தீட்டுப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7070,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. சுத்தமானதற்கும் அசுத்தமானதற்கும், புசிக்கத்தக்க ஜந்துக்களுக்கும் புசிக்கத்தகாத ஜந்துக்களுக்கும் வித்தியாசம்பண்ணும்பொருட்டு,]]></a:t>
+              <a:t><![CDATA[43. ஊருகிற எந்தப் பிராணிகளிலும் உங்களை அருவருப்பாக்கிக்கொள்ளாமலும், அவைகளால் தீட்டுப்படாமலும் இருப்பீர்களாக; அவைகளாலே நீங்கள் தீட்டுப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7179,51 +7199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. மிருகத்துக்கும் பறவைகளுக்கும், தண்ணீர்களில் நீந்துகிற சகல ஜீவஜந்துக்களுக்கும், பூமியின்மேல் ஊருகிற சகல பிராணிகளுக்கும் அடுத்த பிரமாணம் இதுவே என்று சொல்லுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[44. நான் உங்கள் தேவனாகிய கர்த்தர், நான் பரிசுத்தர்; ஆகையால் தரையில் ஊருகிற எந்தப் பிராணிகளிலும் உங்களைத் தீட்டுப்படுத்தாமல், உங்களைப் பரிசுத்தமாக்கிக்கொண்டு, பரிசுத்தராயிருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7288,51 +7308,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. மிருகத்துக்கும் பறவைகளுக்கும், தண்ணீர்களில் நீந்துகிற சகல ஜீவஜந்துக்களுக்கும், பூமியின்மேல் ஊருகிற சகல பிராணிகளுக்கும் அடுத்த பிரமாணம் இதுவே என்று சொல்லுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[44. நான் உங்கள் தேவனாகிய கர்த்தர், நான் பரிசுத்தர்; ஆகையால் தரையில் ஊருகிற எந்தப் பிராணிகளிலும் உங்களைத் தீட்டுப்படுத்தாமல், உங்களைப் பரிசுத்தமாக்கிக்கொண்டு, பரிசுத்தராயிருப்பீர்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. நான் உங்கள் தேவனாயிருக்கும்படி உங்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணின கர்த்தர், நான் பரிசுத்தர்; ஆகையால், நீங்களும் பரிசுத்தராயிருப்பீர்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. நான் உங்கள் தேவனாயிருக்கும்படி உங்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணின கர்த்தர், நான் பரிசுத்தர்; ஆகையால், நீங்களும் பரிசுத்தராயிருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7397,51 +7635,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. குழிமுசலானது அசைபோடுகிறதாயிருந்தாலும், அதற்கு விரிகுளம்பில்லை; அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. அவைகள் உங்களுக்கு அருவருப்பாயிருக்கக்கடவது; அவைகளின் மாம்சத்தைப் புசியாதிருந்து, அவைகளின் உடல்களை அருவருப்பீர்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. சுத்தமானதற்கும் அசுத்தமானதற்கும், புசிக்கத்தக்க ஜந்துக்களுக்கும் புசிக்கத்தகாத ஜந்துக்களுக்கும் வித்தியாசம்பண்ணும்பொருட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. மிருகத்துக்கும் பறவைகளுக்கும், தண்ணீர்களில் நீந்துகிற சகல ஜீவஜந்துக்களுக்கும், பூமியின்மேல் ஊருகிற சகல பிராணிகளுக்கும் அடுத்த பிரமாணம் இதுவே என்று சொல்லுங்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. மிருகத்துக்கும் பறவைகளுக்கும், தண்ணீர்களில் நீந்துகிற சகல ஜீவஜந்துக்களுக்கும், பூமியின்மேல் ஊருகிற சகல பிராணிகளுக்கும் அடுத்த பிரமாணம் இதுவே என்று சொல்லுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7506,51 +8071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. முயலானது அசைபோடுகிறதாயிருந்தும், அதற்கு விரிகுளம்பில்லை; அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. அவைகள் உங்களுக்கு அருவருப்பாயிருக்கக்கடவது; அவைகளின் மாம்சத்தைப் புசியாதிருந்து, அவைகளின் உடல்களை அருவருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7615,51 +8180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பன்றியின் குளம்பு விரிகுளம்பும் இரண்டாகப் பிரிந்ததுமாயிருந்தும், அது அசைபோடாது; அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. தண்ணீர்களிலே சிறகும் செதிளும் இல்லாத யாவும் உங்களுக்கு அருவருப்பாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7694,51 +8259,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469490698" r:id="rId1"/>
+    <p:sldLayoutId id="2473386234" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8242,54 +8807,94 @@
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8410,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. వాటి మాంసమును మీరు తిన కూడదు; వాటి కళేబరములను ముట్టకూడదు; అవి మీకు అపవిత్రములు.]]></a:t>
+              <a:t><![CDATA[13. ಪಕ್ಷಿಗಳೊಳಗೆ ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವವುಗಳು ಇವೇ; ಇವುಗಳನ್ನು ನೀವು ತಿನ್ನಬಾರದು, ಇವು ನಿಮಗೆ ಅಶುದ್ಧ: ಹದ್ದು,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. జలచరములన్నిటిలో వీటిని తినవచ్చును; సముద్ర ములో నేమి, నదులలో నేమి, యే నీళ్లలోనేమి, వేటికి రెక్కలు]]></a:t>
+              <a:t><![CDATA[ಕಡಲ ಹದ್ದು, ವಿಾನು ತಿನ್ನುವ ದೊಡ್ಡ ಜಾತಿಯ ಪಕ್ಷಿ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొలుసులు ఉండునో వాటిని తినవచ్చును.]]></a:t>
+              <a:t><![CDATA[14. ರಣಹದ್ದು, ಅದರ ಜಾತಿಯ ಹದ್ದು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. సముద్రములలోనేమి, నదులలోనేమి, సమస్త జలచర ముల లోను సమస్త జలజంతువులలోను వేటికి రెక్కలు పొలు సులు]]></a:t>
+              <a:t><![CDATA[15. ಅದರ ಜಾತಿಗನುಸಾರವಾದ ಪ್ರತಿಯೊಂದು ಕಾಗೆ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉండవో అవన్నియు మీకు హేయములు;]]></a:t>
+              <a:t><![CDATA[16. ಗೂಬೆ, ಗಿಡುಗ, ಕೋಗಿಲೆ, ಅದರ ಪ್ರತಿಯೊಂದು ಜಾತಿಯ ಗಿಡುಗ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అవి మీకు హేయములుగానే ఉండవలెను. వాటి మాంస మును తినకూడదు, వాటి కళేబరములను హేయములుగా ఎంచుకొనవలెను.]]></a:t>
+              <a:t><![CDATA[17. ಸಣ್ಣ ಗೂಬೆ, ಹೊಟ್ಟೆ ಬಾಕ ಪಕ್ಷಿ ಮತ್ತು ಹೆಗ್ಗೂಬೆ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. నీళ్లలో దేనికి రెక్కలు పొలుసులు ఉండవో అది మీకు హేయము.]]></a:t>
+              <a:t><![CDATA[18. ಇದಲ್ಲದೆ ಹಂಸ, ನೀರು ಕೋಳಿ, ರಣಹದ್ದು,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. పక్షులలో వీటిని హేయములుగా ఎంచుకొనవలెను. వీటిని తినవద్దు ఇవి హేయములు; పక్షిరాజు, పెద్ద బోరువ,]]></a:t>
+              <a:t><![CDATA[19. ಕೊಕ್ಕರೆ, ಬಕ, ಬಾವಲಿ, ಕಣ್ಣ ಕಪಡಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. క్రౌంచపక్షి, గద్ద, తెల్లగద్ద, ప్రతివిధమైన గద్ద,]]></a:t>
+              <a:t><![CDATA[20. ರೆಕ್ಕೆಯುಳ್ಳವುಗಳಾಗಿ ಕಾಲುಗಳಿಂದ ಹರಿದಾಡುವ ಕ್ರಿಮಿಕೀಟಗಳೆಲ್ಲವೂ ನಿಮಗೆ ಹೇಯವಾಗಿರಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ప్రతివిధమైన కాకి, నిప్పుకోడి,]]></a:t>
+              <a:t><![CDATA[21. ಆದರೆ ಕಾಲುಳ್ಳ ಯಾವ ಕ್ರಿಮಿಕೀಟಗಳಿಗೆ ನೆಲದ ಮೇಲೆ ಹಾರುವದಕ್ಕೋಸ್ಕರ ಮುದುರಿಕೊಂಡಿರುವ ತೊಡೆಗಳು ಇರುತ್ತವೆಯೋ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. మరియు యెహోవా మోషే అహరోనులకు ఈలాగు సెలవిచ్చెను]]></a:t>
+              <a:t><![CDATA[8. ಅವುಗಳ ಮಾಂಸವನ್ನು ನೀವು ತಿನ್ನಬಾರದು; ಅವುಗಳ ಶವಗಳನ್ನು ನೀವು ಮುಟ್ಟಬಾರದು; ಅವು ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿವೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ​కపిరిగాడు, కోకిల,]]></a:t>
+              <a:t><![CDATA[ಅವುಗಳನ್ನು ನೀವು ತಿನ್ನ ಬಹುದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ​​ప్రతివిధమైన డేగ,]]></a:t>
+              <a:t><![CDATA[1. 1 ಕರ್ತನು ಮೋಶೆ ಆರೋನರೊಂದಿಗೆ ಮಾತನಾಡಿ ಅವರಿಗೆ ಹೇಳಿದ್ದೇನಂದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ​పైగిడికంటె, చెరువుకాకి, గుడ్లగూబ, హంస, గూడబాతు, నల్లబోరువ,]]></a:t>
+              <a:t><![CDATA[22. ಅವುಗಳ ಜಾತಿಗನುಸಾರವಾಗಿ ಮಿಡತೆಗಳನ್ನೂ ಬೋಳುಮಿಡತೆಗಳನ್ನೂ ಜಿಟ್ಟೆಮಿಡತೆಗಳನ್ನೂ ಸಣ್ಣ ಮಿಡಿತೆಗಳನ್ನೂ ತಿನ್ನಬಹುದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ​​సంకుబుడి కొంగ, ప్రతివిధమైన కొంగ, కుకుడుగువ్వ, గబ్బిలము.]]></a:t>
+              <a:t><![CDATA[2. ಇಸ್ರಾಯೇಲನ ಮಕ್ಕಳೊಂದಿಗೆ ಮಾತನಾಡಿ ಹೀಗೆ ಹೇಳಬೇಕು--ಭೂಮಿಯ ಮೇಲೆ ಇರುವ ಎಲ್ಲಾ ಪಶುಗಳಲ್ಲಿ ನೀವು ತಿನ್ನಬೇಕಾದವುಗಳು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. రెక్కలుకలిగి నాలుగుకాళ్లతో చరించు చరము లన్నియు మీకు హేయములు.]]></a:t>
+              <a:t><![CDATA[ಇವೇ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. అయితే నాలుగుకాళ్లతో చరించుచు నేల గంతులువేయుటకు కాళ్లమీద తొడలు గల పురుగులన్ని తినవచ్చును.]]></a:t>
+              <a:t><![CDATA[23. ಆದರೆ ನಾಲ್ಕು ಪಾದಗಳುಳ್ಳ ಎಲ್ಲಾ ಹಾರಾಡುವ, ಹರಿದಾಡುವ ಬೇರೆಯವುಗಳೆಲ್ಲಾ ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ​నేత మిడతగాని చిన్న మిడతగాని ఆకుమిడతగాని మిడతలలో ప్రతివిధమైనది తినవచ్చును.]]></a:t>
+              <a:t><![CDATA[3. ಪಶುಗಳಲ್ಲಿ ಕಾಲ್ಗೊರಸು ಸೀಳಿದ್ದಾಗಿದ್ದು ಮೇವನ್ನು ಮೆಲುಕಾಡಿಸುವದನ್ನು ನೀವು ತಿನ್ನಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ​నాలుగు కాళ్లుగల పురుగులన్నియు మీకు హేయములు.]]></a:t>
+              <a:t><![CDATA[4. ಮೇವನ್ನು ಮೆಲುಕಾಡಿಸದ ಇಲ್ಲವೆ ಗೊರಸು ಸೀಳದಿರುವ ಯಾವದನ್ನೂ ನೀವು ತಿನ್ನಬಾರದು. ಒಂಟೆಯು ಮೇವನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. వాటివలన మీరు అపవిత్రులగుదురు వాటి కళేబరములను ముట్టిన ప్రతివాడు సాయంకాలము వరకు అపవిత్రుడగును.]]></a:t>
+              <a:t><![CDATA[ಮೆಲುಕಾಡಿಸುವದಾದರೂ ಗೊರಸು ಸೀಳಲ್ಪಟ್ಟಿಲ್ಲ, ಅದು ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. వాటి కళేబరములలో కొంచె మైనను మోసిన ప్రతివాడు తన బట్టలు ఉదుకుకొని సాయంకాలమువరకు అపవిత్రుడగును.]]></a:t>
+              <a:t><![CDATA[24. ಇವುಗಳು ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವವು. ಅವುಗಳ ಶವಗಳನ್ನು ಮುಟ್ಟುವವನು ಸಾಯಂಕಾಲದ ವರೆಗೂ ಅಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. మీరు ఇశ్రాయేలీయులతో ఇట్లనుడిభూమిమీదనున్న జీవులన్నిటిలోను మీరు ఈ జీవులను మాత్రము తినవచ్చును;]]></a:t>
+              <a:t><![CDATA[9. ನೀರೊಳಗಿರುವ ಇವುಗಳನ್ನು ನೀವು ತಿನ್ನಬಹುದು: ಸಮುದ್ರದಲ್ಲಿಯೂ ನದಿಯಲ್ಲಿರುವ ನೀರಿನಲ್ಲಿಯೂ ಈಜು ರೆಕ್ಕೆಗಳ್ಳಿದ್ದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ​రెండుడెక్కలు గల జంతువులన్నిటిలో విడిగా చీలిన డెక్కలు లేకయు, నెమరు వేయకయు నుండునవి మీకు]]></a:t>
+              <a:t><![CDATA[5. ಬೆಟ್ಟದ ಮೊಲವು ಮೇವನ್ನು ಮೆಲುಕು ಹಾಕುವದಾದರೂ ಅದರ ಗೊರಸು ಸೀಳಲ್ಪಟ್ಟಿಲ್ಲ, ಅದು ನಿಮಗೆ ಅಶುದ್ಧ ವಾಗಿರುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అపవిత్రములు, వాటి కళేబరములను ముట్టిన ప్రతివాడు అపవిత్రుడగును.]]></a:t>
+              <a:t><![CDATA[25. ಯಾವನಾದರೂ ಅವುಗಳ ಶವವನ್ನು ಹೊತ್ತರೆ ತನ್ನ ಬಟ್ಟೆಗಳನ್ನು ಒಗೆಸಿಕೊಂಡು ಸಾಯಂಕಾಲದ ವರೆಗೂ ಅಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. నాలుగు కాళ్లతో నడుచు సమస్త జీవరాసులలో ఏవి అరకాలితో నడుచునో అవన్నియు అపవిత్రములు; వాటి కళేబరములను]]></a:t>
+              <a:t><![CDATA[6. ಮೊಲವು ಮೆಲುಕು ಹಾಕುವ ದಾದರೂ ಅದರ ಗೊರಸು ಸೀಳಲ್ಪಟ್ಟಿಲ್ಲ, ಅದು ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ముట్టిన ప్రతివాడు సాయంకాలమువరకు అపవిత్రుడగును;]]></a:t>
+              <a:t><![CDATA[26. ಗೊರಸು ಸೀಳದೆಯೂ ನಖವು ಇಗ್ಗೊರಸಾಗಿರ ದೆಯೂ ಮೆಲಕು ಹಾಕದೆಯೂ ಇರುವ ಪ್ರತಿಯೊಂದು ಮೃಗದ ಶವವು ನಿಮಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. వాటి కళేబరమును మోసిన ప్రతివాడు తన బట్టలు ఉదుకుకొని సాయంకాలమువరకు అపవిత్రు డగును; అవి మీకు]]></a:t>
+              <a:t><![CDATA[ಅಶುದ್ಧವಾಗಿರುವದು. ಅದನ್ನು ಮುಟ್ಟಿದ ಪ್ರತಿಯೊಬ್ಬನೂ ಅಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అపవిత్రమైనవి.]]></a:t>
+              <a:t><![CDATA[7. ಹಂದಿಯ ಗೊರಸು ಸೀಳಲ್ಪಟ್ಟಿದ್ದರೂ ಅದು ಮೇವನ್ನು ಮೆಲುಕು ಹಾಕು ವದಿಲ್ಲ; ಅದು ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. నేలమీద ప్రాకు జీవరాసులలో మీకు అపవిత్ర మైనవి ఏవేవనగా, చిన్నముంగిస, చిన్నపందికొక్కు, ప్రతి విధమైన]]></a:t>
+              <a:t><![CDATA[27. ನಾಲ್ಕು ಕಾಲುಗಳ ಮೇಲೆ ಹೋಗುವ ಎಲ್ಲಾ ಬಗೆಯ ಮೃಗಗಳಲ್ಲಿ ಅಂಗಾಲಿನ ಮೇಲೆ ಹೋಗುವ ದೆಲ್ಲವೂ ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವವು,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బల్లి,]]></a:t>
+              <a:t><![CDATA[ಯಾವನಾ ದರೂ ಅವುಗಳ ಶವವನ್ನು ಮುಟ್ಟಿದರೆ ಅವನು ಸಂಜೆಯ ವರೆಗೂ ಅಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ఊసరవెల్లి, నేలమొసలి, తొండ, సరటము, అడవి యెలుక.]]></a:t>
+              <a:t><![CDATA[28. ಅವುಗಳ ಶವವನ್ನು ಹೊರುವವನು ತನ್ನ ಬಟ್ಟೆಗಳನ್ನು ಒಗೆದು ಕೊಳ್ಳಬೇಕು. ಅವನು ಸಾಯಂಕಾಲದ ವರೆಗೂ ಅಶುದ್ಧ ನಾಗಿರುವನು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ​ప్రాకువాటిలో ఇవి మీకు అపవిత్రములు; ఇవి చచ్చిన తరువాత వీటిని ముట్టిన ప్రతి వాడు సాయంకాలమువరకు]]></a:t>
+              <a:t><![CDATA[ಅವು ನಿಮಗೆ ಅಶುದ್ಧವಾದವುಗಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. జంతువులలో ఏది డెక్కలు గలదై నెమరువేయునో దాని తినవచ్చును గాని]]></a:t>
+              <a:t><![CDATA[ಪೊರೆಯಿರುವವುಗಳನ್ನು ತಿನ್ನಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అపవిత్రుడగును.]]></a:t>
+              <a:t><![CDATA[29. ಭೂಮಿಯ ಮೇಲೆ ಹರಿದಾಡುವವುಗಳಲ್ಲಿ ಮುಂಗುಲಿ, ಇಲಿ, ಅದರ ಜಾತಿಗನುಸಾರವಾದ ಆಮೆ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. వాటిలో చచ్చిన దాని కళేబరము దేనిమీద పడునో అది అపవిత్ర మగును. అది చెక్కపాత్రయేగాని బట్టయేగాని]]></a:t>
+              <a:t><![CDATA[30. ಅರೆ ಪಳಗಿಸಿದ ಪ್ರಾಣಿ, ಊಸುರುವಳ್ಳಿ, ಹಲ್ಲಿ, ಬಸವನಹುಳ ಮತ್ತು ಚಿಟ್ಟಿಲಿ ಇವು ಸಹ ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చర్మమే గాని సంచియేగాని పనిచేయు ఉపకరణము ఏదియుగాని అయినయెడల దానిని నీళ్లలో వేయవలెను. అది సాయం]]></a:t>
+              <a:t><![CDATA[31. ಹರಿದಾಡುವವುಗಳೆಲ್ಲವು ಗಳಲ್ಲಿ ಇವು ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವವು: ಅವು ಸತ್ತಿರುವಾಗ ಅವುಗಳನ್ನು ಯಾವನಾದರೂ ಮುಟ್ಟಿದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కాలమువరకు అపవిత్రమైయుండును; తరువాత అది పవిత్ర మగును.]]></a:t>
+              <a:t><![CDATA[ಅವನು ಸಂಜೆಯ ವರೆಗೂ ಅಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. వీటిలో ఏదైనను మంటిపాత్రలో పడినయెడల దానిలోనిదంతయు అపవిత్రమగును; మీరు దానిని పగుల గొట్టవలెను.]]></a:t>
+              <a:t><![CDATA[32. ಅವು ಸತ್ತುಹೋಗಿ ಯಾವದರ ಮೇಲೆ ಬೀಳುವವೊ ಅವೆಲ್ಲಾ ಅಶುದ್ಧವಾಗಿರುವವು; ಅದು ಮರದ ಪಾತ್ರೆ ಯಾಗಲಿ ಉಡುಪಾಗಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. తినదగిన ఆహారమంతటిలో దేనిమీద ఆ నీళ్ళు పడునో అది అపవిత్రమగును. అట్టి పాత్రలో త్రాగిన యే పానీయమును]]></a:t>
+              <a:t><![CDATA[ಚರ್ಮವಾಗಲಿ ಚೀಲ ವಾಗಲಿ ಕೆಲಸಮಾಡುವ ಯಾವ ಸಾಮಾನಾಗಲಿ ಅದು ಏನೇ ಆಗಿರಲಿ ಸಾಯಂಕಾಲದ ವರೆಗೆ ನೀರಲ್ಲಿ ಇಡಲ್ಪಟ್ಟು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అపవిత్రము.]]></a:t>
+              <a:t><![CDATA[ಅಶುದ್ಧವಾಗಿರುವದು; ತರುವಾಯ ಅದು ಶುದ್ಧವಾಗುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. వాటి కళే బరములలో కొంచెము దేనిమీదపడునో అది అపవిత్ర మగును. అది పొయ్యియైనను కుంపటియైనను దానిని]]></a:t>
+              <a:t><![CDATA[33. ಪ್ರತಿಯೊಂದು ಮಣ್ಣಿನ ಪಾತ್ರೆ ಯೊಳಗೆ ಅವುಗಳಲ್ಲಿ ಯಾವದಾದರೂ ಬಿದ್ದರೆ, ಅದರಲ್ಲಿ ಏನಿದ್ದರೂ ಅಶುದ್ಧವಾಗುವದು ನೀವು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పగులగొట్టవలెను. అవి అపవిత్రములు, అవి మీకు అపవిత్రములుగా ఉండవలెను.]]></a:t>
+              <a:t><![CDATA[ಅದನ್ನು ಒಡೆದುಹಾಕಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. అయితే విస్తారమైన నీళ్లుగల ఊటలోగాని గుంటలోగాని కళేబరము పడినను ఆ నీళ్లు అపవిత్రములు కావు గాని]]></a:t>
+              <a:t><![CDATA[34. ತಿನ್ನುವ ಆಹಾರದ ಮೇಲೆ ಅಂಥ ನೀರು ಬಿದ್ದಿದ್ದರೆ ಅದು ಅಶುದ್ಧವಾಗಿರುವದು; ಅಂಥ ಪ್ರತಿ ಪಾತ್ರೆಯಲ್ಲಿ ಕುಡಿಯುವ ಎಲ್ಲಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ​నెమరు వేయు వాటిలోను రెండు డెక్కలుగల వాటిలోను వీటిని తినకూడదు, ఒంటె నెమరువేయును గాని దానికి రెండు]]></a:t>
+              <a:t><![CDATA[10. ಸಮುದ್ರಗಳಲ್ಲಿಯೂ ನದಿಗಳಲ್ಲಿಯೂ ನೀರೊಳಗೆ ಚಲಿಸುವವುಗಳಾಗಿದ್ದು ಮತ್ತು ಜೀವಿಸುವ ಎಲ್ಲವುಗಳಲ್ಲಿ ಈಜು ರೆಕ್ಕೆಯೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కళేబరమునకు తగిలినది అపవిత్ర మగును.]]></a:t>
+              <a:t><![CDATA[ಪಾನವೂ ಅಶುದ್ಧವಾಗಿರುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. వాటి కళేబరములలో కొంచెము విత్తుకట్టు విత్తన ములమీద పడినను అవి అపవిత్రములు కావు గాని]]></a:t>
+              <a:t><![CDATA[35. ಅವುಗಳ ಹೆಣವು ಯಾವದರ ಮೇಲಾದರೂ ಬಿದ್ದರೆ ಅದು ಅಶುದ್ಧವಾಗಿರುವದು; ಅದು ಒಲೆಯಾಗಿರಲಿ, ಮಣ್ಣಿನ ಒಲೆಯಾಗಿರಲಿ ಒಡೆದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ​ఆ విత్తన ములమీద నీళ్లు పోసిన తరువాత కళేబరములో కొంచెము వాటిమీద పడినయెడల అవి మీకు అపవిత్రములగును.]]></a:t>
+              <a:t><![CDATA[ಹಾಕಲ್ಪಡಬೇಕು, ಅವು ಅಶುದ್ಧವಾಗಿವೆ; ಅವು ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. మీరు తినదగిన జంతువులలో ఏదైనను చచ్చిన యెడల దాని కళేబరమును ముట్టువాడు సాయంకాలమువరకు అపవిత్రుడగును.]]></a:t>
+              <a:t><![CDATA[36. ಆದಾಗ್ಯೂ ನೀರು ಹೆಚ್ಚಾಗಿರುವ ಬುಗ್ಗೆಯಾಗಲಿ ಹಳ್ಳವಾಗಲಿ ಶುದ್ಧವಾಗಿರುವದು; ಆದರೆ ಅವುಗಳ ಶವಗಳನ್ನು ಮುಟ್ಟಿದ್ದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ​దాని కళేబరములో ఏదైనను తినువాడు తన బట్టలు ఉదుకుకొని సాయంకాలమువరకు అపవిత్రు డగును. దాని కళేబరమును]]></a:t>
+              <a:t><![CDATA[ಅಶುದ್ಧವಾಗಿರುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మోయువాడు తన బట్టలు ఉదుకుకొని సాయంకాలమువరకు అపవిత్రుడగును.]]></a:t>
+              <a:t><![CDATA[37. ಅವುಗಳ ಶವದಲ್ಲಿ ಯಾವ ಭಾಗವಾದರೂ ಬಿತ್ತುವ ಬೀಜದಲ್ಲಿ ಬಿದ್ದರೆ ಅದು ಶುದ್ಧವಾಗಿರುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. నేలమీద ప్రాకు జీవరాసులన్నియు హేయములు, వాటిని తినకూడదు.]]></a:t>
+              <a:t><![CDATA[38. ಮೂತ್ರಜನಕಾಂಗದ ಮೇಲೆ ಯಾವದಾದರೂ ನೀರು ಬಿದ್ದು ಅವುಗಳ ಶವದ ಯಾವ ಭಾಗವಾದರೂ ಅದರಲ್ಲಿ ಬಿದ್ದರೆ ಅದು ನಿಮಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. నేలమీద ప్రాకు జీవరాసు లన్నిటిలో కడుపుతో చరించుదానినైనను నాలుగుకాళ్లతో చరించుదానినైనను చాలా]]></a:t>
+              <a:t><![CDATA[ಅಶುದ್ಧವಾಗಿರುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కాళ్లుగల దానినైనను మీరు తినకూడదు; అవి హేయములు.]]></a:t>
+              <a:t><![CDATA[39. ನೀವು ತಿನ್ನುವ ಯಾವದಾದರೂ ಪಶುವು ಸತ್ತಿದ್ದರೆ ಅದರ ಶವವನ್ನು ಮುಟ್ಟಿದವನು ಸಂಜೆಯ ವರೆಗೆ ಅಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ప్రాకు జీవరాసులలో దేనినైనను తిని మిమ్మును మీరు హేయపరచుకొనకూడదు; వాటివలన అపవిత్రులగునట్లు వాటివలన]]></a:t>
+              <a:t><![CDATA[40. ಅದರ ಶವವನ್ನು ತಿನ್ನುವವನು ತನ್ನ ಬಟ್ಟೆಗಳನ್ನು ಒಗೆದುಕೊಳ್ಳಬೇಕು. ಅವನು ಸಂಜೆಯ ವರೆಗೆ ಅಶುದ್ಧನಾಗಿರುವನು: ಅದರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[డెక్కలు లేవు గనుక అది మీకు అపవిత్రము.]]></a:t>
+              <a:t><![CDATA[ಪೊರೆಯಿಲ್ಲದವುಗಳೂ ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అపవిత్రత కలుగ జేసికొనకూడదు.]]></a:t>
+              <a:t><![CDATA[ಶವವನ್ನು ಹೊರುವವನೂ ತನ್ನ ಬಟ್ಟೆಗಳನ್ನು ಒಗೆದುಕೊಳ್ಳಬೇಕು ಅವನು ಸಂಜೆಯ ವರೆಗೆ ಅಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +16407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. నేను మీ దేవుడనైన యెహోవాను; నేను పరిశుద్ధుడను గనుక మీరు పరిశుద్ధులై యుండునట్లు మిమ్మును మీరు]]></a:t>
+              <a:t><![CDATA[41. ಭೂಮಿಯ ಮೇಲೆ ಹರಿದಾಡುವ ಪ್ರತಿಯೊಂದು ಕ್ರಿಮಿಯೂ ಅಶುದ್ಧವಾಗಿದೆ; ಅದನ್ನು ತಿನ್ನಬಾರದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +16539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పరిశుద్దపరచుకొనవలెను. నేలమీద ప్రాకు జీవరాసులలో దేనివలనను మిమ్మును మీరు అపవిత్ర పరచుకొనకూడదు.]]></a:t>
+              <a:t><![CDATA[42. ಹೊಟ್ಟೆಯಿಂದ ಹರಿದಾಡುವ ಯಾವದನ್ನೂ ನಾಲ್ಕು ಕಾಲಿನ ಮೇಲೆ ನಡೆದಾಡುವ ಯಾವದನ್ನೂ ಇಲ್ಲವೆ ಭೂಮಿಯ ಮೇಲೆ ಹರಿದಾಡುವ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +16671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. నేను మీకు దేవుడనైయుండుటకు ఐగుప్తుదేశములోనుండి మిమ్మును రప్పించిన యెహోవాను; నేను పరిశుద్ధుడను]]></a:t>
+              <a:t><![CDATA[ಎಲ್ಲಾ ಕ್ರಿಮಿಗಳಲ್ಲಿ ಬಹಳ ಕಾಲುಗಳಿದ್ದ ಯಾವದನ್ನಾದರೂ ನೀವು ತಿನ್ನ ಬಾರದು; ಅವು ಅಶುದ್ಧವಾಗಿವೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +16803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గనుక మీరును పరిశుద్ధులు కావలెను.]]></a:t>
+              <a:t><![CDATA[43. ಯಾವದೇ ಹರಿದಾಡುವ ಪ್ರಾಣಿಯೊಡನೆಯೂ ನೀವು ನಿಮ್ಮನ್ನು ಅಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳಬಾರದು ಇಲ್ಲವೆ ನೀವು ಅವುಗಳೊಂದಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +16935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. అపవిత్రమైనదానికిని పవిత్రమైన దానికిని తినదగిన జంతు వులకును తినదగని జంతువులకును భేదము చేయునట్లు]]></a:t>
+              <a:t><![CDATA[ನಿಮ್ಮನ್ನು ಅಶುದ್ಧಪಡಿಸಿಕೊಂಡು ಮಲಿನರಾಗಬಾರದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +17067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. జంతువులనుగూర్చియు, పక్షులను గూర్చియు, జలచరము లైన సమస్త జీవులను గూర్చియు, నేలమీద ప్రాకు సమస్త]]></a:t>
+              <a:t><![CDATA[44. ಯಾಕಂದರೆ ನಾನೇ ನಿಮ್ಮ ದೇವರಾದ ಕರ್ತನು. ಆದದರಿಂದ ನಿಮ್ಮನ್ನು ನೀವು ಶುದ್ಧೀಕರಿಸಿಕೊಂಡು ಪರಿಶುದ್ಧರಾಗಿರ್ರಿ; ನಾನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +17199,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జీవులను గూర్చియు చేసిన విధియిదే అని చెప్పుమనెను.]]></a:t>
+              <a:t><![CDATA[ಪರಿಶುದ್ಧನು. ಇದಲ್ಲದೆ ಭೂಮಿಯ ಮೇಲೆ ಹರಿದಾ ಡುವ ಯಾವ ಬಗೆಯ ಜಂತುಗಳಿಂದಲೂ ನಿಮ್ಮನ್ನು ಮಲಿನ ಮಾಡಿಕೊಳ್ಳಬಾರದು.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. ನಿಮ್ಮ ದೇವರಾಗಿ ರುವದಕ್ಕೆ ಐಗುಪ್ತದೇಶದಿಂದ ನಿಮ್ಮನ್ನು ಹೊರಗೆ ಕರೆತಂದ ಕರ್ತನು ನಾನೇ. ನಾನು ಪರಿಶುದ್ಧನಾಗಿ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ರುವದರಿಂದ ನೀವೂ ಪರಿಶುದ್ಧರಾಗಿರಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +17595,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. పొట్టి కుందేలు నెమరువేయును గాని దానికి రెండు డెక్కలు లేవు గనుక అది మీకు అపవిత్రము.]]></a:t>
+              <a:t><![CDATA[11. ಅವು ನಿಮಗೆ ಅಶುದ್ಧ ವಾಗಿಯೇ ಇರುವವು; ನೀವು ಅವುಗಳ ಮಾಂಸವನ್ನು ತಿನ್ನಬಾರದು, ಅವುಗಳ ಶವಗಳು ನಿಮಗೆ ಅಶುದ್ಧ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. ಭೂಮೃಗಗಳ, ಪಕ್ಷಿಗಳ, ಪ್ರತಿಯೊಂದು ಜಲ ಜೀವಿ, ಭೂಮಿಯ ಮೇಲೆ ಹರಿದಾಡುವ ಪ್ರತಿ ಯೊಂದು ಕ್ರಿಮಿಯ ನಿಯಮವು ಇದೇ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. ಅಶುದ್ಧ ಶುದ್ಧಗಳ ನಡುವಿನ ವ್ಯತ್ಯಾಸವನ್ನೂ ಮತ್ತು ತಿನ್ನುವಂತ ಪಶು ತಿನ್ನಬಾರದ ಪಶುಗಳ ವ್ಯತ್ಯಾಸವನ್ನೂ ಹೀಗೆ ನೀವು]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ಮಾಡುವಿರಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. కుందేలు నెమరు వేయును గాని దానికి రెండు డెక్కలు లేవు గనుక అది మీకు అపవిత్రము.]]></a:t>
+              <a:t><![CDATA[ವಾಗಿರಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. పంది విడిగానుండు రెండు డెక్కలు గలదిగాని అది నెమరువేయదు గనుక అది మీకు అపవిత్రము.]]></a:t>
+              <a:t><![CDATA[12. ನೀರಲ್ಲಿ ಯಾವದಕ್ಕೆ ಈಜು ರೆಕ್ಕೆಯೂ ಪೊರೆಗಳೂ ಇಲ್ಲವೊ ಅವು ನಿಮಗೆ ಅಶುದ್ಧ ವಾಗಿರುವವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17051,91 +18316,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme87">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme87">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17161,51 +18426,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme87">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17336,51 +18601,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>67</Slides>
+  <Slides>72</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>