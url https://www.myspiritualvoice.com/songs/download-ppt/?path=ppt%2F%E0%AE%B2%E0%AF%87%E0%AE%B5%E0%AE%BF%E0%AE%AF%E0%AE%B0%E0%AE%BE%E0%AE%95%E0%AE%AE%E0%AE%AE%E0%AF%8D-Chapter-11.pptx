--- v1 (2026-07-18)
+++ v2 (2026-09-07)
@@ -135,50 +135,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -231,50 +249,59 @@
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -444,53 +471,62 @@
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -550,51 +586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பறவைகளில் நீங்கள் புசியாமல் அருவருக்கவேண்டியவைகள் யாதெனில்: கழுகும், கருடனும், கடலுராஞ்சியும்,]]></a:t>
+              <a:t><![CDATA[7. And the swine, though he divide the hoof, and be cloven footed, yet he chews not the cud; he is unclean to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -659,51 +695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பறவைகளில் நீங்கள் புசியாமல் அருவருக்கவேண்டியவைகள் யாதெனில்: கழுகும், கருடனும், கடலுராஞ்சியும்,]]></a:t>
+              <a:t><![CDATA[7. And the swine, though he divide the hoof, and be cloven footed, yet he chews not the cud; he is unclean to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -768,51 +804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பருந்தும் சகலவித வல்லூறும்,]]></a:t>
+              <a:t><![CDATA[8. Of their flesh shall all of you not eat, and their carcass shall all of you not touch; they are unclean to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -877,51 +913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சகலவித காகங்களும்,]]></a:t>
+              <a:t><![CDATA[8. Of their flesh shall all of you not eat, and their carcass shall all of you not touch; they are unclean to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -986,51 +1022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தீக்குருவியும், கூகையும், செம்புகமும், சகலவித டேகையும்,]]></a:t>
+              <a:t><![CDATA[9. These shall all of you eat of all that are in the waters: whatsoever has fins and scales in the waters, in the seas, and in the rivers, them shall all of you eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1095,51 +1131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆந்தையும், நீர்க்காகமும், கோட்டானும்,]]></a:t>
+              <a:t><![CDATA[9. These shall all of you eat of all that are in the waters: whatsoever has fins and scales in the waters, in the seas, and in the rivers, them shall all of you eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1204,51 +1240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாரையும், கூழக்கடாவும், குருகும்,]]></a:t>
+              <a:t><![CDATA[10. And all that have not fins and scales in the seas, and in the rivers, of all that move in the waters, and of any living thing which is in the waters, they shall be an abomination unto you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1313,51 +1349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கொக்கும், சகலவித ராஜாளியும், புழுக்கொத்தியும், வெளவாலும் ஆகிய இவைகளே.]]></a:t>
+              <a:t><![CDATA[10. And all that have not fins and scales in the seas, and in the rivers, of all that move in the waters, and of any living thing which is in the waters, they shall be an abomination unto you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1422,51 +1458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பறக்கிறவைகளில் நாலுகாலால் நடமாடுகிற ஊரும் பிராணிகள் யாவும் உங்களுக்கு அருவருப்பாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[11. They shall be even an abomination unto you; all of you shall not eat of their flesh, but all of you shall have their carcasses in abomination.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1531,51 +1567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆகிலும் பறக்கிறவைகளில் நாலுகாலால் நடமாடுகிற யாவிலும், நீங்கள் புசிக்கத்தக்கது யாதெனில் தரையிலே தத்துகிறதற்குக் கால்களுக்குமேல் தொடைகள் உண்டாயிருக்கிறவைகளிலே,]]></a:t>
+              <a:t><![CDATA[11. They shall be even an abomination unto you; all of you shall not eat of their flesh, but all of you shall have their carcasses in abomination.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1640,51 +1676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இவைகளின் மாம்சத்தைப் புசிக்கவும், இவைகளின் உடல்களைத் தொடவும் வேண்டாம்; இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses and to Aaron, saying unto them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1749,51 +1785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆகிலும் பறக்கிறவைகளில் நாலுகாலால் நடமாடுகிற யாவிலும், நீங்கள் புசிக்கத்தக்கது யாதெனில் தரையிலே தத்துகிறதற்குக் கால்களுக்குமேல் தொடைகள் உண்டாயிருக்கிறவைகளிலே,]]></a:t>
+              <a:t><![CDATA[12. Whatsoever has no fins nor scales in the waters, that shall be an abomination unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1858,51 +1894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[13. And these are they which all of you shall have in abomination among the fowls; they shall not be eaten, they are an abomination: the eagle, and the vulture, and the buzzard,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1967,51 +2003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வெட்டுக்கிளி ஜாதியாயிருக்கிறதையும், சோலையாம் என்னும் கிளிஜாதியாயிருக்கிறதையும், அர்கொல் என்னும் கிளிஜாதியாயிருக்கிறதையும், ஆகாபு என்னும் கிளிஜாதியாயிருக்கிறதையும் நீங்கள் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[14. And the vulture, and the kite after his kind;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2076,51 +2112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[15. Every raven after his kind;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2185,51 +2221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[16. And the owl, and the night hawk, and the cuckoo, and the hawk after his kind,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2294,51 +2330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பறக்கிறவைகளில் நாலுகாலால் நடமாடுகிற மற்ற யாவும் உங்களுக்கு அருவருப்பாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[17. And the little owl, and the cormorant, and the great owl,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2403,51 +2439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மிருகங்களில் விரிகுளம்புள்ளதாயிருந்து, குளம்புகள் இரண்டாகப் பிரிந்திருக்கிறதும் அசைபோடுகிறதுமானவைகளையெல்லாம் நீங்கள் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[18. And the swan, and the pelican, and the carrion vulture,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2512,51 +2548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் அசைபோடுகிறதும் விரிகுளம்புள்ளதுமானவைகளில் ஒட்டகமானது அசைபோடுகிறதாயிருந்தாலும், அதற்கு விரிகுளம்பில்லாதபடியால், அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[19. And the stork, the heron after her kind, and the lapwing, and the bat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2621,51 +2657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் அசைபோடுகிறதும் விரிகுளம்புள்ளதுமானவைகளில் ஒட்டகமானது அசைபோடுகிறதாயிருந்தாலும், அதற்கு விரிகுளம்பில்லாதபடியால், அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[20. All fowls that creep, going upon all four, shall be an abomination unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2730,51 +2766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவைகளாலே தீட்டுப்படுவீர்கள்; அவைகளின் உடலைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[21. Yet these may all of you eat of every flying creeping thing that goes upon all four, which have legs above their feet, to leap likewise upon the earth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2839,51 +2875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஜலத்திலிருக்கிறவைகளில் நீங்கள் புசிக்கத்தக்கது யாதெனில்; கடல்களும் ஆறுகளுமாகிய தண்ணீர்களிலே சிறகும் செதிளும் உள்ளவைகளையெல்லாம் நீங்கள் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[2. Speak unto the children of Israel, saying, These are the beasts which all of you shall eat among all the beasts that are on the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2948,51 +2984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. குழிமுசலானது அசைபோடுகிறதாயிருந்தாலும், அதற்கு விரிகுளம்பில்லை; அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[21. Yet these may all of you eat of every flying creeping thing that goes upon all four, which have legs above their feet, to leap likewise upon the earth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3057,51 +3093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவைகளின் உடலைத் சுமந்தவன் எவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[22. Even these of them all of you may eat; the locust after his kind, and the bald locust after his kind, and the beetle after his kind, and the grasshopper after his kind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3166,51 +3202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. முயலானது அசைபோடுகிறதாயிருந்தும், அதற்கு விரிகுளம்பில்லை; அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. Even these of them all of you may eat; the locust after his kind, and the bald locust after his kind, and the beetle after his kind, and the grasshopper after his kind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3275,51 +3311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. விரிநகங்களுள்ளவைகளாயிருந்தும், இருபிளவான குளம்பில்லாமலும் அசைபோடாமலும் இருக்கிற மிருகங்கள் யாவும் உங்களுக்கு அசுத்தமாயிருப்பதாக; அவைகளைத் தொடுகிறவன் எவனும் தீட்டுப்படுவான்.]]></a:t>
+              <a:t><![CDATA[23. But all other flying creeping things, which have four feet, shall be an abomination unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3384,51 +3420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. விரிநகங்களுள்ளவைகளாயிருந்தும், இருபிளவான குளம்பில்லாமலும் அசைபோடாமலும் இருக்கிற மிருகங்கள் யாவும் உங்களுக்கு அசுத்தமாயிருப்பதாக; அவைகளைத் தொடுகிறவன் எவனும் தீட்டுப்படுவான்.]]></a:t>
+              <a:t><![CDATA[24. And for these all of you shall be unclean: whosoever touches the carcass of them shall be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3493,51 +3529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பன்றியின் குளம்பு விரிகுளம்பும் இரண்டாகப் பிரிந்ததுமாயிருந்தும், அது அசைபோடாது; அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[24. And for these all of you shall be unclean: whosoever touches the carcass of them shall be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3602,51 +3638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நாலுகாலால் நடக்கிற சகல ஜீவன்களிலும் தங்கள் உள்ளங்கால்களை ஊன்றி நடக்கிற யாவும் உங்களுக்கு அசுத்தமாயிருப்பதாக; அவைகளின் உடலைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[25. And whosoever bears ought of the carcass of them shall wash his clothes, and be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3711,51 +3747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நாலுகாலால் நடக்கிற சகல ஜீவன்களிலும் தங்கள் உள்ளங்கால்களை ஊன்றி நடக்கிற யாவும் உங்களுக்கு அசுத்தமாயிருப்பதாக; அவைகளின் உடலைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[25. And whosoever bears ought of the carcass of them shall wash his clothes, and be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3820,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவைகளின் உடலைச் சுமந்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்; இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[26. The carcasses of every beast which divides the hoof, and is not cloven footed, nor chews the cud, are unclean unto you: every one that touches them shall be unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3929,51 +3965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவைகளின் உடலைச் சுமந்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்; இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[26. The carcasses of every beast which divides the hoof, and is not cloven footed, nor chews the cud, are unclean unto you: every one that touches them shall be unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4038,51 +4074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஜலத்திலிருக்கிறவைகளில் நீங்கள் புசிக்கத்தக்கது யாதெனில்; கடல்களும் ஆறுகளுமாகிய தண்ணீர்களிலே சிறகும் செதிளும் உள்ளவைகளையெல்லாம் நீங்கள் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[3. Whatsoever parts the hoof, and is cloven footed, and chews the cud, among the beasts, that shall all of you eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4147,51 +4183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தரையில் ஊருகிற பிராணிகளில் உங்களுக்கு அசுத்தமானவைகள் எவையெனில் பெருச்சாளியும், எலியும், சகலவிதமான ஆமையும்,]]></a:t>
+              <a:t><![CDATA[27. And whatsoever goes upon his paws, among all manner of beasts that go on all four, those are unclean unto you: whoso touches their carcass shall be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4256,51 +4292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உடும்பும், அழுங்கும், ஓணானும், பல்லியும், பச்சோந்தியும் ஆகிய இவைகளே.]]></a:t>
+              <a:t><![CDATA[27. And whatsoever goes upon his paws, among all manner of beasts that go on all four, those are unclean unto you: whoso touches their carcass shall be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4365,51 +4401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சகல ஊரும் பிராணிகளிலும் இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது; அவைகளில் செத்ததைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[28. And he that bears the carcass of them shall wash his clothes, and be unclean until the even: they are unclean unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4474,51 +4510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சகல ஊரும் பிராணிகளிலும் இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது; அவைகளில் செத்ததைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[28. And he that bears the carcass of them shall wash his clothes, and be unclean until the even: they are unclean unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4583,51 +4619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவைகளில் செத்தது ஒன்று யாதொன்றின்மேல் விழுந்தால் அது தீட்டுப்பட்டிருக்கும்; அது மரப்பாத்திரமானாலும், வஸ்திரமானாலும், தோலானாலும், பையானாலும், வேலை செய்கிறதற்கேற்ற ஆயுதமானாலும் சாயங்காலம்மட்டும் தீட்டாயிருக்கும்; அது தண்ணீரில் போடப்படவேண்டும், அப்பொழுது சுத்தமாகும்.]]></a:t>
+              <a:t><![CDATA[29. These also shall be unclean unto you among the creeping things that creep upon the earth; the weasel, and the mouse, and the tortoise after his kind,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4692,51 +4728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவைகளில் செத்தது ஒன்று யாதொன்றின்மேல் விழுந்தால் அது தீட்டுப்பட்டிருக்கும்; அது மரப்பாத்திரமானாலும், வஸ்திரமானாலும், தோலானாலும், பையானாலும், வேலை செய்கிறதற்கேற்ற ஆயுதமானாலும் சாயங்காலம்மட்டும் தீட்டாயிருக்கும்; அது தண்ணீரில் போடப்படவேண்டும், அப்பொழுது சுத்தமாகும்.]]></a:t>
+              <a:t><![CDATA[29. These also shall be unclean unto you among the creeping things that creep upon the earth; the weasel, and the mouse, and the tortoise after his kind,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4801,51 +4837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவைகளில் செத்தது ஒன்று யாதொன்றின்மேல் விழுந்தால் அது தீட்டுப்பட்டிருக்கும்; அது மரப்பாத்திரமானாலும், வஸ்திரமானாலும், தோலானாலும், பையானாலும், வேலை செய்கிறதற்கேற்ற ஆயுதமானாலும் சாயங்காலம்மட்டும் தீட்டாயிருக்கும்; அது தண்ணீரில் போடப்படவேண்டும், அப்பொழுது சுத்தமாகும்.]]></a:t>
+              <a:t><![CDATA[30. And the ferret, and the chameleon, and the lizard, and the snail, and the mole.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4910,51 +4946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவைகளில் ஒன்று மண்பாண்டத்துக்குள் விழுந்தால், அதற்குள் இருக்கிறவை யாவும் தீட்டுப்பட்டிருக்கும்; அதை உடைத்துப்போடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[31. These are unclean to you among all that creep: whosoever does touch them, when they be dead, shall be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5019,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவைகளில் ஒன்று மண்பாண்டத்துக்குள் விழுந்தால், அதற்குள் இருக்கிறவை யாவும் தீட்டுப்பட்டிருக்கும்; அதை உடைத்துப்போடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[31. These are unclean to you among all that creep: whosoever does touch them, when they be dead, shall be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5128,51 +5164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. புசிக்கத்தக்க போஜனபதார்த்தத்தின்மேல் அந்தத் தண்ணீர் பட்டால், அது தீட்டாகும்; குடிக்கத்தக்க எந்தப்பானமும் அப்படிப்பட்ட பாத்திரத்தினால் தீட்டுப்படும்.]]></a:t>
+              <a:t><![CDATA[32. And upon whatsoever any of them, when they are dead, does fall, it shall be unclean; whether it be any vessel of wood, or raiment, or skin, or sack, whatsoever vessel it be, wherein any work is done, it must be put into water, and it shall be unclean until the even; so it shall be cleansed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5237,51 +5273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனாலும், கடல்களும் ஆறுகளுமாகிய தண்ணீர்களில் நீந்துகிறதும் வாழ்கிறதுமான பிராணிகளில் சிறகும் செதிளும் இல்லாதவைகள் யாவும் உங்களுக்கு அருவருப்பாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[3. Whatsoever parts the hoof, and is cloven footed, and chews the cud, among the beasts, that shall all of you eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5346,51 +5382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. புசிக்கத்தக்க போஜனபதார்த்தத்தின்மேல் அந்தத் தண்ணீர் பட்டால், அது தீட்டாகும்; குடிக்கத்தக்க எந்தப்பானமும் அப்படிப்பட்ட பாத்திரத்தினால் தீட்டுப்படும்.]]></a:t>
+              <a:t><![CDATA[32. And upon whatsoever any of them, when they are dead, does fall, it shall be unclean; whether it be any vessel of wood, or raiment, or skin, or sack, whatsoever vessel it be, wherein any work is done, it must be put into water, and it shall be unclean until the even; so it shall be cleansed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5455,51 +5491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவைகளின் உடலில் யாதொன்று எதின்மேல் விழுதோ, அதுவும் தீட்டுப்படும்; அடுப்பானாலும் மண்தொட்டியானாலும் தகர்க்கப்படுவதாக; அவைகள் தீட்டுப்பட்டிருக்கும்; ஆகையால், அவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[32. And upon whatsoever any of them, when they are dead, does fall, it shall be unclean; whether it be any vessel of wood, or raiment, or skin, or sack, whatsoever vessel it be, wherein any work is done, it must be put into water, and it shall be unclean until the even; so it shall be cleansed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5564,51 +5600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவைகளின் உடலில் யாதொன்று எதின்மேல் விழுதோ, அதுவும் தீட்டுப்படும்; அடுப்பானாலும் மண்தொட்டியானாலும் தகர்க்கப்படுவதாக; அவைகள் தீட்டுப்பட்டிருக்கும்; ஆகையால், அவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[33. And every earthen vessel, into where any of them falls, whatsoever is in it shall be unclean; and all of you shall break it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5673,51 +5709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆனாலும், நீரூற்றும் மிகுந்த ஜலம் உண்டாகிய கிணறும் சுத்தமாயிருக்கும்; அவைகளிலுள்ள உடலைத் தொடுகிறவனோ தீட்டுப்படுவான்.]]></a:t>
+              <a:t><![CDATA[33. And every earthen vessel, into where any of them falls, whatsoever is in it shall be unclean; and all of you shall break it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5782,51 +5818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆனாலும், நீரூற்றும் மிகுந்த ஜலம் உண்டாகிய கிணறும் சுத்தமாயிருக்கும்; அவைகளிலுள்ள உடலைத் தொடுகிறவனோ தீட்டுப்படுவான்.]]></a:t>
+              <a:t><![CDATA[34. Of all food which may be eaten, that on which such water comes shall be unclean: and all drink that may be drunk in every such vessel shall be unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5891,51 +5927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. மேற்சொல்லியவைகளின் உடலில் யாதொன்று விதைத்தானியத்தின்மேல் விழுந்தால், அது தீட்டுப்படாது.]]></a:t>
+              <a:t><![CDATA[34. Of all food which may be eaten, that on which such water comes shall be unclean: and all drink that may be drunk in every such vessel shall be unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6000,51 +6036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அந்த உடலில் யாதொன்று தண்ணீர் வார்க்கப்பட்டிருக்கிற விதையின்மேல் விழுந்ததானால், அது உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[35. And every thing whereupon any part of their carcass falls shall be unclean; whether it be oven, or ranges for pots, they shall be broken down: for they are unclean and shall be unclean unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6109,51 +6145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அந்த உடலில் யாதொன்று தண்ணீர் வார்க்கப்பட்டிருக்கிற விதையின்மேல் விழுந்ததானால், அது உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[35. And every thing whereupon any part of their carcass falls shall be unclean; whether it be oven, or ranges for pots, they shall be broken down: for they are unclean and shall be unclean unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6218,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உங்களுக்கு ஆகாரத்துக்கான ஒரு மிருகம் செத்தால், அதின் உடலைத் தொடுகிறவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[35. And every thing whereupon any part of their carcass falls shall be unclean; whether it be oven, or ranges for pots, they shall be broken down: for they are unclean and shall be unclean unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6327,51 +6363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதின் மாம்சத்தைப் புசித்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்; அதின் உடலை எடுத்துப் போனவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவனும் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[36. Nevertheless a fountain or pit, wherein there is plenty of water, shall be clean: but that which touches their carcass shall be unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6436,51 +6472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனாலும், கடல்களும் ஆறுகளுமாகிய தண்ணீர்களில் நீந்துகிறதும் வாழ்கிறதுமான பிராணிகளில் சிறகும் செதிளும் இல்லாதவைகள் யாவும் உங்களுக்கு அருவருப்பாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[4. Nevertheless these shall all of you not eat of them that chew the cud, or of them that divide the hoof: as the camel, because he chews the cud, but divides not the hoof; he is unclean unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6545,51 +6581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதின் மாம்சத்தைப் புசித்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்; அதின் உடலை எடுத்துப் போனவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவனும் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[36. Nevertheless a fountain or pit, wherein there is plenty of water, shall be clean: but that which touches their carcass shall be unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6654,51 +6690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. தரையில் ஊருகிற பிராணிகளெல்லாம் உங்களுக்கு அருவருப்பாயிருக்கக்கடவது; அவை புசிக்கப்படலாகாது.]]></a:t>
+              <a:t><![CDATA[37. And if any part of their carcass fall upon any sowing seed which is to be sown, it shall be clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6763,51 +6799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. தரையில் ஊருகிற சகல பிராணிகளிலும், வயிற்றினால் நகருகிறவைகளையும், நாலுகாலால் நடமாடுகிறவைகளையும், அநேகங் கால்களுள்ளவைகளையும் புசியாதிருப்பீர்களாக; அவைகள் அருவருப்பானவைகள்.]]></a:t>
+              <a:t><![CDATA[38. But if any water be put upon the seed, and any part of their carcass fall thereon, it shall be unclean unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6872,51 +6908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. தரையில் ஊருகிற சகல பிராணிகளிலும், வயிற்றினால் நகருகிறவைகளையும், நாலுகாலால் நடமாடுகிறவைகளையும், அநேகங் கால்களுள்ளவைகளையும் புசியாதிருப்பீர்களாக; அவைகள் அருவருப்பானவைகள்.]]></a:t>
+              <a:t><![CDATA[38. But if any water be put upon the seed, and any part of their carcass fall thereon, it shall be unclean unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6981,51 +7017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஊருகிற எந்தப் பிராணிகளிலும் உங்களை அருவருப்பாக்கிக்கொள்ளாமலும், அவைகளால் தீட்டுப்படாமலும் இருப்பீர்களாக; அவைகளாலே நீங்கள் தீட்டுப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[39. And if any beast, of which all of you may eat, die; he that touches the carcass thereof shall be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7090,51 +7126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஊருகிற எந்தப் பிராணிகளிலும் உங்களை அருவருப்பாக்கிக்கொள்ளாமலும், அவைகளால் தீட்டுப்படாமலும் இருப்பீர்களாக; அவைகளாலே நீங்கள் தீட்டுப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[39. And if any beast, of which all of you may eat, die; he that touches the carcass thereof shall be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7199,51 +7235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நான் உங்கள் தேவனாகிய கர்த்தர், நான் பரிசுத்தர்; ஆகையால் தரையில் ஊருகிற எந்தப் பிராணிகளிலும் உங்களைத் தீட்டுப்படுத்தாமல், உங்களைப் பரிசுத்தமாக்கிக்கொண்டு, பரிசுத்தராயிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[40. And he that eats of the carcass of it shall wash his clothes, and be unclean until the even: he also that bears the carcass of it shall wash his clothes, and be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7308,51 +7344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நான் உங்கள் தேவனாகிய கர்த்தர், நான் பரிசுத்தர்; ஆகையால் தரையில் ஊருகிற எந்தப் பிராணிகளிலும் உங்களைத் தீட்டுப்படுத்தாமல், உங்களைப் பரிசுத்தமாக்கிக்கொண்டு, பரிசுத்தராயிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[40. And he that eats of the carcass of it shall wash his clothes, and be unclean until the even: he also that bears the carcass of it shall wash his clothes, and be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7417,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நான் உங்கள் தேவனாயிருக்கும்படி உங்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணின கர்த்தர், நான் பரிசுத்தர்; ஆகையால், நீங்களும் பரிசுத்தராயிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[40. And he that eats of the carcass of it shall wash his clothes, and be unclean until the even: he also that bears the carcass of it shall wash his clothes, and be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7526,51 +7562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நான் உங்கள் தேவனாயிருக்கும்படி உங்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணின கர்த்தர், நான் பரிசுத்தர்; ஆகையால், நீங்களும் பரிசுத்தராயிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[41. And every creeping thing that creeps upon the earth shall be an abomination; it shall not be eaten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7635,51 +7671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவைகள் உங்களுக்கு அருவருப்பாயிருக்கக்கடவது; அவைகளின் மாம்சத்தைப் புசியாதிருந்து, அவைகளின் உடல்களை அருவருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[4. Nevertheless these shall all of you not eat of them that chew the cud, or of them that divide the hoof: as the camel, because he chews the cud, but divides not the hoof; he is unclean unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7744,51 +7780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. சுத்தமானதற்கும் அசுத்தமானதற்கும், புசிக்கத்தக்க ஜந்துக்களுக்கும் புசிக்கத்தகாத ஜந்துக்களுக்கும் வித்தியாசம்பண்ணும்பொருட்டு,]]></a:t>
+              <a:t><![CDATA[42. Whatsoever goes upon the belly, and whatsoever goes upon all four, or whatsoever has more feet among all creeping things that creep upon the earth, them all of you shall not eat; for they are an abomination.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7853,51 +7889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. மிருகத்துக்கும் பறவைகளுக்கும், தண்ணீர்களில் நீந்துகிற சகல ஜீவஜந்துக்களுக்கும், பூமியின்மேல் ஊருகிற சகல பிராணிகளுக்கும் அடுத்த பிரமாணம் இதுவே என்று சொல்லுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[42. Whatsoever goes upon the belly, and whatsoever goes upon all four, or whatsoever has more feet among all creeping things that creep upon the earth, them all of you shall not eat; for they are an abomination.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7962,51 +7998,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. மிருகத்துக்கும் பறவைகளுக்கும், தண்ணீர்களில் நீந்துகிற சகல ஜீவஜந்துக்களுக்கும், பூமியின்மேல் ஊருகிற சகல பிராணிகளுக்கும் அடுத்த பிரமாணம் இதுவே என்று சொல்லுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[43. All of you shall not make yourselves abominable with any creeping thing that creeps, neither shall all of you make yourselves unclean with them, that all of you should be defiled thereby.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. All of you shall not make yourselves abominable with any creeping thing that creeps, neither shall all of you make yourselves unclean with them, that all of you should be defiled thereby.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. For I am the LORD your God: all of you shall therefore sanctify yourselves, and all of you shall be holy; for I am holy: neither shall all of you defile yourselves with any manner of creeping thing that creeps upon the earth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. For I am the LORD your God: all of you shall therefore sanctify yourselves, and all of you shall be holy; for I am holy: neither shall all of you defile yourselves with any manner of creeping thing that creeps upon the earth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. For I am the LORD that brings you up out of the land of Egypt, to be your God: all of you shall therefore be holy, for I am holy.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. For I am the LORD that brings you up out of the land of Egypt, to be your God: all of you shall therefore be holy, for I am holy.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. This is the law of the beasts, and of the fowl, and of every living creature that moves in the waters, and of every creature that creeps upon the earth:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. This is the law of the beasts, and of the fowl, and of every living creature that moves in the waters, and of every creature that creeps upon the earth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8071,51 +8870,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவைகள் உங்களுக்கு அருவருப்பாயிருக்கக்கடவது; அவைகளின் மாம்சத்தைப் புசியாதிருந்து, அவைகளின் உடல்களை அருவருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[5. And the coney, because he chews the cud, but divides not the hoof; he is unclean unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. To make a difference between the unclean and the clean, and between the beast that may be eaten and the beast that may not be eaten.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. To make a difference between the unclean and the clean, and between the beast that may be eaten and the beast that may not be eaten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8180,51 +9197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தண்ணீர்களிலே சிறகும் செதிளும் இல்லாத யாவும் உங்களுக்கு அருவருப்பாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[6. And the hare, because he chews the cud, but divides not the hoof; he is unclean unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8259,51 +9276,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473386234" r:id="rId1"/>
+    <p:sldLayoutId id="2477769622" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8855,54 +9872,126 @@
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9015,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಪಕ್ಷಿಗಳೊಳಗೆ ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವವುಗಳು ಇವೇ; ಇವುಗಳನ್ನು ನೀವು ತಿನ್ನಬಾರದು, ಇವು ನಿಮಗೆ ಅಶುದ್ಧ: ಹದ್ದು,]]></a:t>
+              <a:t><![CDATA[7. பன்றியின் குளம்பு விரிகுளம்பும் இரண்டாகப் பிரிந்ததுமாயிருந்தும், அது அசைபோடாது; அது உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಡಲ ಹದ್ದು, ವಿಾನು ತಿನ್ನುವ ದೊಡ್ಡ ಜಾತಿಯ ಪಕ್ಷಿ,]]></a:t>
+              <a:t><![CDATA[அசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ರಣಹದ್ದು, ಅದರ ಜಾತಿಯ ಹದ್ದು;]]></a:t>
+              <a:t><![CDATA[8. இவைகளின் மாம்சத்தைப் புசிக்கவும், இவைகளின் உடல்களைத் தொடவும் வேண்டாம்; இவைகள் உங்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಅದರ ಜಾತಿಗನುಸಾರವಾದ ಪ್ರತಿಯೊಂದು ಕಾಗೆ,]]></a:t>
+              <a:t><![CDATA[தீட்டாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಗೂಬೆ, ಗಿಡುಗ, ಕೋಗಿಲೆ, ಅದರ ಪ್ರತಿಯೊಂದು ಜಾತಿಯ ಗಿಡುಗ,]]></a:t>
+              <a:t><![CDATA[9. ஜலத்திலிருக்கிறவைகளில் நீங்கள் புசிக்கத்தக்கது யாதெனில்; கடல்களும் ஆறுகளுமாகிய தண்ணீர்களிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಸಣ್ಣ ಗೂಬೆ, ಹೊಟ್ಟೆ ಬಾಕ ಪಕ್ಷಿ ಮತ್ತು ಹೆಗ್ಗೂಬೆ;]]></a:t>
+              <a:t><![CDATA[சிறகும் செதிளும் உள்ளவைகளையெல்லாம் நீங்கள் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಇದಲ್ಲದೆ ಹಂಸ, ನೀರು ಕೋಳಿ, ರಣಹದ್ದು,]]></a:t>
+              <a:t><![CDATA[10. ஆனாலும், கடல்களும் ஆறுகளுமாகிய தண்ணீர்களில் நீந்துகிறதும் வாழ்கிறதுமான பிராணிகளில் சிறகும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಕೊಕ್ಕರೆ, ಬಕ, ಬಾವಲಿ, ಕಣ್ಣ ಕಪಡಿ.]]></a:t>
+              <a:t><![CDATA[செதிளும் இல்லாதவைகள் யாவும் உங்களுக்கு அருவருப்பாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ರೆಕ್ಕೆಯುಳ್ಳವುಗಳಾಗಿ ಕಾಲುಗಳಿಂದ ಹರಿದಾಡುವ ಕ್ರಿಮಿಕೀಟಗಳೆಲ್ಲವೂ ನಿಮಗೆ ಹೇಯವಾಗಿರಬೇಕು.]]></a:t>
+              <a:t><![CDATA[11. அவைகள் உங்களுக்கு அருவருப்பாயிருக்கக்கடவது; அவைகளின் மாம்சத்தைப் புசியாதிருந்து, அவைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆದರೆ ಕಾಲುಳ್ಳ ಯಾವ ಕ್ರಿಮಿಕೀಟಗಳಿಗೆ ನೆಲದ ಮೇಲೆ ಹಾರುವದಕ್ಕೋಸ್ಕರ ಮುದುರಿಕೊಂಡಿರುವ ತೊಡೆಗಳು ಇರುತ್ತವೆಯೋ]]></a:t>
+              <a:t><![CDATA[உடல்களை அருவருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅವುಗಳ ಮಾಂಸವನ್ನು ನೀವು ತಿನ್ನಬಾರದು; ಅವುಗಳ ಶವಗಳನ್ನು ನೀವು ಮುಟ್ಟಬಾರದು; ಅವು ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವುಗಳನ್ನು ನೀವು ತಿನ್ನ ಬಹುದು.]]></a:t>
+              <a:t><![CDATA[12. தண்ணீர்களிலே சிறகும் செதிளும் இல்லாத யாவும் உங்களுக்கு அருவருப்பாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. 1 ಕರ್ತನು ಮೋಶೆ ಆರೋನರೊಂದಿಗೆ ಮಾತನಾಡಿ ಅವರಿಗೆ ಹೇಳಿದ್ದೇನಂದರೆ]]></a:t>
+              <a:t><![CDATA[13. பறவைகளில் நீங்கள் புசியாமல் அருவருக்கவேண்டியவைகள் யாதெனில்: கழுகும், கருடனும், கடலுராஞ்சியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಅವುಗಳ ಜಾತಿಗನುಸಾರವಾಗಿ ಮಿಡತೆಗಳನ್ನೂ ಬೋಳುಮಿಡತೆಗಳನ್ನೂ ಜಿಟ್ಟೆಮಿಡತೆಗಳನ್ನೂ ಸಣ್ಣ ಮಿಡಿತೆಗಳನ್ನೂ ತಿನ್ನಬಹುದು.]]></a:t>
+              <a:t><![CDATA[14. பருந்தும் சகலவித வல்லூறும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಇಸ್ರಾಯೇಲನ ಮಕ್ಕಳೊಂದಿಗೆ ಮಾತನಾಡಿ ಹೀಗೆ ಹೇಳಬೇಕು--ಭೂಮಿಯ ಮೇಲೆ ಇರುವ ಎಲ್ಲಾ ಪಶುಗಳಲ್ಲಿ ನೀವು ತಿನ್ನಬೇಕಾದವುಗಳು]]></a:t>
+              <a:t><![CDATA[15. சகலவித காகங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇವೇ:]]></a:t>
+              <a:t><![CDATA[16. தீக்குருவியும், கூகையும், செம்புகமும், சகலவித டேகையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಆದರೆ ನಾಲ್ಕು ಪಾದಗಳುಳ್ಳ ಎಲ್ಲಾ ಹಾರಾಡುವ, ಹರಿದಾಡುವ ಬೇರೆಯವುಗಳೆಲ್ಲಾ ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವವು.]]></a:t>
+              <a:t><![CDATA[17. ஆந்தையும், நீர்க்காகமும், கோட்டானும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಪಶುಗಳಲ್ಲಿ ಕಾಲ್ಗೊರಸು ಸೀಳಿದ್ದಾಗಿದ್ದು ಮೇವನ್ನು ಮೆಲುಕಾಡಿಸುವದನ್ನು ನೀವು ತಿನ್ನಬೇಕು.]]></a:t>
+              <a:t><![CDATA[18. நாரையும், கூழக்கடாவும், குருகும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಮೇವನ್ನು ಮೆಲುಕಾಡಿಸದ ಇಲ್ಲವೆ ಗೊರಸು ಸೀಳದಿರುವ ಯಾವದನ್ನೂ ನೀವು ತಿನ್ನಬಾರದು. ಒಂಟೆಯು ಮೇವನ್ನು]]></a:t>
+              <a:t><![CDATA[19. கொக்கும், சகலவித ராஜாளியும், புழுக்கொத்தியும், வெளவாலும் ஆகிய இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೆಲುಕಾಡಿಸುವದಾದರೂ ಗೊರಸು ಸೀಳಲ್ಪಟ್ಟಿಲ್ಲ, ಅದು ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[20. பறக்கிறவைகளில் நாலுகாலால் நடமாடுகிற ஊரும் பிராணிகள் யாவும் உங்களுக்கு அருவருப்பாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಇವುಗಳು ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವವು. ಅವುಗಳ ಶವಗಳನ್ನು ಮುಟ್ಟುವವನು ಸಾಯಂಕಾಲದ ವರೆಗೂ ಅಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
+              <a:t><![CDATA[21. ஆகிலும் பறக்கிறவைகளில் நாலுகாலால் நடமாடுகிற யாவிலும், நீங்கள் புசிக்கத்தக்கது யாதெனில் தரையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನೀರೊಳಗಿರುವ ಇವುಗಳನ್ನು ನೀವು ತಿನ್ನಬಹುದು: ಸಮುದ್ರದಲ್ಲಿಯೂ ನದಿಯಲ್ಲಿರುವ ನೀರಿನಲ್ಲಿಯೂ ಈಜು ರೆಕ್ಕೆಗಳ್ಳಿದ್ದು]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಬೆಟ್ಟದ ಮೊಲವು ಮೇವನ್ನು ಮೆಲುಕು ಹಾಕುವದಾದರೂ ಅದರ ಗೊರಸು ಸೀಳಲ್ಪಟ್ಟಿಲ್ಲ, ಅದು ನಿಮಗೆ ಅಶುದ್ಧ ವಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[தத்துகிறதற்குக் கால்களுக்குமேல் தொடைகள் உண்டாயிருக்கிறவைகளிலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಯಾವನಾದರೂ ಅವುಗಳ ಶವವನ್ನು ಹೊತ್ತರೆ ತನ್ನ ಬಟ್ಟೆಗಳನ್ನು ಒಗೆಸಿಕೊಂಡು ಸಾಯಂಕಾಲದ ವರೆಗೂ ಅಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
+              <a:t><![CDATA[22. வெட்டுக்கிளி ஜாதியாயிருக்கிறதையும், சோலையாம் என்னும் கிளிஜாதியாயிருக்கிறதையும், அர்கொல் என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಮೊಲವು ಮೆಲುಕು ಹಾಕುವ ದಾದರೂ ಅದರ ಗೊರಸು ಸೀಳಲ್ಪಟ್ಟಿಲ್ಲ, ಅದು ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[கிளிஜாதியாயிருக்கிறதையும், ஆகாபு என்னும் கிளிஜாதியாயிருக்கிறதையும் நீங்கள் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಗೊರಸು ಸೀಳದೆಯೂ ನಖವು ಇಗ್ಗೊರಸಾಗಿರ ದೆಯೂ ಮೆಲಕು ಹಾಕದೆಯೂ ಇರುವ ಪ್ರತಿಯೊಂದು ಮೃಗದ ಶವವು ನಿಮಗೆ]]></a:t>
+              <a:t><![CDATA[23. பறக்கிறவைகளில் நாலுகாலால் நடமாடுகிற மற்ற யாவும் உங்களுக்கு அருவருப்பாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಶುದ್ಧವಾಗಿರುವದು. ಅದನ್ನು ಮುಟ್ಟಿದ ಪ್ರತಿಯೊಬ್ಬನೂ ಅಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
+              <a:t><![CDATA[24. அவைகளாலே தீட்டுப்படுவீர்கள்; அவைகளின் உடலைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಹಂದಿಯ ಗೊರಸು ಸೀಳಲ್ಪಟ್ಟಿದ್ದರೂ ಅದು ಮೇವನ್ನು ಮೆಲುಕು ಹಾಕು ವದಿಲ್ಲ; ಅದು ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ನಾಲ್ಕು ಕಾಲುಗಳ ಮೇಲೆ ಹೋಗುವ ಎಲ್ಲಾ ಬಗೆಯ ಮೃಗಗಳಲ್ಲಿ ಅಂಗಾಲಿನ ಮೇಲೆ ಹೋಗುವ ದೆಲ್ಲವೂ ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವವು,]]></a:t>
+              <a:t><![CDATA[25. அவைகளின் உடலைத் சுமந்தவன் எவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾವನಾ ದರೂ ಅವುಗಳ ಶವವನ್ನು ಮುಟ್ಟಿದರೆ ಅವನು ಸಂಜೆಯ ವರೆಗೂ ಅಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
+              <a:t><![CDATA[தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಅವುಗಳ ಶವವನ್ನು ಹೊರುವವನು ತನ್ನ ಬಟ್ಟೆಗಳನ್ನು ಒಗೆದು ಕೊಳ್ಳಬೇಕು. ಅವನು ಸಾಯಂಕಾಲದ ವರೆಗೂ ಅಶುದ್ಧ ನಾಗಿರುವನು;]]></a:t>
+              <a:t><![CDATA[26. விரிநகங்களுள்ளவைகளாயிருந்தும், இருபிளவான குளம்பில்லாமலும் அசைபோடாமலும் இருக்கிற மிருகங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವು ನಿಮಗೆ ಅಶುದ್ಧವಾದವುಗಳು.]]></a:t>
+              <a:t><![CDATA[யாவும் உங்களுக்கு அசுத்தமாயிருப்பதாக; அவைகளைத் தொடுகிறவன் எவனும் தீட்டுப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪೊರೆಯಿರುವವುಗಳನ್ನು ತಿನ್ನಬೇಕು.]]></a:t>
+              <a:t><![CDATA[3. மிருகங்களில் விரிகுளம்புள்ளதாயிருந்து, குளம்புகள் இரண்டாகப் பிரிந்திருக்கிறதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಭೂಮಿಯ ಮೇಲೆ ಹರಿದಾಡುವವುಗಳಲ್ಲಿ ಮುಂಗುಲಿ, ಇಲಿ, ಅದರ ಜಾತಿಗನುಸಾರವಾದ ಆಮೆ,]]></a:t>
+              <a:t><![CDATA[27. நாலுகாலால் நடக்கிற சகல ஜீவன்களிலும் தங்கள் உள்ளங்கால்களை ஊன்றி நடக்கிற யாவும் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಅರೆ ಪಳಗಿಸಿದ ಪ್ರಾಣಿ, ಊಸುರುವಳ್ಳಿ, ಹಲ್ಲಿ, ಬಸವನಹುಳ ಮತ್ತು ಚಿಟ್ಟಿಲಿ ಇವು ಸಹ ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವವು.]]></a:t>
+              <a:t><![CDATA[அசுத்தமாயிருப்பதாக; அவைகளின் உடலைத் தொடுகிறவன் எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಹರಿದಾಡುವವುಗಳೆಲ್ಲವು ಗಳಲ್ಲಿ ಇವು ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವವು: ಅವು ಸತ್ತಿರುವಾಗ ಅವುಗಳನ್ನು ಯಾವನಾದರೂ ಮುಟ್ಟಿದರೆ]]></a:t>
+              <a:t><![CDATA[28. அவைகளின் உடலைச் சுமந்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನು ಸಂಜೆಯ ವರೆಗೂ ಅಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
+              <a:t><![CDATA[தீட்டுப்பட்டிருப்பான்; இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಅವು ಸತ್ತುಹೋಗಿ ಯಾವದರ ಮೇಲೆ ಬೀಳುವವೊ ಅವೆಲ್ಲಾ ಅಶುದ್ಧವಾಗಿರುವವು; ಅದು ಮರದ ಪಾತ್ರೆ ಯಾಗಲಿ ಉಡುಪಾಗಲಿ]]></a:t>
+              <a:t><![CDATA[29. தரையில் ஊருகிற பிராணிகளில் உங்களுக்கு அசுத்தமானவைகள் எவையெனில் பெருச்சாளியும், எலியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಚರ್ಮವಾಗಲಿ ಚೀಲ ವಾಗಲಿ ಕೆಲಸಮಾಡುವ ಯಾವ ಸಾಮಾನಾಗಲಿ ಅದು ಏನೇ ಆಗಿರಲಿ ಸಾಯಂಕಾಲದ ವರೆಗೆ ನೀರಲ್ಲಿ ಇಡಲ್ಪಟ್ಟು]]></a:t>
+              <a:t><![CDATA[சகலவிதமான ஆமையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಶುದ್ಧವಾಗಿರುವದು; ತರುವಾಯ ಅದು ಶುದ್ಧವಾಗುವದು.]]></a:t>
+              <a:t><![CDATA[30. உடும்பும், அழுங்கும், ஓணானும், பல்லியும், பச்சோந்தியும் ஆகிய இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಪ್ರತಿಯೊಂದು ಮಣ್ಣಿನ ಪಾತ್ರೆ ಯೊಳಗೆ ಅವುಗಳಲ್ಲಿ ಯಾವದಾದರೂ ಬಿದ್ದರೆ, ಅದರಲ್ಲಿ ಏನಿದ್ದರೂ ಅಶುದ್ಧವಾಗುವದು ನೀವು]]></a:t>
+              <a:t><![CDATA[31. சகல ஊரும் பிராணிகளிலும் இவைகள் உங்களுக்குத் தீட்டாயிருக்கக்கடவது; அவைகளில் செத்ததைத் தொடுகிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದನ್ನು ಒಡೆದುಹಾಕಬೇಕು.]]></a:t>
+              <a:t><![CDATA[எவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ತಿನ್ನುವ ಆಹಾರದ ಮೇಲೆ ಅಂಥ ನೀರು ಬಿದ್ದಿದ್ದರೆ ಅದು ಅಶುದ್ಧವಾಗಿರುವದು; ಅಂಥ ಪ್ರತಿ ಪಾತ್ರೆಯಲ್ಲಿ ಕುಡಿಯುವ ಎಲ್ಲಾ]]></a:t>
+              <a:t><![CDATA[32. அவைகளில் செத்தது ஒன்று யாதொன்றின்மேல் விழுந்தால் அது தீட்டுப்பட்டிருக்கும்; அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಸಮುದ್ರಗಳಲ್ಲಿಯೂ ನದಿಗಳಲ್ಲಿಯೂ ನೀರೊಳಗೆ ಚಲಿಸುವವುಗಳಾಗಿದ್ದು ಮತ್ತು ಜೀವಿಸುವ ಎಲ್ಲವುಗಳಲ್ಲಿ ಈಜು ರೆಕ್ಕೆಯೂ]]></a:t>
+              <a:t><![CDATA[அசைபோடுகிறதுமானவைகளையெல்லாம் நீங்கள் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಾನವೂ ಅಶುದ್ಧವಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[மரப்பாத்திரமானாலும், வஸ்திரமானாலும், தோலானாலும், பையானாலும், வேலை செய்கிறதற்கேற்ற ஆயுதமானாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಅವುಗಳ ಹೆಣವು ಯಾವದರ ಮೇಲಾದರೂ ಬಿದ್ದರೆ ಅದು ಅಶುದ್ಧವಾಗಿರುವದು; ಅದು ಒಲೆಯಾಗಿರಲಿ, ಮಣ್ಣಿನ ಒಲೆಯಾಗಿರಲಿ ಒಡೆದು]]></a:t>
+              <a:t><![CDATA[சாயங்காலம்மட்டும் தீட்டாயிருக்கும்; அது தண்ணீரில் போடப்படவேண்டும், அப்பொழுது சுத்தமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಕಲ್ಪಡಬೇಕು, ಅವು ಅಶುದ್ಧವಾಗಿವೆ; ಅವು ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವವು.]]></a:t>
+              <a:t><![CDATA[33. அவைகளில் ஒன்று மண்பாண்டத்துக்குள் விழுந்தால், அதற்குள் இருக்கிறவை யாவும் தீட்டுப்பட்டிருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಆದಾಗ್ಯೂ ನೀರು ಹೆಚ್ಚಾಗಿರುವ ಬುಗ್ಗೆಯಾಗಲಿ ಹಳ್ಳವಾಗಲಿ ಶುದ್ಧವಾಗಿರುವದು; ಆದರೆ ಅವುಗಳ ಶವಗಳನ್ನು ಮುಟ್ಟಿದ್ದು]]></a:t>
+              <a:t><![CDATA[அதை உடைத்துப்போடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಶುದ್ಧವಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[34. புசிக்கத்தக்க போஜனபதார்த்தத்தின்மேல் அந்தத் தண்ணீர் பட்டால், அது தீட்டாகும்; குடிக்கத்தக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಅವುಗಳ ಶವದಲ್ಲಿ ಯಾವ ಭಾಗವಾದರೂ ಬಿತ್ತುವ ಬೀಜದಲ್ಲಿ ಬಿದ್ದರೆ ಅದು ಶುದ್ಧವಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[எந்தப்பானமும் அப்படிப்பட்ட பாத்திரத்தினால் தீட்டுப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಮೂತ್ರಜನಕಾಂಗದ ಮೇಲೆ ಯಾವದಾದರೂ ನೀರು ಬಿದ್ದು ಅವುಗಳ ಶವದ ಯಾವ ಭಾಗವಾದರೂ ಅದರಲ್ಲಿ ಬಿದ್ದರೆ ಅದು ನಿಮಗೆ]]></a:t>
+              <a:t><![CDATA[35. அவைகளின் உடலில் யாதொன்று எதின்மேல் விழுதோ, அதுவும் தீட்டுப்படும்; அடுப்பானாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಶುದ್ಧವಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[மண்தொட்டியானாலும் தகர்க்கப்படுவதாக; அவைகள் தீட்டுப்பட்டிருக்கும்; ஆகையால், அவைகள் உங்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ನೀವು ತಿನ್ನುವ ಯಾವದಾದರೂ ಪಶುವು ಸತ್ತಿದ್ದರೆ ಅದರ ಶವವನ್ನು ಮುಟ್ಟಿದವನು ಸಂಜೆಯ ವರೆಗೆ ಅಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
+              <a:t><![CDATA[தீட்டாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಅದರ ಶವವನ್ನು ತಿನ್ನುವವನು ತನ್ನ ಬಟ್ಟೆಗಳನ್ನು ಒಗೆದುಕೊಳ್ಳಬೇಕು. ಅವನು ಸಂಜೆಯ ವರೆಗೆ ಅಶುದ್ಧನಾಗಿರುವನು: ಅದರ]]></a:t>
+              <a:t><![CDATA[36. ஆனாலும், நீரூற்றும் மிகுந்த ஜலம் உண்டாகிய கிணறும் சுத்தமாயிருக்கும்; அவைகளிலுள்ள உடலைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪೊರೆಯಿಲ್ಲದವುಗಳೂ ನಿಮಗೆ ಅಶುದ್ಧವಾಗಿರುವವು.]]></a:t>
+              <a:t><![CDATA[4. ஆனாலும் அசைபோடுகிறதும் விரிகுளம்புள்ளதுமானவைகளில் ஒட்டகமானது அசைபோடுகிறதாயிருந்தாலும், அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶವವನ್ನು ಹೊರುವವನೂ ತನ್ನ ಬಟ್ಟೆಗಳನ್ನು ಒಗೆದುಕೊಳ್ಳಬೇಕು ಅವನು ಸಂಜೆಯ ವರೆಗೆ ಅಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
+              <a:t><![CDATA[தொடுகிறவனோ தீட்டுப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಭೂಮಿಯ ಮೇಲೆ ಹರಿದಾಡುವ ಪ್ರತಿಯೊಂದು ಕ್ರಿಮಿಯೂ ಅಶುದ್ಧವಾಗಿದೆ; ಅದನ್ನು ತಿನ್ನಬಾರದು.]]></a:t>
+              <a:t><![CDATA[37. மேற்சொல்லியவைகளின் உடலில் யாதொன்று விதைத்தானியத்தின்மேல் விழுந்தால், அது தீட்டுப்படாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +17628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಹೊಟ್ಟೆಯಿಂದ ಹರಿದಾಡುವ ಯಾವದನ್ನೂ ನಾಲ್ಕು ಕಾಲಿನ ಮೇಲೆ ನಡೆದಾಡುವ ಯಾವದನ್ನೂ ಇಲ್ಲವೆ ಭೂಮಿಯ ಮೇಲೆ ಹರಿದಾಡುವ]]></a:t>
+              <a:t><![CDATA[38. அந்த உடலில் யாதொன்று தண்ணீர் வார்க்கப்பட்டிருக்கிற விதையின்மேல் விழுந்ததானால், அது உங்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +17760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಲ್ಲಾ ಕ್ರಿಮಿಗಳಲ್ಲಿ ಬಹಳ ಕಾಲುಗಳಿದ್ದ ಯಾವದನ್ನಾದರೂ ನೀವು ತಿನ್ನ ಬಾರದು; ಅವು ಅಶುದ್ಧವಾಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[தீட்டாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +17892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಯಾವದೇ ಹರಿದಾಡುವ ಪ್ರಾಣಿಯೊಡನೆಯೂ ನೀವು ನಿಮ್ಮನ್ನು ಅಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳಬಾರದು ಇಲ್ಲವೆ ನೀವು ಅವುಗಳೊಂದಿಗೆ]]></a:t>
+              <a:t><![CDATA[39. உங்களுக்கு ஆகாரத்துக்கான ஒரு மிருகம் செத்தால், அதின் உடலைத் தொடுகிறவன் சாயங்காலம்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +18024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮ್ಮನ್ನು ಅಶುದ್ಧಪಡಿಸಿಕೊಂಡು ಮಲಿನರಾಗಬಾರದು.]]></a:t>
+              <a:t><![CDATA[தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +18156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ಯಾಕಂದರೆ ನಾನೇ ನಿಮ್ಮ ದೇವರಾದ ಕರ್ತನು. ಆದದರಿಂದ ನಿಮ್ಮನ್ನು ನೀವು ಶುದ್ಧೀಕರಿಸಿಕೊಂಡು ಪರಿಶುದ್ಧರಾಗಿರ್ರಿ; ನಾನು]]></a:t>
+              <a:t><![CDATA[40. அதின் மாம்சத்தைப் புசித்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலம்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +18288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪರಿಶುದ್ಧನು. ಇದಲ್ಲದೆ ಭೂಮಿಯ ಮೇಲೆ ಹರಿದಾ ಡುವ ಯಾವ ಬಗೆಯ ಜಂತುಗಳಿಂದಲೂ ನಿಮ್ಮನ್ನು ಮಲಿನ ಮಾಡಿಕೊಳ್ಳಬಾರದು.]]></a:t>
+              <a:t><![CDATA[தீட்டுப்பட்டிருப்பான்; அதின் உடலை எடுத்துப் போனவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +18420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ನಿಮ್ಮ ದೇವರಾಗಿ ರುವದಕ್ಕೆ ಐಗುಪ್ತದೇಶದಿಂದ ನಿಮ್ಮನ್ನು ಹೊರಗೆ ಕರೆತಂದ ಕರ್ತನು ನಾನೇ. ನಾನು ಪರಿಶುದ್ಧನಾಗಿ]]></a:t>
+              <a:t><![CDATA[சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +18552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರುವದರಿಂದ ನೀವೂ ಪರಿಶುದ್ಧರಾಗಿರಬೇಕು.]]></a:t>
+              <a:t><![CDATA[41. தரையில் ஊருகிற பிராணிகளெல்லாம் உங்களுக்கு அருவருப்பாயிருக்கக்கடவது; அவை புசிக்கப்படலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +18684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅವು ನಿಮಗೆ ಅಶುದ್ಧ ವಾಗಿಯೇ ಇರುವವು; ನೀವು ಅವುಗಳ ಮಾಂಸವನ್ನು ತಿನ್ನಬಾರದು, ಅವುಗಳ ಶವಗಳು ನಿಮಗೆ ಅಶುದ್ಧ]]></a:t>
+              <a:t><![CDATA[விரிகுளம்பில்லாதபடியால், அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +18816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ಭೂಮೃಗಗಳ, ಪಕ್ಷಿಗಳ, ಪ್ರತಿಯೊಂದು ಜಲ ಜೀವಿ, ಭೂಮಿಯ ಮೇಲೆ ಹರಿದಾಡುವ ಪ್ರತಿ ಯೊಂದು ಕ್ರಿಮಿಯ ನಿಯಮವು ಇದೇ.]]></a:t>
+              <a:t><![CDATA[42. தரையில் ஊருகிற சகல பிராணிகளிலும், வயிற்றினால் நகருகிறவைகளையும், நாலுகாலால் நடமாடுகிறவைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +18948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ಅಶುದ್ಧ ಶುದ್ಧಗಳ ನಡುವಿನ ವ್ಯತ್ಯಾಸವನ್ನೂ ಮತ್ತು ತಿನ್ನುವಂತ ಪಶು ತಿನ್ನಬಾರದ ಪಶುಗಳ ವ್ಯತ್ಯಾಸವನ್ನೂ ಹೀಗೆ ನೀವು]]></a:t>
+              <a:t><![CDATA[அநேகங் கால்களுள்ளவைகளையும் புசியாதிருப்பீர்களாக; அவைகள் அருவருப்பானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +19080,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡುವಿರಿ.]]></a:t>
+              <a:t><![CDATA[43. ஊருகிற எந்தப் பிராணிகளிலும் உங்களை அருவருப்பாக்கிக்கொள்ளாமலும், அவைகளால் தீட்டுப்படாமலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருப்பீர்களாக; அவைகளாலே நீங்கள் தீட்டுப்படுவீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. நான் உங்கள் தேவனாகிய கர்த்தர், நான் பரிசுத்தர்; ஆகையால் தரையில் ஊருகிற எந்தப் பிராணிகளிலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களைத் தீட்டுப்படுத்தாமல், உங்களைப் பரிசுத்தமாக்கிக்கொண்டு, பரிசுத்தராயிருப்பீர்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. நான் உங்கள் தேவனாயிருக்கும்படி உங்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணின கர்த்தர், நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பரிசுத்தர்; ஆகையால், நீங்களும் பரிசுத்தராயிருப்பீர்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. சுத்தமானதற்கும் அசுத்தமானதற்கும், புசிக்கத்தக்க ஜந்துக்களுக்கும் புசிக்கத்தகாத ஜந்துக்களுக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வித்தியாசம்பண்ணும்பொருட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +20136,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾಗಿರಬೇಕು.]]></a:t>
+              <a:t><![CDATA[5. குழிமுசலானது அசைபோடுகிறதாயிருந்தாலும், அதற்கு விரிகுளம்பில்லை; அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. மிருகத்துக்கும் பறவைகளுக்கும், தண்ணீர்களில் நீந்துகிற சகல ஜீவஜந்துக்களுக்கும், பூமியின்மேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஊருகிற சகல பிராணிகளுக்கும் அடுத்த பிரமாணம் இதுவே என்று சொல்லுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +20532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ನೀರಲ್ಲಿ ಯಾವದಕ್ಕೆ ಈಜು ರೆಕ್ಕೆಯೂ ಪೊರೆಗಳೂ ಇಲ್ಲವೊ ಅವು ನಿಮಗೆ ಅಶುದ್ಧ ವಾಗಿರುವವು.]]></a:t>
+              <a:t><![CDATA[6. முயலானது அசைபோடுகிறதாயிருந்தும், அதற்கு விரிகுளம்பில்லை; அது உங்களுக்கு அசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18316,91 +20593,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18426,51 +20703,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18601,51 +20878,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>72</Slides>
+  <Slides>81</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>