--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -189,88 +189,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...36 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -350,69 +312,50 @@
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
-    <p:sldId id="355" r:id="rId102"/>
-[...17 lines deleted...]
-    <p:sldId id="373" r:id="rId120"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -609,72 +552,53 @@
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
-  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
-[...20 lines deleted...]
-  <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -734,1141 +658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு, ஆசாரியன் அந்தக் குருவிகளில் ஒன்றை ஒரு மண்பாண்டத்திலுள்ள ஊற்றுநீர்மேல் கொல்லச் சொல்லி,]]></a:t>
-[...1089 lines deleted...]
-              <a:t><![CDATA[45. ஆகையால் வீடுமுழுவதையும் இடித்து, அதின் கல்லுகளையும், மரங்களையும், அதின் சாந்து எல்லாவற்றையும் பட்டணத்துக்குப் புறம்பே அசுத்தமான இடத்திலே கொண்டுபோகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. ஆசாரியன் பாவநிவாரணபலியையும் செலுத்தி, சுத்திகரிக்கப்படுகிறவனின் தீட்டு நீங்க, அவனுக்குப் பாவநிவிர்த்தி செய்து, பின்பு சர்வாங்க தகனபலியைக்கொன்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1933,1032 +767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உயிருள்ள குருவியையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் எடுத்து, இவைகளையும் உயிருள்ள குருவியையும் ஊற்றுநீர்மேல் கொல்லப்பட்ட குருவியின் இரத்தத்திலே தோய்த்து,]]></a:t>
-[...980 lines deleted...]
-              <a:t><![CDATA[50. ஒரு குருவியை ஒரு மண்பாண்டத்திலுள்ள ஊற்றுநீரின்மேல் கொன்று,]]></a:t>
+              <a:t><![CDATA[20. சர்வாங்க தகனபலியையும் போஜனபலியையும் பலிபீடத்தின்மேல் வைத்து, அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அவன் சுத்தமாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3023,51 +876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உயிருள்ள குருவியையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் எடுத்து, இவைகளையும் உயிருள்ள குருவியையும் ஊற்றுநீர்மேல் கொல்லப்பட்ட குருவியின் இரத்தத்திலே தோய்த்து,]]></a:t>
+              <a:t><![CDATA[20. சர்வாங்க தகனபலியையும் போஜனபலியையும் பலிபீடத்தின்மேல் வைத்து, அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அவன் சுத்தமாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3132,51 +985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உயிருள்ள குருவியையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் எடுத்து, இவைகளையும் உயிருள்ள குருவியையும் ஊற்றுநீர்மேல் கொல்லப்பட்ட குருவியின் இரத்தத்திலே தோய்த்து,]]></a:t>
+              <a:t><![CDATA[21. அவன் இம்மாத்திரம் செய்யத் திராணியற்ற தரித்திரனாயிருந்தால், அவன் தன் பாவநிவிர்த்திக்கென்று அசைவாட்டும் குற்றநிவாரணபலியாக ஒரு ஆட்டுக்குட்டியையும், போஜனபலிக்கு எண்ணெயில் பிசைந்த ஒரு மரக்கால் மெல்லிய மாவிலே பத்தில் ஒரு பங்கையும், ஆழாக்கு எண்ணெயையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3241,51 +1094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. கேதுருக்கட்டையையும், ஈசோப்பையும், சிவப்புநூலையும், உயிருள்ள குருவியையும் எடுத்து, இவைகளைக் கொல்லப்பட்ட குருவியின் இரத்தத்திலும் ஊற்று நீரிலும் தோய்த்து, வீட்டின்மேல் ஏழுதரம் தெளித்து,]]></a:t>
+              <a:t><![CDATA[21. அவன் இம்மாத்திரம் செய்யத் திராணியற்ற தரித்திரனாயிருந்தால், அவன் தன் பாவநிவிர்த்திக்கென்று அசைவாட்டும் குற்றநிவாரணபலியாக ஒரு ஆட்டுக்குட்டியையும், போஜனபலிக்கு எண்ணெயில் பிசைந்த ஒரு மரக்கால் மெல்லிய மாவிலே பத்தில் ஒரு பங்கையும், ஆழாக்கு எண்ணெயையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3350,51 +1203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. கேதுருக்கட்டையையும், ஈசோப்பையும், சிவப்புநூலையும், உயிருள்ள குருவியையும் எடுத்து, இவைகளைக் கொல்லப்பட்ட குருவியின் இரத்தத்திலும் ஊற்று நீரிலும் தோய்த்து, வீட்டின்மேல் ஏழுதரம் தெளித்து,]]></a:t>
+              <a:t><![CDATA[22. தன் திராணிக்குத் தக்கபடி இரண்டு காட்டுப்புறாக்களையாவது இரண்டு புறாக்குஞ்சுகளையாவது ஒன்று பாவநிவாரணபலியாகவும், மற்றொன்று சர்வாங்க தகனபலியாகவும் செலுத்தும்படி வாங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3459,51 +1312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. குஷ்டம் நீங்கச் சுத்திகரிக்கப்படுகிறவன்மேல் ஏழுதரம் தெளித்து, அவனைச் சுத்தம்பண்ணி, உயிருள்ள குருவியை வெளியிலே விட்டுவிடக்கடவன்.]]></a:t>
+              <a:t><![CDATA[22. தன் திராணிக்குத் தக்கபடி இரண்டு காட்டுப்புறாக்களையாவது இரண்டு புறாக்குஞ்சுகளையாவது ஒன்று பாவநிவாரணபலியாகவும், மற்றொன்று சர்வாங்க தகனபலியாகவும் செலுத்தும்படி வாங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3568,51 +1421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. குஷ்டம் நீங்கச் சுத்திகரிக்கப்படுகிறவன்மேல் ஏழுதரம் தெளித்து, அவனைச் சுத்தம்பண்ணி, உயிருள்ள குருவியை வெளியிலே விட்டுவிடக்கடவன்.]]></a:t>
+              <a:t><![CDATA[23. தான் சுத்திகரிக்கும்படி எட்டாம் நாளில் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் ஆசாரியனிடத்துக்குக் கொண்டுவருவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3677,51 +1530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. குருவியின் இரத்தத்தினாலும், ஊற்றுநீரினாலும், உயிருள்ள குருவியினாலும், கேதுருக்கட்டையினாலும் ஈசோப்பினாலும், சிவப்புநூலினாலும் வீட்டிற்குத் தோஷங்கழித்து,]]></a:t>
+              <a:t><![CDATA[23. தான் சுத்திகரிக்கும்படி எட்டாம் நாளில் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் ஆசாரியனிடத்துக்குக் கொண்டுவருவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3786,51 +1639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. குருவியின் இரத்தத்தினாலும், ஊற்றுநீரினாலும், உயிருள்ள குருவியினாலும், கேதுருக்கட்டையினாலும் ஈசோப்பினாலும், சிவப்புநூலினாலும் வீட்டிற்குத் தோஷங்கழித்து,]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது ஆசாரியன் குற்றநிவாரணபலிக்குரிய ஆட்டுக்குட்டியையும் அந்த ஆழாக்கு எண்ணெயையும் வாங்கி, கர்த்தருடைய சந்நிதியில் அசைவாட்டும் போஜனபலியாக அசைவாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3895,51 +1748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[15. பின்பு, ஆசாரியன் அந்த ஆழாக்கு எண்ணெயிலே கொஞ்சம் தன் இடது கையில் வார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4004,51 +1857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சுத்திகரிக்கப்படுகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தன் மயிர் முழுவதையும் சிரைத்து, தான் சுத்தமாகும்படி ஜலத்தில் ஸ்நானம்பண்ணி, பின்பு பாளயத்தில் பிரவேசித்து, தன் கூடாரத்துக்குப் புறம்பே ஏழுநாள் தங்கி,]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது ஆசாரியன் குற்றநிவாரணபலிக்குரிய ஆட்டுக்குட்டியையும் அந்த ஆழாக்கு எண்ணெயையும் வாங்கி, கர்த்தருடைய சந்நிதியில் அசைவாட்டும் போஜனபலியாக அசைவாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4113,51 +1966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சுத்திகரிக்கப்படுகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தன் மயிர் முழுவதையும் சிரைத்து, தான் சுத்தமாகும்படி ஜலத்தில் ஸ்நானம்பண்ணி, பின்பு பாளயத்தில் பிரவேசித்து, தன் கூடாரத்துக்குப் புறம்பே ஏழுநாள் தங்கி,]]></a:t>
+              <a:t><![CDATA[25. குற்றநிவாரணபலிக்கான அந்த ஆட்டுக்குட்டியைக் கொன்று, குற்றநிவாரணபலியின் இரத்தத்தில் கொஞ்சம் எடுத்து, சுத்திகரிக்கப்படுகிறவன் வலது காதின் மடலிலும், அவன் வலதுகையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் பூசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4222,51 +2075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சுத்திகரிக்கப்படுகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தன் மயிர் முழுவதையும் சிரைத்து, தான் சுத்தமாகும்படி ஜலத்தில் ஸ்நானம்பண்ணி, பின்பு பாளயத்தில் பிரவேசித்து, தன் கூடாரத்துக்குப் புறம்பே ஏழுநாள் தங்கி,]]></a:t>
+              <a:t><![CDATA[25. குற்றநிவாரணபலிக்கான அந்த ஆட்டுக்குட்டியைக் கொன்று, குற்றநிவாரணபலியின் இரத்தத்தில் கொஞ்சம் எடுத்து, சுத்திகரிக்கப்படுகிறவன் வலது காதின் மடலிலும், அவன் வலதுகையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் பூசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4331,51 +2184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏழாம் நாளிலே தன் தலையையும் தாடியையும் புருவங்களையும் தன்னுடைய மயிர் முழுவதையும் சிரைத்து, தன் வஸ்திரங்களைத் தோய்த்து, ஜலத்தில் ஸ்நானம்பண்ணவேண்டும்; அப்பொழுது சுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[26. அந்த எண்ணெயிலே கொஞ்சம் தன் இடதுகையில் வார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4440,51 +2293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏழாம் நாளிலே தன் தலையையும் தாடியையும் புருவங்களையும் தன்னுடைய மயிர் முழுவதையும் சிரைத்து, தன் வஸ்திரங்களைத் தோய்த்து, ஜலத்தில் ஸ்நானம்பண்ணவேண்டும்; அப்பொழுது சுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[27. தன் இடது கையிலுள்ள எண்ணெயிலே தன் வலது விரலைத் தோய்த்து, கர்த்தருடைய சந்நிதியில் ஏழுதரம் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4549,51 +2402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏழாம் நாளிலே தன் தலையையும் தாடியையும் புருவங்களையும் தன்னுடைய மயிர் முழுவதையும் சிரைத்து, தன் வஸ்திரங்களைத் தோய்த்து, ஜலத்தில் ஸ்நானம்பண்ணவேண்டும்; அப்பொழுது சுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[28. தன் உள்ளங்கையிலிருக்கிற எண்ணெயில் கொஞ்சம் எடுத்துச் சுத்திகரிக்கப்படுகிறவன் வலதுகாதின் மடலிலும், அவன் வலது கையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் குற்றநிவாரணபலியின் இரத்தம் பூசியிருக்கிற இடத்திலே பூசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4658,51 +2511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. உயிருள்ள குருவியைப் பட்டணத்துக்குப் புறம்பே வெளியிலே விட்டுவிட்டு, இப்படி வீட்டிற்குப் பிராயச்சித்தம் செய்யக்கடவன்; அப்பொழுது அது சுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[28. தன் உள்ளங்கையிலிருக்கிற எண்ணெயில் கொஞ்சம் எடுத்துச் சுத்திகரிக்கப்படுகிறவன் வலதுகாதின் மடலிலும், அவன் வலது கையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் குற்றநிவாரணபலியின் இரத்தம் பூசியிருக்கிற இடத்திலே பூசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4767,51 +2620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. உயிருள்ள குருவியைப் பட்டணத்துக்குப் புறம்பே வெளியிலே விட்டுவிட்டு, இப்படி வீட்டிற்குப் பிராயச்சித்தம் செய்யக்கடவன்; அப்பொழுது அது சுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[29. தன் உள்ளங்கையில் இருக்கிற மற்ற எண்ணெயைச் சுத்திகரிக்கப்படுகிறவன் தலையின்மேல் அவனுக்காகக் கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யும்படி தடவி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4876,51 +2729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எட்டாம்நாளிலே அவன் பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், ஒரு வயதான பழுதற்ற ஒரு பெண்ணாட்டுக்குட்டியையும், போஜனபலிக்காக எண்ணெயிலே பிசைந்த ஒரு மரக்காலில் பத்தில் மூன்று பங்காகிய மெல்லிய மாவையும், ஆழாக்கு எண்ணெயையும் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[29. தன் உள்ளங்கையில் இருக்கிற மற்ற எண்ணெயைச் சுத்திகரிக்கப்படுகிறவன் தலையின்மேல் அவனுக்காகக் கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யும்படி தடவி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4985,51 +2838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எட்டாம்நாளிலே அவன் பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், ஒரு வயதான பழுதற்ற ஒரு பெண்ணாட்டுக்குட்டியையும், போஜனபலிக்காக எண்ணெயிலே பிசைந்த ஒரு மரக்காலில் பத்தில் மூன்று பங்காகிய மெல்லிய மாவையும், ஆழாக்கு எண்ணெயையும் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[30. பின்பு, அவன் தன் திராணிக்கும் தகுதிக்கும் தக்கதாய்க் காட்டுப்புறாக்களையாவது புறாக்குஞ்சுகளையாவது கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5094,51 +2947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. குஷ்டரோகியினுடைய சுத்திகரிப்பின் நாளில் அவனுக்கடுத்த பிரமாணம் என்னவென்றால்: அவன் ஆசாரியனிடத்தில் கொண்டுவரப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. தன் இடது கையிலுள்ள எண்ணெயில் தன் வலது கையின் விரலைத் தோய்த்து, தன் விரலினால் ஏழுதரம் அந்த எண்ணெயில் எடுத்து, கர்த்தருடைய சந்நிதியில் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5203,51 +3056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எட்டாம்நாளிலே அவன் பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், ஒரு வயதான பழுதற்ற ஒரு பெண்ணாட்டுக்குட்டியையும், போஜனபலிக்காக எண்ணெயிலே பிசைந்த ஒரு மரக்காலில் பத்தில் மூன்று பங்காகிய மெல்லிய மாவையும், ஆழாக்கு எண்ணெயையும் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[57. குஷ்டம் எப்பொழுது தீட்டுள்ளது என்றும், எப்பொழுது தீட்டில்லாதது என்றும் தெரிவிப்பதற்குக் குஷ்டரோகத்துக்கு அடுத்த பிரமாணம் இதுவே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5312,51 +3165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. இது சகலவித குஷ்டரோகத்துக்கும், சொறிக்கும்,]]></a:t>
+              <a:t><![CDATA[57. குஷ்டம் எப்பொழுது தீட்டுள்ளது என்றும், எப்பொழுது தீட்டில்லாதது என்றும் தெரிவிப்பதற்குக் குஷ்டரோகத்துக்கு அடுத்த பிரமாணம் இதுவே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5421,51 +3274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. வஸ்திரக் குஷ்டத்துக்கும், வீட்டுக் குஷ்டத்துக்கும்,]]></a:t>
+              <a:t><![CDATA[31. அவைகளில் ஒன்றைப் பாவநிவாரணபலியும், மற்றொன்றைச் சர்வாங்கதகனபலியுமாக்கி, போஜனபலியோடேகூடச் செலுத்தி, இப்படியே ஆசாரியன் சுத்திகரிக்கப்படுகிறவனுக்காக, கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5530,51 +3383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. தடிப்புக்கும், அசறுக்கும், வெள்ளைப் படருக்கும் அடுத்த பிரமாணம்.]]></a:t>
+              <a:t><![CDATA[31. அவைகளில் ஒன்றைப் பாவநிவாரணபலியும், மற்றொன்றைச் சர்வாங்கதகனபலியுமாக்கி, போஜனபலியோடேகூடச் செலுத்தி, இப்படியே ஆசாரியன் சுத்திகரிக்கப்படுகிறவனுக்காக, கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5639,51 +3492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. குஷ்டம் எப்பொழுது தீட்டுள்ளது என்றும், எப்பொழுது தீட்டில்லாதது என்றும் தெரிவிப்பதற்குக் குஷ்டரோகத்துக்கு அடுத்த பிரமாணம் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[32. தன் சுத்திகரிப்புக்கு வேண்டியவைகளைச் சம்பாதிக்கக் கூடாத குஷ்டரோகியைக் குறித்த பிரமாணம் இதுவே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5748,51 +3601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சுத்திகரிக்கிற ஆசாரியன் சுத்திகரிக்கப்படும் மனிதனையும் அவ்வஸ்துக்களையும் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் நிறுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[32. தன் சுத்திகரிப்புக்கு வேண்டியவைகளைச் சம்பாதிக்கக் கூடாத குஷ்டரோகியைக் குறித்த பிரமாணம் இதுவே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5857,51 +3710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சுத்திகரிக்கிற ஆசாரியன் சுத்திகரிக்கப்படும் மனிதனையும் அவ்வஸ்துக்களையும் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் நிறுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[33. பின்னும் கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5966,51 +3819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு ஆசாரியன் ஒரு ஆட்டுக்குட்டியைப் பிடித்து, அதையும் அந்த ஆழாக்கு எண்ணெயையும் குற்றநிவாரணபலியாகக் கொண்டுவந்து, கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டி,]]></a:t>
+              <a:t><![CDATA[34. நான் உங்களுக்குக் காணியாட்சியான தேசத்தில் ஒரு வீட்டிலே குஷ்டதோஷத்தை நான் வரப்பண்ணினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6075,51 +3928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு ஆசாரியன் ஒரு ஆட்டுக்குட்டியைப் பிடித்து, அதையும் அந்த ஆழாக்கு எண்ணெயையும் குற்றநிவாரணபலியாகக் கொண்டுவந்து, கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டி,]]></a:t>
+              <a:t><![CDATA[34. நான் உங்களுக்குக் காணியாட்சியான தேசத்தில் ஒரு வீட்டிலே குஷ்டதோஷத்தை நான் வரப்பண்ணினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6184,51 +4037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பாவநிவாரணபலியும் சர்வாங்க தகனபலியும் இடும் பரிசுத்த ஸ்தலத்திலே அந்த ஆட்டுக்குட்டியைக் கொல்லக்கடவன்; குற்றநிவாரணபலி பாவநிவாரணபலியைப்போல ஆசாரியனுக்கு உரியது; அது மகா பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[35. அந்த வீட்டிற்கு உடையவன் வந்து, வீட்டிலே தோஷம் வந்திருக்கிறதாகத் தோன்றுகிறது என்று ஆசாரியனுக்கு அறிவிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6293,51 +4146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. குஷ்டரோகியினுடைய சுத்திகரிப்பின் நாளில் அவனுக்கடுத்த பிரமாணம் என்னவென்றால்: அவன் ஆசாரியனிடத்தில் கொண்டுவரப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. தன் இடது கையிலுள்ள எண்ணெயில் தன் வலது கையின் விரலைத் தோய்த்து, தன் விரலினால் ஏழுதரம் அந்த எண்ணெயில் எடுத்து, கர்த்தருடைய சந்நிதியில் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6402,51 +4255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பாவநிவாரணபலியும் சர்வாங்க தகனபலியும் இடும் பரிசுத்த ஸ்தலத்திலே அந்த ஆட்டுக்குட்டியைக் கொல்லக்கடவன்; குற்றநிவாரணபலி பாவநிவாரணபலியைப்போல ஆசாரியனுக்கு உரியது; அது மகா பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது வீட்டிலுள்ள யாவும் தீட்டுப்படாதபடிக்கு, ஆசாரியன் அந்தத் தோஷத்தைப் பார்க்கப் போகும்முன்னே வீட்டை ஒழித்துவைக்கும்படி சொல்லி, பின்பு வீட்டைப்பார்க்கும்படி போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6511,51 +4364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பாவநிவாரணபலியும் சர்வாங்க தகனபலியும் இடும் பரிசுத்த ஸ்தலத்திலே அந்த ஆட்டுக்குட்டியைக் கொல்லக்கடவன்; குற்றநிவாரணபலி பாவநிவாரணபலியைப்போல ஆசாரியனுக்கு உரியது; அது மகா பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது வீட்டிலுள்ள யாவும் தீட்டுப்படாதபடிக்கு, ஆசாரியன் அந்தத் தோஷத்தைப் பார்க்கப் போகும்முன்னே வீட்டை ஒழித்துவைக்கும்படி சொல்லி, பின்பு வீட்டைப்பார்க்கும்படி போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6620,51 +4473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்தக் குற்றநிவாரணபலியின் இரத்தத்தில் ஆசாரியன் கொஞ்சம் எடுத்து, சுத்திகரிக்கப்படுகிறவன் வலது காதின் மடலிலும், அவன் வலது கையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் பூசக்கடவன்.]]></a:t>
+              <a:t><![CDATA[37. அந்தத் தோஷம் இருக்கிற இடத்தைப் பார்க்கக்கடவன்; அப்பொழுது வீட்டுச் சுவர்களிலே கொஞ்சம் பச்சையும் கொஞ்சம் சிவப்புமான குழி விழுந்திருந்து, அவைகள் மற்றச் சுவரைப்பார்க்கிலும் பள்ளமாயிருக்கக்கண்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6729,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்தக் குற்றநிவாரணபலியின் இரத்தத்தில் ஆசாரியன் கொஞ்சம் எடுத்து, சுத்திகரிக்கப்படுகிறவன் வலது காதின் மடலிலும், அவன் வலது கையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் பூசக்கடவன்.]]></a:t>
+              <a:t><![CDATA[37. அந்தத் தோஷம் இருக்கிற இடத்தைப் பார்க்கக்கடவன்; அப்பொழுது வீட்டுச் சுவர்களிலே கொஞ்சம் பச்சையும் கொஞ்சம் சிவப்புமான குழி விழுந்திருந்து, அவைகள் மற்றச் சுவரைப்பார்க்கிலும் பள்ளமாயிருக்கக்கண்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6838,51 +4691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்தக் குற்றநிவாரணபலியின் இரத்தத்தில் ஆசாரியன் கொஞ்சம் எடுத்து, சுத்திகரிக்கப்படுகிறவன் வலது காதின் மடலிலும், அவன் வலது கையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் பூசக்கடவன்.]]></a:t>
+              <a:t><![CDATA[38. ஆசாரியன் வீட்டைவிட்டுப் புறப்பட்டு வாசற்படியிலே வந்து, வீட்டை ஏழுநாள் அடைத்துவைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6947,51 +4800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு, ஆசாரியன் அந்த ஆழாக்கு எண்ணெயிலே கொஞ்சம் தன் இடது கையில் வார்த்து,]]></a:t>
+              <a:t><![CDATA[39. ஏழாம்நாளிலே திரும்பப் போய்ப் பார்த்து, தோஷம் வீட்டுச் சுவர்களில் படர்ந்ததென்று கண்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7056,51 +4909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு, ஆசாரியன் அந்த ஆழாக்கு எண்ணெயிலே கொஞ்சம் தன் இடது கையில் வார்த்து,]]></a:t>
+              <a:t><![CDATA[40. தோஷம் இருக்கும் அவ்விடத்துக் கல்லுகளைப் பெயர்க்கவும், பட்டணத்துக்கு புறம்பே அசுத்தமான ஒரு இடத்திலே போடவும் அவன் கட்டளையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7165,51 +5018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தன் இடது கையிலுள்ள எண்ணெயில் தன் வலது கையின் விரலைத் தோய்த்து, தன் விரலினால் ஏழுதரம் அந்த எண்ணெயில் எடுத்து, கர்த்தருடைய சந்நிதியில் தெளித்து,]]></a:t>
+              <a:t><![CDATA[41. வீட்டை உள்ளே சுற்றிலும் செதுக்கச்சொல்லி, செதுக்கிப்போட்ட மண்ணைப் பட்டணத்துக்குப் புறம்பே அசுத்தமான ஒரு இடத்திலே கொட்டவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7274,51 +5127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தன் இடது கையிலுள்ள எண்ணெயில் தன் வலது கையின் விரலைத் தோய்த்து, தன் விரலினால் ஏழுதரம் அந்த எண்ணெயில் எடுத்து, கர்த்தருடைய சந்நிதியில் தெளித்து,]]></a:t>
+              <a:t><![CDATA[42. வேறே கல்லுகளை எடுத்துவந்து, அந்தக் கல்லுகளுக்குப் பதிலாகக் கட்டி, வேறே சாந்தை எடுத்து வீட்டைப் பூசவும் கட்டளையிடுவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7383,51 +5236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன் உள்ளங்கையில் இருக்கிற மீதியான எண்ணெயிலே கொஞ்சம் எடுத்து சுத்திகரிக்கப்படுகிறவன் வலதுகாதின் மடலிலும், அவன் வலதுகையின் பெருவிரலிலும், முந்தப் பூசியிருக்கிற குற்றநிவாரணபலியினுடைய இரத்தத்தின்மேல் பூசி,]]></a:t>
+              <a:t><![CDATA[42. வேறே கல்லுகளை எடுத்துவந்து, அந்தக் கல்லுகளுக்குப் பதிலாகக் கட்டி, வேறே சாந்தை எடுத்து வீட்டைப் பூசவும் கட்டளையிடுவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7492,51 +5345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆசாரியன் பாளயத்துக்குப் புறம்பே போய்; குஷ்டரோகியின் குஷ்டவியாதி சொஸ்தமாயிற்று என்று கண்டால்,]]></a:t>
+              <a:t><![CDATA[17. தன் உள்ளங்கையில் இருக்கிற மீதியான எண்ணெயிலே கொஞ்சம் எடுத்து சுத்திகரிக்கப்படுகிறவன் வலதுகாதின் மடலிலும், அவன் வலதுகையின் பெருவிரலிலும், முந்தப் பூசியிருக்கிற குற்றநிவாரணபலியினுடைய இரத்தத்தின்மேல் பூசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7601,51 +5454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன் உள்ளங்கையில் இருக்கிற மீதியான எண்ணெயிலே கொஞ்சம் எடுத்து சுத்திகரிக்கப்படுகிறவன் வலதுகாதின் மடலிலும், அவன் வலதுகையின் பெருவிரலிலும், முந்தப் பூசியிருக்கிற குற்றநிவாரணபலியினுடைய இரத்தத்தின்மேல் பூசி,]]></a:t>
+              <a:t><![CDATA[43. கல்லுகளைப் பெயர்த்து, வீட்டைச் செதுக்கி, நவமாய்ப் பூசினபின்பும், அந்தத் தோஷம் திரும்ப வீட்டில் வந்ததானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7710,51 +5563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன் உள்ளங்கையில் இருக்கிற மீதியான எண்ணெயிலே கொஞ்சம் எடுத்து சுத்திகரிக்கப்படுகிறவன் வலதுகாதின் மடலிலும், அவன் வலதுகையின் பெருவிரலிலும், முந்தப் பூசியிருக்கிற குற்றநிவாரணபலியினுடைய இரத்தத்தின்மேல் பூசி,]]></a:t>
+              <a:t><![CDATA[44. ஆசாரியன் போய்ப் பார்க்கக்டவன்; தோஷம் வீட்டில் படர்ந்ததானால், அது வீட்டை அரிக்கிற குஷ்டம், அது தீட்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7819,51 +5672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தன் உள்ளங்கையில் இருக்கிற மீதியான எண்ணெயைச் சுத்திகரிக்கப்படுகிறவன் தலையிலே வார்த்து, கர்த்தருடைய சந்நிதியில் அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[44. ஆசாரியன் போய்ப் பார்க்கக்டவன்; தோஷம் வீட்டில் படர்ந்ததானால், அது வீட்டை அரிக்கிற குஷ்டம், அது தீட்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7928,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தன் உள்ளங்கையில் இருக்கிற மீதியான எண்ணெயைச் சுத்திகரிக்கப்படுகிறவன் தலையிலே வார்த்து, கர்த்தருடைய சந்நிதியில் அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[45. ஆகையால் வீடுமுழுவதையும் இடித்து, அதின் கல்லுகளையும், மரங்களையும், அதின் சாந்து எல்லாவற்றையும் பட்டணத்துக்குப் புறம்பே அசுத்தமான இடத்திலே கொண்டுபோகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8037,51 +5890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆசாரியன் பாவநிவாரணபலியையும் செலுத்தி, சுத்திகரிக்கப்படுகிறவனின் தீட்டு நீங்க, அவனுக்குப் பாவநிவிர்த்தி செய்து, பின்பு சர்வாங்க தகனபலியைக்கொன்று,]]></a:t>
+              <a:t><![CDATA[45. ஆகையால் வீடுமுழுவதையும் இடித்து, அதின் கல்லுகளையும், மரங்களையும், அதின் சாந்து எல்லாவற்றையும் பட்டணத்துக்குப் புறம்பே அசுத்தமான இடத்திலே கொண்டுபோகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8146,51 +5999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆசாரியன் பாவநிவாரணபலியையும் செலுத்தி, சுத்திகரிக்கப்படுகிறவனின் தீட்டு நீங்க, அவனுக்குப் பாவநிவிர்த்தி செய்து, பின்பு சர்வாங்க தகனபலியைக்கொன்று,]]></a:t>
+              <a:t><![CDATA[46. வீடு அடைக்கப்பட்டிருக்கும் நாட்களில் அதற்குள் பிரவேசிக்கிறவன் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8255,51 +6108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சர்வாங்க தகனபலியையும் போஜனபலியையும் பலிபீடத்தின்மேல் வைத்து, அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அவன் சுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[47. அந்த வீட்டிலே படுத்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அந்த வீட்டிலே சாப்பிட்டவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8364,51 +6217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சர்வாங்க தகனபலியையும் போஜனபலியையும் பலிபீடத்தின்மேல் வைத்து, அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அவன் சுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[47. அந்த வீட்டிலே படுத்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அந்த வீட்டிலே சாப்பிட்டவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8473,51 +6326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் இம்மாத்திரம் செய்யத் திராணியற்ற தரித்திரனாயிருந்தால், அவன் தன் பாவநிவிர்த்திக்கென்று அசைவாட்டும் குற்றநிவாரணபலியாக ஒரு ஆட்டுக்குட்டியையும், போஜனபலிக்கு எண்ணெயில் பிசைந்த ஒரு மரக்கால் மெல்லிய மாவிலே பத்தில் ஒரு பங்கையும், ஆழாக்கு எண்ணெயையும்,]]></a:t>
+              <a:t><![CDATA[48. ஆசாரியன் திரும்ப வந்து, வீடு பூசப்பட்டபின்பு வீட்டிலே அந்தத் தோஷம் படரவில்லை என்று கண்டானேயாகில், தோஷம் நிவிர்த்தியானபடியால், ஆசாரியன் அந்த வீட்டைச் சுத்தம் என்று தீர்க்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8582,51 +6435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் இம்மாத்திரம் செய்யத் திராணியற்ற தரித்திரனாயிருந்தால், அவன் தன் பாவநிவிர்த்திக்கென்று அசைவாட்டும் குற்றநிவாரணபலியாக ஒரு ஆட்டுக்குட்டியையும், போஜனபலிக்கு எண்ணெயில் பிசைந்த ஒரு மரக்கால் மெல்லிய மாவிலே பத்தில் ஒரு பங்கையும், ஆழாக்கு எண்ணெயையும்,]]></a:t>
+              <a:t><![CDATA[48. ஆசாரியன் திரும்ப வந்து, வீடு பூசப்பட்டபின்பு வீட்டிலே அந்தத் தோஷம் படரவில்லை என்று கண்டானேயாகில், தோஷம் நிவிர்த்தியானபடியால், ஆசாரியன் அந்த வீட்டைச் சுத்தம் என்று தீர்க்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8691,51 +6544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆசாரியன் பாளயத்துக்குப் புறம்பே போய்; குஷ்டரோகியின் குஷ்டவியாதி சொஸ்தமாயிற்று என்று கண்டால்,]]></a:t>
+              <a:t><![CDATA[17. தன் உள்ளங்கையில் இருக்கிற மீதியான எண்ணெயிலே கொஞ்சம் எடுத்து சுத்திகரிக்கப்படுகிறவன் வலதுகாதின் மடலிலும், அவன் வலதுகையின் பெருவிரலிலும், முந்தப் பூசியிருக்கிற குற்றநிவாரணபலியினுடைய இரத்தத்தின்மேல் பூசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8800,51 +6653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் இம்மாத்திரம் செய்யத் திராணியற்ற தரித்திரனாயிருந்தால், அவன் தன் பாவநிவிர்த்திக்கென்று அசைவாட்டும் குற்றநிவாரணபலியாக ஒரு ஆட்டுக்குட்டியையும், போஜனபலிக்கு எண்ணெயில் பிசைந்த ஒரு மரக்கால் மெல்லிய மாவிலே பத்தில் ஒரு பங்கையும், ஆழாக்கு எண்ணெயையும்,]]></a:t>
+              <a:t><![CDATA[49. அப்பொழுது வீட்டிற்குத் தோஷம் கழிக்க, இரண்டு குருவிகளையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8909,51 +6762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தன் திராணிக்குத் தக்கபடி இரண்டு காட்டுப்புறாக்களையாவது இரண்டு புறாக்குஞ்சுகளையாவது ஒன்று பாவநிவாரணபலியாகவும், மற்றொன்று சர்வாங்க தகனபலியாகவும் செலுத்தும்படி வாங்கி,]]></a:t>
+              <a:t><![CDATA[49. அப்பொழுது வீட்டிற்குத் தோஷம் கழிக்க, இரண்டு குருவிகளையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9018,51 +6871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தன் திராணிக்குத் தக்கபடி இரண்டு காட்டுப்புறாக்களையாவது இரண்டு புறாக்குஞ்சுகளையாவது ஒன்று பாவநிவாரணபலியாகவும், மற்றொன்று சர்வாங்க தகனபலியாகவும் செலுத்தும்படி வாங்கி,]]></a:t>
+              <a:t><![CDATA[50. ஒரு குருவியை ஒரு மண்பாண்டத்திலுள்ள ஊற்றுநீரின்மேல் கொன்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9127,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தான் சுத்திகரிக்கும்படி எட்டாம் நாளில் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் ஆசாரியனிடத்துக்குக் கொண்டுவருவானாக.]]></a:t>
+              <a:t><![CDATA[51. கேதுருக்கட்டையையும், ஈசோப்பையும், சிவப்புநூலையும், உயிருள்ள குருவியையும் எடுத்து, இவைகளைக் கொல்லப்பட்ட குருவியின் இரத்தத்திலும் ஊற்று நீரிலும் தோய்த்து, வீட்டின்மேல் ஏழுதரம் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9236,51 +7089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தான் சுத்திகரிக்கும்படி எட்டாம் நாளில் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் ஆசாரியனிடத்துக்குக் கொண்டுவருவானாக.]]></a:t>
+              <a:t><![CDATA[51. கேதுருக்கட்டையையும், ஈசோப்பையும், சிவப்புநூலையும், உயிருள்ள குருவியையும் எடுத்து, இவைகளைக் கொல்லப்பட்ட குருவியின் இரத்தத்திலும் ஊற்று நீரிலும் தோய்த்து, வீட்டின்மேல் ஏழுதரம் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9345,51 +7198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது ஆசாரியன் குற்றநிவாரணபலிக்குரிய ஆட்டுக்குட்டியையும் அந்த ஆழாக்கு எண்ணெயையும் வாங்கி, கர்த்தருடைய சந்நிதியில் அசைவாட்டும் போஜனபலியாக அசைவாட்டி,]]></a:t>
+              <a:t><![CDATA[52. குருவியின் இரத்தத்தினாலும், ஊற்றுநீரினாலும், உயிருள்ள குருவியினாலும், கேதுருக்கட்டையினாலும் ஈசோப்பினாலும், சிவப்புநூலினாலும் வீட்டிற்குத் தோஷங்கழித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9454,51 +7307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது ஆசாரியன் குற்றநிவாரணபலிக்குரிய ஆட்டுக்குட்டியையும் அந்த ஆழாக்கு எண்ணெயையும் வாங்கி, கர்த்தருடைய சந்நிதியில் அசைவாட்டும் போஜனபலியாக அசைவாட்டி,]]></a:t>
+              <a:t><![CDATA[52. குருவியின் இரத்தத்தினாலும், ஊற்றுநீரினாலும், உயிருள்ள குருவியினாலும், கேதுருக்கட்டையினாலும் ஈசோப்பினாலும், சிவப்புநூலினாலும் வீட்டிற்குத் தோஷங்கழித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9563,51 +7416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. குற்றநிவாரணபலிக்கான அந்த ஆட்டுக்குட்டியைக் கொன்று, குற்றநிவாரணபலியின் இரத்தத்தில் கொஞ்சம் எடுத்து, சுத்திகரிக்கப்படுகிறவன் வலது காதின் மடலிலும், அவன் வலதுகையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் பூசி,]]></a:t>
+              <a:t><![CDATA[53. உயிருள்ள குருவியைப் பட்டணத்துக்குப் புறம்பே வெளியிலே விட்டுவிட்டு, இப்படி வீட்டிற்குப் பிராயச்சித்தம் செய்யக்கடவன்; அப்பொழுது அது சுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9672,51 +7525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. குற்றநிவாரணபலிக்கான அந்த ஆட்டுக்குட்டியைக் கொன்று, குற்றநிவாரணபலியின் இரத்தத்தில் கொஞ்சம் எடுத்து, சுத்திகரிக்கப்படுகிறவன் வலது காதின் மடலிலும், அவன் வலதுகையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் பூசி,]]></a:t>
+              <a:t><![CDATA[53. உயிருள்ள குருவியைப் பட்டணத்துக்குப் புறம்பே வெளியிலே விட்டுவிட்டு, இப்படி வீட்டிற்குப் பிராயச்சித்தம் செய்யக்கடவன்; அப்பொழுது அது சுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9781,51 +7634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. குற்றநிவாரணபலிக்கான அந்த ஆட்டுக்குட்டியைக் கொன்று, குற்றநிவாரணபலியின் இரத்தத்தில் கொஞ்சம் எடுத்து, சுத்திகரிக்கப்படுகிறவன் வலது காதின் மடலிலும், அவன் வலதுகையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் பூசி,]]></a:t>
+              <a:t><![CDATA[54. இது சகலவித குஷ்டரோகத்துக்கும், சொறிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9890,51 +7743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சுத்திகரிக்கப்படவேண்டியவனுக்காக, உயிரோடிருக்கும் சுத்தமான இரண்டு குருவிகளையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் வாங்கிவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[18. தன் உள்ளங்கையில் இருக்கிற மீதியான எண்ணெயைச் சுத்திகரிக்கப்படுகிறவன் தலையிலே வார்த்து, கர்த்தருடைய சந்நிதியில் அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9999,51 +7852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அந்த எண்ணெயிலே கொஞ்சம் தன் இடதுகையில் வார்த்து,]]></a:t>
+              <a:t><![CDATA[55. வஸ்திரக் குஷ்டத்துக்கும், வீட்டுக் குஷ்டத்துக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10108,51 +7961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தன் இடது கையிலுள்ள எண்ணெயிலே தன் வலது விரலைத் தோய்த்து, கர்த்தருடைய சந்நிதியில் ஏழுதரம் தெளித்து,]]></a:t>
+              <a:t><![CDATA[56. தடிப்புக்கும், அசறுக்கும், வெள்ளைப் படருக்கும் அடுத்த பிரமாணம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10217,51 +8070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தன் இடது கையிலுள்ள எண்ணெயிலே தன் வலது விரலைத் தோய்த்து, கர்த்தருடைய சந்நிதியில் ஏழுதரம் தெளித்து,]]></a:t>
+              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10326,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தன் உள்ளங்கையிலிருக்கிற எண்ணெயில் கொஞ்சம் எடுத்துச் சுத்திகரிக்கப்படுகிறவன் வலதுகாதின் மடலிலும், அவன் வலது கையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் குற்றநிவாரணபலியின் இரத்தம் பூசியிருக்கிற இடத்திலே பூசி,]]></a:t>
+              <a:t><![CDATA[2. குஷ்டரோகியினுடைய சுத்திகரிப்பின் நாளில் அவனுக்கடுத்த பிரமாணம் என்னவென்றால்: அவன் ஆசாரியனிடத்தில் கொண்டுவரப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10435,51 +8288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தன் உள்ளங்கையிலிருக்கிற எண்ணெயில் கொஞ்சம் எடுத்துச் சுத்திகரிக்கப்படுகிறவன் வலதுகாதின் மடலிலும், அவன் வலது கையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் குற்றநிவாரணபலியின் இரத்தம் பூசியிருக்கிற இடத்திலே பூசி,]]></a:t>
+              <a:t><![CDATA[3. ஆசாரியன் பாளயத்துக்குப் புறம்பே போய்; குஷ்டரோகியின் குஷ்டவியாதி சொஸ்தமாயிற்று என்று கண்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10544,51 +8397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தன் உள்ளங்கையிலிருக்கிற எண்ணெயில் கொஞ்சம் எடுத்துச் சுத்திகரிக்கப்படுகிறவன் வலதுகாதின் மடலிலும், அவன் வலது கையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் குற்றநிவாரணபலியின் இரத்தம் பூசியிருக்கிற இடத்திலே பூசி,]]></a:t>
+              <a:t><![CDATA[3. ஆசாரியன் பாளயத்துக்குப் புறம்பே போய்; குஷ்டரோகியின் குஷ்டவியாதி சொஸ்தமாயிற்று என்று கண்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10653,51 +8506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தன் உள்ளங்கையில் இருக்கிற மற்ற எண்ணெயைச் சுத்திகரிக்கப்படுகிறவன் தலையின்மேல் அவனுக்காகக் கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யும்படி தடவி,]]></a:t>
+              <a:t><![CDATA[4. சுத்திகரிக்கப்படவேண்டியவனுக்காக, உயிரோடிருக்கும் சுத்தமான இரண்டு குருவிகளையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் வாங்கிவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10762,51 +8615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தன் உள்ளங்கையில் இருக்கிற மற்ற எண்ணெயைச் சுத்திகரிக்கப்படுகிறவன் தலையின்மேல் அவனுக்காகக் கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யும்படி தடவி,]]></a:t>
+              <a:t><![CDATA[4. சுத்திகரிக்கப்படவேண்டியவனுக்காக, உயிரோடிருக்கும் சுத்தமான இரண்டு குருவிகளையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் வாங்கிவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10871,51 +8724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பின்பு, அவன் தன் திராணிக்கும் தகுதிக்கும் தக்கதாய்க் காட்டுப்புறாக்களையாவது புறாக்குஞ்சுகளையாவது கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[5. பின்பு, ஆசாரியன் அந்தக் குருவிகளில் ஒன்றை ஒரு மண்பாண்டத்திலுள்ள ஊற்றுநீர்மேல் கொல்லச் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10980,51 +8833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவைகளில் ஒன்றைப் பாவநிவாரணபலியும், மற்றொன்றைச் சர்வாங்கதகனபலியுமாக்கி, போஜனபலியோடேகூடச் செலுத்தி, இப்படியே ஆசாரியன் சுத்திகரிக்கப்படுகிறவனுக்காக, கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[6. உயிருள்ள குருவியையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் எடுத்து, இவைகளையும் உயிருள்ள குருவியையும் ஊற்றுநீர்மேல் கொல்லப்பட்ட குருவியின் இரத்தத்திலே தோய்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11089,51 +8942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சுத்திகரிக்கப்படவேண்டியவனுக்காக, உயிரோடிருக்கும் சுத்தமான இரண்டு குருவிகளையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் வாங்கிவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[18. தன் உள்ளங்கையில் இருக்கிற மீதியான எண்ணெயைச் சுத்திகரிக்கப்படுகிறவன் தலையிலே வார்த்து, கர்த்தருடைய சந்நிதியில் அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11198,51 +9051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவைகளில் ஒன்றைப் பாவநிவாரணபலியும், மற்றொன்றைச் சர்வாங்கதகனபலியுமாக்கி, போஜனபலியோடேகூடச் செலுத்தி, இப்படியே ஆசாரியன் சுத்திகரிக்கப்படுகிறவனுக்காக, கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[6. உயிருள்ள குருவியையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் எடுத்து, இவைகளையும் உயிருள்ள குருவியையும் ஊற்றுநீர்மேல் கொல்லப்பட்ட குருவியின் இரத்தத்திலே தோய்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11307,51 +9160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவைகளில் ஒன்றைப் பாவநிவாரணபலியும், மற்றொன்றைச் சர்வாங்கதகனபலியுமாக்கி, போஜனபலியோடேகூடச் செலுத்தி, இப்படியே ஆசாரியன் சுத்திகரிக்கப்படுகிறவனுக்காக, கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[7. குஷ்டம் நீங்கச் சுத்திகரிக்கப்படுகிறவன்மேல் ஏழுதரம் தெளித்து, அவனைச் சுத்தம்பண்ணி, உயிருள்ள குருவியை வெளியிலே விட்டுவிடக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11416,51 +9269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தன் சுத்திகரிப்புக்கு வேண்டியவைகளைச் சம்பாதிக்கக் கூடாத குஷ்டரோகியைக் குறித்த பிரமாணம் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[7. குஷ்டம் நீங்கச் சுத்திகரிக்கப்படுகிறவன்மேல் ஏழுதரம் தெளித்து, அவனைச் சுத்தம்பண்ணி, உயிருள்ள குருவியை வெளியிலே விட்டுவிடக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11525,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தன் சுத்திகரிப்புக்கு வேண்டியவைகளைச் சம்பாதிக்கக் கூடாத குஷ்டரோகியைக் குறித்த பிரமாணம் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[8. சுத்திகரிக்கப்படுகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தன் மயிர் முழுவதையும் சிரைத்து, தான் சுத்தமாகும்படி ஜலத்தில் ஸ்நானம்பண்ணி, பின்பு பாளயத்தில் பிரவேசித்து, தன் கூடாரத்துக்குப் புறம்பே ஏழுநாள் தங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11634,51 +9487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்னும் கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[8. சுத்திகரிக்கப்படுகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தன் மயிர் முழுவதையும் சிரைத்து, தான் சுத்தமாகும்படி ஜலத்தில் ஸ்நானம்பண்ணி, பின்பு பாளயத்தில் பிரவேசித்து, தன் கூடாரத்துக்குப் புறம்பே ஏழுநாள் தங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11743,51 +9596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நான் உங்களுக்குக் காணியாட்சியான தேசத்தில் ஒரு வீட்டிலே குஷ்டதோஷத்தை நான் வரப்பண்ணினால்,]]></a:t>
+              <a:t><![CDATA[8. சுத்திகரிக்கப்படுகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தன் மயிர் முழுவதையும் சிரைத்து, தான் சுத்தமாகும்படி ஜலத்தில் ஸ்நானம்பண்ணி, பின்பு பாளயத்தில் பிரவேசித்து, தன் கூடாரத்துக்குப் புறம்பே ஏழுநாள் தங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11852,51 +9705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நான் உங்களுக்குக் காணியாட்சியான தேசத்தில் ஒரு வீட்டிலே குஷ்டதோஷத்தை நான் வரப்பண்ணினால்,]]></a:t>
+              <a:t><![CDATA[9. ஏழாம் நாளிலே தன் தலையையும் தாடியையும் புருவங்களையும் தன்னுடைய மயிர் முழுவதையும் சிரைத்து, தன் வஸ்திரங்களைத் தோய்த்து, ஜலத்தில் ஸ்நானம்பண்ணவேண்டும்; அப்பொழுது சுத்தமாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11961,51 +9814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அந்த வீட்டிற்கு உடையவன் வந்து, வீட்டிலே தோஷம் வந்திருக்கிறதாகத் தோன்றுகிறது என்று ஆசாரியனுக்கு அறிவிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[9. ஏழாம் நாளிலே தன் தலையையும் தாடியையும் புருவங்களையும் தன்னுடைய மயிர் முழுவதையும் சிரைத்து, தன் வஸ்திரங்களைத் தோய்த்து, ஜலத்தில் ஸ்நானம்பண்ணவேண்டும்; அப்பொழுது சுத்தமாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12070,51 +9923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அந்த வீட்டிற்கு உடையவன் வந்து, வீட்டிலே தோஷம் வந்திருக்கிறதாகத் தோன்றுகிறது என்று ஆசாரியனுக்கு அறிவிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[9. ஏழாம் நாளிலே தன் தலையையும் தாடியையும் புருவங்களையும் தன்னுடைய மயிர் முழுவதையும் சிரைத்து, தன் வஸ்திரங்களைத் தோய்த்து, ஜலத்தில் ஸ்நானம்பண்ணவேண்டும்; அப்பொழுது சுத்தமாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12179,51 +10032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது வீட்டிலுள்ள யாவும் தீட்டுப்படாதபடிக்கு, ஆசாரியன் அந்தத் தோஷத்தைப் பார்க்கப் போகும்முன்னே வீட்டை ஒழித்துவைக்கும்படி சொல்லி, பின்பு வீட்டைப்பார்க்கும்படி போய்,]]></a:t>
+              <a:t><![CDATA[10. எட்டாம்நாளிலே அவன் பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், ஒரு வயதான பழுதற்ற ஒரு பெண்ணாட்டுக்குட்டியையும், போஜனபலிக்காக எண்ணெயிலே பிசைந்த ஒரு மரக்காலில் பத்தில் மூன்று பங்காகிய மெல்லிய மாவையும், ஆழாக்கு எண்ணெயையும் கொண்டுவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12288,51 +10141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு, ஆசாரியன் அந்தக் குருவிகளில் ஒன்றை ஒரு மண்பாண்டத்திலுள்ள ஊற்றுநீர்மேல் கொல்லச் சொல்லி,]]></a:t>
+              <a:t><![CDATA[19. ஆசாரியன் பாவநிவாரணபலியையும் செலுத்தி, சுத்திகரிக்கப்படுகிறவனின் தீட்டு நீங்க, அவனுக்குப் பாவநிவிர்த்தி செய்து, பின்பு சர்வாங்க தகனபலியைக்கொன்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12397,51 +10250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது வீட்டிலுள்ள யாவும் தீட்டுப்படாதபடிக்கு, ஆசாரியன் அந்தத் தோஷத்தைப் பார்க்கப் போகும்முன்னே வீட்டை ஒழித்துவைக்கும்படி சொல்லி, பின்பு வீட்டைப்பார்க்கும்படி போய்,]]></a:t>
+              <a:t><![CDATA[10. எட்டாம்நாளிலே அவன் பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், ஒரு வயதான பழுதற்ற ஒரு பெண்ணாட்டுக்குட்டியையும், போஜனபலிக்காக எண்ணெயிலே பிசைந்த ஒரு மரக்காலில் பத்தில் மூன்று பங்காகிய மெல்லிய மாவையும், ஆழாக்கு எண்ணெயையும் கொண்டுவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12506,51 +10359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது வீட்டிலுள்ள யாவும் தீட்டுப்படாதபடிக்கு, ஆசாரியன் அந்தத் தோஷத்தைப் பார்க்கப் போகும்முன்னே வீட்டை ஒழித்துவைக்கும்படி சொல்லி, பின்பு வீட்டைப்பார்க்கும்படி போய்,]]></a:t>
+              <a:t><![CDATA[10. எட்டாம்நாளிலே அவன் பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், ஒரு வயதான பழுதற்ற ஒரு பெண்ணாட்டுக்குட்டியையும், போஜனபலிக்காக எண்ணெயிலே பிசைந்த ஒரு மரக்காலில் பத்தில் மூன்று பங்காகிய மெல்லிய மாவையும், ஆழாக்கு எண்ணெயையும் கொண்டுவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12615,51 +10468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அந்தத் தோஷம் இருக்கிற இடத்தைப் பார்க்கக்கடவன்; அப்பொழுது வீட்டுச் சுவர்களிலே கொஞ்சம் பச்சையும் கொஞ்சம் சிவப்புமான குழி விழுந்திருந்து, அவைகள் மற்றச் சுவரைப்பார்க்கிலும் பள்ளமாயிருக்கக்கண்டால்,]]></a:t>
+              <a:t><![CDATA[11. சுத்திகரிக்கிற ஆசாரியன் சுத்திகரிக்கப்படும் மனிதனையும் அவ்வஸ்துக்களையும் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் நிறுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12724,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அந்தத் தோஷம் இருக்கிற இடத்தைப் பார்க்கக்கடவன்; அப்பொழுது வீட்டுச் சுவர்களிலே கொஞ்சம் பச்சையும் கொஞ்சம் சிவப்புமான குழி விழுந்திருந்து, அவைகள் மற்றச் சுவரைப்பார்க்கிலும் பள்ளமாயிருக்கக்கண்டால்,]]></a:t>
+              <a:t><![CDATA[11. சுத்திகரிக்கிற ஆசாரியன் சுத்திகரிக்கப்படும் மனிதனையும் அவ்வஸ்துக்களையும் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் நிறுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12833,51 +10686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஆசாரியன் வீட்டைவிட்டுப் புறப்பட்டு வாசற்படியிலே வந்து, வீட்டை ஏழுநாள் அடைத்துவைத்து,]]></a:t>
+              <a:t><![CDATA[12. பின்பு ஆசாரியன் ஒரு ஆட்டுக்குட்டியைப் பிடித்து, அதையும் அந்த ஆழாக்கு எண்ணெயையும் குற்றநிவாரணபலியாகக் கொண்டுவந்து, கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12942,51 +10795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஆசாரியன் வீட்டைவிட்டுப் புறப்பட்டு வாசற்படியிலே வந்து, வீட்டை ஏழுநாள் அடைத்துவைத்து,]]></a:t>
+              <a:t><![CDATA[12. பின்பு ஆசாரியன் ஒரு ஆட்டுக்குட்டியைப் பிடித்து, அதையும் அந்த ஆழாக்கு எண்ணெயையும் குற்றநிவாரணபலியாகக் கொண்டுவந்து, கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13051,51 +10904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஏழாம்நாளிலே திரும்பப் போய்ப் பார்த்து, தோஷம் வீட்டுச் சுவர்களில் படர்ந்ததென்று கண்டால்,]]></a:t>
+              <a:t><![CDATA[13. பாவநிவாரணபலியும் சர்வாங்க தகனபலியும் இடும் பரிசுத்த ஸ்தலத்திலே அந்த ஆட்டுக்குட்டியைக் கொல்லக்கடவன்; குற்றநிவாரணபலி பாவநிவாரணபலியைப்போல ஆசாரியனுக்கு உரியது; அது மகா பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13160,51 +11013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஏழாம்நாளிலே திரும்பப் போய்ப் பார்த்து, தோஷம் வீட்டுச் சுவர்களில் படர்ந்ததென்று கண்டால்,]]></a:t>
+              <a:t><![CDATA[13. பாவநிவாரணபலியும் சர்வாங்க தகனபலியும் இடும் பரிசுத்த ஸ்தலத்திலே அந்த ஆட்டுக்குட்டியைக் கொல்லக்கடவன்; குற்றநிவாரணபலி பாவநிவாரணபலியைப்போல ஆசாரியனுக்கு உரியது; அது மகா பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13269,51 +11122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தோஷம் இருக்கும் அவ்விடத்துக் கல்லுகளைப் பெயர்க்கவும், பட்டணத்துக்கு புறம்பே அசுத்தமான ஒரு இடத்திலே போடவும் அவன் கட்டளையிட்டு,]]></a:t>
+              <a:t><![CDATA[14. அந்தக் குற்றநிவாரணபலியின் இரத்தத்தில் ஆசாரியன் கொஞ்சம் எடுத்து, சுத்திகரிக்கப்படுகிறவன் வலது காதின் மடலிலும், அவன் வலது கையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் பூசக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13378,51 +11231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தோஷம் இருக்கும் அவ்விடத்துக் கல்லுகளைப் பெயர்க்கவும், பட்டணத்துக்கு புறம்பே அசுத்தமான ஒரு இடத்திலே போடவும் அவன் கட்டளையிட்டு,]]></a:t>
+              <a:t><![CDATA[14. அந்தக் குற்றநிவாரணபலியின் இரத்தத்தில் ஆசாரியன் கொஞ்சம் எடுத்து, சுத்திகரிக்கப்படுகிறவன் வலது காதின் மடலிலும், அவன் வலது கையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் பூசக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -13457,51 +11310,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488597" r:id="rId1"/>
+    <p:sldLayoutId id="2473386227" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13509,206 +11362,54 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...78 lines deleted...]
-
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
-</Relationships>
-[...70 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide118.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
@@ -14581,1371 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[water:]]></a:t>
-[...1319 lines deleted...]
-              <a:t><![CDATA[of the house; and he shall carry them forth out of the city into an unclean place.]]></a:t>
+              <a:t><![CDATA[ಮಾಡಬೇಕು; ತರುವಾಯ ಅವನು ದಹನಬಲಿಯನ್ನು ವಧಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,1239 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. As for the living bird, he shall take it, and the cedar wood, and the scarlet, and the hyssop,]]></a:t>
-[...1187 lines deleted...]
-              <a:t><![CDATA[50. And he shall kill the one of the birds in an earthen vessel over running water:]]></a:t>
+              <a:t><![CDATA[20. ಯಾಜಕನು ದಹನಬಲಿಯನ್ನೂ ಆಹಾರ ಸಮರ್ಪಣೆಯನ್ನೂ ಯಜ್ಞವೇದಿಯ ಮೇಲೆ ಸಮರ್ಪಿಸಬೇಕು. ಇದಲ್ಲದೆ ಯಾಜಕನು ಅವನಿಗೋ ಸ್ಕರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and shall dip them and the living bird in the blood of the bird that was killed over the running]]></a:t>
+              <a:t><![CDATA[ಪ್ರಾಯಶ್ಚಿತ್ತವನ್ನು ಮಾಡಬೇಕು. ಆಗ ಅವನು ಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17485,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[water:]]></a:t>
+              <a:t><![CDATA[21. ಅವನು ಬಡವನಾಗಿದ್ದರೆ ಅಷ್ಟೊಂದು ತರುವದಕ್ಕೆ ಆಗದಿದ್ದರೆ ತನ್ನ ಪ್ರಾಯಶ್ಚಿತ್ತ ಅಪರಾಧದ ಬಲಿಗಾಗಿ ಆಡಿಸುವದಕ್ಕೆ ಒಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. And he shall take the cedar wood, and the hyssop, and the scarlet, and the living bird, and dip]]></a:t>
+              <a:t><![CDATA[ಕುರಿ ಮರಿಯನ್ನೂ ಎಣ್ಣೆಬೆರೆಸಿದ ಹತ್ತರಲ್ಲೊಂದು ಭಾಗ ನಯವಾದ ಹಿಟ್ಟನ್ನೂ ಒಂದು ಸೇರಿನಷ್ಟು ಎಣ್ಣೆಯನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them in the blood of the slain bird, and in the running water, and sprinkle the house seven times:]]></a:t>
+              <a:t><![CDATA[22. ಅವನಿಂದಾಗುವಷ್ಟು ಎರಡು ಬೆಳವಗಳನ್ನು ಎರಡು ಪಾರಿವಾಳದ ಮರಿಗಳನ್ನು ತಕ್ಕೊಳ್ಳಬೇಕು; ಅವುಗಳಲ್ಲಿ ಒಂದು ಪಾಪಬಲಿಗಾಗಿಯೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17881,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he shall sprinkle upon him that is to be cleansed from the leprosy seven times, and shall]]></a:t>
+              <a:t><![CDATA[ಇನ್ನೊಂದು ದಹನ ಬಲಿಗಾಗಿಯೂ ಇರುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18013,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pronounce him clean, and shall let the living bird loose into the open field.]]></a:t>
+              <a:t><![CDATA[23. ಅವನು ತನ್ನ ಅಶುದ್ಧತೆ ಗಾಗಿ ಎಂಟನೆಯ ದಿನದಲ್ಲಿ ಇವುಗಳನ್ನು ಸಭೆಯ ಗುಡಾರದ ಬಾಗಿಲ ಬಳಿಗೆ ಯಾಜಕನ ಹತ್ತಿರಕ್ಕೆ ಕರ್ತನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18145,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. And he shall cleanse the house with the blood of the bird, and with the running water, and with]]></a:t>
+              <a:t><![CDATA[ಎದುರಿನಲ್ಲಿ ತರಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18277,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the living bird, and with the cedar wood, and with the hyssop, and with the scarlet:]]></a:t>
+              <a:t><![CDATA[24. ಯಾಜಕನು ಅಪರಾಧದ ಬಲಿಯ ಆ ಕುರಿಮರಿಯನ್ನೂ ಸೇರಿನಷ್ಟು ಎಣ್ಣೆಯನ್ನೂ ತೆಗೆದುಕೊಳ್ಳಬೇಕು. ಯಾಜಕನು ಕರ್ತನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18409,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[15. ಯಾಜಕನು ಸೇರೆಣ್ಣೆಯಲ್ಲಿ ಸ್ವಲ್ಪ ತೆಗೆದುಕೊಂಡು ತನ್ನ ಸ್ವಂತ ಎಡ ಅಂಗೈಯಲ್ಲಿ ಹೊಯ್ಯಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18541,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he that is to be cleansed shall wash his clothes, and shave off all his hair, and wash]]></a:t>
+              <a:t><![CDATA[ಸನ್ನಿಧಿಯಲ್ಲಿ ಆಡಿಸುವ ಸಮರ್ಪಣೆಗಾಗಿ ಅವುಗಳನ್ನು ಆಡಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18673,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[himself in water, that he may be clean: and after that he shall come into the camp, and shall tarry]]></a:t>
+              <a:t><![CDATA[25. ಅವನು ಅಪರಾಧದ ಬಲಿಗಾಗಿ ಕುರಿಮರಿಯನ್ನು ವಧಿಸಬೇಕು. ಅಪರಾಧದ ಬಲಿಯ ಸ್ವಲ್ಪ ರಕ್ತವನ್ನು ಯಾಜಕನು ತೆಗೆದುಕೊಂಡು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18805,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abroad out of his tent seven days.]]></a:t>
+              <a:t><![CDATA[ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳುವವನ ಬಲಗಿವಿಯ ತುದಿಗೂ ಮೇಲೆಯೂ ಅವನ ಬಲಗೈಯ ಹೆಬ್ಬೆರಳಿಗೆ ಹಚ್ಚಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18937,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But it shall be on the seventh day, that he shall shave all his hair off his head and his beard]]></a:t>
+              <a:t><![CDATA[26. ಮತ್ತು ಯಾಜಕನು ತನ್ನ ಎಡ ಅಂಗೈಯಲ್ಲಿ ಎಣ್ಣೆಯನ್ನು ಹೊಯಿದುಕೊಂಡು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19069,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and his eyebrows, even all his hair he shall shave off: and he shall wash his clothes, also he shall]]></a:t>
+              <a:t><![CDATA[27. ತನ್ನ ಬಲಗೈ ಬೆರಳಿನಿಂದ ತನ್ನ ಎಡಗೈಯಲ್ಲಿರುವ ಸ್ವಲ್ಪ ಎಣ್ಣೆಯನ್ನು ಏಳುಸಾರಿ ಕರ್ತನ ಎದುರಿನಲ್ಲಿ ಚಿಮುಕಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19201,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wash his flesh in water, and he shall be clean.]]></a:t>
+              <a:t><![CDATA[28. ಮತ್ತು ಯಾಜಕನು ತನ್ನ ಕೈಯಲ್ಲಿದ್ದ ಎಣ್ಣೆಯನ್ನು ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳುವವನ ಬಲಗಿವಿಯ ತುದಿಗೂ ಬಲಗೈಯ ಹೆಬ್ಬೆರಳಿಗೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19333,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. But he shall let go the living bird out of the city into the open fields, and make an atonement]]></a:t>
+              <a:t><![CDATA[ಬಲಗಾಲಿನ ಹೆಬ್ಬೆರ ಳಿಗೂ ಅಪರಾಧಬಲಿಯ ರಕ್ತವನ್ನು ಹಚ್ಚಿದ ಸ್ಥಳದ ಮೇಲೆಯೂ ಹಚ್ಚಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19465,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for the house: and it shall be clean.]]></a:t>
+              <a:t><![CDATA[29. ಯಾಜಕನ ಕೈಯಲ್ಲಿ ಮಿಕ್ಕಿದ್ದ ಎಣ್ಣೆಯನ್ನು ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳುವವನ ತಲೆಯ ಮೇಲೆ ಹೊಯ್ದು ಕರ್ತನ ಎದುರಿನಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19597,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And on the eighth day he shall take two he lambs without blemish, and one ewe lamb of the first]]></a:t>
+              <a:t><![CDATA[ಅವನಿಗಾಗಿ ಪ್ರಾಯಶ್ಚಿತ್ತಮಾಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19729,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[year without blemish, and three tenth deals of fine flour for a food offering, mingled with oil, and]]></a:t>
+              <a:t><![CDATA[30. ಅವನು ತನ್ನ ಸ್ಥಿತಿಗೆ ತಕ್ಕಂತೆ ಒಂದು ಬೆಳವವನ್ನಾಗಲಿ ಪಾರಿವಾಳದ ಮರಿಯ ನ್ನಾಗಲಿ ಸಮರ್ಪಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19861,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. This shall be the law of the leper in the day of his cleansing: He shall be brought unto the]]></a:t>
+              <a:t><![CDATA[16. ಯಾಜಕನು ತನ್ನ ಎಡಗೈಯಲ್ಲಿರುವ ಎಣ್ಣೆಯಲ್ಲಿ ತನ್ನ ಬಲಗೈ ಬೆರಳನ್ನು ಅದ್ದಿ ಬೆರಳಿನಿಂದ ಎಣ್ಣೆಯನ್ನು ಏಳುಸಾರಿ ಕರ್ತನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19993,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one log of oil.]]></a:t>
+              <a:t><![CDATA[57. ಅದು ಯಾವಾಗ ಅಶುದ್ಧವಾಗಿರುತ್ತದೋಯಾವಾಗ ಶುದ್ಧವಾಗಿರುತ್ತದೋ ಎಂದು ಅದನ್ನು ಬೋಧಿಸುವ ಹಾಗೆ ಕುಷ್ಠರೋಗದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20125,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. This is the law for all manner of plague of leprosy, and scab,]]></a:t>
+              <a:t><![CDATA[ವಿಷಯದಲ್ಲಿರುವ ನಿಯಮವು ಇದೇ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20257,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. And for the leprosy of a garment, and of a house,]]></a:t>
+              <a:t><![CDATA[31. ಅದರಂತೆಯೇ ಅವನು ತನ್ನಿಂದಾಗುವಷ್ಟು ಮೇರೆಗೆ ಒಂದನ್ನು ಪಾಪಬಲಿಗಾಗಿ ಇನ್ನೊಂದನ್ನು ದಹನಬಲಿಗಾಗಿ ಆಹಾರ ಸಮರ್ಪಣೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20389,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. And for a rising, and for a scab, and for a bright spot:]]></a:t>
+              <a:t><![CDATA[ಯೊಂದಿಗೆ ಸಮರ್ಪಿಸಬೇಕು; ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳುವವ ನಿಗೋಸ್ಕರ ಯಾಜಕನು ಕರ್ತನ ಎದುರಿನಲ್ಲಿ ಪ್ರಾಯ ಶ್ಚಿತ್ತವನ್ನುಮಾಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20521,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. To teach when it is unclean, and when it is clean: this is the law of leprosy.]]></a:t>
+              <a:t><![CDATA[32. ಕುಷ್ಠರೋಗವುಳ್ಳವನಿಗಾಗಿ ಶುದ್ಧತೆಮಾಡಿಸಿಕೊಳ್ಳುವದರಲ್ಲಿ ಕೈಯಿಂದ ಆಗದಿರುವ ವನಿಗೆ ತನ್ನ ಶುದ್ಧತೆಗಾಗಿ ಇರುವ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20653,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the priest that makes him clean shall present the man that is to be made clean, and those]]></a:t>
+              <a:t><![CDATA[ನಿಯಮವು ಇದೇ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20785,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[things, before the LORD, at the door of the tabernacle of the congregation:]]></a:t>
+              <a:t><![CDATA[33. ಕರ್ತನು ಮೋಶೆ ಮತ್ತು ಆರೋನರೊಂದಿಗೆ ಮಾತನಾಡಿ ಹೇಳಿದ್ದೇನಂದರೆ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20917,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the priest shall take one he lamb, and offer him for a trespass offering, and the log of]]></a:t>
+              <a:t><![CDATA[34. ನಾನು ನಿಮಗೆ ಸ್ವಾಸ್ತ್ಯವಾಗಿ ಕೊಡುವದಕ್ಕಿರುವ ಕಾನಾನ್‌ ದೇಶದೊ ಳಗೆ ನೀವು ಬಂದಾಗ ನಿಮಗೆ ಸ್ವಾಸ್ತ್ಯವಾಗಿ ಕೊಡುವ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21049,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[oil, and wave them for a wave offering before the LORD:]]></a:t>
+              <a:t><![CDATA[ಮನೆಯಲ್ಲಿ ಕುಷ್ಠವನ್ನು ಬರಮಾಡಿದಾಗ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21181,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he shall slay the lamb in the place where he shall kill the sin offering and the burnt]]></a:t>
+              <a:t><![CDATA[35. ಆ ಮನೆ ಯವನು ಯಾಜಕನ ಬಳಿಗೆ ಬಂದು--ನನ್ನ ಮನೆಯಲ್ಲಿ ವ್ಯಾಧಿಯಿರುವ ಹಾಗೆ ನನಗೆ ಕಾಣುತ್ತದೆ ಎಂದು ಹೇಳಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21313,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priest:]]></a:t>
+              <a:t><![CDATA[ಎದುರಿನಲ್ಲಿ ಚಿಮುಕಿಸ ಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21445,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offering, in the holy place: for as the sin offering is the priest's, so is the trespass offering:]]></a:t>
+              <a:t><![CDATA[36. ಆಗ ಯಾಜಕನು ಆ ಮನೆಯಲ್ಲಿ ವ್ಯಾಧಿಯನ್ನು ನೋಡುವದಕ್ಕೆ ಹೋಗುವ ಮೊದಲು ಆ ಮನೆಯೊಳಗೆ ಇರುವವುಗಳು ಅಶುದ್ಧಮಾಡಲ್ಪಡ ದಂತೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21577,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it is most holy:]]></a:t>
+              <a:t><![CDATA[ಆ ಮನೆಯು ಬರಿದು ಮಾಡಲ್ಪಡಬೇಕೆಂದು ಆಜ್ಞಾಪಿಸಬೇಕು; ತರುವಾಯ ಯಾಜಕನು ಮನೆಯನ್ನು ನೋಡುವದಕ್ಕೆ ಒಳಗೆ ಹೋಗಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21709,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the priest shall take some of the blood of the trespass offering, and the priest shall put]]></a:t>
+              <a:t><![CDATA[37. ಅವನು ಆ ವ್ಯಾಧಿಯನ್ನು ನೋಡಿದಾಗ ಇಗೋ, ಆ ವ್ಯಾಧಿಯು ಮನೆಯ ಗೋಡೆಗಳಲ್ಲಿಯಾದರೂ ತಗ್ಗಾದ ಸಾಲು ಗಳಲ್ಲಿ ಹಸುರಾಗಿಯಾದರೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21841,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it upon the tip of the right ear of him that is to be cleansed, and upon the thumb of his right]]></a:t>
+              <a:t><![CDATA[ಕೆಂಪಾಗಿ ಗೋಡೆಯ ಮಟ್ಟಕ್ಕಿಂತ ತಗ್ಗಿನಲ್ಲಿ ತೋರಿಬಂದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21973,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand, and upon the great toe of his right foot:]]></a:t>
+              <a:t><![CDATA[38. ಯಾಜಕನು ಆ ಮನೆಯ ಹೊರಗೆ ಮನೆಯಬಾಗಿಲ ಬಳಿಗೆ ಹೋಗಿ ಅದನ್ನು ಏಳು ದಿವಸಗಳ ವರೆಗೆ ಮುಚ್ಚಿಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22105,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the priest shall take some of the log of oil, and pour it into the palm of his own left]]></a:t>
+              <a:t><![CDATA[39. ಏಳನೆಯ ದಿನದಲ್ಲಿ ಯಾಜಕನು ತಿರಿಗಿಬಂದು ನೋಡಿದಾಗ ಇಗೋ, ಆ ವ್ಯಾಧಿಯು ಮನೆಯ ಗೋಡೆಗಳಲ್ಲಿ ಹರಡಿಕೊಂಡಿದ್ದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22237,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand:]]></a:t>
+              <a:t><![CDATA[40. ವ್ಯಾಧಿಯುಳ್ಳ ಕಲ್ಲುಗಳನ್ನು ಅವರು ತೆಗೆದು ಪಟ್ಟಣದ ಆಚೆಗೆ ಅಶುದ್ಧ ಸ್ಥಳದಲ್ಲಿ ಬಿಸಾಡಬೇಕೆಂದೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22369,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the priest shall dip his right finger in the oil that is in his left hand, and shall]]></a:t>
+              <a:t><![CDATA[41. ಆ ಮನೆಯ ಒಳ ಭಾಗದಲ್ಲಿ ಸುತ್ತಲೂ ಕೆರೆದು, ಕೆರೆದ ಧೂಳನ್ನು ಪಟ್ಟಣದ ಹೊರಗೆ ಅಶುದ್ಧ ಸ್ಥಳದಲ್ಲಿ ಸುರಿಯ ಬೇಕೆಂದೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22501,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sprinkle of the oil with his finger seven times before the LORD:]]></a:t>
+              <a:t><![CDATA[42. ಅವರು ಆ ಕಲ್ಲುಗಳಿಗೆ ಬದಲಾಗಿ ಬೇರೆ ಕಲ್ಲುಗಳನ್ನು ತೆಗೆದುಕೊಳ್ಳಬೇಕೆಂದೂ ಯಾಜಕನು ಆಜ್ಞಾಪಿಸಬೇಕು; ಅವನು ಬೇರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22633,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And of the rest of the oil that is in his hand shall the priest put upon the tip of the right]]></a:t>
+              <a:t><![CDATA[ಗಾರೆಯಿಂದ ಆ ಮನೆಗೆ ಗಿಲಾವು ಮಾಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22765,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the priest shall go forth out of the camp; and the priest shall look, and, behold, if the]]></a:t>
+              <a:t><![CDATA[17. ತನ್ನ ಕೈಯಲ್ಲಿ ಮಿಕ್ಕಿದ ಎಣ್ಣೆಯನ್ನು ಯಾಜಕನು ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳವವನ ಬಲಗಿವಿಯ ತುದಿಗೂ ಮತ್ತು ಬಲಗೈಯ ಹೆಬ್ಬೆರಳಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22897,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ear of him that is to be cleansed, and upon the thumb of his right hand, and upon the great toe of]]></a:t>
+              <a:t><![CDATA[43. ಅವನು ಆ ಮನೆಯ ಕಲ್ಲುಗಳನ್ನು ತೆಗೆಸಿ ಅದನ್ನು ಕೆರೆದು ಗಿಲಾವು ಮಾಡಿಸಿದ ಮೇಲೆ ಆ ವ್ಯಾಧಿಯು ತಿರಿಗಿ ಕಾಣಬಂದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23029,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his right foot, upon the blood of the trespass offering:]]></a:t>
+              <a:t><![CDATA[44. ಯಾಜಕನು ಬಂದು ನೋಡ ಬೇಕು. ಆಗ ಇಗೋ, ವ್ಯಾಧಿಯು ಮನೆಯಲ್ಲಿ ಹರಡಿ ಕೊಂಡಿದ್ದರೆ ಆ ಮನೆಯಲ್ಲಿ ಅದೊಂದು ಪೀಡಿ ಸುವ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23161,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the remnant of the oil that is in the priest's hand he shall pour upon the head of him that]]></a:t>
+              <a:t><![CDATA[ಕುಷ್ಠವಾಗಿರುವದು; ಅದು ಅಶುದ್ಧವಾದದ್ದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23293,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is to be cleansed: and the priest shall make an atonement for him before the LORD.]]></a:t>
+              <a:t><![CDATA[45. ಅವನು ಆ ಮನೆಯನ್ನು ಕೆಡವಿಹಾಕಿ ಅದರ ಕಲ್ಲು ಗಳನ್ನೂ ಮರಗಳನ್ನೂ ಆ ಮನೆಯ ಎಲ್ಲಾ ಧೂಳನ್ನೂ ತೆಗೆದು ಅವುಗಳನ್ನು ಪಟ್ಟಣದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23425,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the priest shall offer the sin offering, and make an atonement for him that is to be]]></a:t>
+              <a:t><![CDATA[ಹೊರಗೆ ಅಶುದ್ಧವಾದ ಸ್ಥಳಕ್ಕೆ ತೆಗೆದುಕೊಂಡು ಹೋಗಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23557,51 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cleansed from his uncleanness; and afterward he shall kill the burnt offering:]]></a:t>
+              <a:t><![CDATA[46. ಇದಲ್ಲದೆ ಆ ಮನೆಯು ಮುಚ್ಚಲ್ಪಟ್ಟ ಕಾಲದಲ್ಲೆಲ್ಲಾ ಅದರೊಳಗೆ ಹೋಗುವವನು ಸಾಯಂಕಾಲದ ವರೆಗೆ ಅಶುದ್ಧ ನಾಗಿರುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23689,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the priest shall offer the burnt offering and the food offering upon the altar: and the]]></a:t>
+              <a:t><![CDATA[47. ಆ ಮನೆಯೊಳಗೆ ಮಲಗಿಕೊಳ್ಳುವ ವನೂ ತನ್ನ ಬಟ್ಟೆಗಳನ್ನು ತೊಳೆದುಕೊಳ್ಳಬೇಕು, ಅಲ್ಲದೆ ಆ ಮನೆಯೊಳಗೆ ತಿನ್ನುವವನೂ ತನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23821,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priest shall make an atonement for him, and he shall be clean.]]></a:t>
+              <a:t><![CDATA[ಬಟ್ಟೆಗಳನ್ನು ತೊಳೆದುಕೊಳ್ಳಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23953,51 +19146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And if he be poor, and cannot get so much; then he shall take one lamb for a trespass offering]]></a:t>
+              <a:t><![CDATA[48. ಆದರೆ ಯಾಜಕನು ಒಳಗೆ ಬಂದು ಅದನ್ನು ನೋಡಿದಾಗ ಇಗೋ, ಗಿಲಾವು ಮಾಡಿದ ನಂತರ ಆ ಮನೆಯಲ್ಲಿ ಆ ವ್ಯಾಧಿಯು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24085,51 +19278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to be waved, to make an atonement for him, and one tenth deal of fine flour mingled with oil for a]]></a:t>
+              <a:t><![CDATA[ಹರಡಿಕೊಂಡಿರದಿದ್ದರೆ ಆ ಮನೆಯು ಶುದ್ಧವೆಂದು ಯಾಜಕನು ನಿರ್ಣಯಿಸ ಬೇಕು. ಆ ವ್ಯಾಧಿಯು ಸ್ವಸ್ಥವಾಯಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24217,51 +19410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[plague of leprosy be healed in the leper;]]></a:t>
+              <a:t><![CDATA[ಬಲಗಾಲಿನ ಹೆಬ್ಬೆರಳಿಗೆ ಹಚ್ಚ ಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24349,51 +19542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[food offering, and a log of oil;]]></a:t>
+              <a:t><![CDATA[49. ಆ ಮನೆ ಯನ್ನು ಶುದ್ಧಪಡಿಸುವದಕ್ಕೊಸ್ಕರ ಎರಡು ಪಕ್ಷಿಗಳನ್ನೂ ದೇವದಾರು ಕಟ್ಟಿಗೆಯನ್ನೂ ರಕ್ತವರ್ಣವುಳ್ಳ ದಾರವನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24481,51 +19674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And two turtledoves, or two young pigeons, such as he is able to get; and the one shall be a sin]]></a:t>
+              <a:t><![CDATA[ಹಿಸ್ಸೋಪನ್ನೂ ತೆಗೆದುಕೊಳ್ಳಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24613,51 +19806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offering, and the other a burnt offering.]]></a:t>
+              <a:t><![CDATA[50. ಆ ಪಕ್ಷಿಗಳಲ್ಲಿ ಒಂದನ್ನು ಹರಿಯುವ ನೀರಿನ ಮೇಲೆ ಒಂದು ಮಣ್ಣಿನ ಪಾತ್ರೆಯಲ್ಲಿ ವಧಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24745,51 +19938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he shall bring them on the eighth day for his cleansing unto the priest, unto the door of]]></a:t>
+              <a:t><![CDATA[51. ತರುವಾಯ ದೇವದಾರು ಕಟ್ಟಿಗೆಯನ್ನೂ ಹಿಸ್ಸೋಪನ್ನೂ ರಕ್ತವರ್ಣವುಳ್ಳ ದಾರ ವನ್ನೂ ಸಜೀವವುಳ್ಳ ಪಕ್ಷಿಯನ್ನೂ ತೆಗೆದುಕೊಂಡು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24877,51 +20070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the tabernacle of the congregation, before the LORD.]]></a:t>
+              <a:t><![CDATA[ಅವುಗಳನ್ನು ವಧಿಸಲ್ಪಟ್ಟ ಪಕ್ಷಿಯ ರಕ್ತದಲ್ಲಿ ಮತ್ತು ಹರಿಯುವ ನೀರಿನಲ್ಲಿ ಅದ್ದಿ ಏಳುಸಾರಿ ಆ ಮನೆಗೆ ಚಿಮುಕಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25009,51 +20202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the priest shall take the lamb of the trespass offering, and the log of oil, and the priest]]></a:t>
+              <a:t><![CDATA[52. ಅವನು ಪಕ್ಷಿಯ ರಕ್ತದಿಂದಲೂ ಹರಿಯುವ ನೀರಿನಿಂದಲೂ ಸಜೀವವುಳ್ಳ ಪಕ್ಷಿ ಯಿಂದಲೂ ದೇವದಾರು ಕಟ್ಟಿಗೆಯಿಂದಲೂ ಹಿಸ್ಸೋಪಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25141,51 +20334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall wave them for a wave offering before the LORD:]]></a:t>
+              <a:t><![CDATA[ನಿಂದಲೂ ರಕ್ತವರ್ಣವುಳ್ಳ ದಾರದಿಂದಲೂ ಆ ಮನೆ ಯನ್ನು ಶುದ್ಧೀಕರಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25273,51 +20466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And he shall kill the lamb of the trespass offering, and the priest shall take some of the blood]]></a:t>
+              <a:t><![CDATA[53. ಆದರೆ ಸಜೀವವುಳ್ಳ ಆ ಪಕ್ಷಿಯನ್ನು ಪಟ್ಟಣದ ಆಚೆಗೆ ಬಯಲಾದ ಹೊಲ ಗಳಲ್ಲಿ ಹೋಗಬಿಡಬೇಕು; ಆ ಮನೆಗೋಸ್ಕರ ಪಾಪದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25405,51 +20598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the trespass offering, and put it upon the tip of the right ear of him that is to be cleansed,]]></a:t>
+              <a:t><![CDATA[ಪ್ರಾಯಶ್ಚಿತ್ತವನ್ನು ಮಾಡಬೇಕು; ಆಗ ಅದು ಶುದ್ಧ ವಾಗಿರುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25537,51 +20730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and upon the thumb of his right hand, and upon the great toe of his right foot:]]></a:t>
+              <a:t><![CDATA[54. ಎಲ್ಲಾ ವಿಧವಾದ ಕುಷ್ಠವ್ಯಾಧಿಗೂ ಇಸಬಿಗೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25669,51 +20862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then shall the priest command to take for him that is to be cleansed two birds alive and clean,]]></a:t>
+              <a:t><![CDATA[18. ಯಾಜಕನ ಕೈಯಲ್ಲಿ ಮಿಕ್ಕಿದ್ದ ಆ ಎಣ್ಣೆಯನ್ನು ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳುವವನ ತಲೆಯ ಮೇಲೆ ಹೊಯ್ಯ ಬೇಕು. ಯಾಜಕನು ಅವನಿಗಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25801,51 +20994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And the priest shall pour of the oil into the palm of his own left hand:]]></a:t>
+              <a:t><![CDATA[55. ಬಟ್ಟೆಯ ಮತ್ತು ಮನೆಯ ಕುಷ್ಠಕ್ಕೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25933,51 +21126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And the priest shall sprinkle with his right finger some of the oil that is in his left hand]]></a:t>
+              <a:t><![CDATA[56. ಬಾವು ಚರ್ಮವ್ಯಾಧಿಗೂ ಹೊಳೆಯುವ ಕಲೆಗೂ ನಿಯಮವು ಇದೇ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26065,51 +21258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seven times before the LORD:]]></a:t>
+              <a:t><![CDATA[1. ತರುವಾಯ ಕರ್ತನು ಮೋಶೆಯೊಂದಿಗೆ ಮಾತನಾಡಿ ಹೇಳಿದ್ದೇನಂದರೆ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26197,51 +21390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the priest shall put of the oil that is in his hand upon the tip of the right ear of him]]></a:t>
+              <a:t><![CDATA[2. ಕುಷ್ಠ ರೋಗಿಯು ತನ್ನ ಶುದ್ಧತೆಯ ದಿನದಲ್ಲಿ ಮಾಡತಕ್ಕ ನಿಯಮವು ಇದೇ: ಅವನು ಯಾಜಕನ ಬಳಿಗೆ ತರಲ್ಪಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26329,51 +21522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that is to be cleansed, and upon the thumb of his right hand, and upon the great toe of his right]]></a:t>
+              <a:t><![CDATA[3. ಯಾಜಕನು ಪಾಳೆಯದ ಆಚೆಗೆ ಹೊರಟು ಹೋಗಬೇಕು; ಇಗೋ, ಕುಷ್ಠ ವ್ಯಾಧಿಯು ಕುಷ್ಠರೋಗಿಯನ್ನು ಬಿಟ್ಟು ಅವನು ಸ್ವಸ್ಥನಾದನೆಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26461,51 +21654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[foot, upon the place of the blood of the trespass offering:]]></a:t>
+              <a:t><![CDATA[ಯಾಜಕನು ನೋಡಿದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26593,51 +21786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And the rest of the oil that is in the priest's hand he shall put upon the head of him that is]]></a:t>
+              <a:t><![CDATA[4. ಆಗ ಶುದ್ಧಮಾಡಿಸಿ ಕೊಳ್ಳುವವನಿಗೊಸ್ಕರ ಜೀವವುಳ್ಳ ಶುದ್ಧವಾದ ಎರಡು ಪಕ್ಷಿಗಳನ್ನೂ ದೇವದಾರು ಕಟ್ಟಿಗೆಯನ್ನೂ ರಕ್ತವರ್ಣ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26725,51 +21918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to be cleansed, to make an atonement for him before the LORD.]]></a:t>
+              <a:t><![CDATA[ವುಳ್ಳ ದಾರವನ್ನೂ ಮತ್ತು ಹಿಸ್ಸೋಪನ್ನೂ ತೆಗೆದುಕೊಳ್ಳು ವಂತೆ ಯಾಜಕನು ಆಜ್ಞಾಪಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26857,51 +22050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And he shall offer the one of the turtledoves, or of the young pigeons, such as he can get;]]></a:t>
+              <a:t><![CDATA[5. ಆ ಪಕ್ಷಿಗಳಲ್ಲಿ ಒಂದನ್ನು ಹರಿಯುವ ನೀರಿನ ಮೇಲೆ ಮಣ್ಣಿನ ಪಾತ್ರೆ ಯಲ್ಲಿ ಕೊಲ್ಲಬೇಕೆಂದು ಯಾಜಕನು ಆಜ್ಞಾಪಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26989,51 +22182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Even such as he is able to get, the one for a sin offering, and the other for a burnt offering,]]></a:t>
+              <a:t><![CDATA[6. ಇದಲ್ಲದೆ ಜೀವವುಳ್ಳ ಪಕ್ಷಿಯನ್ನೂ ದೇವದಾರು ಕಟ್ಟಿಗೆಯನ್ನೂ ರಕ್ತವರ್ಣ ದಾರವನ್ನೂ ಹಿಸ್ಸೋಪನ್ನೂ ತೆಗೆದುಕೊಂಡು ಹರಿಯುವ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27121,51 +22314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and cedar wood, and scarlet, and hyssop:]]></a:t>
+              <a:t><![CDATA[ಕರ್ತನ ಎದುರಿನಲ್ಲಿ ಪ್ರಾಯಶ್ಚಿತ್ತಮಾಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27253,51 +22446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with the food offering: and the priest shall make an atonement for him that is to be cleansed before]]></a:t>
+              <a:t><![CDATA[ನೀರಿನ ಬಳಿಯಲ್ಲಿ ಕೊಲ್ಲಲ್ಪಟ್ಟ ಆ ಪಕ್ಷಿಯ ರಕ್ತದಲ್ಲಿ ಅದ್ದಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27385,51 +22578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD.]]></a:t>
+              <a:t><![CDATA[7. ಕುಷ್ಠದಿಂದ ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳುವವನ ಮೇಲೆ ಏಳು ಸಾರಿ ಚಿಮುಕಿಸಿ ಅವನನ್ನು ಶುದ್ಧನೆಂದು ನುಡಿದು ಆ ಜೀವವುಳ್ಳ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27517,51 +22710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. This is the law of him in whom is the plague of leprosy, whose hand is not able to get that]]></a:t>
+              <a:t><![CDATA[ಪಕ್ಷಿಯನ್ನು ಬಯಲಾದ ಹೊಲದಲ್ಲಿ ಬಿಟ್ಟು ಬಿಡ ಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27649,51 +22842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which pertains to his cleansing.]]></a:t>
+              <a:t><![CDATA[8. ಶುದ್ಧವಾಗುವದಕ್ಕಿರುವವನು ತನ್ನ ಬಟ್ಟೆಗಳನ್ನು ತೊಳೆದುಕೊಂಡವನಾಗಿ ಎಲ್ಲಾ ಕೂದಲನ್ನು ಕ್ಷೌರ ಮಾಡಿಕೊಂಡು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27781,51 +22974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And the LORD spoke unto Moses and unto Aaron, saying,]]></a:t>
+              <a:t><![CDATA[ಶುದ್ಧನಾಗುವಂತೆ ತನ್ನನ್ನು ನೀರಿನಲ್ಲಿ ತೊಳೆದುಕೊಳ್ಳಬೇಕು; ತರುವಾಯ ಅವನು ಪಾಳೆಯ ದೊಳಗೆ ಬಂದು ತನ್ನ ಡೇರೆಯೊಳಗೆ ಏಳು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27913,51 +23106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. When all of you be come into the land of Canaan, which I give to you for a possession, and I put]]></a:t>
+              <a:t><![CDATA[ದಿನಗಳ ವರೆಗೆ ಕಾಯಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28045,51 +23238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the plague of leprosy in a house of the land of your possession;]]></a:t>
+              <a:t><![CDATA[9. ಆದರೆ ಏಳೆನೆಯ ದಿನದಲ್ಲಿ ಅವನು ತನ್ನ ತಲೆಯ ಎಲ್ಲಾ ಕೂದಲನ್ನೂ ಗಡ್ಡವನ್ನೂ ಕಣ್ಣು ಹುಬ್ಬುಗಳನ್ನೂ ಮಾತ್ರವಲ್ಲದೆ ತನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28177,51 +23370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And he that owns the house shall come and tell the priest, saying, It seems to me there is as it]]></a:t>
+              <a:t><![CDATA[ಎಲ್ಲಾ ಕೂದಲನ್ನೂ ಕ್ಷೌರಮಾಡಿಸಿಕೊಳ್ಳಬೇಕು; ಅವನು ತನ್ನ ಬಟ್ಟೆಗಳನ್ನು ತೊಳೆದುಕೊಳ್ಳಬೇಕು; ಇದಲ್ಲದೆ ತನ್ನ ದೇಹವನ್ನು ಸಹ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28309,51 +23502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were a plague in the house:]]></a:t>
+              <a:t><![CDATA[ನೀರಿನಲ್ಲಿ ತೊಳೆಯಬೇಕು. ಆಗ ಅವನು ಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28441,51 +23634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Then the priest shall command that they empty the house, before the priest go into it to see the]]></a:t>
+              <a:t><![CDATA[10. ಎಂಟನೆಯ ದಿವಸದಲ್ಲಿ ಅವನು ದೋಷವಿಲ್ಲದ ಎರಡು ಕುರಿಮರಿ ಗಳನ್ನು ಒಂದು ವರುಷದ ದೋಷವಿಲ್ಲದ ಹೆಣ್ಣು ಕುರಿಯನ್ನು ಆಹಾರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28573,51 +23766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the priest shall command that one of the birds be killed in an earthen vessel over running]]></a:t>
+              <a:t><![CDATA[19. ಇದಲ್ಲದೆ ಯಾಜಕನು ಪಾಪದ ಬಲಿಯನ್ನು ಸಮರ್ಪಿಸಿ ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳುವ ವನಿಗೋಸ್ಕರ ಅವನ ಅಶುದ್ಧತೆಗಾಗಿ ಪ್ರಾಯಶ್ಚಿತ್ತ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28705,51 +23898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[plague, that all that is in the house be not made unclean: and afterward the priest shall go in to]]></a:t>
+              <a:t><![CDATA[ಸಮರ್ಪಣೆಗಾಗಿ ಹತ್ತರಲ್ಲಿ ಮೂರರಷ್ಟು ಎಣ್ಣೆ ಬೆರೆಸಿದ ನಯವಾದ ಹಿಟ್ಟನ್ನೂ ಒಂದು ಸೇರಿನಷ್ಟು ಎಣ್ಣೆಯನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28837,51 +24030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[see the house:]]></a:t>
+              <a:t><![CDATA[ತೆಗೆದುಕೊಳ್ಳಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28969,51 +24162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And he shall look on the plague, and, behold, if the plague be in the walls of the house with]]></a:t>
+              <a:t><![CDATA[11. ಅವನನ್ನು ಶುದ್ಧಪಡಿಸುವ ಯಾಜಕನು ಶುದ್ಧ ಪಡಿಸಿಕೊಳ್ಳುವವನನ್ನೂ ಆ ವಸ್ತುಗಳನ್ನೂ ಸಭೆಯ ಗುಡಾರದ ಬಾಗಿಲಿನ ಬಳಿಯಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29101,51 +24294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hollow strakes, greenish or reddish, which in sight are lower than the wall;]]></a:t>
+              <a:t><![CDATA[ಕರ್ತನ ಮುಂದೆ ನಿಲ್ಲಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29233,51 +24426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. Then the priest shall go out of the house to the door of the house, and shut up the house seven]]></a:t>
+              <a:t><![CDATA[12. ಆಗ ಯಾಜಕನು ಒಂದು ಗಂಡು ಕುರಿಮರಿಯನ್ನೂ ಒಂದು ಸೇರಿನಷ್ಟು ಎಣ್ಣೆಯನ್ನೂ ತೆಗೆದುಕೊಂಡು ಅಪರಾಧ ಬಲಿಗಾಗಿ ಸಮರ್ಪಿಸಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29365,51 +24558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[days:]]></a:t>
+              <a:t><![CDATA[ಅವುಗಳನ್ನು ಆಡಿಸುವ ಸಮರ್ಪಣೆಗಾಗಿ ಕರ್ತನ ಎದುರಿನಲ್ಲಿ ಆಡಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29497,51 +24690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And the priest shall come again the seventh day, and shall look: and, behold, if the plague be]]></a:t>
+              <a:t><![CDATA[13. ಇದಲ್ಲದೆ ಅವನು ಆ ಕುರಿಮರಿಯನ್ನು ಪರಿಶುದ್ಧ ಸ್ಥಳದಲ್ಲಿ ಪಾಪಬಲಿಯನ್ನೂ ದಹನಬಲಿಯನ್ನೂ ವಧಿಸುವ ಸ್ಥಳದಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29629,51 +24822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spread in the walls of the house;]]></a:t>
+              <a:t><![CDATA[ವಧಿಸಬೇಕು; ಯಾಕಂದರೆ ಪಾಪಬಲಿಯಂತೆಯೇ ಅಪರಾಧ ಬಲಿಯೂ ಯಾಜಕನದಾಗಿದೆ, ಅದು ಅತಿ ಪರಿಶುದ್ಧವಾದದ್ದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29761,51 +24954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. Then the priest shall command that they take away the stones in which the plague is, and they]]></a:t>
+              <a:t><![CDATA[14. ಯಾಜಕನು ಅಪರಾಧ ಬಲಿ ಯಲ್ಲಿ ಸ್ವಲ್ಪ ರಕ್ತವನ್ನು ತೆಗೆದುಕೊಳ್ಳಬೇಕು ಅದನ್ನು ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳುವವನ ಬಲಗಿವಿಯ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29893,51 +25086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall cast them into an unclean place without the city:]]></a:t>
+              <a:t><![CDATA[ತುದಿಗೂ ಬಲಗೈಯ ಹೆಬ್ಬೆರಳಿಗೂ ಬಲಗಾಲಿನ ಹೆಬ್ಬೆರಳಿಗೆ ಹಚ್ಚಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29954,91 +25147,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -30064,51 +25257,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -30239,51 +25432,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>118</Slides>
+  <Slides>99</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>