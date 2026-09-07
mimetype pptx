--- v1 (2026-07-18)
+++ v2 (2026-09-07)
@@ -189,50 +189,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -312,50 +332,60 @@
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
+    <p:sldId id="363" r:id="rId110"/>
+    <p:sldId id="364" r:id="rId111"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -552,53 +582,63 @@
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
-  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -658,51 +698,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆசாரியன் பாவநிவாரணபலியையும் செலுத்தி, சுத்திகரிக்கப்படுகிறவனின் தீட்டு நீங்க, அவனுக்குப் பாவநிவிர்த்தி செய்து, பின்பு சர்வாங்க தகனபலியைக்கொன்று,]]></a:t>
+              <a:t><![CDATA[6. As for the living bird, he shall take it, and the cedar wood, and the scarlet, and the hyssop, and shall dip them and the living bird in the blood of the bird that was killed over the running water:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And he shall take the cedar wood, and the hyssop, and the scarlet, and the living bird, and dip them in the blood of the slain bird, and in the running water, and sprinkle the house seven times:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. And he shall cleanse the house with the blood of the bird, and with the running water, and with the living bird, and with the cedar wood, and with the hyssop, and with the scarlet:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. And he shall cleanse the house with the blood of the bird, and with the running water, and with the living bird, and with the cedar wood, and with the hyssop, and with the scarlet:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. But he shall let go the living bird out of the city into the open fields, and make an atonement for the house: and it shall be clean.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. But he shall let go the living bird out of the city into the open fields, and make an atonement for the house: and it shall be clean.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. This is the law for all manner of plague of leprosy, and scab,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. And for the leprosy of a garment, and of a house,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. And for a rising, and for a scab, and for a bright spot:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. To teach when it is unclean, and when it is clean: this is the law of leprosy.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. To teach when it is unclean, and when it is clean: this is the law of leprosy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -767,51 +1897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சர்வாங்க தகனபலியையும் போஜனபலியையும் பலிபீடத்தின்மேல் வைத்து, அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அவன் சுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[7. And he shall sprinkle upon him that is to be cleansed from the leprosy seven times, and shall pronounce him clean, and shall let the living bird loose into the open field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -876,51 +2006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சர்வாங்க தகனபலியையும் போஜனபலியையும் பலிபீடத்தின்மேல் வைத்து, அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அவன் சுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[7. And he shall sprinkle upon him that is to be cleansed from the leprosy seven times, and shall pronounce him clean, and shall let the living bird loose into the open field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -985,51 +2115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் இம்மாத்திரம் செய்யத் திராணியற்ற தரித்திரனாயிருந்தால், அவன் தன் பாவநிவிர்த்திக்கென்று அசைவாட்டும் குற்றநிவாரணபலியாக ஒரு ஆட்டுக்குட்டியையும், போஜனபலிக்கு எண்ணெயில் பிசைந்த ஒரு மரக்கால் மெல்லிய மாவிலே பத்தில் ஒரு பங்கையும், ஆழாக்கு எண்ணெயையும்,]]></a:t>
+              <a:t><![CDATA[8. And he that is to be cleansed shall wash his clothes, and shave off all his hair, and wash himself in water, that he may be clean: and after that he shall come into the camp, and shall tarry abroad out of his tent seven days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1094,51 +2224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் இம்மாத்திரம் செய்யத் திராணியற்ற தரித்திரனாயிருந்தால், அவன் தன் பாவநிவிர்த்திக்கென்று அசைவாட்டும் குற்றநிவாரணபலியாக ஒரு ஆட்டுக்குட்டியையும், போஜனபலிக்கு எண்ணெயில் பிசைந்த ஒரு மரக்கால் மெல்லிய மாவிலே பத்தில் ஒரு பங்கையும், ஆழாக்கு எண்ணெயையும்,]]></a:t>
+              <a:t><![CDATA[8. And he that is to be cleansed shall wash his clothes, and shave off all his hair, and wash himself in water, that he may be clean: and after that he shall come into the camp, and shall tarry abroad out of his tent seven days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1203,51 +2333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தன் திராணிக்குத் தக்கபடி இரண்டு காட்டுப்புறாக்களையாவது இரண்டு புறாக்குஞ்சுகளையாவது ஒன்று பாவநிவாரணபலியாகவும், மற்றொன்று சர்வாங்க தகனபலியாகவும் செலுத்தும்படி வாங்கி,]]></a:t>
+              <a:t><![CDATA[8. And he that is to be cleansed shall wash his clothes, and shave off all his hair, and wash himself in water, that he may be clean: and after that he shall come into the camp, and shall tarry abroad out of his tent seven days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1312,51 +2442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தன் திராணிக்குத் தக்கபடி இரண்டு காட்டுப்புறாக்களையாவது இரண்டு புறாக்குஞ்சுகளையாவது ஒன்று பாவநிவாரணபலியாகவும், மற்றொன்று சர்வாங்க தகனபலியாகவும் செலுத்தும்படி வாங்கி,]]></a:t>
+              <a:t><![CDATA[9. But it shall be on the seventh day, that he shall shave all his hair off his head and his beard and his eyebrows, even all his hair he shall shave off: and he shall wash his clothes, also he shall wash his flesh in water, and he shall be clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1421,51 +2551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தான் சுத்திகரிக்கும்படி எட்டாம் நாளில் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் ஆசாரியனிடத்துக்குக் கொண்டுவருவானாக.]]></a:t>
+              <a:t><![CDATA[9. But it shall be on the seventh day, that he shall shave all his hair off his head and his beard and his eyebrows, even all his hair he shall shave off: and he shall wash his clothes, also he shall wash his flesh in water, and he shall be clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1530,51 +2660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தான் சுத்திகரிக்கும்படி எட்டாம் நாளில் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் ஆசாரியனிடத்துக்குக் கொண்டுவருவானாக.]]></a:t>
+              <a:t><![CDATA[10. And on the eighth day he shall take two he lambs without blemish, and one ewe lamb of the first year without blemish, and three tenth deals of fine flour for a food offering, mingled with oil, and one log of oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1639,51 +2769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது ஆசாரியன் குற்றநிவாரணபலிக்குரிய ஆட்டுக்குட்டியையும் அந்த ஆழாக்கு எண்ணெயையும் வாங்கி, கர்த்தருடைய சந்நிதியில் அசைவாட்டும் போஜனபலியாக அசைவாட்டி,]]></a:t>
+              <a:t><![CDATA[10. And on the eighth day he shall take two he lambs without blemish, and one ewe lamb of the first year without blemish, and three tenth deals of fine flour for a food offering, mingled with oil, and one log of oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1748,51 +2878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு, ஆசாரியன் அந்த ஆழாக்கு எண்ணெயிலே கொஞ்சம் தன் இடது கையில் வார்த்து,]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1857,51 +2987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது ஆசாரியன் குற்றநிவாரணபலிக்குரிய ஆட்டுக்குட்டியையும் அந்த ஆழாக்கு எண்ணெயையும் வாங்கி, கர்த்தருடைய சந்நிதியில் அசைவாட்டும் போஜனபலியாக அசைவாட்டி,]]></a:t>
+              <a:t><![CDATA[10. And on the eighth day he shall take two he lambs without blemish, and one ewe lamb of the first year without blemish, and three tenth deals of fine flour for a food offering, mingled with oil, and one log of oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1966,51 +3096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. குற்றநிவாரணபலிக்கான அந்த ஆட்டுக்குட்டியைக் கொன்று, குற்றநிவாரணபலியின் இரத்தத்தில் கொஞ்சம் எடுத்து, சுத்திகரிக்கப்படுகிறவன் வலது காதின் மடலிலும், அவன் வலதுகையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் பூசி,]]></a:t>
+              <a:t><![CDATA[11. And the priest that makes him clean shall present the man that is to be made clean, and those things, before the LORD, at the door of the tabernacle of the congregation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2075,51 +3205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. குற்றநிவாரணபலிக்கான அந்த ஆட்டுக்குட்டியைக் கொன்று, குற்றநிவாரணபலியின் இரத்தத்தில் கொஞ்சம் எடுத்து, சுத்திகரிக்கப்படுகிறவன் வலது காதின் மடலிலும், அவன் வலதுகையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் பூசி,]]></a:t>
+              <a:t><![CDATA[11. And the priest that makes him clean shall present the man that is to be made clean, and those things, before the LORD, at the door of the tabernacle of the congregation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2184,51 +3314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அந்த எண்ணெயிலே கொஞ்சம் தன் இடதுகையில் வார்த்து,]]></a:t>
+              <a:t><![CDATA[12. And the priest shall take one he lamb, and offer him for a trespass offering, and the log of oil, and wave them for a wave offering before the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2293,51 +3423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தன் இடது கையிலுள்ள எண்ணெயிலே தன் வலது விரலைத் தோய்த்து, கர்த்தருடைய சந்நிதியில் ஏழுதரம் தெளித்து,]]></a:t>
+              <a:t><![CDATA[12. And the priest shall take one he lamb, and offer him for a trespass offering, and the log of oil, and wave them for a wave offering before the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2402,51 +3532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தன் உள்ளங்கையிலிருக்கிற எண்ணெயில் கொஞ்சம் எடுத்துச் சுத்திகரிக்கப்படுகிறவன் வலதுகாதின் மடலிலும், அவன் வலது கையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் குற்றநிவாரணபலியின் இரத்தம் பூசியிருக்கிற இடத்திலே பூசி,]]></a:t>
+              <a:t><![CDATA[13. And he shall slay the lamb in the place where he shall kill the sin offering and the burnt offering, in the holy place: for as the sin offering is the priest's, so is the trespass offering: it is most holy:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2511,51 +3641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தன் உள்ளங்கையிலிருக்கிற எண்ணெயில் கொஞ்சம் எடுத்துச் சுத்திகரிக்கப்படுகிறவன் வலதுகாதின் மடலிலும், அவன் வலது கையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் குற்றநிவாரணபலியின் இரத்தம் பூசியிருக்கிற இடத்திலே பூசி,]]></a:t>
+              <a:t><![CDATA[13. And he shall slay the lamb in the place where he shall kill the sin offering and the burnt offering, in the holy place: for as the sin offering is the priest's, so is the trespass offering: it is most holy:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2620,51 +3750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தன் உள்ளங்கையில் இருக்கிற மற்ற எண்ணெயைச் சுத்திகரிக்கப்படுகிறவன் தலையின்மேல் அவனுக்காகக் கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யும்படி தடவி,]]></a:t>
+              <a:t><![CDATA[14. And the priest shall take some of the blood of the trespass offering, and the priest shall put it upon the tip of the right ear of him that is to be cleansed, and upon the thumb of his right hand, and upon the great toe of his right foot:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2729,51 +3859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தன் உள்ளங்கையில் இருக்கிற மற்ற எண்ணெயைச் சுத்திகரிக்கப்படுகிறவன் தலையின்மேல் அவனுக்காகக் கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யும்படி தடவி,]]></a:t>
+              <a:t><![CDATA[14. And the priest shall take some of the blood of the trespass offering, and the priest shall put it upon the tip of the right ear of him that is to be cleansed, and upon the thumb of his right hand, and upon the great toe of his right foot:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2838,51 +3968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பின்பு, அவன் தன் திராணிக்கும் தகுதிக்கும் தக்கதாய்க் காட்டுப்புறாக்களையாவது புறாக்குஞ்சுகளையாவது கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[15. And the priest shall take some of the log of oil, and pour it into the palm of his own left hand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2947,51 +4077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தன் இடது கையிலுள்ள எண்ணெயில் தன் வலது கையின் விரலைத் தோய்த்து, தன் விரலினால் ஏழுதரம் அந்த எண்ணெயில் எடுத்து, கர்த்தருடைய சந்நிதியில் தெளித்து,]]></a:t>
+              <a:t><![CDATA[2. This shall be the law of the leper in the day of his cleansing: He shall be brought unto the priest:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3056,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. குஷ்டம் எப்பொழுது தீட்டுள்ளது என்றும், எப்பொழுது தீட்டில்லாதது என்றும் தெரிவிப்பதற்குக் குஷ்டரோகத்துக்கு அடுத்த பிரமாணம் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And the priest shall dip his right finger in the oil that is in his left hand, and shall sprinkle of the oil with his finger seven times before the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3165,51 +4295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. குஷ்டம் எப்பொழுது தீட்டுள்ளது என்றும், எப்பொழுது தீட்டில்லாதது என்றும் தெரிவிப்பதற்குக் குஷ்டரோகத்துக்கு அடுத்த பிரமாணம் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And the priest shall dip his right finger in the oil that is in his left hand, and shall sprinkle of the oil with his finger seven times before the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3274,51 +4404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவைகளில் ஒன்றைப் பாவநிவாரணபலியும், மற்றொன்றைச் சர்வாங்கதகனபலியுமாக்கி, போஜனபலியோடேகூடச் செலுத்தி, இப்படியே ஆசாரியன் சுத்திகரிக்கப்படுகிறவனுக்காக, கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[17. And of the rest of the oil that is in his hand shall the priest put upon the tip of the right ear of him that is to be cleansed, and upon the thumb of his right hand, and upon the great toe of his right foot, upon the blood of the trespass offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3383,51 +4513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவைகளில் ஒன்றைப் பாவநிவாரணபலியும், மற்றொன்றைச் சர்வாங்கதகனபலியுமாக்கி, போஜனபலியோடேகூடச் செலுத்தி, இப்படியே ஆசாரியன் சுத்திகரிக்கப்படுகிறவனுக்காக, கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[17. And of the rest of the oil that is in his hand shall the priest put upon the tip of the right ear of him that is to be cleansed, and upon the thumb of his right hand, and upon the great toe of his right foot, upon the blood of the trespass offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3492,51 +4622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தன் சுத்திகரிப்புக்கு வேண்டியவைகளைச் சம்பாதிக்கக் கூடாத குஷ்டரோகியைக் குறித்த பிரமாணம் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And of the rest of the oil that is in his hand shall the priest put upon the tip of the right ear of him that is to be cleansed, and upon the thumb of his right hand, and upon the great toe of his right foot, upon the blood of the trespass offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3601,51 +4731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தன் சுத்திகரிப்புக்கு வேண்டியவைகளைச் சம்பாதிக்கக் கூடாத குஷ்டரோகியைக் குறித்த பிரமாணம் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[18. And the remnant of the oil that is in the priest's hand he shall pour upon the head of him that is to be cleansed: and the priest shall make an atonement for him before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3710,51 +4840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்னும் கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[18. And the remnant of the oil that is in the priest's hand he shall pour upon the head of him that is to be cleansed: and the priest shall make an atonement for him before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3819,51 +4949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நான் உங்களுக்குக் காணியாட்சியான தேசத்தில் ஒரு வீட்டிலே குஷ்டதோஷத்தை நான் வரப்பண்ணினால்,]]></a:t>
+              <a:t><![CDATA[19. And the priest shall offer the sin offering, and make an atonement for him that is to be cleansed from his uncleanness; and afterward he shall kill the burnt offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3928,51 +5058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நான் உங்களுக்குக் காணியாட்சியான தேசத்தில் ஒரு வீட்டிலே குஷ்டதோஷத்தை நான் வரப்பண்ணினால்,]]></a:t>
+              <a:t><![CDATA[19. And the priest shall offer the sin offering, and make an atonement for him that is to be cleansed from his uncleanness; and afterward he shall kill the burnt offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4037,51 +5167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அந்த வீட்டிற்கு உடையவன் வந்து, வீட்டிலே தோஷம் வந்திருக்கிறதாகத் தோன்றுகிறது என்று ஆசாரியனுக்கு அறிவிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[20. And the priest shall offer the burnt offering and the food offering upon the altar: and the priest shall make an atonement for him, and he shall be clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4146,51 +5276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தன் இடது கையிலுள்ள எண்ணெயில் தன் வலது கையின் விரலைத் தோய்த்து, தன் விரலினால் ஏழுதரம் அந்த எண்ணெயில் எடுத்து, கர்த்தருடைய சந்நிதியில் தெளித்து,]]></a:t>
+              <a:t><![CDATA[2. This shall be the law of the leper in the day of his cleansing: He shall be brought unto the priest:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4255,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது வீட்டிலுள்ள யாவும் தீட்டுப்படாதபடிக்கு, ஆசாரியன் அந்தத் தோஷத்தைப் பார்க்கப் போகும்முன்னே வீட்டை ஒழித்துவைக்கும்படி சொல்லி, பின்பு வீட்டைப்பார்க்கும்படி போய்,]]></a:t>
+              <a:t><![CDATA[20. And the priest shall offer the burnt offering and the food offering upon the altar: and the priest shall make an atonement for him, and he shall be clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4364,51 +5494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது வீட்டிலுள்ள யாவும் தீட்டுப்படாதபடிக்கு, ஆசாரியன் அந்தத் தோஷத்தைப் பார்க்கப் போகும்முன்னே வீட்டை ஒழித்துவைக்கும்படி சொல்லி, பின்பு வீட்டைப்பார்க்கும்படி போய்,]]></a:t>
+              <a:t><![CDATA[21. And if he be poor, and cannot get so much; then he shall take one lamb for a trespass offering to be waved, to make an atonement for him, and one tenth deal of fine flour mingled with oil for a food offering, and a log of oil;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4473,51 +5603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அந்தத் தோஷம் இருக்கிற இடத்தைப் பார்க்கக்கடவன்; அப்பொழுது வீட்டுச் சுவர்களிலே கொஞ்சம் பச்சையும் கொஞ்சம் சிவப்புமான குழி விழுந்திருந்து, அவைகள் மற்றச் சுவரைப்பார்க்கிலும் பள்ளமாயிருக்கக்கண்டால்,]]></a:t>
+              <a:t><![CDATA[21. And if he be poor, and cannot get so much; then he shall take one lamb for a trespass offering to be waved, to make an atonement for him, and one tenth deal of fine flour mingled with oil for a food offering, and a log of oil;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4582,51 +5712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அந்தத் தோஷம் இருக்கிற இடத்தைப் பார்க்கக்கடவன்; அப்பொழுது வீட்டுச் சுவர்களிலே கொஞ்சம் பச்சையும் கொஞ்சம் சிவப்புமான குழி விழுந்திருந்து, அவைகள் மற்றச் சுவரைப்பார்க்கிலும் பள்ளமாயிருக்கக்கண்டால்,]]></a:t>
+              <a:t><![CDATA[21. And if he be poor, and cannot get so much; then he shall take one lamb for a trespass offering to be waved, to make an atonement for him, and one tenth deal of fine flour mingled with oil for a food offering, and a log of oil;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4691,51 +5821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஆசாரியன் வீட்டைவிட்டுப் புறப்பட்டு வாசற்படியிலே வந்து, வீட்டை ஏழுநாள் அடைத்துவைத்து,]]></a:t>
+              <a:t><![CDATA[22. And two turtledoves, or two young pigeons, such as he is able to get; and the one shall be a sin offering, and the other a burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4800,51 +5930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஏழாம்நாளிலே திரும்பப் போய்ப் பார்த்து, தோஷம் வீட்டுச் சுவர்களில் படர்ந்ததென்று கண்டால்,]]></a:t>
+              <a:t><![CDATA[22. And two turtledoves, or two young pigeons, such as he is able to get; and the one shall be a sin offering, and the other a burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4909,51 +6039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தோஷம் இருக்கும் அவ்விடத்துக் கல்லுகளைப் பெயர்க்கவும், பட்டணத்துக்கு புறம்பே அசுத்தமான ஒரு இடத்திலே போடவும் அவன் கட்டளையிட்டு,]]></a:t>
+              <a:t><![CDATA[23. And he shall bring them on the eighth day for his cleansing unto the priest, unto the door of the tabernacle of the congregation, before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5018,51 +6148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. வீட்டை உள்ளே சுற்றிலும் செதுக்கச்சொல்லி, செதுக்கிப்போட்ட மண்ணைப் பட்டணத்துக்குப் புறம்பே அசுத்தமான ஒரு இடத்திலே கொட்டவும்,]]></a:t>
+              <a:t><![CDATA[23. And he shall bring them on the eighth day for his cleansing unto the priest, unto the door of the tabernacle of the congregation, before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5127,51 +6257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. வேறே கல்லுகளை எடுத்துவந்து, அந்தக் கல்லுகளுக்குப் பதிலாகக் கட்டி, வேறே சாந்தை எடுத்து வீட்டைப் பூசவும் கட்டளையிடுவானாக.]]></a:t>
+              <a:t><![CDATA[24. And the priest shall take the lamb of the trespass offering, and the log of oil, and the priest shall wave them for a wave offering before the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5236,51 +6366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. வேறே கல்லுகளை எடுத்துவந்து, அந்தக் கல்லுகளுக்குப் பதிலாகக் கட்டி, வேறே சாந்தை எடுத்து வீட்டைப் பூசவும் கட்டளையிடுவானாக.]]></a:t>
+              <a:t><![CDATA[24. And the priest shall take the lamb of the trespass offering, and the log of oil, and the priest shall wave them for a wave offering before the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5345,51 +6475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன் உள்ளங்கையில் இருக்கிற மீதியான எண்ணெயிலே கொஞ்சம் எடுத்து சுத்திகரிக்கப்படுகிறவன் வலதுகாதின் மடலிலும், அவன் வலதுகையின் பெருவிரலிலும், முந்தப் பூசியிருக்கிற குற்றநிவாரணபலியினுடைய இரத்தத்தின்மேல் பூசி,]]></a:t>
+              <a:t><![CDATA[3. And the priest shall go forth out of the camp; and the priest shall look, and, behold, if the plague of leprosy be healed in the leper;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5454,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. கல்லுகளைப் பெயர்த்து, வீட்டைச் செதுக்கி, நவமாய்ப் பூசினபின்பும், அந்தத் தோஷம் திரும்ப வீட்டில் வந்ததானால்,]]></a:t>
+              <a:t><![CDATA[25. And he shall kill the lamb of the trespass offering, and the priest shall take some of the blood of the trespass offering, and put it upon the tip of the right ear of him that is to be cleansed, and upon the thumb of his right hand, and upon the great toe of his right foot:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5563,51 +6693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஆசாரியன் போய்ப் பார்க்கக்டவன்; தோஷம் வீட்டில் படர்ந்ததானால், அது வீட்டை அரிக்கிற குஷ்டம், அது தீட்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[25. And he shall kill the lamb of the trespass offering, and the priest shall take some of the blood of the trespass offering, and put it upon the tip of the right ear of him that is to be cleansed, and upon the thumb of his right hand, and upon the great toe of his right foot:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5672,51 +6802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஆசாரியன் போய்ப் பார்க்கக்டவன்; தோஷம் வீட்டில் படர்ந்ததானால், அது வீட்டை அரிக்கிற குஷ்டம், அது தீட்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[25. And he shall kill the lamb of the trespass offering, and the priest shall take some of the blood of the trespass offering, and put it upon the tip of the right ear of him that is to be cleansed, and upon the thumb of his right hand, and upon the great toe of his right foot:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5781,51 +6911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஆகையால் வீடுமுழுவதையும் இடித்து, அதின் கல்லுகளையும், மரங்களையும், அதின் சாந்து எல்லாவற்றையும் பட்டணத்துக்குப் புறம்பே அசுத்தமான இடத்திலே கொண்டுபோகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[26. And the priest shall pour of the oil into the palm of his own left hand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5890,51 +7020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஆகையால் வீடுமுழுவதையும் இடித்து, அதின் கல்லுகளையும், மரங்களையும், அதின் சாந்து எல்லாவற்றையும் பட்டணத்துக்குப் புறம்பே அசுத்தமான இடத்திலே கொண்டுபோகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. And the priest shall sprinkle with his right finger some of the oil that is in his left hand seven times before the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5999,51 +7129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. வீடு அடைக்கப்பட்டிருக்கும் நாட்களில் அதற்குள் பிரவேசிக்கிறவன் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[27. And the priest shall sprinkle with his right finger some of the oil that is in his left hand seven times before the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6108,51 +7238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அந்த வீட்டிலே படுத்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அந்த வீட்டிலே சாப்பிட்டவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[28. And the priest shall put of the oil that is in his hand upon the tip of the right ear of him that is to be cleansed, and upon the thumb of his right hand, and upon the great toe of his right foot, upon the place of the blood of the trespass offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6217,51 +7347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அந்த வீட்டிலே படுத்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அந்த வீட்டிலே சாப்பிட்டவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[28. And the priest shall put of the oil that is in his hand upon the tip of the right ear of him that is to be cleansed, and upon the thumb of his right hand, and upon the great toe of his right foot, upon the place of the blood of the trespass offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6326,51 +7456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ஆசாரியன் திரும்ப வந்து, வீடு பூசப்பட்டபின்பு வீட்டிலே அந்தத் தோஷம் படரவில்லை என்று கண்டானேயாகில், தோஷம் நிவிர்த்தியானபடியால், ஆசாரியன் அந்த வீட்டைச் சுத்தம் என்று தீர்க்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[28. And the priest shall put of the oil that is in his hand upon the tip of the right ear of him that is to be cleansed, and upon the thumb of his right hand, and upon the great toe of his right foot, upon the place of the blood of the trespass offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6435,51 +7565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ஆசாரியன் திரும்ப வந்து, வீடு பூசப்பட்டபின்பு வீட்டிலே அந்தத் தோஷம் படரவில்லை என்று கண்டானேயாகில், தோஷம் நிவிர்த்தியானபடியால், ஆசாரியன் அந்த வீட்டைச் சுத்தம் என்று தீர்க்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[29. And the rest of the oil that is in the priest's hand he shall put upon the head of him that is to be cleansed, to make an atonement for him before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6544,51 +7674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன் உள்ளங்கையில் இருக்கிற மீதியான எண்ணெயிலே கொஞ்சம் எடுத்து சுத்திகரிக்கப்படுகிறவன் வலதுகாதின் மடலிலும், அவன் வலதுகையின் பெருவிரலிலும், முந்தப் பூசியிருக்கிற குற்றநிவாரணபலியினுடைய இரத்தத்தின்மேல் பூசி,]]></a:t>
+              <a:t><![CDATA[4. Then shall the priest command to take for him that is to be cleansed two birds alive and clean, and cedar wood, and scarlet, and hyssop:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6653,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்பொழுது வீட்டிற்குத் தோஷம் கழிக்க, இரண்டு குருவிகளையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் எடுத்து,]]></a:t>
+              <a:t><![CDATA[29. And the rest of the oil that is in the priest's hand he shall put upon the head of him that is to be cleansed, to make an atonement for him before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6762,51 +7892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்பொழுது வீட்டிற்குத் தோஷம் கழிக்க, இரண்டு குருவிகளையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் எடுத்து,]]></a:t>
+              <a:t><![CDATA[30. And he shall offer the one of the turtledoves, or of the young pigeons, such as he can get;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6871,51 +8001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ஒரு குருவியை ஒரு மண்பாண்டத்திலுள்ள ஊற்றுநீரின்மேல் கொன்று,]]></a:t>
+              <a:t><![CDATA[30. And he shall offer the one of the turtledoves, or of the young pigeons, such as he can get;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6980,51 +8110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. கேதுருக்கட்டையையும், ஈசோப்பையும், சிவப்புநூலையும், உயிருள்ள குருவியையும் எடுத்து, இவைகளைக் கொல்லப்பட்ட குருவியின் இரத்தத்திலும் ஊற்று நீரிலும் தோய்த்து, வீட்டின்மேல் ஏழுதரம் தெளித்து,]]></a:t>
+              <a:t><![CDATA[31. Even such as he is able to get, the one for a sin offering, and the other for a burnt offering, with the food offering: and the priest shall make an atonement for him that is to be cleansed before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7089,51 +8219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. கேதுருக்கட்டையையும், ஈசோப்பையும், சிவப்புநூலையும், உயிருள்ள குருவியையும் எடுத்து, இவைகளைக் கொல்லப்பட்ட குருவியின் இரத்தத்திலும் ஊற்று நீரிலும் தோய்த்து, வீட்டின்மேல் ஏழுதரம் தெளித்து,]]></a:t>
+              <a:t><![CDATA[31. Even such as he is able to get, the one for a sin offering, and the other for a burnt offering, with the food offering: and the priest shall make an atonement for him that is to be cleansed before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7198,51 +8328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. குருவியின் இரத்தத்தினாலும், ஊற்றுநீரினாலும், உயிருள்ள குருவியினாலும், கேதுருக்கட்டையினாலும் ஈசோப்பினாலும், சிவப்புநூலினாலும் வீட்டிற்குத் தோஷங்கழித்து,]]></a:t>
+              <a:t><![CDATA[31. Even such as he is able to get, the one for a sin offering, and the other for a burnt offering, with the food offering: and the priest shall make an atonement for him that is to be cleansed before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7307,51 +8437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. குருவியின் இரத்தத்தினாலும், ஊற்றுநீரினாலும், உயிருள்ள குருவியினாலும், கேதுருக்கட்டையினாலும் ஈசோப்பினாலும், சிவப்புநூலினாலும் வீட்டிற்குத் தோஷங்கழித்து,]]></a:t>
+              <a:t><![CDATA[32. This is the law of him in whom is the plague of leprosy, whose hand is not able to get that which pertains to his cleansing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7416,51 +8546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. உயிருள்ள குருவியைப் பட்டணத்துக்குப் புறம்பே வெளியிலே விட்டுவிட்டு, இப்படி வீட்டிற்குப் பிராயச்சித்தம் செய்யக்கடவன்; அப்பொழுது அது சுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[32. This is the law of him in whom is the plague of leprosy, whose hand is not able to get that which pertains to his cleansing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7525,51 +8655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. உயிருள்ள குருவியைப் பட்டணத்துக்குப் புறம்பே வெளியிலே விட்டுவிட்டு, இப்படி வீட்டிற்குப் பிராயச்சித்தம் செய்யக்கடவன்; அப்பொழுது அது சுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[33. And the LORD spoke unto Moses and unto Aaron, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7634,51 +8764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. இது சகலவித குஷ்டரோகத்துக்கும், சொறிக்கும்,]]></a:t>
+              <a:t><![CDATA[34. When all of you be come into the land of Canaan, which I give to you for a possession, and I put the plague of leprosy in a house of the land of your possession;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7743,51 +8873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தன் உள்ளங்கையில் இருக்கிற மீதியான எண்ணெயைச் சுத்திகரிக்கப்படுகிறவன் தலையிலே வார்த்து, கர்த்தருடைய சந்நிதியில் அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[4. Then shall the priest command to take for him that is to be cleansed two birds alive and clean, and cedar wood, and scarlet, and hyssop:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7852,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. வஸ்திரக் குஷ்டத்துக்கும், வீட்டுக் குஷ்டத்துக்கும்,]]></a:t>
+              <a:t><![CDATA[35. And he that owns the house shall come and tell the priest, saying, It seems to me there is as it were a plague in the house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7961,51 +9091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. தடிப்புக்கும், அசறுக்கும், வெள்ளைப் படருக்கும் அடுத்த பிரமாணம்.]]></a:t>
+              <a:t><![CDATA[35. And he that owns the house shall come and tell the priest, saying, It seems to me there is as it were a plague in the house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8070,51 +9200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[36. Then the priest shall command that they empty the house, before the priest go into it to see the plague, that all that is in the house be not made unclean: and afterward the priest shall go in to see the house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8179,51 +9309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. குஷ்டரோகியினுடைய சுத்திகரிப்பின் நாளில் அவனுக்கடுத்த பிரமாணம் என்னவென்றால்: அவன் ஆசாரியனிடத்தில் கொண்டுவரப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[36. Then the priest shall command that they empty the house, before the priest go into it to see the plague, that all that is in the house be not made unclean: and afterward the priest shall go in to see the house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8288,51 +9418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆசாரியன் பாளயத்துக்குப் புறம்பே போய்; குஷ்டரோகியின் குஷ்டவியாதி சொஸ்தமாயிற்று என்று கண்டால்,]]></a:t>
+              <a:t><![CDATA[37. And he shall look on the plague, and, behold, if the plague be in the walls of the house with hollow strakes, greenish or reddish, which in sight are lower than the wall;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8397,51 +9527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆசாரியன் பாளயத்துக்குப் புறம்பே போய்; குஷ்டரோகியின் குஷ்டவியாதி சொஸ்தமாயிற்று என்று கண்டால்,]]></a:t>
+              <a:t><![CDATA[37. And he shall look on the plague, and, behold, if the plague be in the walls of the house with hollow strakes, greenish or reddish, which in sight are lower than the wall;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8506,51 +9636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சுத்திகரிக்கப்படவேண்டியவனுக்காக, உயிரோடிருக்கும் சுத்தமான இரண்டு குருவிகளையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் வாங்கிவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[38. Then the priest shall go out of the house to the door of the house, and shut up the house seven days:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8615,51 +9745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சுத்திகரிக்கப்படவேண்டியவனுக்காக, உயிரோடிருக்கும் சுத்தமான இரண்டு குருவிகளையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் வாங்கிவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[39. And the priest shall come again the seventh day, and shall look: and, behold, if the plague be spread in the walls of the house;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8724,51 +9854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு, ஆசாரியன் அந்தக் குருவிகளில் ஒன்றை ஒரு மண்பாண்டத்திலுள்ள ஊற்றுநீர்மேல் கொல்லச் சொல்லி,]]></a:t>
+              <a:t><![CDATA[40. Then the priest shall command that they take away the stones in which the plague is, and they shall cast them into an unclean place without the city:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8833,51 +9963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உயிருள்ள குருவியையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் எடுத்து, இவைகளையும் உயிருள்ள குருவியையும் ஊற்றுநீர்மேல் கொல்லப்பட்ட குருவியின் இரத்தத்திலே தோய்த்து,]]></a:t>
+              <a:t><![CDATA[40. Then the priest shall command that they take away the stones in which the plague is, and they shall cast them into an unclean place without the city:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8942,51 +10072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தன் உள்ளங்கையில் இருக்கிற மீதியான எண்ணெயைச் சுத்திகரிக்கப்படுகிறவன் தலையிலே வார்த்து, கர்த்தருடைய சந்நிதியில் அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. And the priest shall command that one of the birds be killed in an earthen vessel over running water:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9051,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உயிருள்ள குருவியையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் எடுத்து, இவைகளையும் உயிருள்ள குருவியையும் ஊற்றுநீர்மேல் கொல்லப்பட்ட குருவியின் இரத்தத்திலே தோய்த்து,]]></a:t>
+              <a:t><![CDATA[41. And he shall cause the house to be scraped within round about, and they shall pour out the dust that they scrape off without the city into an unclean place:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9160,51 +10290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. குஷ்டம் நீங்கச் சுத்திகரிக்கப்படுகிறவன்மேல் ஏழுதரம் தெளித்து, அவனைச் சுத்தம்பண்ணி, உயிருள்ள குருவியை வெளியிலே விட்டுவிடக்கடவன்.]]></a:t>
+              <a:t><![CDATA[41. And he shall cause the house to be scraped within round about, and they shall pour out the dust that they scrape off without the city into an unclean place:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9269,51 +10399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. குஷ்டம் நீங்கச் சுத்திகரிக்கப்படுகிறவன்மேல் ஏழுதரம் தெளித்து, அவனைச் சுத்தம்பண்ணி, உயிருள்ள குருவியை வெளியிலே விட்டுவிடக்கடவன்.]]></a:t>
+              <a:t><![CDATA[42. And they shall take other stones, and put them in the place of those stones; and he shall take other mortar, and shall daubed the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9378,51 +10508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சுத்திகரிக்கப்படுகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தன் மயிர் முழுவதையும் சிரைத்து, தான் சுத்தமாகும்படி ஜலத்தில் ஸ்நானம்பண்ணி, பின்பு பாளயத்தில் பிரவேசித்து, தன் கூடாரத்துக்குப் புறம்பே ஏழுநாள் தங்கி,]]></a:t>
+              <a:t><![CDATA[42. And they shall take other stones, and put them in the place of those stones; and he shall take other mortar, and shall daubed the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9487,51 +10617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சுத்திகரிக்கப்படுகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தன் மயிர் முழுவதையும் சிரைத்து, தான் சுத்தமாகும்படி ஜலத்தில் ஸ்நானம்பண்ணி, பின்பு பாளயத்தில் பிரவேசித்து, தன் கூடாரத்துக்குப் புறம்பே ஏழுநாள் தங்கி,]]></a:t>
+              <a:t><![CDATA[43. And if the plague come again, and break out in the house, after that he has taken away the stones, and after he has scraped the house, and after it is plaistered;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9596,51 +10726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சுத்திகரிக்கப்படுகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தன் மயிர் முழுவதையும் சிரைத்து, தான் சுத்தமாகும்படி ஜலத்தில் ஸ்நானம்பண்ணி, பின்பு பாளயத்தில் பிரவேசித்து, தன் கூடாரத்துக்குப் புறம்பே ஏழுநாள் தங்கி,]]></a:t>
+              <a:t><![CDATA[43. And if the plague come again, and break out in the house, after that he has taken away the stones, and after he has scraped the house, and after it is plaistered;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9705,51 +10835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏழாம் நாளிலே தன் தலையையும் தாடியையும் புருவங்களையும் தன்னுடைய மயிர் முழுவதையும் சிரைத்து, தன் வஸ்திரங்களைத் தோய்த்து, ஜலத்தில் ஸ்நானம்பண்ணவேண்டும்; அப்பொழுது சுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[44. Then the priest shall come and look, and, behold, if the plague be spread in the house, it is a fretting leprosy in the house; it is unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9814,51 +10944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏழாம் நாளிலே தன் தலையையும் தாடியையும் புருவங்களையும் தன்னுடைய மயிர் முழுவதையும் சிரைத்து, தன் வஸ்திரங்களைத் தோய்த்து, ஜலத்தில் ஸ்நானம்பண்ணவேண்டும்; அப்பொழுது சுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[44. Then the priest shall come and look, and, behold, if the plague be spread in the house, it is a fretting leprosy in the house; it is unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9923,51 +11053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏழாம் நாளிலே தன் தலையையும் தாடியையும் புருவங்களையும் தன்னுடைய மயிர் முழுவதையும் சிரைத்து, தன் வஸ்திரங்களைத் தோய்த்து, ஜலத்தில் ஸ்நானம்பண்ணவேண்டும்; அப்பொழுது சுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[45. And he shall break down the house, the stones of it, and the timber thereof, and all the mortar of the house; and he shall carry them forth out of the city into an unclean place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10032,51 +11162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எட்டாம்நாளிலே அவன் பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், ஒரு வயதான பழுதற்ற ஒரு பெண்ணாட்டுக்குட்டியையும், போஜனபலிக்காக எண்ணெயிலே பிசைந்த ஒரு மரக்காலில் பத்தில் மூன்று பங்காகிய மெல்லிய மாவையும், ஆழாக்கு எண்ணெயையும் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[45. And he shall break down the house, the stones of it, and the timber thereof, and all the mortar of the house; and he shall carry them forth out of the city into an unclean place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10141,51 +11271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆசாரியன் பாவநிவாரணபலியையும் செலுத்தி, சுத்திகரிக்கப்படுகிறவனின் தீட்டு நீங்க, அவனுக்குப் பாவநிவிர்த்தி செய்து, பின்பு சர்வாங்க தகனபலியைக்கொன்று,]]></a:t>
+              <a:t><![CDATA[6. As for the living bird, he shall take it, and the cedar wood, and the scarlet, and the hyssop, and shall dip them and the living bird in the blood of the bird that was killed over the running water:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10250,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எட்டாம்நாளிலே அவன் பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், ஒரு வயதான பழுதற்ற ஒரு பெண்ணாட்டுக்குட்டியையும், போஜனபலிக்காக எண்ணெயிலே பிசைந்த ஒரு மரக்காலில் பத்தில் மூன்று பங்காகிய மெல்லிய மாவையும், ஆழாக்கு எண்ணெயையும் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[46. Moreover he that goes into the house all the while that it is shut up shall be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10359,51 +11489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எட்டாம்நாளிலே அவன் பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், ஒரு வயதான பழுதற்ற ஒரு பெண்ணாட்டுக்குட்டியையும், போஜனபலிக்காக எண்ணெயிலே பிசைந்த ஒரு மரக்காலில் பத்தில் மூன்று பங்காகிய மெல்லிய மாவையும், ஆழாக்கு எண்ணெயையும் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[46. Moreover he that goes into the house all the while that it is shut up shall be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10468,51 +11598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சுத்திகரிக்கிற ஆசாரியன் சுத்திகரிக்கப்படும் மனிதனையும் அவ்வஸ்துக்களையும் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் நிறுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[47. And he that lies in the house shall wash his clothes; and he that eats in the house shall wash his clothes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10577,51 +11707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சுத்திகரிக்கிற ஆசாரியன் சுத்திகரிக்கப்படும் மனிதனையும் அவ்வஸ்துக்களையும் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் நிறுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[47. And he that lies in the house shall wash his clothes; and he that eats in the house shall wash his clothes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10686,51 +11816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு ஆசாரியன் ஒரு ஆட்டுக்குட்டியைப் பிடித்து, அதையும் அந்த ஆழாக்கு எண்ணெயையும் குற்றநிவாரணபலியாகக் கொண்டுவந்து, கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டி,]]></a:t>
+              <a:t><![CDATA[48. And if the priest shall come in, and look upon it, and, behold, the plague has not spread in the house, after the house was plaistered: then the priest shall pronounce the house clean, because the plague is healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10795,51 +11925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு ஆசாரியன் ஒரு ஆட்டுக்குட்டியைப் பிடித்து, அதையும் அந்த ஆழாக்கு எண்ணெயையும் குற்றநிவாரணபலியாகக் கொண்டுவந்து, கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டி,]]></a:t>
+              <a:t><![CDATA[48. And if the priest shall come in, and look upon it, and, behold, the plague has not spread in the house, after the house was plaistered: then the priest shall pronounce the house clean, because the plague is healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10904,51 +12034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பாவநிவாரணபலியும் சர்வாங்க தகனபலியும் இடும் பரிசுத்த ஸ்தலத்திலே அந்த ஆட்டுக்குட்டியைக் கொல்லக்கடவன்; குற்றநிவாரணபலி பாவநிவாரணபலியைப்போல ஆசாரியனுக்கு உரியது; அது மகா பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[49. And he shall take to cleanse the house two birds, and cedar wood, and scarlet, and hyssop:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11013,51 +12143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பாவநிவாரணபலியும் சர்வாங்க தகனபலியும் இடும் பரிசுத்த ஸ்தலத்திலே அந்த ஆட்டுக்குட்டியைக் கொல்லக்கடவன்; குற்றநிவாரணபலி பாவநிவாரணபலியைப்போல ஆசாரியனுக்கு உரியது; அது மகா பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[49. And he shall take to cleanse the house two birds, and cedar wood, and scarlet, and hyssop:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11122,51 +12252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்தக் குற்றநிவாரணபலியின் இரத்தத்தில் ஆசாரியன் கொஞ்சம் எடுத்து, சுத்திகரிக்கப்படுகிறவன் வலது காதின் மடலிலும், அவன் வலது கையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் பூசக்கடவன்.]]></a:t>
+              <a:t><![CDATA[50. And he shall kill the one of the birds in an earthen vessel over running water:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11231,51 +12361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்தக் குற்றநிவாரணபலியின் இரத்தத்தில் ஆசாரியன் கொஞ்சம் எடுத்து, சுத்திகரிக்கப்படுகிறவன் வலது காதின் மடலிலும், அவன் வலது கையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் பூசக்கடவன்.]]></a:t>
+              <a:t><![CDATA[51. And he shall take the cedar wood, and the hyssop, and the scarlet, and the living bird, and dip them in the blood of the slain bird, and in the running water, and sprinkle the house seven times:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11310,51 +12440,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473386227" r:id="rId1"/>
+    <p:sldLayoutId id="2477755831" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11362,50 +12492,130 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -12282,51 +13492,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಬೇಕು; ತರುವಾಯ ಅವನು ದಹನಬಲಿಯನ್ನು ವಧಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[உயிருள்ள குருவியையும் ஊற்றுநீர்மேல் கொல்லப்பட்ட குருவியின் இரத்தத்திலே தோய்த்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொல்லப்பட்ட குருவியின் இரத்தத்திலும் ஊற்று நீரிலும் தோய்த்து, வீட்டின்மேல் ஏழுதரம் தெளித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. குருவியின் இரத்தத்தினாலும், ஊற்றுநீரினாலும், உயிருள்ள குருவியினாலும், கேதுருக்கட்டையினாலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஈசோப்பினாலும், சிவப்புநூலினாலும் வீட்டிற்குத் தோஷங்கழித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. உயிருள்ள குருவியைப் பட்டணத்துக்குப் புறம்பே வெளியிலே விட்டுவிட்டு, இப்படி வீட்டிற்குப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிராயச்சித்தம் செய்யக்கடவன்; அப்பொழுது அது சுத்தமாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. இது சகலவித குஷ்டரோகத்துக்கும், சொறிக்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. வஸ்திரக் குஷ்டத்துக்கும், வீட்டுக் குஷ்டத்துக்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. தடிப்புக்கும், அசறுக்கும், வெள்ளைப் படருக்கும் அடுத்த பிரமாணம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. குஷ்டம் எப்பொழுது தீட்டுள்ளது என்றும், எப்பொழுது தீட்டில்லாதது என்றும் தெரிவிப்பதற்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குஷ்டரோகத்துக்கு அடுத்த பிரமாணம் இதுவே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಯಾಜಕನು ದಹನಬಲಿಯನ್ನೂ ಆಹಾರ ಸಮರ್ಪಣೆಯನ್ನೂ ಯಜ್ಞವೇದಿಯ ಮೇಲೆ ಸಮರ್ಪಿಸಬೇಕು. ಇದಲ್ಲದೆ ಯಾಜಕನು ಅವನಿಗೋ ಸ್ಕರ]]></a:t>
+              <a:t><![CDATA[7. குஷ்டம் நீங்கச் சுத்திகரிக்கப்படுகிறவன்மேல் ஏழுதரம் தெளித்து, அவனைச் சுத்தம்பண்ணி, உயிருள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾಯಶ್ಚಿತ್ತವನ್ನು ಮಾಡಬೇಕು. ಆಗ ಅವನು ಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
+              <a:t><![CDATA[குருவியை வெளியிலே விட்டுவிடக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಅವನು ಬಡವನಾಗಿದ್ದರೆ ಅಷ್ಟೊಂದು ತರುವದಕ್ಕೆ ಆಗದಿದ್ದರೆ ತನ್ನ ಪ್ರಾಯಶ್ಚಿತ್ತ ಅಪರಾಧದ ಬಲಿಗಾಗಿ ಆಡಿಸುವದಕ್ಕೆ ಒಂದು]]></a:t>
+              <a:t><![CDATA[8. சுத்திகரிக்கப்படுகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தன் மயிர் முழுவதையும் சிரைத்து, தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುರಿ ಮರಿಯನ್ನೂ ಎಣ್ಣೆಬೆರೆಸಿದ ಹತ್ತರಲ್ಲೊಂದು ಭಾಗ ನಯವಾದ ಹಿಟ್ಟನ್ನೂ ಒಂದು ಸೇರಿನಷ್ಟು ಎಣ್ಣೆಯನ್ನೂ]]></a:t>
+              <a:t><![CDATA[சுத்தமாகும்படி ஜலத்தில் ஸ்நானம்பண்ணி, பின்பு பாளயத்தில் பிரவேசித்து, தன் கூடாரத்துக்குப் புறம்பே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಅವನಿಂದಾಗುವಷ್ಟು ಎರಡು ಬೆಳವಗಳನ್ನು ಎರಡು ಪಾರಿವಾಳದ ಮರಿಗಳನ್ನು ತಕ್ಕೊಳ್ಳಬೇಕು; ಅವುಗಳಲ್ಲಿ ಒಂದು ಪಾಪಬಲಿಗಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[ஏழுநாள் தங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇನ್ನೊಂದು ದಹನ ಬಲಿಗಾಗಿಯೂ ಇರುವದು.]]></a:t>
+              <a:t><![CDATA[9. ஏழாம் நாளிலே தன் தலையையும் தாடியையும் புருவங்களையும் தன்னுடைய மயிர் முழுவதையும் சிரைத்து, தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಅವನು ತನ್ನ ಅಶುದ್ಧತೆ ಗಾಗಿ ಎಂಟನೆಯ ದಿನದಲ್ಲಿ ಇವುಗಳನ್ನು ಸಭೆಯ ಗುಡಾರದ ಬಾಗಿಲ ಬಳಿಗೆ ಯಾಜಕನ ಹತ್ತಿರಕ್ಕೆ ಕರ್ತನ]]></a:t>
+              <a:t><![CDATA[வஸ்திரங்களைத் தோய்த்து, ஜலத்தில் ஸ்நானம்பண்ணவேண்டும்; அப்பொழுது சுத்தமாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎದುರಿನಲ್ಲಿ ತರಬೇಕು.]]></a:t>
+              <a:t><![CDATA[10. எட்டாம்நாளிலே அவன் பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், ஒரு வயதான பழுதற்ற ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಯಾಜಕನು ಅಪರಾಧದ ಬಲಿಯ ಆ ಕುರಿಮರಿಯನ್ನೂ ಸೇರಿನಷ್ಟು ಎಣ್ಣೆಯನ್ನೂ ತೆಗೆದುಕೊಳ್ಳಬೇಕು. ಯಾಜಕನು ಕರ್ತನ]]></a:t>
+              <a:t><![CDATA[பெண்ணாட்டுக்குட்டியையும், போஜனபலிக்காக எண்ணெயிலே பிசைந்த ஒரு மரக்காலில் பத்தில் மூன்று பங்காகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಯಾಜಕನು ಸೇರೆಣ್ಣೆಯಲ್ಲಿ ಸ್ವಲ್ಪ ತೆಗೆದುಕೊಂಡು ತನ್ನ ಸ್ವಂತ ಎಡ ಅಂಗೈಯಲ್ಲಿ ಹೊಯ್ಯಬೇಕು.]]></a:t>
+              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸನ್ನಿಧಿಯಲ್ಲಿ ಆಡಿಸುವ ಸಮರ್ಪಣೆಗಾಗಿ ಅವುಗಳನ್ನು ಆಡಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[மெல்லிய மாவையும், ஆழாக்கு எண்ணெயையும் கொண்டுவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಅವನು ಅಪರಾಧದ ಬಲಿಗಾಗಿ ಕುರಿಮರಿಯನ್ನು ವಧಿಸಬೇಕು. ಅಪರಾಧದ ಬಲಿಯ ಸ್ವಲ್ಪ ರಕ್ತವನ್ನು ಯಾಜಕನು ತೆಗೆದುಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[11. சுத்திகரிக்கிற ஆசாரியன் சுத்திகரிக்கப்படும் மனிதனையும் அவ்வஸ்துக்களையும் ஆசரிப்புக் கூடாரவாசலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳುವವನ ಬಲಗಿವಿಯ ತುದಿಗೂ ಮೇಲೆಯೂ ಅವನ ಬಲಗೈಯ ಹೆಬ್ಬೆರಳಿಗೆ ಹಚ್ಚಬೇಕು.]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய சந்நிதியில் நிறுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಮತ್ತು ಯಾಜಕನು ತನ್ನ ಎಡ ಅಂಗೈಯಲ್ಲಿ ಎಣ್ಣೆಯನ್ನು ಹೊಯಿದುಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[12. பின்பு ஆசாரியன் ஒரு ஆட்டுக்குட்டியைப் பிடித்து, அதையும் அந்த ஆழாக்கு எண்ணெயையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ತನ್ನ ಬಲಗೈ ಬೆರಳಿನಿಂದ ತನ್ನ ಎಡಗೈಯಲ್ಲಿರುವ ಸ್ವಲ್ಪ ಎಣ್ಣೆಯನ್ನು ಏಳುಸಾರಿ ಕರ್ತನ ಎದುರಿನಲ್ಲಿ ಚಿಮುಕಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[குற்றநிவாரணபலியாகக் கொண்டுவந்து, கர்த்தருடைய சந்நிதியில் அசைவாட்டும் பலியாக அசைவாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಮತ್ತು ಯಾಜಕನು ತನ್ನ ಕೈಯಲ್ಲಿದ್ದ ಎಣ್ಣೆಯನ್ನು ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳುವವನ ಬಲಗಿವಿಯ ತುದಿಗೂ ಬಲಗೈಯ ಹೆಬ್ಬೆರಳಿಗೂ]]></a:t>
+              <a:t><![CDATA[13. பாவநிவாரணபலியும் சர்வாங்க தகனபலியும் இடும் பரிசுத்த ஸ்தலத்திலே அந்த ஆட்டுக்குட்டியைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಲಗಾಲಿನ ಹೆಬ್ಬೆರ ಳಿಗೂ ಅಪರಾಧಬಲಿಯ ರಕ್ತವನ್ನು ಹಚ್ಚಿದ ಸ್ಥಳದ ಮೇಲೆಯೂ ಹಚ್ಚಬೇಕು.]]></a:t>
+              <a:t><![CDATA[கொல்லக்கடவன்; குற்றநிவாரணபலி பாவநிவாரணபலியைப்போல ஆசாரியனுக்கு உரியது; அது மகா பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಯಾಜಕನ ಕೈಯಲ್ಲಿ ಮಿಕ್ಕಿದ್ದ ಎಣ್ಣೆಯನ್ನು ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳುವವನ ತಲೆಯ ಮೇಲೆ ಹೊಯ್ದು ಕರ್ತನ ಎದುರಿನಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[14. அந்தக் குற்றநிவாரணபலியின் இரத்தத்தில் ஆசாரியன் கொஞ்சம் எடுத்து, சுத்திகரிக்கப்படுகிறவன் வலது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನಿಗಾಗಿ ಪ್ರಾಯಶ್ಚಿತ್ತಮಾಡಬೇಕು.]]></a:t>
+              <a:t><![CDATA[காதின் மடலிலும், அவன் வலது கையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் பூசக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಅವನು ತನ್ನ ಸ್ಥಿತಿಗೆ ತಕ್ಕಂತೆ ಒಂದು ಬೆಳವವನ್ನಾಗಲಿ ಪಾರಿವಾಳದ ಮರಿಯ ನ್ನಾಗಲಿ ಸಮರ್ಪಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[15. பின்பு, ஆசாரியன் அந்த ஆழாக்கு எண்ணெயிலே கொஞ்சம் தன் இடது கையில் வார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಯಾಜಕನು ತನ್ನ ಎಡಗೈಯಲ್ಲಿರುವ ಎಣ್ಣೆಯಲ್ಲಿ ತನ್ನ ಬಲಗೈ ಬೆರಳನ್ನು ಅದ್ದಿ ಬೆರಳಿನಿಂದ ಎಣ್ಣೆಯನ್ನು ಏಳುಸಾರಿ ಕರ್ತನ]]></a:t>
+              <a:t><![CDATA[2. குஷ்டரோகியினுடைய சுத்திகரிப்பின் நாளில் அவனுக்கடுத்த பிரமாணம் என்னவென்றால்: அவன் ஆசாரியனிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. ಅದು ಯಾವಾಗ ಅಶುದ್ಧವಾಗಿರುತ್ತದೋಯಾವಾಗ ಶುದ್ಧವಾಗಿರುತ್ತದೋ ಎಂದು ಅದನ್ನು ಬೋಧಿಸುವ ಹಾಗೆ ಕುಷ್ಠರೋಗದ]]></a:t>
+              <a:t><![CDATA[16. தன் இடது கையிலுள்ள எண்ணெயில் தன் வலது கையின் விரலைத் தோய்த்து, தன் விரலினால் ஏழுதரம் அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿಷಯದಲ್ಲಿರುವ ನಿಯಮವು ಇದೇ.]]></a:t>
+              <a:t><![CDATA[எண்ணெயில் எடுத்து, கர்த்தருடைய சந்நிதியில் தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಅದರಂತೆಯೇ ಅವನು ತನ್ನಿಂದಾಗುವಷ್ಟು ಮೇರೆಗೆ ಒಂದನ್ನು ಪಾಪಬಲಿಗಾಗಿ ಇನ್ನೊಂದನ್ನು ದಹನಬಲಿಗಾಗಿ ಆಹಾರ ಸಮರ್ಪಣೆ]]></a:t>
+              <a:t><![CDATA[17. தன் உள்ளங்கையில் இருக்கிற மீதியான எண்ணெயிலே கொஞ்சம் எடுத்து சுத்திகரிக்கப்படுகிறவன் வலதுகாதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೊಂದಿಗೆ ಸಮರ್ಪಿಸಬೇಕು; ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳುವವ ನಿಗೋಸ್ಕರ ಯಾಜಕನು ಕರ್ತನ ಎದುರಿನಲ್ಲಿ ಪ್ರಾಯ ಶ್ಚಿತ್ತವನ್ನುಮಾಡಬೇಕು.]]></a:t>
+              <a:t><![CDATA[மடலிலும், அவன் வலதுகையின் பெருவிரலிலும், முந்தப் பூசியிருக்கிற குற்றநிவாரணபலியினுடைய இரத்தத்தின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಕುಷ್ಠರೋಗವುಳ್ಳವನಿಗಾಗಿ ಶುದ್ಧತೆಮಾಡಿಸಿಕೊಳ್ಳುವದರಲ್ಲಿ ಕೈಯಿಂದ ಆಗದಿರುವ ವನಿಗೆ ತನ್ನ ಶುದ್ಧತೆಗಾಗಿ ಇರುವ]]></a:t>
+              <a:t><![CDATA[பூசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಯಮವು ಇದೇ.]]></a:t>
+              <a:t><![CDATA[18. தன் உள்ளங்கையில் இருக்கிற மீதியான எண்ணெயைச் சுத்திகரிக்கப்படுகிறவன் தலையிலே வார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಕರ್ತನು ಮೋಶೆ ಮತ್ತು ಆರೋನರೊಂದಿಗೆ ಮಾತನಾಡಿ ಹೇಳಿದ್ದೇನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய சந்நிதியில் அவனுக்காகப் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +18640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ನಾನು ನಿಮಗೆ ಸ್ವಾಸ್ತ್ಯವಾಗಿ ಕೊಡುವದಕ್ಕಿರುವ ಕಾನಾನ್‌ ದೇಶದೊ ಳಗೆ ನೀವು ಬಂದಾಗ ನಿಮಗೆ ಸ್ವಾಸ್ತ್ಯವಾಗಿ ಕೊಡುವ]]></a:t>
+              <a:t><![CDATA[19. ஆசாரியன் பாவநிவாரணபலியையும் செலுத்தி, சுத்திகரிக்கப்படுகிறவனின் தீட்டு நீங்க, அவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +18772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನೆಯಲ್ಲಿ ಕುಷ್ಠವನ್ನು ಬರಮಾಡಿದಾಗ]]></a:t>
+              <a:t><![CDATA[பாவநிவிர்த்தி செய்து, பின்பு சர்வாங்க தகனபலியைக்கொன்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +18904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಆ ಮನೆ ಯವನು ಯಾಜಕನ ಬಳಿಗೆ ಬಂದು--ನನ್ನ ಮನೆಯಲ್ಲಿ ವ್ಯಾಧಿಯಿರುವ ಹಾಗೆ ನನಗೆ ಕಾಣುತ್ತದೆ ಎಂದು ಹೇಳಬೇಕು.]]></a:t>
+              <a:t><![CDATA[20. சர்வாங்க தகனபலியையும் போஜனபலியையும் பலிபீடத்தின்மேல் வைத்து, அவனுக்காகப் பாவநிவிர்த்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +19036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎದುರಿನಲ್ಲಿ ಚಿಮುಕಿಸ ಬೇಕು.]]></a:t>
+              <a:t><![CDATA[கொண்டுவரப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +19168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಆಗ ಯಾಜಕನು ಆ ಮನೆಯಲ್ಲಿ ವ್ಯಾಧಿಯನ್ನು ನೋಡುವದಕ್ಕೆ ಹೋಗುವ ಮೊದಲು ಆ ಮನೆಯೊಳಗೆ ಇರುವವುಗಳು ಅಶುದ್ಧಮಾಡಲ್ಪಡ ದಂತೆ]]></a:t>
+              <a:t><![CDATA[செய்யக்கடவன்; அப்பொழுது அவன் சுத்தமாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +19300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆ ಮನೆಯು ಬರಿದು ಮಾಡಲ್ಪಡಬೇಕೆಂದು ಆಜ್ಞಾಪಿಸಬೇಕು; ತರುವಾಯ ಯಾಜಕನು ಮನೆಯನ್ನು ನೋಡುವದಕ್ಕೆ ಒಳಗೆ ಹೋಗಬೇಕು.]]></a:t>
+              <a:t><![CDATA[21. அவன் இம்மாத்திரம் செய்யத் திராணியற்ற தரித்திரனாயிருந்தால், அவன் தன் பாவநிவிர்த்திக்கென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +19432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಅವನು ಆ ವ್ಯಾಧಿಯನ್ನು ನೋಡಿದಾಗ ಇಗೋ, ಆ ವ್ಯಾಧಿಯು ಮನೆಯ ಗೋಡೆಗಳಲ್ಲಿಯಾದರೂ ತಗ್ಗಾದ ಸಾಲು ಗಳಲ್ಲಿ ಹಸುರಾಗಿಯಾದರೂ]]></a:t>
+              <a:t><![CDATA[அசைவாட்டும் குற்றநிவாரணபலியாக ஒரு ஆட்டுக்குட்டியையும், போஜனபலிக்கு எண்ணெயில் பிசைந்த ஒரு மரக்கால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +19564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೆಂಪಾಗಿ ಗೋಡೆಯ ಮಟ್ಟಕ್ಕಿಂತ ತಗ್ಗಿನಲ್ಲಿ ತೋರಿಬಂದರೆ]]></a:t>
+              <a:t><![CDATA[மெல்லிய மாவிலே பத்தில் ஒரு பங்கையும், ஆழாக்கு எண்ணெயையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +19696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಯಾಜಕನು ಆ ಮನೆಯ ಹೊರಗೆ ಮನೆಯಬಾಗಿಲ ಬಳಿಗೆ ಹೋಗಿ ಅದನ್ನು ಏಳು ದಿವಸಗಳ ವರೆಗೆ ಮುಚ್ಚಿಡಬೇಕು.]]></a:t>
+              <a:t><![CDATA[22. தன் திராணிக்குத் தக்கபடி இரண்டு காட்டுப்புறாக்களையாவது இரண்டு புறாக்குஞ்சுகளையாவது ஒன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +19828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಏಳನೆಯ ದಿನದಲ್ಲಿ ಯಾಜಕನು ತಿರಿಗಿಬಂದು ನೋಡಿದಾಗ ಇಗೋ, ಆ ವ್ಯಾಧಿಯು ಮನೆಯ ಗೋಡೆಗಳಲ್ಲಿ ಹರಡಿಕೊಂಡಿದ್ದರೆ]]></a:t>
+              <a:t><![CDATA[பாவநிவாரணபலியாகவும், மற்றொன்று சர்வாங்க தகனபலியாகவும் செலுத்தும்படி வாங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +19960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ವ್ಯಾಧಿಯುಳ್ಳ ಕಲ್ಲುಗಳನ್ನು ಅವರು ತೆಗೆದು ಪಟ್ಟಣದ ಆಚೆಗೆ ಅಶುದ್ಧ ಸ್ಥಳದಲ್ಲಿ ಬಿಸಾಡಬೇಕೆಂದೂ]]></a:t>
+              <a:t><![CDATA[23. தான் சுத்திகரிக்கும்படி எட்டாம் நாளில் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +20092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಆ ಮನೆಯ ಒಳ ಭಾಗದಲ್ಲಿ ಸುತ್ತಲೂ ಕೆರೆದು, ಕೆರೆದ ಧೂಳನ್ನು ಪಟ್ಟಣದ ಹೊರಗೆ ಅಶುದ್ಧ ಸ್ಥಳದಲ್ಲಿ ಸುರಿಯ ಬೇಕೆಂದೂ]]></a:t>
+              <a:t><![CDATA[ஆசாரியனிடத்துக்குக் கொண்டுவருவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +20224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಅವರು ಆ ಕಲ್ಲುಗಳಿಗೆ ಬದಲಾಗಿ ಬೇರೆ ಕಲ್ಲುಗಳನ್ನು ತೆಗೆದುಕೊಳ್ಳಬೇಕೆಂದೂ ಯಾಜಕನು ಆಜ್ಞಾಪಿಸಬೇಕು; ಅವನು ಬೇರೆ]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது ஆசாரியன் குற்றநிவாரணபலிக்குரிய ஆட்டுக்குட்டியையும் அந்த ஆழாக்கு எண்ணெயையும் வாங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +20356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಾರೆಯಿಂದ ಆ ಮನೆಗೆ ಗಿಲಾವು ಮಾಡಬೇಕು.]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய சந்நிதியில் அசைவாட்டும் போஜனபலியாக அசைவாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +20488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ತನ್ನ ಕೈಯಲ್ಲಿ ಮಿಕ್ಕಿದ ಎಣ್ಣೆಯನ್ನು ಯಾಜಕನು ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳವವನ ಬಲಗಿವಿಯ ತುದಿಗೂ ಮತ್ತು ಬಲಗೈಯ ಹೆಬ್ಬೆರಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[3. ஆசாரியன் பாளயத்துக்குப் புறம்பே போய்; குஷ்டரோகியின் குஷ்டவியாதி சொஸ்தமாயிற்று என்று கண்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +20620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಅವನು ಆ ಮನೆಯ ಕಲ್ಲುಗಳನ್ನು ತೆಗೆಸಿ ಅದನ್ನು ಕೆರೆದು ಗಿಲಾವು ಮಾಡಿಸಿದ ಮೇಲೆ ಆ ವ್ಯಾಧಿಯು ತಿರಿಗಿ ಕಾಣಬಂದರೆ]]></a:t>
+              <a:t><![CDATA[25. குற்றநிவாரணபலிக்கான அந்த ஆட்டுக்குட்டியைக் கொன்று, குற்றநிவாரணபலியின் இரத்தத்தில் கொஞ்சம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +20752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ಯಾಜಕನು ಬಂದು ನೋಡ ಬೇಕು. ಆಗ ಇಗೋ, ವ್ಯಾಧಿಯು ಮನೆಯಲ್ಲಿ ಹರಡಿ ಕೊಂಡಿದ್ದರೆ ಆ ಮನೆಯಲ್ಲಿ ಅದೊಂದು ಪೀಡಿ ಸುವ]]></a:t>
+              <a:t><![CDATA[எடுத்து, சுத்திகரிக்கப்படுகிறவன் வலது காதின் மடலிலும், அவன் வலதுகையின் பெருவிரலிலும், வலதுகாலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +20884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಷ್ಠವಾಗಿರುವದು; ಅದು ಅಶುದ್ಧವಾದದ್ದು.]]></a:t>
+              <a:t><![CDATA[பெருவிரலிலும் பூசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +21016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ಅವನು ಆ ಮನೆಯನ್ನು ಕೆಡವಿಹಾಕಿ ಅದರ ಕಲ್ಲು ಗಳನ್ನೂ ಮರಗಳನ್ನೂ ಆ ಮನೆಯ ಎಲ್ಲಾ ಧೂಳನ್ನೂ ತೆಗೆದು ಅವುಗಳನ್ನು ಪಟ್ಟಣದ]]></a:t>
+              <a:t><![CDATA[26. அந்த எண்ணெயிலே கொஞ்சம் தன் இடதுகையில் வார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +21148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊರಗೆ ಅಶುದ್ಧವಾದ ಸ್ಥಳಕ್ಕೆ ತೆಗೆದುಕೊಂಡು ಹೋಗಬೇಕು.]]></a:t>
+              <a:t><![CDATA[27. தன் இடது கையிலுள்ள எண்ணெயிலே தன் வலது விரலைத் தோய்த்து, கர்த்தருடைய சந்நிதியில் ஏழுதரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +21280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ಇದಲ್ಲದೆ ಆ ಮನೆಯು ಮುಚ್ಚಲ್ಪಟ್ಟ ಕಾಲದಲ್ಲೆಲ್ಲಾ ಅದರೊಳಗೆ ಹೋಗುವವನು ಸಾಯಂಕಾಲದ ವರೆಗೆ ಅಶುದ್ಧ ನಾಗಿರುವನು.]]></a:t>
+              <a:t><![CDATA[தெளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +21412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ಆ ಮನೆಯೊಳಗೆ ಮಲಗಿಕೊಳ್ಳುವ ವನೂ ತನ್ನ ಬಟ್ಟೆಗಳನ್ನು ತೊಳೆದುಕೊಳ್ಳಬೇಕು, ಅಲ್ಲದೆ ಆ ಮನೆಯೊಳಗೆ ತಿನ್ನುವವನೂ ತನ್ನ]]></a:t>
+              <a:t><![CDATA[28. தன் உள்ளங்கையிலிருக்கிற எண்ணெயில் கொஞ்சம் எடுத்துச் சுத்திகரிக்கப்படுகிறவன் வலதுகாதின் மடலிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +21544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಟ್ಟೆಗಳನ್ನು ತೊಳೆದುಕೊಳ್ಳಬೇಕು.]]></a:t>
+              <a:t><![CDATA[அவன் வலது கையின் பெருவிரலிலும், வலதுகாலின் பெருவிரலிலும் குற்றநிவாரணபலியின் இரத்தம் பூசியிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19146,51 +21676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ಆದರೆ ಯಾಜಕನು ಒಳಗೆ ಬಂದು ಅದನ್ನು ನೋಡಿದಾಗ ಇಗೋ, ಗಿಲಾವು ಮಾಡಿದ ನಂತರ ಆ ಮನೆಯಲ್ಲಿ ಆ ವ್ಯಾಧಿಯು]]></a:t>
+              <a:t><![CDATA[இடத்திலே பூசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19278,51 +21808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹರಡಿಕೊಂಡಿರದಿದ್ದರೆ ಆ ಮನೆಯು ಶುದ್ಧವೆಂದು ಯಾಜಕನು ನಿರ್ಣಯಿಸ ಬೇಕು. ಆ ವ್ಯಾಧಿಯು ಸ್ವಸ್ಥವಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[29. தன் உள்ளங்கையில் இருக்கிற மற்ற எண்ணெயைச் சுத்திகரிக்கப்படுகிறவன் தலையின்மேல் அவனுக்காகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19410,51 +21940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಲಗಾಲಿನ ಹೆಬ್ಬೆರಳಿಗೆ ಹಚ್ಚ ಬೇಕು.]]></a:t>
+              <a:t><![CDATA[4. சுத்திகரிக்கப்படவேண்டியவனுக்காக, உயிரோடிருக்கும் சுத்தமான இரண்டு குருவிகளையும், கேதுருக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19542,51 +22072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ಆ ಮನೆ ಯನ್ನು ಶುದ್ಧಪಡಿಸುವದಕ್ಕೊಸ್ಕರ ಎರಡು ಪಕ್ಷಿಗಳನ್ನೂ ದೇವದಾರು ಕಟ್ಟಿಗೆಯನ್ನೂ ರಕ್ತವರ್ಣವುಳ್ಳ ದಾರವನ್ನೂ]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யும்படி தடவி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19674,51 +22204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಿಸ್ಸೋಪನ್ನೂ ತೆಗೆದುಕೊಳ್ಳಬೇಕು.]]></a:t>
+              <a:t><![CDATA[30. பின்பு, அவன் தன் திராணிக்கும் தகுதிக்கும் தக்கதாய்க் காட்டுப்புறாக்களையாவது புறாக்குஞ்சுகளையாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19806,51 +22336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ಆ ಪಕ್ಷಿಗಳಲ್ಲಿ ಒಂದನ್ನು ಹರಿಯುವ ನೀರಿನ ಮೇಲೆ ಒಂದು ಮಣ್ಣಿನ ಪಾತ್ರೆಯಲ್ಲಿ ವಧಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19938,51 +22468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ತರುವಾಯ ದೇವದಾರು ಕಟ್ಟಿಗೆಯನ್ನೂ ಹಿಸ್ಸೋಪನ್ನೂ ರಕ್ತವರ್ಣವುಳ್ಳ ದಾರ ವನ್ನೂ ಸಜೀವವುಳ್ಳ ಪಕ್ಷಿಯನ್ನೂ ತೆಗೆದುಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[31. அவைகளில் ஒன்றைப் பாவநிவாரணபலியும், மற்றொன்றைச் சர்வாங்கதகனபலியுமாக்கி, போஜனபலியோடேகூடச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20070,51 +22600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವುಗಳನ್ನು ವಧಿಸಲ್ಪಟ್ಟ ಪಕ್ಷಿಯ ರಕ್ತದಲ್ಲಿ ಮತ್ತು ಹರಿಯುವ ನೀರಿನಲ್ಲಿ ಅದ್ದಿ ಏಳುಸಾರಿ ಆ ಮನೆಗೆ ಚಿಮುಕಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[செலுத்தி, இப்படியே ஆசாரியன் சுத்திகரிக்கப்படுகிறவனுக்காக, கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20202,51 +22732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. ಅವನು ಪಕ್ಷಿಯ ರಕ್ತದಿಂದಲೂ ಹರಿಯುವ ನೀರಿನಿಂದಲೂ ಸಜೀವವುಳ್ಳ ಪಕ್ಷಿ ಯಿಂದಲೂ ದೇವದಾರು ಕಟ್ಟಿಗೆಯಿಂದಲೂ ಹಿಸ್ಸೋಪಿ]]></a:t>
+              <a:t><![CDATA[செய்யக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20334,51 +22864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಂದಲೂ ರಕ್ತವರ್ಣವುಳ್ಳ ದಾರದಿಂದಲೂ ಆ ಮನೆ ಯನ್ನು ಶುದ್ಧೀಕರಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[32. தன் சுத்திகரிப்புக்கு வேண்டியவைகளைச் சம்பாதிக்கக் கூடாத குஷ்டரோகியைக் குறித்த பிரமாணம் இதுவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20466,51 +22996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. ಆದರೆ ಸಜೀವವುಳ್ಳ ಆ ಪಕ್ಷಿಯನ್ನು ಪಟ್ಟಣದ ಆಚೆಗೆ ಬಯಲಾದ ಹೊಲ ಗಳಲ್ಲಿ ಹೋಗಬಿಡಬೇಕು; ಆ ಮನೆಗೋಸ್ಕರ ಪಾಪದ]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20598,51 +23128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾಯಶ್ಚಿತ್ತವನ್ನು ಮಾಡಬೇಕು; ಆಗ ಅದು ಶುದ್ಧ ವಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[33. பின்னும் கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20730,51 +23260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. ಎಲ್ಲಾ ವಿಧವಾದ ಕುಷ್ಠವ್ಯಾಧಿಗೂ ಇಸಬಿಗೂ]]></a:t>
+              <a:t><![CDATA[34. நான் உங்களுக்குக் காணியாட்சியான தேசத்தில் ஒரு வீட்டிலே குஷ்டதோஷத்தை நான் வரப்பண்ணினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20862,51 +23392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಯಾಜಕನ ಕೈಯಲ್ಲಿ ಮಿಕ್ಕಿದ್ದ ಆ ಎಣ್ಣೆಯನ್ನು ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳುವವನ ತಲೆಯ ಮೇಲೆ ಹೊಯ್ಯ ಬೇಕು. ಯಾಜಕನು ಅವನಿಗಾಗಿ]]></a:t>
+              <a:t><![CDATA[கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் வாங்கிவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20994,51 +23524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. ಬಟ್ಟೆಯ ಮತ್ತು ಮನೆಯ ಕುಷ್ಠಕ್ಕೂ]]></a:t>
+              <a:t><![CDATA[35. அந்த வீட்டிற்கு உடையவன் வந்து, வீட்டிலே தோஷம் வந்திருக்கிறதாகத் தோன்றுகிறது என்று ஆசாரியனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21126,51 +23656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. ಬಾವು ಚರ್ಮವ್ಯಾಧಿಗೂ ಹೊಳೆಯುವ ಕಲೆಗೂ ನಿಯಮವು ಇದೇ.]]></a:t>
+              <a:t><![CDATA[அறிவிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21258,51 +23788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ತರುವಾಯ ಕರ್ತನು ಮೋಶೆಯೊಂದಿಗೆ ಮಾತನಾಡಿ ಹೇಳಿದ್ದೇನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது வீட்டிலுள்ள யாவும் தீட்டுப்படாதபடிக்கு, ஆசாரியன் அந்தத் தோஷத்தைப் பார்க்கப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21390,51 +23920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಕುಷ್ಠ ರೋಗಿಯು ತನ್ನ ಶುದ್ಧತೆಯ ದಿನದಲ್ಲಿ ಮಾಡತಕ್ಕ ನಿಯಮವು ಇದೇ: ಅವನು ಯಾಜಕನ ಬಳಿಗೆ ತರಲ್ಪಡಬೇಕು.]]></a:t>
+              <a:t><![CDATA[போகும்முன்னே வீட்டை ஒழித்துவைக்கும்படி சொல்லி, பின்பு வீட்டைப்பார்க்கும்படி போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21522,51 +24052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಯಾಜಕನು ಪಾಳೆಯದ ಆಚೆಗೆ ಹೊರಟು ಹೋಗಬೇಕು; ಇಗೋ, ಕುಷ್ಠ ವ್ಯಾಧಿಯು ಕುಷ್ಠರೋಗಿಯನ್ನು ಬಿಟ್ಟು ಅವನು ಸ್ವಸ್ಥನಾದನೆಂದು]]></a:t>
+              <a:t><![CDATA[37. அந்தத் தோஷம் இருக்கிற இடத்தைப் பார்க்கக்கடவன்; அப்பொழுது வீட்டுச் சுவர்களிலே கொஞ்சம் பச்சையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21654,51 +24184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಜಕನು ನೋಡಿದರೆ]]></a:t>
+              <a:t><![CDATA[கொஞ்சம் சிவப்புமான குழி விழுந்திருந்து, அவைகள் மற்றச் சுவரைப்பார்க்கிலும் பள்ளமாயிருக்கக்கண்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21786,51 +24316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆಗ ಶುದ್ಧಮಾಡಿಸಿ ಕೊಳ್ಳುವವನಿಗೊಸ್ಕರ ಜೀವವುಳ್ಳ ಶುದ್ಧವಾದ ಎರಡು ಪಕ್ಷಿಗಳನ್ನೂ ದೇವದಾರು ಕಟ್ಟಿಗೆಯನ್ನೂ ರಕ್ತವರ್ಣ]]></a:t>
+              <a:t><![CDATA[38. ஆசாரியன் வீட்டைவிட்டுப் புறப்பட்டு வாசற்படியிலே வந்து, வீட்டை ஏழுநாள் அடைத்துவைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21918,51 +24448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವುಳ್ಳ ದಾರವನ್ನೂ ಮತ್ತು ಹಿಸ್ಸೋಪನ್ನೂ ತೆಗೆದುಕೊಳ್ಳು ವಂತೆ ಯಾಜಕನು ಆಜ್ಞಾಪಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[39. ஏழாம்நாளிலே திரும்பப் போய்ப் பார்த்து, தோஷம் வீட்டுச் சுவர்களில் படர்ந்ததென்று கண்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22050,51 +24580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆ ಪಕ್ಷಿಗಳಲ್ಲಿ ಒಂದನ್ನು ಹರಿಯುವ ನೀರಿನ ಮೇಲೆ ಮಣ್ಣಿನ ಪಾತ್ರೆ ಯಲ್ಲಿ ಕೊಲ್ಲಬೇಕೆಂದು ಯಾಜಕನು ಆಜ್ಞಾಪಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[40. தோஷம் இருக்கும் அவ்விடத்துக் கல்லுகளைப் பெயர்க்கவும், பட்டணத்துக்கு புறம்பே அசுத்தமான ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22182,51 +24712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಇದಲ್ಲದೆ ಜೀವವುಳ್ಳ ಪಕ್ಷಿಯನ್ನೂ ದೇವದಾರು ಕಟ್ಟಿಗೆಯನ್ನೂ ರಕ್ತವರ್ಣ ದಾರವನ್ನೂ ಹಿಸ್ಸೋಪನ್ನೂ ತೆಗೆದುಕೊಂಡು ಹರಿಯುವ]]></a:t>
+              <a:t><![CDATA[இடத்திலே போடவும் அவன் கட்டளையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22314,51 +24844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನ ಎದುರಿನಲ್ಲಿ ಪ್ರಾಯಶ್ಚಿತ್ತಮಾಡಬೇಕು.]]></a:t>
+              <a:t><![CDATA[5. பின்பு, ஆசாரியன் அந்தக் குருவிகளில் ஒன்றை ஒரு மண்பாண்டத்திலுள்ள ஊற்றுநீர்மேல் கொல்லச் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22446,51 +24976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀರಿನ ಬಳಿಯಲ್ಲಿ ಕೊಲ್ಲಲ್ಪಟ್ಟ ಆ ಪಕ್ಷಿಯ ರಕ್ತದಲ್ಲಿ ಅದ್ದಿ]]></a:t>
+              <a:t><![CDATA[41. வீட்டை உள்ளே சுற்றிலும் செதுக்கச்சொல்லி, செதுக்கிப்போட்ட மண்ணைப் பட்டணத்துக்குப் புறம்பே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22578,51 +25108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಕುಷ್ಠದಿಂದ ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳುವವನ ಮೇಲೆ ಏಳು ಸಾರಿ ಚಿಮುಕಿಸಿ ಅವನನ್ನು ಶುದ್ಧನೆಂದು ನುಡಿದು ಆ ಜೀವವುಳ್ಳ]]></a:t>
+              <a:t><![CDATA[அசுத்தமான ஒரு இடத்திலே கொட்டவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22710,51 +25240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಕ್ಷಿಯನ್ನು ಬಯಲಾದ ಹೊಲದಲ್ಲಿ ಬಿಟ್ಟು ಬಿಡ ಬೇಕು.]]></a:t>
+              <a:t><![CDATA[42. வேறே கல்லுகளை எடுத்துவந்து, அந்தக் கல்லுகளுக்குப் பதிலாகக் கட்டி, வேறே சாந்தை எடுத்து வீட்டைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22842,51 +25372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಶುದ್ಧವಾಗುವದಕ್ಕಿರುವವನು ತನ್ನ ಬಟ್ಟೆಗಳನ್ನು ತೊಳೆದುಕೊಂಡವನಾಗಿ ಎಲ್ಲಾ ಕೂದಲನ್ನು ಕ್ಷೌರ ಮಾಡಿಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[பூசவும் கட்டளையிடுவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22974,51 +25504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶುದ್ಧನಾಗುವಂತೆ ತನ್ನನ್ನು ನೀರಿನಲ್ಲಿ ತೊಳೆದುಕೊಳ್ಳಬೇಕು; ತರುವಾಯ ಅವನು ಪಾಳೆಯ ದೊಳಗೆ ಬಂದು ತನ್ನ ಡೇರೆಯೊಳಗೆ ಏಳು]]></a:t>
+              <a:t><![CDATA[43. கல்லுகளைப் பெயர்த்து, வீட்டைச் செதுக்கி, நவமாய்ப் பூசினபின்பும், அந்தத் தோஷம் திரும்ப வீட்டில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23106,51 +25636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿನಗಳ ವರೆಗೆ ಕಾಯಬೇಕು.]]></a:t>
+              <a:t><![CDATA[வந்ததானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23238,51 +25768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆದರೆ ಏಳೆನೆಯ ದಿನದಲ್ಲಿ ಅವನು ತನ್ನ ತಲೆಯ ಎಲ್ಲಾ ಕೂದಲನ್ನೂ ಗಡ್ಡವನ್ನೂ ಕಣ್ಣು ಹುಬ್ಬುಗಳನ್ನೂ ಮಾತ್ರವಲ್ಲದೆ ತನ್ನ]]></a:t>
+              <a:t><![CDATA[44. ஆசாரியன் போய்ப் பார்க்கக்டவன்; தோஷம் வீட்டில் படர்ந்ததானால், அது வீட்டை அரிக்கிற குஷ்டம், அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23370,51 +25900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಲ್ಲಾ ಕೂದಲನ್ನೂ ಕ್ಷೌರಮಾಡಿಸಿಕೊಳ್ಳಬೇಕು; ಅವನು ತನ್ನ ಬಟ್ಟೆಗಳನ್ನು ತೊಳೆದುಕೊಳ್ಳಬೇಕು; ಇದಲ್ಲದೆ ತನ್ನ ದೇಹವನ್ನು ಸಹ]]></a:t>
+              <a:t><![CDATA[தீட்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23502,51 +26032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀರಿನಲ್ಲಿ ತೊಳೆಯಬೇಕು. ಆಗ ಅವನು ಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
+              <a:t><![CDATA[45. ஆகையால் வீடுமுழுவதையும் இடித்து, அதின் கல்லுகளையும், மரங்களையும், அதின் சாந்து எல்லாவற்றையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23634,51 +26164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಎಂಟನೆಯ ದಿವಸದಲ್ಲಿ ಅವನು ದೋಷವಿಲ್ಲದ ಎರಡು ಕುರಿಮರಿ ಗಳನ್ನು ಒಂದು ವರುಷದ ದೋಷವಿಲ್ಲದ ಹೆಣ್ಣು ಕುರಿಯನ್ನು ಆಹಾರ]]></a:t>
+              <a:t><![CDATA[பட்டணத்துக்குப் புறம்பே அசுத்தமான இடத்திலே கொண்டுபோகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23766,51 +26296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಇದಲ್ಲದೆ ಯಾಜಕನು ಪಾಪದ ಬಲಿಯನ್ನು ಸಮರ್ಪಿಸಿ ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳುವ ವನಿಗೋಸ್ಕರ ಅವನ ಅಶುದ್ಧತೆಗಾಗಿ ಪ್ರಾಯಶ್ಚಿತ್ತ]]></a:t>
+              <a:t><![CDATA[6. உயிருள்ள குருவியையும், கேதுருக் கட்டையையும், சிவப்பு நூலையும், ஈசோப்பையும் எடுத்து, இவைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23898,51 +26428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮರ್ಪಣೆಗಾಗಿ ಹತ್ತರಲ್ಲಿ ಮೂರರಷ್ಟು ಎಣ್ಣೆ ಬೆರೆಸಿದ ನಯವಾದ ಹಿಟ್ಟನ್ನೂ ಒಂದು ಸೇರಿನಷ್ಟು ಎಣ್ಣೆಯನ್ನೂ]]></a:t>
+              <a:t><![CDATA[46. வீடு அடைக்கப்பட்டிருக்கும் நாட்களில் அதற்குள் பிரவேசிக்கிறவன் சாயங்காலமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24030,51 +26560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೆಗೆದುಕೊಳ್ಳಬೇಕು.]]></a:t>
+              <a:t><![CDATA[தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24162,51 +26692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅವನನ್ನು ಶುದ್ಧಪಡಿಸುವ ಯಾಜಕನು ಶುದ್ಧ ಪಡಿಸಿಕೊಳ್ಳುವವನನ್ನೂ ಆ ವಸ್ತುಗಳನ್ನೂ ಸಭೆಯ ಗುಡಾರದ ಬಾಗಿಲಿನ ಬಳಿಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[47. அந்த வீட்டிலே படுத்தவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அந்த வீட்டிலே சாப்பிட்டவனும் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24294,51 +26824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನ ಮುಂದೆ ನಿಲ್ಲಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[வஸ்திரங்களைத் தோய்க்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24426,51 +26956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆಗ ಯಾಜಕನು ಒಂದು ಗಂಡು ಕುರಿಮರಿಯನ್ನೂ ಒಂದು ಸೇರಿನಷ್ಟು ಎಣ್ಣೆಯನ್ನೂ ತೆಗೆದುಕೊಂಡು ಅಪರಾಧ ಬಲಿಗಾಗಿ ಸಮರ್ಪಿಸಿ]]></a:t>
+              <a:t><![CDATA[48. ஆசாரியன் திரும்ப வந்து, வீடு பூசப்பட்டபின்பு வீட்டிலே அந்தத் தோஷம் படரவில்லை என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24558,51 +27088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವುಗಳನ್ನು ಆಡಿಸುವ ಸಮರ್ಪಣೆಗಾಗಿ ಕರ್ತನ ಎದುರಿನಲ್ಲಿ ಆಡಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[கண்டானேயாகில், தோஷம் நிவிர்த்தியானபடியால், ஆசாரியன் அந்த வீட்டைச் சுத்தம் என்று தீர்க்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24690,51 +27220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಇದಲ್ಲದೆ ಅವನು ಆ ಕುರಿಮರಿಯನ್ನು ಪರಿಶುದ್ಧ ಸ್ಥಳದಲ್ಲಿ ಪಾಪಬಲಿಯನ್ನೂ ದಹನಬಲಿಯನ್ನೂ ವಧಿಸುವ ಸ್ಥಳದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[49. அப்பொழுது வீட்டிற்குத் தோஷம் கழிக்க, இரண்டு குருவிகளையும், கேதுருக் கட்டையையும், சிவப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24822,51 +27352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಧಿಸಬೇಕು; ಯಾಕಂದರೆ ಪಾಪಬಲಿಯಂತೆಯೇ ಅಪರಾಧ ಬಲಿಯೂ ಯಾಜಕನದಾಗಿದೆ, ಅದು ಅತಿ ಪರಿಶುದ್ಧವಾದದ್ದು.]]></a:t>
+              <a:t><![CDATA[நூலையும், ஈசோப்பையும் எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24954,51 +27484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಯಾಜಕನು ಅಪರಾಧ ಬಲಿ ಯಲ್ಲಿ ಸ್ವಲ್ಪ ರಕ್ತವನ್ನು ತೆಗೆದುಕೊಳ್ಳಬೇಕು ಅದನ್ನು ಶುದ್ಧಪಡಿಸಿಕೊಳ್ಳುವವನ ಬಲಗಿವಿಯ]]></a:t>
+              <a:t><![CDATA[50. ஒரு குருவியை ஒரு மண்பாண்டத்திலுள்ள ஊற்றுநீரின்மேல் கொன்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25086,51 +27616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತುದಿಗೂ ಬಲಗೈಯ ಹೆಬ್ಬೆರಳಿಗೂ ಬಲಗಾಲಿನ ಹೆಬ್ಬೆರಳಿಗೆ ಹಚ್ಚಬೇಕು.]]></a:t>
+              <a:t><![CDATA[51. கேதுருக்கட்டையையும், ஈசோப்பையும், சிவப்புநூலையும், உயிருள்ள குருவியையும் எடுத்து, இவைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25147,91 +27677,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -25257,51 +27787,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -25432,51 +27962,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>99</Slides>
+  <Slides>109</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>