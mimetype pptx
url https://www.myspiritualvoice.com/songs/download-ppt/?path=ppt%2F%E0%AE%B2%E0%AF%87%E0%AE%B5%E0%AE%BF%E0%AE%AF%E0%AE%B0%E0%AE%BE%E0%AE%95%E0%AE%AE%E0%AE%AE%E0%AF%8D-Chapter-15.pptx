--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -109,68 +109,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -210,59 +192,50 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
-    <p:sldId id="315" r:id="rId62"/>
-[...7 lines deleted...]
-    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -419,62 +392,53 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-[...10 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -643,51 +607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பிரமியம் உள்ளவன் உட்கார்ந்ததின்மேல் உட்காருகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[5. அவன் படுக்கையைத் தொடுகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகக்கடவன்; சாயங்காலம்மட்டும் அவன் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பிரமியம் உள்ளவனின் சரீரத்தைத் தொடுகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[6. பிரமியம் உள்ளவன் உட்கார்ந்ததின்மேல் உட்காருகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பிரமியம் உள்ளவன் சுத்தமாயிருக்கிற ஒருவன்மேல் துப்பினால், இவன் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[7. பிரமியம் உள்ளவனின் சரீரத்தைத் தொடுகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பிரமியம் உள்ளவன் ஏறும் எந்தச்சேணமும் தீட்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. பிரமியம் உள்ளவன் சுத்தமாயிருக்கிற ஒருவன்மேல் துப்பினால், இவன் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவனுக்குக் கீழிருந்த எதையாகிலும் தொடுகிறவன் சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பான்; அதை எடுத்துக்கொண்டு போகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[9. பிரமியம் உள்ளவன் ஏறும் எந்தச்சேணமும் தீட்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1624,51 +1588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[32. பிரமியமுள்ளவனுக்கும், இந்திரியக் கழிவினாலே தீட்டானவனுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிரமியம் உள்ளவன் தன் பிரமியம் நீங்கிச் சுத்தமானால், தன் சுத்திகரிப்புக்கென்று ஏழுநாள் எண்ணிக்கொண்டிருந்து, தன் வஸ்திரங்களைத் தோய்த்து, தன் தேகத்தை ஊற்றுநீரில் கழுவக்கடவன்; அப்பொழுது சுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[14. எட்டாம் நாளிலே, அவன் இரண்டு காட்டுப்புறாக்களையாவது, இரண்டு புறாக்குஞ்சுகளையாவது, ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் கொண்டுவந்து, ஆசாரியனிடத்தில் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எட்டாம் நாளிலே, அவன் இரண்டு காட்டுப்புறாக்களையாவது, இரண்டு புறாக்குஞ்சுகளையாவது, ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் கொண்டுவந்து, ஆசாரியனிடத்தில் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[15. ஆசாரியன் அவைகளில் ஒன்றைப் பாவநிவாரணபலியும் மற்றொன்றைச் சர்வாங்க தகனபலியுமாக்கி, அவனுக்காகக் கர்த்தருடைய சந்நிதியில் அவன் பிரமியத்தினிமித்தம் பாவநிவிர்த்தி செய்யவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2823,51 +2787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: ஒருவனுக்குப் பிரமியம் உண்டானால், அவன் தன் பிரமியத்தினாலே தீட்டானவன்.]]></a:t>
+              <a:t><![CDATA[33. சூதக பலவீனமுள்ளவளுக்கும், பிரமியமுள்ள ஸ்திரீ புருஷருக்கும், தீட்டாயிருக்கிறவளோடே படுத்துக்கொண்டவனுக்கும் ஏற்றபிரமாணம் இதுவே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆசாரியன் அவைகளில் ஒன்றைப் பாவநிவாரணபலியும் மற்றொன்றைச் சர்வாங்க தகனபலியுமாக்கி, அவனுக்காகக் கர்த்தருடைய சந்நிதியில் அவன் பிரமியத்தினிமித்தம் பாவநிவிர்த்தி செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. ஒருவனிலிருந்து இந்திரியம் கழிந்ததுண்டானால், அவன் தண்ணீரில் முழுகவேண்டும்; சாயங்காலம்மட்டும் அவன் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவனிலிருந்து இந்திரியம் கழிந்ததுண்டானால், அவன் தண்ணீரில் முழுகவேண்டும்; சாயங்காலம்மட்டும் அவன் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[17. கழிந்த இந்திரியம் பட்ட வஸ்திரமும் தோலும் தண்ணீரினால் கழுவப்பட்டு, சாயங்காலம்மட்டும் தீட்டாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3368,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கழிந்த இந்திரியம் பட்ட வஸ்திரமும் தோலும் தண்ணீரினால் கழுவப்பட்டு, சாயங்காலம்மட்டும் தீட்டாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[18. இந்திரியம் கழிந்தவனோடே ஸ்திரீ படுத்துக்கொண்டிருந்தால், இருவரும் தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3477,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கழிந்த இந்திரியம் பட்ட வஸ்திரமும் தோலும் தண்ணீரினால் கழுவப்பட்டு, சாயங்காலம்மட்டும் தீட்டாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[19. சூதகஸ்திரீ தன் சரீரத்திலுள்ள உதிர ஊறலினிமித்தம் ஏழுநாள் தன் விலக்கத்தில் இருக்கக்கடவள்; அவளைத் தொடுகிறவன் எவனும் சாயங்காலம் மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இந்திரியம் கழிந்தவனோடே ஸ்திரீ படுத்துக்கொண்டிருந்தால், இருவரும் தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[19. சூதகஸ்திரீ தன் சரீரத்திலுள்ள உதிர ஊறலினிமித்தம் ஏழுநாள் தன் விலக்கத்தில் இருக்கக்கடவள்; அவளைத் தொடுகிறவன் எவனும் சாயங்காலம் மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இந்திரியம் கழிந்தவனோடே ஸ்திரீ படுத்துக்கொண்டிருந்தால், இருவரும் தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[20. அவள் விலக்கலாயிருக்கையில், எதின்மேல் படுத்துக்கொள்ளுகிறாளோ எதின்மேல் உட்காருகிறாளோ அதெல்லாம் தீட்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சூதகஸ்திரீ தன் சரீரத்திலுள்ள உதிர ஊறலினிமித்தம் ஏழுநாள் தன் விலக்கத்தில் இருக்கக்கடவள்; அவளைத் தொடுகிறவன் எவனும் சாயங்காலம் மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[20. அவள் விலக்கலாயிருக்கையில், எதின்மேல் படுத்துக்கொள்ளுகிறாளோ எதின்மேல் உட்காருகிறாளோ அதெல்லாம் தீட்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சூதகஸ்திரீ தன் சரீரத்திலுள்ள உதிர ஊறலினிமித்தம் ஏழுநாள் தன் விலக்கத்தில் இருக்கக்கடவள்; அவளைத் தொடுகிறவன் எவனும் சாயங்காலம் மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[21. அவள் படுக்கையைத் தொடுகிறவன் எவனும் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4022,51 +3986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: ஒருவனுக்குப் பிரமியம் உண்டானால், அவன் தன் பிரமியத்தினாலே தீட்டானவன்.]]></a:t>
+              <a:t><![CDATA[33. சூதக பலவீனமுள்ளவளுக்கும், பிரமியமுள்ள ஸ்திரீ புருஷருக்கும், தீட்டாயிருக்கிறவளோடே படுத்துக்கொண்டவனுக்கும் ஏற்றபிரமாணம் இதுவே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவள் விலக்கலாயிருக்கையில், எதின்மேல் படுத்துக்கொள்ளுகிறாளோ எதின்மேல் உட்காருகிறாளோ அதெல்லாம் தீட்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. அவன் உட்கார்ந்த மணையைத் தொடுகிறவன் எவனும் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவள் விலக்கலாயிருக்கையில், எதின்மேல் படுத்துக்கொள்ளுகிறாளோ எதின்மேல் உட்காருகிறாளோ அதெல்லாம் தீட்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. அவன் உட்கார்ந்த மணையைத் தொடுகிறவன் எவனும் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவள் படுக்கையைத் தொடுகிறவன் எவனும் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[23. அவள் படுக்கையின்மேலாகிலும், அவள் உட்கார்ந்த மணையின்மேலாகிலும் இருந்த எதையாகிலும் தொட்டவன், சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவள் படுக்கையைத் தொடுகிறவன் எவனும் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[23. அவள் படுக்கையின்மேலாகிலும், அவள் உட்கார்ந்த மணையின்மேலாகிலும் இருந்த எதையாகிலும் தொட்டவன், சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் உட்கார்ந்த மணையைத் தொடுகிறவன் எவனும் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[24. ஒருவன் அவளோடே படுத்துக்கொண்டதும், அவள் தீட்டு அவன்மேல் பட்டதுமுண்டானால், அவன் ஏழுநாள் தீட்டாயிருப்பானாக; அவன் படுக்கிற படுக்கையும் தீட்டுப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் உட்கார்ந்த மணையைத் தொடுகிறவன் எவனும் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[24. ஒருவன் அவளோடே படுத்துக்கொண்டதும், அவள் தீட்டு அவன்மேல் பட்டதுமுண்டானால், அவன் ஏழுநாள் தீட்டாயிருப்பானாக; அவன் படுக்கிற படுக்கையும் தீட்டுப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவள் படுக்கையின்மேலாகிலும், அவள் உட்கார்ந்த மணையின்மேலாகிலும் இருந்த எதையாகிலும் தொட்டவன், சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[25. ஒரு ஸ்திரீ விலகியிருக்கவேண்டியகாலம் அல்லாமல் அவளுடைய உதிரம் அநேகநாள் ஊறிக்கொண்டிருந்தால், அல்லது அந்தக் காலத்துக்கு மிஞ்சி அது கண்டிருக்கும் நாளெல்லாம் ஊறிக்கொண்டிருந்தால், தன் விலக்கத்தின் நாட்களிலிருந்ததுபோல அவள் தீட்டாயிருப்பாளாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவள் படுக்கையின்மேலாகிலும், அவள் உட்கார்ந்த மணையின்மேலாகிலும் இருந்த எதையாகிலும் தொட்டவன், சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[25. ஒரு ஸ்திரீ விலகியிருக்கவேண்டியகாலம் அல்லாமல் அவளுடைய உதிரம் அநேகநாள் ஊறிக்கொண்டிருந்தால், அல்லது அந்தக் காலத்துக்கு மிஞ்சி அது கண்டிருக்கும் நாளெல்லாம் ஊறிக்கொண்டிருந்தால், தன் விலக்கத்தின் நாட்களிலிருந்ததுபோல அவள் தீட்டாயிருப்பாளாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஒருவன் அவளோடே படுத்துக்கொண்டதும், அவள் தீட்டு அவன்மேல் பட்டதுமுண்டானால், அவன் ஏழுநாள் தீட்டாயிருப்பானாக; அவன் படுக்கிற படுக்கையும் தீட்டுப்படும்.]]></a:t>
+              <a:t><![CDATA[26. அந்த நாட்களெல்லாம் அவள் படுக்கும் எந்தப்படுக்கையும், அவள் விலக்கத்தின் படுக்கையைப்போல, அவளுக்குத் தீட்டாயிருக்கும்; அவள் உட்கார்ந்த மணையும், அவளுடைய விலக்கத்தின் தீட்டைப்போலவே தீட்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஒருவன் அவளோடே படுத்துக்கொண்டதும், அவள் தீட்டு அவன்மேல் பட்டதுமுண்டானால், அவன் ஏழுநாள் தீட்டாயிருப்பானாக; அவன் படுக்கிற படுக்கையும் தீட்டுப்படும்.]]></a:t>
+              <a:t><![CDATA[26. அந்த நாட்களெல்லாம் அவள் படுக்கும் எந்தப்படுக்கையும், அவள் விலக்கத்தின் படுக்கையைப்போல, அவளுக்குத் தீட்டாயிருக்கும்; அவள் உட்கார்ந்த மணையும், அவளுடைய விலக்கத்தின் தீட்டைப்போலவே தீட்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5221,51 +5185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுடைய மாம்சத்திலுள்ள பிரமியம் ஊறிக்கொண்டிருந்தாலும், அவன் பிரமியம் அடைபட்டிருந்தாலும், அதினால் அவனுக்குத் தீட்டுண்டாகும்]]></a:t>
+              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஒரு ஸ்திரீ விலகியிருக்கவேண்டியகாலம் அல்லாமல் அவளுடைய உதிரம் அநேகநாள் ஊறிக்கொண்டிருந்தால், அல்லது அந்தக் காலத்துக்கு மிஞ்சி அது கண்டிருக்கும் நாளெல்லாம் ஊறிக்கொண்டிருந்தால், தன் விலக்கத்தின் நாட்களிலிருந்ததுபோல அவள் தீட்டாயிருப்பாளாக.]]></a:t>
+              <a:t><![CDATA[27. அப்படிப்பட்டவைகளைத் தொடுகிறவன் எவனும் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஒரு ஸ்திரீ விலகியிருக்கவேண்டியகாலம் அல்லாமல் அவளுடைய உதிரம் அநேகநாள் ஊறிக்கொண்டிருந்தால், அல்லது அந்தக் காலத்துக்கு மிஞ்சி அது கண்டிருக்கும் நாளெல்லாம் ஊறிக்கொண்டிருந்தால், தன் விலக்கத்தின் நாட்களிலிருந்ததுபோல அவள் தீட்டாயிருப்பாளாக.]]></a:t>
+              <a:t><![CDATA[27. அப்படிப்பட்டவைகளைத் தொடுகிறவன் எவனும் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஒரு ஸ்திரீ விலகியிருக்கவேண்டியகாலம் அல்லாமல் அவளுடைய உதிரம் அநேகநாள் ஊறிக்கொண்டிருந்தால், அல்லது அந்தக் காலத்துக்கு மிஞ்சி அது கண்டிருக்கும் நாளெல்லாம் ஊறிக்கொண்டிருந்தால், தன் விலக்கத்தின் நாட்களிலிருந்ததுபோல அவள் தீட்டாயிருப்பாளாக.]]></a:t>
+              <a:t><![CDATA[28. அவள் தன் உதிர ஊறல் நின்று சுத்தமானபோது, அவள் ஏழுநாள் எண்ணிக்கொள்வாளாக, அதின்பின்பு சுத்தமாயிருப்பாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அந்த நாட்களெல்லாம் அவள் படுக்கும் எந்தப்படுக்கையும், அவள் விலக்கத்தின் படுக்கையைப்போல, அவளுக்குத் தீட்டாயிருக்கும்; அவள் உட்கார்ந்த மணையும், அவளுடைய விலக்கத்தின் தீட்டைப்போலவே தீட்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[28. அவள் தன் உதிர ஊறல் நின்று சுத்தமானபோது, அவள் ஏழுநாள் எண்ணிக்கொள்வாளாக, அதின்பின்பு சுத்தமாயிருப்பாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அந்த நாட்களெல்லாம் அவள் படுக்கும் எந்தப்படுக்கையும், அவள் விலக்கத்தின் படுக்கையைப்போல, அவளுக்குத் தீட்டாயிருக்கும்; அவள் உட்கார்ந்த மணையும், அவளுடைய விலக்கத்தின் தீட்டைப்போலவே தீட்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[29. எட்டாம் நாளிலே இரண்டு காட்டுப்புறக்களையாவது, இரண்டு புறாக்குஞ்சுகளையாவது, ஆசரிப்புக் கூடாரவாசலில் ஆசாரியனிடத்தில் கொண்டுவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்படிப்பட்டவைகளைத் தொடுகிறவன் எவனும் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[29. எட்டாம் நாளிலே இரண்டு காட்டுப்புறக்களையாவது, இரண்டு புறாக்குஞ்சுகளையாவது, ஆசரிப்புக் கூடாரவாசலில் ஆசாரியனிடத்தில் கொண்டுவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +5948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்படிப்பட்டவைகளைத் தொடுகிறவன் எவனும் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[30. ஆசாரியன் அவைகளில் ஒன்றைப் பாவநிவாரணபலியும், மற்றொன்றைச் சர்வாங்க தகனபலியுமாக்கி, அவளுக்காகக் கர்த்தருடைய சந்நிதியில் அவளுடைய உதிர ஊறலினிமித்தம் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவள் தன் உதிர ஊறல் நின்று சுத்தமானபோது, அவள் ஏழுநாள் எண்ணிக்கொள்வாளாக, அதின்பின்பு சுத்தமாயிருப்பாள்.]]></a:t>
+              <a:t><![CDATA[30. ஆசாரியன் அவைகளில் ஒன்றைப் பாவநிவாரணபலியும், மற்றொன்றைச் சர்வாங்க தகனபலியுமாக்கி, அவளுக்காகக் கர்த்தருடைய சந்நிதியில் அவளுடைய உதிர ஊறலினிமித்தம் பாவநிவிர்த்தி செய்யக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவள் தன் உதிர ஊறல் நின்று சுத்தமானபோது, அவள் ஏழுநாள் எண்ணிக்கொள்வாளாக, அதின்பின்பு சுத்தமாயிருப்பாள்.]]></a:t>
+              <a:t><![CDATA[31. இஸ்ரவேல் புத்திரர் தங்கள் நடுவே இருக்கிற என்னுடைய வாசஸ்தலத்தைத் தீட்டுப்படுத்தி, தங்கள் தீட்டுகளால் சாகாதபடிக்கு, இப்படி நீங்கள் அவர்கள் தீட்டுகளுக்கு அவர்களை விலக்கிவைக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. எட்டாம் நாளிலே இரண்டு காட்டுப்புறக்களையாவது, இரண்டு புறாக்குஞ்சுகளையாவது, ஆசரிப்புக் கூடாரவாசலில் ஆசாரியனிடத்தில் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[31. இஸ்ரவேல் புத்திரர் தங்கள் நடுவே இருக்கிற என்னுடைய வாசஸ்தலத்தைத் தீட்டுப்படுத்தி, தங்கள் தீட்டுகளால் சாகாதபடிக்கு, இப்படி நீங்கள் அவர்கள் தீட்டுகளுக்கு அவர்களை விலக்கிவைக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6420,1032 +6384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுடைய மாம்சத்திலுள்ள பிரமியம் ஊறிக்கொண்டிருந்தாலும், அவன் பிரமியம் அடைபட்டிருந்தாலும், அதினால் அவனுக்குத் தீட்டுண்டாகும்]]></a:t>
-[...980 lines deleted...]
-              <a:t><![CDATA[33. சூதக பலவீனமுள்ளவளுக்கும், பிரமியமுள்ள ஸ்திரீ புருஷருக்கும், தீட்டாயிருக்கிறவளோடே படுத்துக்கொண்டவனுக்கும் ஏற்றபிரமாணம் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: ஒருவனுக்குப் பிரமியம் உண்டானால், அவன் தன் பிரமியத்தினாலே தீட்டானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7510,51 +6493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பிரமியமுள்ளவன் படுக்கிற எந்தப்படுக்கையும் தீட்டாகும்; அவன் எதின்மேல் உட்காருகிறானோ அதுவும் தீட்டாகும்.]]></a:t>
+              <a:t><![CDATA[3. அவனுடைய மாம்சத்திலுள்ள பிரமியம் ஊறிக்கொண்டிருந்தாலும், அவன் பிரமியம் அடைபட்டிருந்தாலும், அதினால் அவனுக்குத் தீட்டுண்டாகும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7728,51 +6711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் படுக்கையைத் தொடுகிறவன் தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகக்கடவன்; சாயங்காலம்மட்டும் அவன் தீட்டுப்பட்டிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[4. பிரமியமுள்ளவன் படுக்கிற எந்தப்படுக்கையும் தீட்டாகும்; அவன் எதின்மேல் உட்காருகிறானோ அதுவும் தீட்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488547" r:id="rId1"/>
+    <p:sldLayoutId id="2474730134" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8291,122 +7274,50 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...70 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8531,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[until the even.]]></a:t>
+              <a:t><![CDATA[5. और जो कोई उसके बिछौने को छूए वह अपने वस्त्रों को धोकर जल से स्नान करे, और सांझ तक अशुद्ध ठहरा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he that sits on any thing whereon he sat that has the issue shall wash his clothes, and bathe]]></a:t>
+              <a:t><![CDATA[रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[himself in water, and be unclean until the even.]]></a:t>
+              <a:t><![CDATA[6. और जिसके प्रमेह हो और वह जिस वस्तु पर बैठा हो, उस पर जो कोई बैठे वह अपने वस्त्रों को धोकर जल से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he that touches the flesh of him that has the issue shall wash his clothes, and bathe himself]]></a:t>
+              <a:t><![CDATA[स्नान करे, और सांझ तक अशुद्ध ठहरा रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in water, and be unclean until the even.]]></a:t>
+              <a:t><![CDATA[7. और जिसके प्रमेह हो उससे जो कोई छू जाए वह अपने वस्त्रों को धोकर जल से स्नान करे और सांझ तक अशुद्ध]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And if he that has the issue spit upon him that is clean; then he shall wash his clothes, and]]></a:t>
+              <a:t><![CDATA[रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bathe himself in water, and be unclean until the even.]]></a:t>
+              <a:t><![CDATA[8. और जिसके प्रमेह हो यदि वह किसी शुद्ध मनुष्य पर थूके, तो वह अपने वस्त्रों को धोकर जल से स्नान करे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And whatever saddle he rides upon that has the issue shall be unclean.]]></a:t>
+              <a:t><![CDATA[और सांझ तक अशुद्ध रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And whosoever touches any thing that was under him shall be unclean until the even: and he that]]></a:t>
+              <a:t><![CDATA[9. और जिसके प्रमेह हो वह सवारी की जिस वस्तु पर बैठे वह अशुद्ध ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bears any of those things shall wash his clothes, and bathe himself in water, and be unclean until]]></a:t>
+              <a:t><![CDATA[10. और जो कोई किसी वस्तु को जो उसके नीचे रही हो छूए वह अपने वस्त्रों को धोकर जल से स्नान करे, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses and to Aaron, saying,]]></a:t>
+              <a:t><![CDATA[32. जिसके प्रमेह हो और जो पुरूष वीर्य्य स्खलित होने से अशुद्ध हो;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the even.]]></a:t>
+              <a:t><![CDATA[सांझ तक अशुद्ध रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And whomsoever he touches that has the issue, and has not rinsed his hands in water, he shall]]></a:t>
+              <a:t><![CDATA[11. और जिसके प्रमेह हो वह जिस किसी को बिना हाथ धोए छूए वह अपने वस्त्रों को धोकर जल से स्नान करे, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wash his clothes, and bathe himself in water, and be unclean until the even.]]></a:t>
+              <a:t><![CDATA[सांझ तक अशुद्ध रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the vessel of earth, that he touches which has the issue, shall be broken: and every vessel]]></a:t>
+              <a:t><![CDATA[12. और जिसके प्रमेह हो वह मिट्टी के जिस किसी पात्र को छूए वह तोड़ डाला जाए, और काठ के सब प्रकार के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of wood shall be rinsed in water.]]></a:t>
+              <a:t><![CDATA[पात्र जल से धोए जाएं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And when he that has an issue is cleansed of his issue; then he shall number to himself seven]]></a:t>
+              <a:t><![CDATA[13. फिर जिसके प्रमेह हो वह जब अपने रोग से चंगा हो जाए, तब से शुद्ध ठहरने के सात दिन गिन ले, और उनके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[days for his cleansing, and wash his clothes, and bathe his flesh in running water, and shall be]]></a:t>
+              <a:t><![CDATA[बीतने पर अपने वस्त्रों को धोकर बहते हुए जल से स्नान करे; तब वह शुद्ध ठहरेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[clean.]]></a:t>
+              <a:t><![CDATA[14. और आठवें दिन वह दो पंडुक वा कबूतरी के दो बच्चे ले कर मिलापवाले तम्बू के द्वार पर यहोवा के सम्मुख]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And on the eighth day he shall take to him two turtledoves, or two young pigeons, and come]]></a:t>
+              <a:t><![CDATA[जा कर उन्हें याजक को दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before the LORD unto the door of the tabernacle of the congregation, and give them unto the priest:]]></a:t>
+              <a:t><![CDATA[15. तब याजक उन में से एक को पापबलि; और दूसरे को होमबलि के लिये भेंट चढ़ाए; और याजक उसके लिये उसके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Speak unto the children of Israel, and say unto them, When any man has a running issue out of his]]></a:t>
+              <a:t><![CDATA[33. और जो स्त्री ऋतुमती हो; और क्या पुरूष क्या स्त्री, जिस किसी के धातुरोग हो, और जो पुरूष अशुद्ध]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the priest shall offer them, the one for a sin offering, and the other for a burnt offering;]]></a:t>
+              <a:t><![CDATA[प्रमेह के कारण यहोवा के साम्हने प्रायश्चित्त करे॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the priest shall make an atonement for him before the LORD for his issue.]]></a:t>
+              <a:t><![CDATA[16. फिर यदि किसी पुरूष का वीर्य्य स्खलित हो जाए, तो वह अपने सारे शरीर को जल से धोए, और सांझ तक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And if any man's seed of copulation go out from him, then he shall wash all his flesh in water,]]></a:t>
+              <a:t><![CDATA[अशुद्ध रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and be unclean until the even.]]></a:t>
+              <a:t><![CDATA[17. और जिस किसी वस्त्र वा चमड़े पर वह वीर्य्य पड़े वह जल से धोया जाए, और सांझ तक अशुद्ध रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And every garment, and every skin, whereon is the seed of copulation, shall be washed with]]></a:t>
+              <a:t><![CDATA[18. और जब कोई पुरूष स्त्री से प्रसंग करे, तो वे दोनो जल से स्नान करें, और सांझ तक अशुद्ध रहें॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[water, and be unclean until the even.]]></a:t>
+              <a:t><![CDATA[19. फिर जब कोई स्त्री ऋतुमती रहे, तो वह सात दिन तक अशुद्ध ठहरी रहे, और जो कोई उसको छूए वह सांझ तक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. The woman also with whom man shall lie with seed of copulation, they shall both bathe themselves]]></a:t>
+              <a:t><![CDATA[अशुद्ध रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in water, and be unclean until the even.]]></a:t>
+              <a:t><![CDATA[20. और जब तक वह अशुद्ध रहे तब तक जिस जिस वस्तु पर वह लेटे, और जिस जिस वस्तु पर वह बैठे वे सब अशुद्ध]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And if a woman have an issue, and her issue in her flesh be blood, she shall be put apart seven]]></a:t>
+              <a:t><![CDATA[ठहरें।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[days: and whosoever touches her shall be unclean until the even.]]></a:t>
+              <a:t><![CDATA[21. और जो कोई उसके बिछौने को छूए वह अपने वस्त्र धोकर जल से स्नान करे, और सांझ तक अशुद्ध रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flesh, because of his issue he is unclean.]]></a:t>
+              <a:t><![CDATA[स्त्री के प्रसंग करे, इन सभों के लिये यही व्यवस्था है॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And every thing that she lies upon in her separation shall be unclean: every thing also that she]]></a:t>
+              <a:t><![CDATA[22. और जो कोई किसी वस्तु को छूए जिस पर वह बैठी हो वह अपने वस्त्र धोकर जल से स्नान करे, और सांझ तक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sits upon shall be unclean.]]></a:t>
+              <a:t><![CDATA[अशुद्ध रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And whosoever touches her bed shall wash his clothes, and bathe himself in water, and be unclean]]></a:t>
+              <a:t><![CDATA[23. और यदि बिछौने वा और किसी वस्तु पर जिस पर वह बैठी हो छूने के समय उसका रूधिर लगा हो, तो छूनेहारा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[until the even.]]></a:t>
+              <a:t><![CDATA[सांझ तक अशुद्ध रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And whosoever touches any thing that she sat upon shall wash his clothes, and bathe himself in]]></a:t>
+              <a:t><![CDATA[24. और यदि कोई पुरूष उससे प्रसंग करे, और उसका रूधिर उसके लग जाए, तो वह पुरूष सात दिन तक अशुद्ध रहे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[water, and be unclean until the even.]]></a:t>
+              <a:t><![CDATA[और जिस जिस बिछौने पर वह लेटे वे सब अशुद्ध ठहरें॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And if it be on her bed, or on any thing whereon she sits, when he touches it, he shall be]]></a:t>
+              <a:t><![CDATA[25. फिर यदि किसी स्त्री के अपने मासिक धर्म के नियुक्त समय से अधिक दिन तक रूधिर बहता रहे, वा उस]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unclean until the even.]]></a:t>
+              <a:t><![CDATA[नियुक्त समय से अधिक समय तक ऋतुमती रहे, तो जब तक वह ऐसी दशा में रहे तब तक वह अशुद्ध ठहरी रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And if any man lie with her at all, and her flowers be upon him, he shall be unclean seven days;]]></a:t>
+              <a:t><![CDATA[26. उसके ऋतुमती रहने के सब दिनों में जिस जिस बिछौने पर वह लेटे वे सब उसके मासिक धर्म के बिछौने के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all the bed whereon he lies shall be unclean.]]></a:t>
+              <a:t><![CDATA[समान ठहरें; और जिस जिस वस्तु पर वह बैठे वे भी उसके ऋतुमती रहे के दिनों की नाईं अशुद्ध ठहरें।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And this shall be his uncleanness in his issue: whether his flesh run with his issue, or his]]></a:t>
+              <a:t><![CDATA[1. फिर यहोवा ने मूसा से कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And if a woman have an issue of her blood many days out of the time of her separation, or if it]]></a:t>
+              <a:t><![CDATA[27. और जो कोई उन वस्तुओं को छुए वह अशुद्ध ठहरे, इसलिये वह अपने वस्त्रों को धोकर जल से स्नान करे, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[run beyond the time of her separation; all the days of the issue of her uncleanness shall be as the]]></a:t>
+              <a:t><![CDATA[सांझ तक अशुद्ध रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[days of her separation: she shall be unclean.]]></a:t>
+              <a:t><![CDATA[28. और जब वह स्त्री अपने ऋतुमती से शुद्ध हो जाए, तब से वह सात दिन गिन ले, और उन दिनों के बीतने पर वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Every bed whereon she lies all the days of her issue shall be unto her as the bed of her]]></a:t>
+              <a:t><![CDATA[शुद्ध ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[separation: and whatsoever she sits upon shall be unclean, as the uncleanness of her separation.]]></a:t>
+              <a:t><![CDATA[29. फिर आठवें दिन वह दो पंडुक था कबूतरी के दो बच्चे ले कर मिलापवाले तम्बू के द्वार पर याजक के पास]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And whosoever touches those things shall be unclean, and shall wash his clothes, and bathe]]></a:t>
+              <a:t><![CDATA[जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[himself in water, and be unclean until the even.]]></a:t>
+              <a:t><![CDATA[30. तब याजक एक को पापबलि और दूसरे को होमबलि के लिये चढ़ाए; और याजक उसके लिये उसके मासिक धर्म की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. But if she be cleansed of her issue, then she shall number to herself seven days, and after that]]></a:t>
+              <a:t><![CDATA[अशुद्धता के कारण यहोवा के साम्हने प्रायश्चित्त करे॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[she shall be clean.]]></a:t>
+              <a:t><![CDATA[31. इस प्रकार से तुम इस्त्राएलियों को उनकी अशुद्धता से न्यारे रखा करो, कहीं ऐसा न हो कि वे यहोवा के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And on the eighth day she shall take unto her two turtles, or two young pigeons, and bring them]]></a:t>
+              <a:t><![CDATA[निवास को जो उनके बीच में है अशुद्ध करके अपनी अशुद्धता में फंसे हुए मर जाएं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,1239 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flesh be stopped from his issue, it is his uncleanness.]]></a:t>
-[...1187 lines deleted...]
-              <a:t><![CDATA[woman, and of him that lies with her that is unclean.]]></a:t>
+              <a:t><![CDATA[2. कि इस्त्राएलियों से कहो, कि जिस जिस पुरूष के प्रमेह हो, तो वह प्रमेह के कारण से अशुद्ध ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Every bed, whereon he lies that has the issue, is unclean: and every thing, whereon he sits,]]></a:t>
+              <a:t><![CDATA[3. और चाहे बहता रहे, चाहे बहना बन्द भी हो, तौभी उसकी अशुद्धता बनी रहेगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be unclean.]]></a:t>
+              <a:t><![CDATA[4. जिसके प्रमेह हो वह जिस जिस बिछौने पर लेटे वह अशुद्ध ठहरे, और जिस जिस वस्तु पर वह बैठे वह भी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And whosoever touches his bed shall wash his clothes, and bathe himself in water, and be unclean]]></a:t>
+              <a:t><![CDATA[अशुद्ध ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme80">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme80">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme80">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17589,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>