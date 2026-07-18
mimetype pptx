--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -410,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும் நீ அவர்களை நோக்கி: இஸ்ரவேல் குடும்பத்தாரிலும் உங்கள் நடுவே தங்குகிற அந்நியர்களிலும் எவனாகிலும் சர்வாங்க தகனபலி முதலானவைகளையிட்டு,]]></a:t>
+              <a:t><![CDATA[7. தாங்கள் சோரமார்க்கமாய்ப் பின்பற்றுகிற பேய்களுக்குத் தங்கள் பலிகளை இனிச் செலுத்தாதிருப்பார்களாக; இது அவர்கள் தலைமுறைதோறும் அவர்களுக்கு நித்திய கட்டளையாயிருக்கக் கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதை ஆசரிப்புக் கூடார வாசலிலே கர்த்தருக்குச் செலுத்தும்படி கொண்டுவராவிட்டால், அவன் தன் ஜனத்தில் இராமல் அறுப்புண்டுபோவான் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[8. மேலும் நீ அவர்களை நோக்கி: இஸ்ரவேல் குடும்பத்தாரிலும் உங்கள் நடுவே தங்குகிற அந்நியர்களிலும் எவனாகிலும் சர்வாங்க தகனபலி முதலானவைகளையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதை ஆசரிப்புக் கூடார வாசலிலே கர்த்தருக்குச் செலுத்தும்படி கொண்டுவராவிட்டால், அவன் தன் ஜனத்தில் இராமல் அறுப்புண்டுபோவான் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[8. மேலும் நீ அவர்களை நோக்கி: இஸ்ரவேல் குடும்பத்தாரிலும் உங்கள் நடுவே தங்குகிற அந்நியர்களிலும் எவனாகிலும் சர்வாங்க தகனபலி முதலானவைகளையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இஸ்ரவேல் குடும்பத்தாரிலும் உங்களுக்குள் தங்கும் அந்நியர்களிலும் எவனாகிலும் இரத்தம் என்னப்பட்டதைப் புசித்தால், இரத்தத்தைப் புசித்த அவனுக்கு விரோதமாக நான் என் முகத்தைத் திருப்பி, அவன் தன் ஜனத்தில் இராதபடிக்கு அவனை அறுப்புண்டுபோகப் பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[9. அதை ஆசரிப்புக் கூடார வாசலிலே கர்த்தருக்குச் செலுத்தும்படி கொண்டுவராவிட்டால், அவன் தன் ஜனத்தில் இராமல் அறுப்புண்டுபோவான் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இஸ்ரவேல் குடும்பத்தாரிலும் உங்களுக்குள் தங்கும் அந்நியர்களிலும் எவனாகிலும் இரத்தம் என்னப்பட்டதைப் புசித்தால், இரத்தத்தைப் புசித்த அவனுக்கு விரோதமாக நான் என் முகத்தைத் திருப்பி, அவன் தன் ஜனத்தில் இராதபடிக்கு அவனை அறுப்புண்டுபோகப் பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[9. அதை ஆசரிப்புக் கூடார வாசலிலே கர்த்தருக்குச் செலுத்தும்படி கொண்டுவராவிட்டால், அவன் தன் ஜனத்தில் இராமல் அறுப்புண்டுபோவான் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மாம்சத்தின் உயிர் இரத்தத்தில் இருக்கிறது; நான் அதை உங்களுக்குப் பலிபீடத்தின்மேல் உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி செய்யும்படிக்குக் கட்டளையிட்டேன்; ஆத்துமாவிற்காகப் பாவநிவிர்த்தி செய்கிறது இரத்தமே.]]></a:t>
+              <a:t><![CDATA[10. இஸ்ரவேல் குடும்பத்தாரிலும் உங்களுக்குள் தங்கும் அந்நியர்களிலும் எவனாகிலும் இரத்தம் என்னப்பட்டதைப் புசித்தால், இரத்தத்தைப் புசித்த அவனுக்கு விரோதமாக நான் என் முகத்தைத் திருப்பி, அவன் தன் ஜனத்தில் இராதபடிக்கு அவனை அறுப்புண்டுபோகப் பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதினிமித்தம் உங்களில் ஒருவனும் இரத்தம் புசிக்கவேண்டாம், உங்கள் நடுவே தங்குகிற அந்நியனும் இரத்தம் புசிக்கவேண்டாம் என்று இஸ்ரவேல் புத்திரருக்குச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[11. மாம்சத்தின் உயிர் இரத்தத்தில் இருக்கிறது; நான் அதை உங்களுக்குப் பலிபீடத்தின்மேல் உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி செய்யும்படிக்குக் கட்டளையிட்டேன்; ஆத்துமாவிற்காகப் பாவநிவிர்த்தி செய்கிறது இரத்தமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதினிமித்தம் உங்களில் ஒருவனும் இரத்தம் புசிக்கவேண்டாம், உங்கள் நடுவே தங்குகிற அந்நியனும் இரத்தம் புசிக்கவேண்டாம் என்று இஸ்ரவேல் புத்திரருக்குச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[11. மாம்சத்தின் உயிர் இரத்தத்தில் இருக்கிறது; நான் அதை உங்களுக்குப் பலிபீடத்தின்மேல் உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி செய்யும்படிக்குக் கட்டளையிட்டேன்; ஆத்துமாவிற்காகப் பாவநிவிர்த்தி செய்கிறது இரத்தமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் இஸ்ரவேல் புத்திரர் வெளியிலே பலியிடுகிற தங்கள் பலிகளை, ஆசரிப்புக் கூடாரவாசலில் ஆசாரியனிடத்தில் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து, அங்கே அவைகளைக் கர்த்தருக்குச் சமாதான பலிகளாகச் செலுத்தக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[4. பாளயத்துக்குள்ளேயாகிலும் பாளயத்துக்குப் புறம்பேயாகிலும் அதைக் கொன்றால், அது அந்த மனிதனுக்கு இரத்தப்பழியாக எண்ணப்படும். அந்த மனிதன் இரத்தம் சிந்தினபடியால், தன் ஜனத்தில் இராமல் அறுப்புண்டு போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரரிலும் உங்களுக்குள் தங்குகிற அந்நியர்களிலும் எவனாகிலும் புசிக்கத்தக்க ஒரு மிருகத்தையாவது ஒரு பட்சியையாவது வேட்டையாடிப் பிடித்தால், அவன் அதின் இரத்தத்தைச் சிந்தப்பண்ணி, மண்ணினால் அதை மூடக்கடவன்.]]></a:t>
+              <a:t><![CDATA[12. அதினிமித்தம் உங்களில் ஒருவனும் இரத்தம் புசிக்கவேண்டாம், உங்கள் நடுவே தங்குகிற அந்நியனும் இரத்தம் புசிக்கவேண்டாம் என்று இஸ்ரவேல் புத்திரருக்குச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரரிலும் உங்களுக்குள் தங்குகிற அந்நியர்களிலும் எவனாகிலும் புசிக்கத்தக்க ஒரு மிருகத்தையாவது ஒரு பட்சியையாவது வேட்டையாடிப் பிடித்தால், அவன் அதின் இரத்தத்தைச் சிந்தப்பண்ணி, மண்ணினால் அதை மூடக்கடவன்.]]></a:t>
+              <a:t><![CDATA[12. அதினிமித்தம் உங்களில் ஒருவனும் இரத்தம் புசிக்கவேண்டாம், உங்கள் நடுவே தங்குகிற அந்நியனும் இரத்தம் புசிக்கவேண்டாம் என்று இஸ்ரவேல் புத்திரருக்குச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சகல மாம்சத்துக்கும் இரத்தம் உயிராயிருக்கிறது; இரத்தம் ஜீவனுக்குச் சமானம்; ஆகையால் எந்த மாம்சத்தின் இரத்தத்தையும் புசிக்கவேண்டாம். சகல மாம்சத்தின் உயிரும் அதின் இரத்தந்தானே; அதைப் புசிக்கிற எவனும் அறுப்புண்டுபோவான் என்று இஸ்ரவேல் புத்திரருக்குச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரரிலும் உங்களுக்குள் தங்குகிற அந்நியர்களிலும் எவனாகிலும் புசிக்கத்தக்க ஒரு மிருகத்தையாவது ஒரு பட்சியையாவது வேட்டையாடிப் பிடித்தால், அவன் அதின் இரத்தத்தைச் சிந்தப்பண்ணி, மண்ணினால் அதை மூடக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சகல மாம்சத்துக்கும் இரத்தம் உயிராயிருக்கிறது; இரத்தம் ஜீவனுக்குச் சமானம்; ஆகையால் எந்த மாம்சத்தின் இரத்தத்தையும் புசிக்கவேண்டாம். சகல மாம்சத்தின் உயிரும் அதின் இரத்தந்தானே; அதைப் புசிக்கிற எவனும் அறுப்புண்டுபோவான் என்று இஸ்ரவேல் புத்திரருக்குச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரரிலும் உங்களுக்குள் தங்குகிற அந்நியர்களிலும் எவனாகிலும் புசிக்கத்தக்க ஒரு மிருகத்தையாவது ஒரு பட்சியையாவது வேட்டையாடிப் பிடித்தால், அவன் அதின் இரத்தத்தைச் சிந்தப்பண்ணி, மண்ணினால் அதை மூடக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தானாய் இறந்துபோனதையாவது, பீறுண்டதையாவது, புசித்தவன் எவனும், அவன் சுதேசியானாலும் பரதேசியானாலும், தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டாயிருப்பானாக; பின்பு சுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[14. சகல மாம்சத்துக்கும் இரத்தம் உயிராயிருக்கிறது; இரத்தம் ஜீவனுக்குச் சமானம்; ஆகையால் எந்த மாம்சத்தின் இரத்தத்தையும் புசிக்கவேண்டாம். சகல மாம்சத்தின் உயிரும் அதின் இரத்தந்தானே; அதைப் புசிக்கிற எவனும் அறுப்புண்டுபோவான் என்று இஸ்ரவேல் புத்திரருக்குச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தானாய் இறந்துபோனதையாவது, பீறுண்டதையாவது, புசித்தவன் எவனும், அவன் சுதேசியானாலும் பரதேசியானாலும், தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டாயிருப்பானாக; பின்பு சுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[14. சகல மாம்சத்துக்கும் இரத்தம் உயிராயிருக்கிறது; இரத்தம் ஜீவனுக்குச் சமானம்; ஆகையால் எந்த மாம்சத்தின் இரத்தத்தையும் புசிக்கவேண்டாம். சகல மாம்சத்தின் உயிரும் அதின் இரத்தந்தானே; அதைப் புசிக்கிற எவனும் அறுப்புண்டுபோவான் என்று இஸ்ரவேல் புத்திரருக்குச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் தன் வஸ்திரங்களைத் தோய்க்காமலும், ஸ்நானம்பண்ணாமலும் இருந்தால், தன் அக்கிரமத்தைச் சுமப்பான் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. தானாய் இறந்துபோனதையாவது, பீறுண்டதையாவது, புசித்தவன் எவனும், அவன் சுதேசியானாலும் பரதேசியானாலும், தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டாயிருப்பானாக; பின்பு சுத்தமாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் இஸ்ரவேல் புத்திரர் வெளியிலே பலியிடுகிற தங்கள் பலிகளை, ஆசரிப்புக் கூடாரவாசலில் ஆசாரியனிடத்தில் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து, அங்கே அவைகளைக் கர்த்தருக்குச் சமாதான பலிகளாகச் செலுத்தக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[4. பாளயத்துக்குள்ளேயாகிலும் பாளயத்துக்குப் புறம்பேயாகிலும் அதைக் கொன்றால், அது அந்த மனிதனுக்கு இரத்தப்பழியாக எண்ணப்படும். அந்த மனிதன் இரத்தம் சிந்தினபடியால், தன் ஜனத்தில் இராமல் அறுப்புண்டு போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[15. தானாய் இறந்துபோனதையாவது, பீறுண்டதையாவது, புசித்தவன் எவனும், அவன் சுதேசியானாலும் பரதேசியானாலும், தன் வஸ்திரங்களைத் தோய்த்து, தண்ணீரில் முழுகி, சாயங்காலம்மட்டும் தீட்டாயிருப்பானாக; பின்பு சுத்தமாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ ஆரோனோடும் அவன் குமாரரோடும் இஸ்ரவேல் புத்திரர் அனைவரோடும் சொல்லவேண்டியதாவது; கர்த்தர் கட்டளையிடுகிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[16. அவன் தன் வஸ்திரங்களைத் தோய்க்காமலும், ஸ்நானம்பண்ணாமலும் இருந்தால், தன் அக்கிரமத்தைச் சுமப்பான் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ ஆரோனோடும் அவன் குமாரரோடும் இஸ்ரவேல் புத்திரர் அனைவரோடும் சொல்லவேண்டியதாவது; கர்த்தர் கட்டளையிடுகிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[16. அவன் தன் வஸ்திரங்களைத் தோய்க்காமலும், ஸ்நானம்பண்ணாமலும் இருந்தால், தன் அக்கிரமத்தைச் சுமப்பான் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேல் குடும்பத்தாரில் எவனாகிலும் மாட்டையாவது செம்மறியாட்டையாவது வெள்ளாட்டையாவது ஆசரிப்புக் கூடாரவாசலாகிய கர்த்தருடைய வாசஸ்தலத்துக்கு முன்பாக, கர்த்தருக்குச் செலுத்தும்படி கொண்டுவராமல்,]]></a:t>
+              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேல் குடும்பத்தாரில் எவனாகிலும் மாட்டையாவது செம்மறியாட்டையாவது வெள்ளாட்டையாவது ஆசரிப்புக் கூடாரவாசலாகிய கர்த்தருடைய வாசஸ்தலத்துக்கு முன்பாக, கர்த்தருக்குச் செலுத்தும்படி கொண்டுவராமல்,]]></a:t>
+              <a:t><![CDATA[2. நீ ஆரோனோடும் அவன் குமாரரோடும் இஸ்ரவேல் புத்திரர் அனைவரோடும் சொல்லவேண்டியதாவது; கர்த்தர் கட்டளையிடுகிறது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பாளயத்துக்குள்ளேயாகிலும் பாளயத்துக்குப் புறம்பேயாகிலும் அதைக் கொன்றால், அது அந்த மனிதனுக்கு இரத்தப்பழியாக எண்ணப்படும். அந்த மனிதன் இரத்தம் சிந்தினபடியால், தன் ஜனத்தில் இராமல் அறுப்புண்டு போவான்.]]></a:t>
+              <a:t><![CDATA[2. நீ ஆரோனோடும் அவன் குமாரரோடும் இஸ்ரவேல் புத்திரர் அனைவரோடும் சொல்லவேண்டியதாவது; கர்த்தர் கட்டளையிடுகிறது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பாளயத்துக்குள்ளேயாகிலும் பாளயத்துக்குப் புறம்பேயாகிலும் அதைக் கொன்றால், அது அந்த மனிதனுக்கு இரத்தப்பழியாக எண்ணப்படும். அந்த மனிதன் இரத்தம் சிந்தினபடியால், தன் ஜனத்தில் இராமல் அறுப்புண்டு போவான்.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேல் குடும்பத்தாரில் எவனாகிலும் மாட்டையாவது செம்மறியாட்டையாவது வெள்ளாட்டையாவது ஆசரிப்புக் கூடாரவாசலாகிய கர்த்தருடைய வாசஸ்தலத்துக்கு முன்பாக, கர்த்தருக்குச் செலுத்தும்படி கொண்டுவராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பாளயத்துக்குள்ளேயாகிலும் பாளயத்துக்குப் புறம்பேயாகிலும் அதைக் கொன்றால், அது அந்த மனிதனுக்கு இரத்தப்பழியாக எண்ணப்படும். அந்த மனிதன் இரத்தம் சிந்தினபடியால், தன் ஜனத்தில் இராமல் அறுப்புண்டு போவான்.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேல் குடும்பத்தாரில் எவனாகிலும் மாட்டையாவது செம்மறியாட்டையாவது வெள்ளாட்டையாவது ஆசரிப்புக் கூடாரவாசலாகிய கர்த்தருடைய வாசஸ்தலத்துக்கு முன்பாக, கர்த்தருக்குச் செலுத்தும்படி கொண்டுவராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் இஸ்ரவேல் புத்திரர் வெளியிலே பலியிடுகிற தங்கள் பலிகளை, ஆசரிப்புக் கூடாரவாசலில் ஆசாரியனிடத்தில் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து, அங்கே அவைகளைக் கர்த்தருக்குச் சமாதான பலிகளாகச் செலுத்தக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[4. பாளயத்துக்குள்ளேயாகிலும் பாளயத்துக்குப் புறம்பேயாகிலும் அதைக் கொன்றால், அது அந்த மனிதனுக்கு இரத்தப்பழியாக எண்ணப்படும். அந்த மனிதன் இரத்தம் சிந்தினபடியால், தன் ஜனத்தில் இராமல் அறுப்புண்டு போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அங்கே ஆசாரியன் இரத்தத்தை ஆசரிப்புக் கூடாரவாசலிலிருக்கிற கர்த்தருடைய பலிபீடத்தின்மேல் தெளித்து, கொழுப்பைக் கர்த்தருக்குச் சுகந்த வாசனையாகத் தகனிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால் இஸ்ரவேல் புத்திரர் வெளியிலே பலியிடுகிற தங்கள் பலிகளை, ஆசரிப்புக் கூடாரவாசலில் ஆசாரியனிடத்தில் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து, அங்கே அவைகளைக் கர்த்தருக்குச் சமாதான பலிகளாகச் செலுத்தக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +3898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அங்கே ஆசாரியன் இரத்தத்தை ஆசரிப்புக் கூடாரவாசலிலிருக்கிற கர்த்தருடைய பலிபீடத்தின்மேல் தெளித்து, கொழுப்பைக் கர்த்தருக்குச் சுகந்த வாசனையாகத் தகனிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால் இஸ்ரவேல் புத்திரர் வெளியிலே பலியிடுகிற தங்கள் பலிகளை, ஆசரிப்புக் கூடாரவாசலில் ஆசாரியனிடத்தில் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து, அங்கே அவைகளைக் கர்த்தருக்குச் சமாதான பலிகளாகச் செலுத்தக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாங்கள் சோரமார்க்கமாய்ப் பின்பற்றுகிற பேய்களுக்குத் தங்கள் பலிகளை இனிச் செலுத்தாதிருப்பார்களாக; இது அவர்கள் தலைமுறைதோறும் அவர்களுக்கு நித்திய கட்டளையாயிருக்கக் கடவது.]]></a:t>
+              <a:t><![CDATA[6. அங்கே ஆசாரியன் இரத்தத்தை ஆசரிப்புக் கூடாரவாசலிலிருக்கிற கர்த்தருடைய பலிபீடத்தின்மேல் தெளித்து, கொழுப்பைக் கர்த்தருக்குச் சுகந்த வாசனையாகத் தகனிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாங்கள் சோரமார்க்கமாய்ப் பின்பற்றுகிற பேய்களுக்குத் தங்கள் பலிகளை இனிச் செலுத்தாதிருப்பார்களாக; இது அவர்கள் தலைமுறைதோறும் அவர்களுக்கு நித்திய கட்டளையாயிருக்கக் கடவது.]]></a:t>
+              <a:t><![CDATA[6. அங்கே ஆசாரியன் இரத்தத்தை ஆசரிப்புக் கூடாரவாசலிலிருக்கிற கர்த்தருடைய பலிபீடத்தின்மேல் தெளித்து, கொழுப்பைக் கர்த்தருக்குச் சுகந்த வாசனையாகத் தகனிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும் நீ அவர்களை நோக்கி: இஸ்ரவேல் குடும்பத்தாரிலும் உங்கள் நடுவே தங்குகிற அந்நியர்களிலும் எவனாகிலும் சர்வாங்க தகனபலி முதலானவைகளையிட்டு,]]></a:t>
+              <a:t><![CDATA[7. தாங்கள் சோரமார்க்கமாய்ப் பின்பற்றுகிற பேய்களுக்குத் தங்கள் பலிகளை இனிச் செலுத்தாதிருப்பார்களாக; இது அவர்கள் தலைமுறைதோறும் அவர்களுக்கு நித்திய கட்டளையாயிருக்கக் கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488507" r:id="rId1"/>
+    <p:sldLayoutId id="2473386272" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4780,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which sojourn among you, that offers a burnt offering or sacrifice,]]></a:t>
+              <a:t><![CDATA[ಇದು ಅವರಿಗೆ ಅವರ ತಲ ತಲಾಂತರಗಳ ವರೆಗೆ ಶಾಶ್ವತವಾದ ನಿಯಮವಾಗಿ ರುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And brings it not unto the door of the tabernacle of the congregation, to offer it unto the LORD;]]></a:t>
+              <a:t><![CDATA[8. ಇದಲ್ಲದೆ ನೀನು ಅವರಿಗೆ ಹೇಳಬೇಕಾದದ್ದೇ ನಂದರೆ--ಇಸ್ರಾಯೇಲಿನ ಮನೆತನದವರಲ್ಲಿ ಯಾವ ಮನುಷ್ಯನಾದರೂ ನಿಮ್ಮೊಳಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[even that man shall be cut off from among his people.]]></a:t>
+              <a:t><![CDATA[ಪ್ರವಾಸಿಯರಾಗಿದ್ದ ಪರಕೀಯರು ದಹನಬಲಿಯನ್ನಾಗಲಿ ಯಜ್ಞಸಮ ರ್ಪಣೆಯನ್ನಾಗಲಿ ಅರ್ಪಿಸಿದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And whatsoever man there be of the house of Israel, or of the strangers that sojourn among you,]]></a:t>
+              <a:t><![CDATA[9. ಅದನ್ನು ಕರ್ತನಿಗೆ ಸಮರ್ಪಿಸುವಂತೆ ಸಭೆಯ ಗುಡಾರದ ಬಾಗಿಲ ಬಳಿಗೆ ತಾರದಿದ್ದರೆ ಆ ಮನುಷ್ಯನು ತನ್ನ ಜನಗಳ ಮಧ್ಯ ದೊಳಗಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that eats any manner of blood; I will even set my face against that soul that eats blood, and will]]></a:t>
+              <a:t><![CDATA[ತೆಗೆದುಹಾಕಲ್ಪಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cut him off from among his people.]]></a:t>
+              <a:t><![CDATA[10. ಇದಲ್ಲದೆ ಇಸ್ರಾಯೇಲ್‌ ಮನೆತನದಲ್ಲಿ ಯಾವನಾದರೂ ನಿಮ್ಮ ಮಧ್ಯದೊಳಗೆ ಪ್ರವಾಸಿಯಾಗಿರುವ ಪರಕೀಯನಾ ದರೂ ಯಾವದೇ ತರದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For the life of the flesh is in the blood: and I have given it to you upon the altar to make an]]></a:t>
+              <a:t><![CDATA[ರಕ್ತವನ್ನು ತಿಂದರೆ ಅವನನ್ನು ಅವನ ಜನರ ಮಧ್ಯದೊಳಗಿಂದ ತೆಗೆದುಹಾಕುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[atonement for your souls: for it is the blood that makes an atonement for the soul.]]></a:t>
+              <a:t><![CDATA[11. ಯಾಕಂದರೆ ಪ್ರತಿ ದೇಹಿಗೂ ರಕ್ತವೇ ಪ್ರಾಣಾಧಾರ. ಅಂಥ ರಕ್ತವನ್ನು ನೀವು ಯಜ್ಞವೇದಿಗೆ ಎರಚಿ ನಿಮ ಗೋಸ್ಕರ ದೋಷಪರಿಹಾರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Therefore I said unto the children of Israel, No soul of you shall eat blood, neither shall any]]></a:t>
+              <a:t><![CDATA[ಮಾಡಿಕೊಳ್ಳಬೇಕೆಂದು ನಿಮಗೆ ಅನುಗ್ರಹ ಮಾಡಿದ್ದೇನೆ. ರಕ್ತವು ಪ್ರಾಣಾಧಾರ ವಾಗಿರುವ ಕಾರಣ ಅದರಿಂದ ದೋಷಪರಿಹಾರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stranger that sojourns among you eat blood.]]></a:t>
+              <a:t><![CDATA[ವಾಗುತ್ತದಷ್ಟೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. To the end that the children of Israel may bring their sacrifices, which they offer in the open]]></a:t>
+              <a:t><![CDATA[4. ಕರ್ತನಿಗೆ ಸಮರ್ಪಿಸುವ ಬಲಿಯಾಗಿ ಕರ್ತನ ಸನ್ನಿಧಿಯಲ್ಲಿರುವ ಸಭೆಯ ಗುಡಾರದ ಬಾಗಿಲ ಬಳಿಗೆ ತಾರದಿದ್ದರೆ ಆ ಮನುಷ್ಯನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And whatsoever man there be of the children of Israel, or of the strangers that sojourn among]]></a:t>
+              <a:t><![CDATA[12. ಆದಕಾರಣ ನಿಮ್ಮಲ್ಲಿ ಯಾವನಾ ದರೂ ರಕ್ತವನ್ನು ತಿನ್ನಬಾರದೆಂದು ಇಲ್ಲವೆ ನಿಮ್ಮೊಳಗೆ ಪ್ರವಾಸಿಯಾಗಿರುವ ಪರಕೀಯನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, which hunts and catches any beast or fowl that may be eaten; he shall even pour out the blood]]></a:t>
+              <a:t><![CDATA[ರಕ್ತವನ್ನು ತಿನ್ನಬಾರ ದೆಂದು ನಾನು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಿಗೆ ಹೇಳಿದೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof, and cover it with dust.]]></a:t>
+              <a:t><![CDATA[13. ಇದಲ್ಲದೆ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಲ್ಲಿ ಯಾವ ಮನುಷ್ಯನಾದರೂ ನಿಮ್ಮೊಳಗೆ ಪ್ರವಾಸಿಯಾಗಿರುವ ಪರಕೀಯನಾದರೂ ತಿನ್ನುವದಕ್ಕಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For it is the life of all flesh; the blood of it is for the life thereof: therefore I said unto]]></a:t>
+              <a:t><![CDATA[ಬೇಟೆಯಾಡಿ ಯಾವದೇ ಪಶುವನ್ನಾಗಲಿ ಇಲ್ಲವೆ ಪಕ್ಷಿಯನ್ನಾಗಲಿ ಹಿಡಿದರೆ ಅದರ ರಕ್ತವನ್ನೆಲ್ಲಾ ಸುರಿದು ಅದನ್ನು ಮಣ್ಣಿ ನಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the children of Israel, All of you shall eat the blood of no manner of flesh: for the life of all]]></a:t>
+              <a:t><![CDATA[ಮುಚ್ಚಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flesh is the blood thereof: whosoever eats it shall be cut off.]]></a:t>
+              <a:t><![CDATA[14. ಯಾಕಂದರೆ ರಕ್ತವೇ ಎಲ್ಲಾ ಶರೀರಗಳ ಜೀವವಾಗಿದೆ; ಅದಕ್ಕಿರುವ ರಕ್ತವು ಅದರ ಜೀವಕ್ಕಾಗಿಯೇ ಇದೆ; ಆದದರಿಂದ ನಾನು ಇಸ್ರಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And every soul that eats that which died of itself, or that which was torn with beasts, whether]]></a:t>
+              <a:t><![CDATA[ಯೇಲ್‌ ಮಕ್ಕಳಿಗೆ--ನೀವು ಯಾವ ಬಗೆಯ ಶರೀರದ ರಕ್ತವನ್ನೂ ತಿನ್ನಬಾರದೆಂದು ಹೇಳಿದ್ದೇನೆ. ಎಲ್ಲಾ ಶರೀರಗಳ ಜೀವವು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it be one of your own country, or a stranger, he shall both wash his clothes, and bathe himself in]]></a:t>
+              <a:t><![CDATA[ರಕ್ತದಲ್ಲಿಯೇ ಇದೆ; ಇದನ್ನು ತಿನ್ನುವ ಯಾವನಾದರೂ ತೆಗೆದುಹಾಕಲ್ಪಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[water, and be unclean until the even: then shall he be clean.]]></a:t>
+              <a:t><![CDATA[15. ನಿಮ್ಮ ದೇಶದವನಾಗಲಿ ಪರಕೀಯನಾಗಲಿ ತನ್ನ ಷ್ಟಕ್ಕೆ ತಾನೇ ಸತ್ತುಹೋದದ್ದನ್ನು ಇಲ್ಲವೆ ಮೃಗಗಳಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. But if he wash them not, nor bathe his flesh; then he shall bear his iniquity.]]></a:t>
+              <a:t><![CDATA[ಹರಿಯಲ್ಪಟ್ಟಿರುವದನ್ನು ತಿನ್ನುವ ಪ್ರತಿಯೊಬ್ಬನು ತನ್ನ ಬಟ್ಟೆಗಳನ್ನು ಒಗೆದುಕೊಂಡು ನೀರಿನಲ್ಲಿ ಸ್ನಾನಮಾಡ ಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[field, even that they may bring them unto the LORD, unto the door of the tabernacle of the]]></a:t>
+              <a:t><![CDATA[ಮೇಲೆ ರಕ್ತಾ ಪರಾಧವು ಹೊರಿಸಲ್ಪಡಬೇಕು; ಅವನು ರಕ್ತ ಸುರಿಸಿ ರುವನು; ಆ ಮನುಷ್ಯನು ತನ್ನ ಜನರ ಮಧ್ಯದೊ ಳಗಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[ಸಾಯಂಕಾಲದ ವರೆಗೆ ಅವನು ಅಶುದ್ಧನಾಗಿರ ಬೇಕು, ತರುವಾಯ ಅವನು ಶುದ್ಧನಾಗಿರುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Speak unto Aaron, and unto his sons, and unto all the children of Israel, and say unto them; This]]></a:t>
+              <a:t><![CDATA[16. ಆದರೆ ಅವನು ಅವುಗಳನ್ನು ಒಗೆದುಕೊಳ್ಳದೆ ಇದ್ದರೆ ಇಲ್ಲವೆ ತಾನು ಸ್ನಾನಮಾಡದಿದ್ದರೆ ತನ್ನ ಅಪರಾಧವನ್ನು ತಾನೇ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is the thing which the LORD has commanded, saying,]]></a:t>
+              <a:t><![CDATA[ಹೊತ್ತುಕೊಳ್ಳಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Whosoever there be of the house of Israel, that kills an ox, or lamb, or goat, in the camp, or]]></a:t>
+              <a:t><![CDATA[1. ತರುವಾಯ ಕರ್ತನು ಮೋಶೆಯೊಂದಿಗೆ ಮಾತನಾಡಿ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that kills it out of the camp,]]></a:t>
+              <a:t><![CDATA[2. ಆರೋನನಿಗೂ ಅವನ ಕುಮಾರರಿಗೂ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಿಗೂ ಮಾತನಾಡಿ ಅವರಿಗೆ ಹೀಗೆ ಹೇಳು--ಕರ್ತನು ನಿಮಗೆ ಆಜ್ಞಾಪಿಸಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And brings it not unto the door of the tabernacle of the congregation, to offer an offering unto]]></a:t>
+              <a:t><![CDATA[ಹೇಳುವದೇನಂದರೆ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD before the tabernacle of the LORD; blood shall be imputed unto that man; he has shed blood;]]></a:t>
+              <a:t><![CDATA[3. ಇಸ್ರಾಯೇಲಿನ ಮನೆತನದಲ್ಲಿ ಯಾವನಾದರೂ ಒಂದು ಎತ್ತನ್ನಾಗಲಿ ಕುರಿಮರಿಯ ನ್ನಾಗಲಿ ಆಡನ್ನಾಗಲಿ ಪಾಳೆಯದೊಳಗಾಗಲಿ ಹೊರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and that man shall be cut off from among his people:]]></a:t>
+              <a:t><![CDATA[ಗಾಗಲಿ ವಧಿಸಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[congregation, unto the priest, and offer them for peace offerings unto the LORD.]]></a:t>
+              <a:t><![CDATA[ತೆಗೆದುಹಾಕಲ್ಪಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the priest shall sprinkle the blood upon the altar of the LORD at the door of the tabernacle]]></a:t>
+              <a:t><![CDATA[5. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ತಾವು ಬಯಲಿನಲ್ಲಿ ಸಮರ್ಪಿಸುವ ಬಲಿಗಳನ್ನು ಕರ್ತನಿಗೆ ಸಭೆಯ ಗುಡಾರದ ಬಾಗಿಲಿನ ಬಳಿಯಲ್ಲಿ ಯಾಜಕನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the congregation, and burn the fat for a sweet savour unto the LORD.]]></a:t>
+              <a:t><![CDATA[ಬಳಿಗೆ ತಂದು ಕರ್ತನಿಗೆ ಸಮಾಧಾನದ ಬಲಿಯಾಗಿ ಸಮರ್ಪಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And they shall no more offer their sacrifices unto devils, after whom they have gone a whoring.]]></a:t>
+              <a:t><![CDATA[6. ಯಾಜಕನು ಸಭೆಯ ಗುಡಾರದ ಬಾಗಿಲ ಬಳಿಯಲ್ಲಿ ಕರ್ತನ ಯಜ್ಞವೇದಿಯ ಮೇಲೆ ರಕ್ತವನ್ನು ಚಿಮುಕಿಸಬೇಕು. ಕೊಬ್ಬನ್ನು ಕರ್ತನಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[This shall be a statute for ever unto them throughout their generations.]]></a:t>
+              <a:t><![CDATA[ಸುಗಂಧವಾಸನೆಯಾಗಿ ಸುಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And you shall say unto them, Whatsoever man there be of the house of Israel, or of the strangers]]></a:t>
+              <a:t><![CDATA[7. ಅವರು ಜಾರತ್ವ ಮಾಡುವಂತೆ ಯಾರ ಹಿಂದೆ ಹೋದರೋ ಆ ದೆವ್ವ ಗಳಿಗೆ ಇನ್ನೆಂದಿಗೂ ಅವರು ತಮ್ಮ ಯಜ್ಞಗಳನ್ನು ಸಮರ್ಪಿಸಬಾರದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>