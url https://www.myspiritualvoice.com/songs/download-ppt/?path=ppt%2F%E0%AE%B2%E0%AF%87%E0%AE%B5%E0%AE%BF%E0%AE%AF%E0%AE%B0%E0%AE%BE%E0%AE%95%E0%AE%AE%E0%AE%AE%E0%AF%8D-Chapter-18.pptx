--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -85,72 +85,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -178,61 +156,50 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
-    <p:sldId id="303" r:id="rId50"/>
-[...9 lines deleted...]
-    <p:sldId id="313" r:id="rId60"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -377,64 +344,53 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-[...12 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் என் கட்டளைகளையும் நியாயங்களையும் கைக்கொள்ளக்கடவீர்கள்; அவைகளின்படி செய்கிறவன் எவனும் அவைகளால் பிழைப்பான்; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[4. என்னுடைய நியாயங்களின்படி செய்து, என்னுடைய கட்டளைகளைக் கைக்கொண்டு நடவுங்கள்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஒருவனும் தனக்கு நெருங்கின இனமாகிய ஒருத்தியை நிர்வாணமாக்கும்படி அவளைச் சேரலாகாது; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால் என் கட்டளைகளையும் நியாயங்களையும் கைக்கொள்ளக்கடவீர்கள்; அவைகளின்படி செய்கிறவன் எவனும் அவைகளால் பிழைப்பான்; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஒருவனும் தனக்கு நெருங்கின இனமாகிய ஒருத்தியை நிர்வாணமாக்கும்படி அவளைச் சேரலாகாது; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால் என் கட்டளைகளையும் நியாயங்களையும் கைக்கொள்ளக்கடவீர்கள்; அவைகளின்படி செய்கிறவன் எவனும் அவைகளால் பிழைப்பான்; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன் தகப்பனையாவது உன் தாயையாவது நிர்வாணமாக்கலாகாது; அவள் உன் தாயானவள்; அவளை நிர்வாணமாக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[6. ஒருவனும் தனக்கு நெருங்கின இனமாகிய ஒருத்தியை நிர்வாணமாக்கும்படி அவளைச் சேரலாகாது; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் தகப்பனுடைய மனைவியை நிர்வாணமாக்கலாகாது; அது உன் தகப்பனுடைய நிர்வாணம்.]]></a:t>
+              <a:t><![CDATA[7. உன் தகப்பனையாவது உன் தாயையாவது நிர்வாணமாக்கலாகாது; அவள் உன் தாயானவள்; அவளை நிர்வாணமாக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் தகப்பனுக்காவது உன் தாய்க்காவது வீட்டிலாகிலும் புறத்திலாகிலும் பிறந்த குமாரத்தியாகிய உன் சகோதரியை நிர்வாணமாக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[8. உன் தகப்பனுடைய மனைவியை நிர்வாணமாக்கலாகாது; அது உன் தகப்பனுடைய நிர்வாணம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் குமாரனுடைய மகளையாவது உன் குமாரத்தியினுடைய மகளையாவது நிர்வாணமாக்கலாகாது அது உன்னுடைய நிர்வாணம்.]]></a:t>
+              <a:t><![CDATA[11. உன் தகப்பனுடைய மனைவியினிடத்தில் உன் தகப்பனுக்குப் பிறந்த குமாரத்தியை நிர்வாணமாக்கலாகாது; அவள் உனக்குச் சகோதரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[30. ஆகையால் உங்களுக்குமுன் செய்யப்பட்ட அருவருப்பான முறைமைகளில் யாதொன்றை நீங்கள் செய்து, அவைகளால் உங்களைத் தீட்டுப்படுத்திக்கொள்ளாதபடிக்கு என் கட்டளையைக் கைக்கொள்ளுங்கள்; நான் உங்கள் தேவனாகிய கர்த்தர் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் தகப்பனுடைய மனைவியினிடத்தில் உன் தகப்பனுக்குப் பிறந்த குமாரத்தியை நிர்வாணமாக்கலாகாது; அவள் உனக்குச் சகோதரி.]]></a:t>
+              <a:t><![CDATA[12. உன் தகப்பனுடைய சகோதரியை நிர்வாணமாக்கலாகாது; அவள் உன் தகப்பனுக்கு நெருங்கின இனமானவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் தகப்பனுடைய சகோதரியை நிர்வாணமாக்கலாகாது; அவள் உன் தகப்பனுக்கு நெருங்கின இனமானவள்.]]></a:t>
+              <a:t><![CDATA[13. உன் தாயினுடைய சகோதரியை நிர்வாணமாக்கலாகாது; அவள் உன் தாய்க்கு நெருங்கின இனமானவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +1976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் தகப்பனுடைய சகோதரியை நிர்வாணமாக்கலாகாது; அவள் உன் தகப்பனுக்கு நெருங்கின இனமானவள்.]]></a:t>
+              <a:t><![CDATA[14. உன் தகப்பனுடைய சகோதரனை நிர்வாணமாக்கலாகாது; அவன் மனைவியைச் சேராயாக; அவள் உன் தகப்பனுடைய சகோதரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் தாயினுடைய சகோதரியை நிர்வாணமாக்கலாகாது; அவள் உன் தாய்க்கு நெருங்கின இனமானவள்.]]></a:t>
+              <a:t><![CDATA[15. உன் மருமகளை நிர்வாணமாக்கலாகாது; அவள் உன் குமாரனுக்கு மனைவி, அவளை நிர்வாணமாக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் தாயினுடைய சகோதரியை நிர்வாணமாக்கலாகாது; அவள் உன் தாய்க்கு நெருங்கின இனமானவள்.]]></a:t>
+              <a:t><![CDATA[16. உன் சகோதரனுடைய மனைவியை நிர்வாணமாக்கலாகாது; அது உன் சகோதரனுடைய நிர்வாணம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் தகப்பனுடைய சகோதரனை நிர்வாணமாக்கலாகாது; அவன் மனைவியைச் சேராயாக; அவள் உன் தகப்பனுடைய சகோதரி.]]></a:t>
+              <a:t><![CDATA[17. ஒரு ஸ்திரீயையும் அவள் மகளையும் நிர்வாணமாக்கலாகாது; அவளுடைய குமாரரின் மகளையும் அவளுடைய குமாரத்தியின் மகளையும் நிர்வாணமாக்கும்படி விவாகம்பண்ணலாகாது; இவர்கள் அவளுக்கு நெருங்கின இனமானவர்கள்; அது முறைகேடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் தகப்பனுடைய சகோதரனை நிர்வாணமாக்கலாகாது; அவன் மனைவியைச் சேராயாக; அவள் உன் தகப்பனுடைய சகோதரி.]]></a:t>
+              <a:t><![CDATA[17. ஒரு ஸ்திரீயையும் அவள் மகளையும் நிர்வாணமாக்கலாகாது; அவளுடைய குமாரரின் மகளையும் அவளுடைய குமாரத்தியின் மகளையும் நிர்வாணமாக்கும்படி விவாகம்பண்ணலாகாது; இவர்கள் அவளுக்கு நெருங்கின இனமானவர்கள்; அது முறைகேடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் மருமகளை நிர்வாணமாக்கலாகாது; அவள் உன் குமாரனுக்கு மனைவி, அவளை நிர்வாணமாக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[18. உன் மனைவி உயிரோடிருக்கையில், அவளுக்கு உபத்திரவமாக அவள் சகோதரியையும் நிர்வாணமாக்கும்பொருட்டு அவளை விவாகம்பண்ணலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் மருமகளை நிர்வாணமாக்கலாகாது; அவள் உன் குமாரனுக்கு மனைவி, அவளை நிர்வாணமாக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[18. உன் மனைவி உயிரோடிருக்கையில், அவளுக்கு உபத்திரவமாக அவள் சகோதரியையும் நிர்வாணமாக்கும்பொருட்டு அவளை விவாகம்பண்ணலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரருக்குச் சொல்லவேண்டியது என்னவென்றால்: நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[30. ஆகையால் உங்களுக்குமுன் செய்யப்பட்ட அருவருப்பான முறைமைகளில் யாதொன்றை நீங்கள் செய்து, அவைகளால் உங்களைத் தீட்டுப்படுத்திக்கொள்ளாதபடிக்கு என் கட்டளையைக் கைக்கொள்ளுங்கள்; நான் உங்கள் தேவனாகிய கர்த்தர் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் சகோதரனுடைய மனைவியை நிர்வாணமாக்கலாகாது; அது உன் சகோதரனுடைய நிர்வாணம்.]]></a:t>
+              <a:t><![CDATA[19. ஸ்திரீயானவள் சூதகத்தால் விலக்கத்திலிருக்கையில், அவளை நிர்வாணமாக்க அவளோடே சேராதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +2957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒரு ஸ்திரீயையும் அவள் மகளையும் நிர்வாணமாக்கலாகாது; அவளுடைய குமாரரின் மகளையும் அவளுடைய குமாரத்தியின் மகளையும் நிர்வாணமாக்கும்படி விவாகம்பண்ணலாகாது; இவர்கள் அவளுக்கு நெருங்கின இனமானவர்கள்; அது முறைகேடு.]]></a:t>
+              <a:t><![CDATA[20. பிறனுடைய மனைவியோடே சேரும்படி சயனித்து, அவளால் உன்னைத் தீட்டுப்படுத்திக்கொள்ளவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒரு ஸ்திரீயையும் அவள் மகளையும் நிர்வாணமாக்கலாகாது; அவளுடைய குமாரரின் மகளையும் அவளுடைய குமாரத்தியின் மகளையும் நிர்வாணமாக்கும்படி விவாகம்பண்ணலாகாது; இவர்கள் அவளுக்கு நெருங்கின இனமானவர்கள்; அது முறைகேடு.]]></a:t>
+              <a:t><![CDATA[21. நீ உன் சந்ததியில் யாரையாகிலும் மோளேகுக்கென்று தீக்கடக்கும்படி இடங்கொடாதே; உன் தேவனுடைய நாமத்தைப் பரிசுத்தக் குலைச்சலாக்காதே; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒரு ஸ்திரீயையும் அவள் மகளையும் நிர்வாணமாக்கலாகாது; அவளுடைய குமாரரின் மகளையும் அவளுடைய குமாரத்தியின் மகளையும் நிர்வாணமாக்கும்படி விவாகம்பண்ணலாகாது; இவர்கள் அவளுக்கு நெருங்கின இனமானவர்கள்; அது முறைகேடு.]]></a:t>
+              <a:t><![CDATA[21. நீ உன் சந்ததியில் யாரையாகிலும் மோளேகுக்கென்று தீக்கடக்கும்படி இடங்கொடாதே; உன் தேவனுடைய நாமத்தைப் பரிசுத்தக் குலைச்சலாக்காதே; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் மனைவி உயிரோடிருக்கையில், அவளுக்கு உபத்திரவமாக அவள் சகோதரியையும் நிர்வாணமாக்கும்பொருட்டு அவளை விவாகம்பண்ணலாகாது.]]></a:t>
+              <a:t><![CDATA[22. பெண்ணோடு சம்யோகம் பண்ணுகிறதுபோல ஆணோடே சம்யோகம் பண்ணவேண்டாம்; அது அருவருப்பானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் மனைவி உயிரோடிருக்கையில், அவளுக்கு உபத்திரவமாக அவள் சகோதரியையும் நிர்வாணமாக்கும்பொருட்டு அவளை விவாகம்பண்ணலாகாது.]]></a:t>
+              <a:t><![CDATA[23. யாதொரு மிருகத்தோடும் நீ புணர்ச்சி செய்து, அதினாலே உன்னைத் தீட்டுப்படுத்தவேண்டாம்; ஸ்திரீயானவள் மிருகத்தோடே புணரும்படி அதற்கு முன்பாக நிற்கலாகாது; அது அருவருப்பான தாறுமாறு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஸ்திரீயானவள் சூதகத்தால் விலக்கத்திலிருக்கையில், அவளை நிர்வாணமாக்க அவளோடே சேராதே.]]></a:t>
+              <a:t><![CDATA[23. யாதொரு மிருகத்தோடும் நீ புணர்ச்சி செய்து, அதினாலே உன்னைத் தீட்டுப்படுத்தவேண்டாம்; ஸ்திரீயானவள் மிருகத்தோடே புணரும்படி அதற்கு முன்பாக நிற்கலாகாது; அது அருவருப்பான தாறுமாறு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஸ்திரீயானவள் சூதகத்தால் விலக்கத்திலிருக்கையில், அவளை நிர்வாணமாக்க அவளோடே சேராதே.]]></a:t>
+              <a:t><![CDATA[24. இவைகளில் ஒன்றினாலும் உங்களைத் தீட்டுப்படுத்தாதிருங்கள்; நான் உங்கள் முன்னின்று துரத்திவிடுகிற ஜாதிகள் இவைகளெல்லாவற்றினாலும் தங்களைத் தீட்டுப்படுத்தியிருக்கிறார்கள்; தேசமும் தீட்டுப்படுத்தப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பிறனுடைய மனைவியோடே சேரும்படி சயனித்து, அவளால் உன்னைத் தீட்டுப்படுத்திக்கொள்ளவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[24. இவைகளில் ஒன்றினாலும் உங்களைத் தீட்டுப்படுத்தாதிருங்கள்; நான் உங்கள் முன்னின்று துரத்திவிடுகிற ஜாதிகள் இவைகளெல்லாவற்றினாலும் தங்களைத் தீட்டுப்படுத்தியிருக்கிறார்கள்; தேசமும் தீட்டுப்படுத்தப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ உன் சந்ததியில் யாரையாகிலும் மோளேகுக்கென்று தீக்கடக்கும்படி இடங்கொடாதே; உன் தேவனுடைய நாமத்தைப் பரிசுத்தக் குலைச்சலாக்காதே; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[25. ஆகையால் அதின் அக்கிரமத்தை விசாரிப்பேன்; தேசம் தன் குடிகளைக் கக்கிப்போடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +3938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் குடியிருந்த எகிப்துதேசத்தாருடைய செய்கையின்படி செய்யாமலும், நான் உங்களை அழைத்துப்போகிற கானான் தேசத்தாருடைய செய்கையின்படி செய்யாமலும், அவர்களுடைய முறைமைகளின்படி நடவாமலும்,]]></a:t>
+              <a:t><![CDATA[30. ஆகையால் உங்களுக்குமுன் செய்யப்பட்ட அருவருப்பான முறைமைகளில் யாதொன்றை நீங்கள் செய்து, அவைகளால் உங்களைத் தீட்டுப்படுத்திக்கொள்ளாதபடிக்கு என் கட்டளையைக் கைக்கொள்ளுங்கள்; நான் உங்கள் தேவனாகிய கர்த்தர் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ உன் சந்ததியில் யாரையாகிலும் மோளேகுக்கென்று தீக்கடக்கும்படி இடங்கொடாதே; உன் தேவனுடைய நாமத்தைப் பரிசுத்தக் குலைச்சலாக்காதே; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[25. ஆகையால் அதின் அக்கிரமத்தை விசாரிப்பேன்; தேசம் தன் குடிகளைக் கக்கிப்போடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பெண்ணோடு சம்யோகம் பண்ணுகிறதுபோல ஆணோடே சம்யோகம் பண்ணவேண்டாம்; அது அருவருப்பானது.]]></a:t>
+              <a:t><![CDATA[26. இந்த அருவருப்புகளையெல்லாம் உங்களுக்குமுன் இருந்த அந்தத் தேசத்தின் மனிதர் செய்ததினாலே தேசம் தீட்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யாதொரு மிருகத்தோடும் நீ புணர்ச்சி செய்து, அதினாலே உன்னைத் தீட்டுப்படுத்தவேண்டாம்; ஸ்திரீயானவள் மிருகத்தோடே புணரும்படி அதற்கு முன்பாக நிற்கலாகாது; அது அருவருப்பான தாறுமாறு.]]></a:t>
+              <a:t><![CDATA[26. இந்த அருவருப்புகளையெல்லாம் உங்களுக்குமுன் இருந்த அந்தத் தேசத்தின் மனிதர் செய்ததினாலே தேசம் தீட்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யாதொரு மிருகத்தோடும் நீ புணர்ச்சி செய்து, அதினாலே உன்னைத் தீட்டுப்படுத்தவேண்டாம்; ஸ்திரீயானவள் மிருகத்தோடே புணரும்படி அதற்கு முன்பாக நிற்கலாகாது; அது அருவருப்பான தாறுமாறு.]]></a:t>
+              <a:t><![CDATA[27. இப்பொழுது உங்களுக்கு முன் இருந்த ஜாதிகளைத் தேசம் கக்கிப்போட்டதுபோல, நீங்கள் அதைத் தீட்டுப்படுத்தும்போது அது உங்களையும் கக்கிப்போடாதபடிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இவைகளில் ஒன்றினாலும் உங்களைத் தீட்டுப்படுத்தாதிருங்கள்; நான் உங்கள் முன்னின்று துரத்திவிடுகிற ஜாதிகள் இவைகளெல்லாவற்றினாலும் தங்களைத் தீட்டுப்படுத்தியிருக்கிறார்கள்; தேசமும் தீட்டுப்படுத்தப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[27. இப்பொழுது உங்களுக்கு முன் இருந்த ஜாதிகளைத் தேசம் கக்கிப்போட்டதுபோல, நீங்கள் அதைத் தீட்டுப்படுத்தும்போது அது உங்களையும் கக்கிப்போடாதபடிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இவைகளில் ஒன்றினாலும் உங்களைத் தீட்டுப்படுத்தாதிருங்கள்; நான் உங்கள் முன்னின்று துரத்திவிடுகிற ஜாதிகள் இவைகளெல்லாவற்றினாலும் தங்களைத் தீட்டுப்படுத்தியிருக்கிறார்கள்; தேசமும் தீட்டுப்படுத்தப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[28. நீங்கள் என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொண்டு, தேசத்திலே பிறந்தவனானாலும் உங்கள் நடுவே தங்குகிற அந்நியனானாலும் இந்த அருவருப்புக்களில் ஒன்றையும் செய்யவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால் அதின் அக்கிரமத்தை விசாரிப்பேன்; தேசம் தன் குடிகளைக் கக்கிப்போடும்.]]></a:t>
+              <a:t><![CDATA[28. நீங்கள் என் கட்டளைகளையும் என் நியாயங்களையும் கைக்கொண்டு, தேசத்திலே பிறந்தவனானாலும் உங்கள் நடுவே தங்குகிற அந்நியனானாலும் இந்த அருவருப்புக்களில் ஒன்றையும் செய்யவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,269 +4810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால் அதின் அக்கிரமத்தை விசாரிப்பேன்; தேசம் தன் குடிகளைக் கக்கிப்போடும்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[26. இந்த அருவருப்புகளையெல்லாம் உங்களுக்குமுன் இருந்த அந்தத் தேசத்தின் மனிதர் செய்ததினாலே தேசம் தீட்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[29. இப்படிப்பட்ட அருவருப்பானவைகளில் யாதொன்றை யாராவது செய்தால், செய்த அந்த ஆத்துமாக்கள் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,1032 +4919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் குடியிருந்த எகிப்துதேசத்தாருடைய செய்கையின்படி செய்யாமலும், நான் உங்களை அழைத்துப்போகிற கானான் தேசத்தாருடைய செய்கையின்படி செய்யாமலும், அவர்களுடைய முறைமைகளின்படி நடவாமலும்,]]></a:t>
-[...980 lines deleted...]
-              <a:t><![CDATA[30. ஆகையால் உங்களுக்குமுன் செய்யப்பட்ட அருவருப்பான முறைமைகளில் யாதொன்றை நீங்கள் செய்து, அவைகளால் உங்களைத் தீட்டுப்படுத்திக்கொள்ளாதபடிக்கு என் கட்டளையைக் கைக்கொள்ளுங்கள்; நான் உங்கள் தேவனாகிய கர்த்தர் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +5028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் குடியிருந்த எகிப்துதேசத்தாருடைய செய்கையின்படி செய்யாமலும், நான் உங்களை அழைத்துப்போகிற கானான் தேசத்தாருடைய செய்கையின்படி செய்யாமலும், அவர்களுடைய முறைமைகளின்படி நடவாமலும்,]]></a:t>
+              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரருக்குச் சொல்லவேண்டியது என்னவென்றால்: நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +5137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என்னுடைய நியாயங்களின்படி செய்து, என்னுடைய கட்டளைகளைக் கைக்கொண்டு நடவுங்கள்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் குடியிருந்த எகிப்துதேசத்தாருடைய செய்கையின்படி செய்யாமலும், நான் உங்களை அழைத்துப்போகிற கானான் தேசத்தாருடைய செய்கையின்படி செய்யாமலும், அவர்களுடைய முறைமைகளின்படி நடவாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +5246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என்னுடைய நியாயங்களின்படி செய்து, என்னுடைய கட்டளைகளைக் கைக்கொண்டு நடவுங்கள்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் குடியிருந்த எகிப்துதேசத்தாருடைய செய்கையின்படி செய்யாமலும், நான் உங்களை அழைத்துப்போகிற கானான் தேசத்தாருடைய செய்கையின்படி செய்யாமலும், அவர்களுடைய முறைமைகளின்படி நடவாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +5355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் என் கட்டளைகளையும் நியாயங்களையும் கைக்கொள்ளக்கடவீர்கள்; அவைகளின்படி செய்கிறவன் எவனும் அவைகளால் பிழைப்பான்; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[4. என்னுடைய நியாயங்களின்படி செய்து, என்னுடைய கட்டளைகளைக் கைக்கொண்டு நடவுங்கள்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +5434,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492360" r:id="rId1"/>
+    <p:sldLayoutId id="2474729516" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7049,142 +5806,54 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...70 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -7321,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in them: I am the LORD.]]></a:t>
+              <a:t><![CDATA[हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. None of you shall approach to any that is near of kin to him, to uncover their nakedness: I am]]></a:t>
+              <a:t><![CDATA[5. इसलिये तुम मेरे नियमों और मेरी विधियों को निरन्तर मानना; जो मनुष्य उन को माने वह उनके कारण जीवित]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD.]]></a:t>
+              <a:t><![CDATA[रहेगा। मैं यहोवा हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The nakedness of your father, or the nakedness of your mother, shall you not uncover: she is your]]></a:t>
+              <a:t><![CDATA[6. तुम में से कोई अपनी किसी निकट कुटुम्बिन का तन उघाड़ने को उसके पास न जाए। मैं यहोवा हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mother; you shall not uncover her nakedness.]]></a:t>
+              <a:t><![CDATA[7. अपनी माता का तन जो तुम्हारे पिता का तन है न उघाड़ना; वह तो तुम्हारी माता है, इसलिये तुम उसका तन न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The nakedness of your father's wife shall you not uncover: it is your father's nakedness.]]></a:t>
+              <a:t><![CDATA[उघाड़ना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The nakedness of your sister, the daughter of your father, or daughter of your mother, whether]]></a:t>
+              <a:t><![CDATA[8. अपनी सौतेली माता का भी तन न उघाड़ना; वह तो तुम्हारे पिता ही का तन है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[she be born at home, or born abroad, even their nakedness you shall not uncover.]]></a:t>
+              <a:t><![CDATA[9. अपनी बहिन चाहे सगी हो चाहे सौतेली हो, चाहे वह घर में उत्पन्न हुई हो चाहे बाहर, उसका तन न उघाड़ना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The nakedness of your son's daughter, or of your daughter's daughter, even their nakedness you]]></a:t>
+              <a:t><![CDATA[10. अपनी पोती वा अपनी नतिनी का तन न उघाड़ना, उनकी देह तो मानो तुम्हारी ही है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not uncover: for theirs is yours own nakedness.]]></a:t>
+              <a:t><![CDATA[11. तुम्हारी सोतेली बहिन जो तुम्हारे पिता से उत्पन्न हुई, वह तुम्हारी बहिन है, इस कारण उसका तन न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[30. यह आज्ञा जो मैं ने तुम्हारे मानने को दी है उसे तुम मानना, और जो घिनौनी रीतियां तुम से पहिले]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. The nakedness of your father's wife's daughter, begotten of your father, she is your sister, you]]></a:t>
+              <a:t><![CDATA[उघाड़ना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not uncover her nakedness.]]></a:t>
+              <a:t><![CDATA[12. अपनी फूफी का तन न उघाड़ना; वह तो तुम्हारे पिता की निकट कुटुम्बिन है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. You shall not uncover the nakedness of your father's sister: she is your father's near]]></a:t>
+              <a:t><![CDATA[13. अपनी मौसी का तन न उघाड़ना; क्योंकि वह तुम्हारी माता की निकट कुटुम्बिन है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kinswoman.]]></a:t>
+              <a:t><![CDATA[14. अपने चाचा का तन न उघाड़ना, अर्थात उसकी स्त्री के पास न जाना; वह तो तुम्हारी चाची है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. You shall not uncover the nakedness of your mother's sister: for she is your mother's near]]></a:t>
+              <a:t><![CDATA[15. अपनी बहू का तन न उघाड़ना वह तो तुम्हारे बेटे की स्त्री है, इस कारण तुम उसका तन न उघाड़ना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kinswoman.]]></a:t>
+              <a:t><![CDATA[16. अपनी भौजी का तन न उघाड़ना; वह तो तुम्हारे भाई ही का तन है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. You shall not uncover the nakedness of your father's brother, you shall not approach to his]]></a:t>
+              <a:t><![CDATA[17. किसी स्त्री और उसकी बेटी दोनों का तन न उघाड़ना, और उसकी पोती को वा उसकी नतिनी को अपनी स्त्री]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wife: she is yours aunt.]]></a:t>
+              <a:t><![CDATA[करके उसका तन न उघाड़ना; वे तो निकट कुटुम्बिन है; ऐसा करना महापाप है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. You shall not uncover the nakedness of your daughter in law: she is your son's wife; you shall]]></a:t>
+              <a:t><![CDATA[18. और अपनी स्त्री की बहिन को भी अपनी स्त्री करके उसकी सौत न करना, कि पहली के जीवित रहते हुए उसका तन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not uncover her nakedness.]]></a:t>
+              <a:t><![CDATA[भी उघाड़े।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Speak unto the children of Israel, and say unto them, I am the LORD your God.]]></a:t>
+              <a:t><![CDATA[प्रचलित हैं उन में से किसी पर न चलना, और न उनके कारण अशुद्ध हो जाना। मैं तुम्हारा परमेश्वर यहोवा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. You shall not uncover the nakedness of your brother's wife: it is your brother's nakedness.]]></a:t>
+              <a:t><![CDATA[19. फिर जब तक कोई स्त्री अपने ऋतु के कारण अशुद्ध रहे तब तक उसके पास उसका तन उघाड़ने को न जाना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. You shall not uncover the nakedness of a woman and her daughter, neither shall you take her]]></a:t>
+              <a:t><![CDATA[20. फिर अपने भाई बन्धु की स्त्री से कुकर्म करके अशुद्ध न हो जाना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son's daughter, or her daughter's daughter, to uncover her nakedness; for they are her near]]></a:t>
+              <a:t><![CDATA[21. और अपने सन्तान में से किसी को मोलेक के लिये होम करके न चढ़ाना, और न अपने परमेश्वर के नाम को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kinswomen: it is wickedness.]]></a:t>
+              <a:t><![CDATA[अपवित्र ठहराना; मैं यहोवा हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Neither shall you take a wife to her sister, to vex her, to uncover her nakedness, beside the]]></a:t>
+              <a:t><![CDATA[22. स्त्रीगमन की रीति पुरूषगमन न करना; वह तो घिनौना काम है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[other in her life time.]]></a:t>
+              <a:t><![CDATA[23. किसी जाति के पशु के साथ पशुगमन करके अशुद्ध न हो जाना, और न कोई स्त्री पशु के साम्हने इसलिये खड़ी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Also you shall not approach unto a woman to uncover her nakedness, as long as she is put apart]]></a:t>
+              <a:t><![CDATA[हो कि उसके संग कुकर्म करे; यह तो उल्टी बात है॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for her uncleanness.]]></a:t>
+              <a:t><![CDATA[24. ऐसा ऐसा कोई भी काम करके अशुद्ध न हो जाना, क्योंकि जिन जातियों को मैं तुम्हारे आगे से निकालने पर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Moreover you shall not lie carnally with your neighbour's wife, to defile yourself with her.]]></a:t>
+              <a:t><![CDATA[हूं वे ऐसे ऐसे काम करके अशुद्ध हो गई है;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And you shall not let any of your seed pass through the fire to Molech, neither shall you]]></a:t>
+              <a:t><![CDATA[25. और उनका देश भी अशुद्ध हो गया है, इस कारण मैं उस पर उसके अधर्म का दण्ड देता हूं, और वह देश अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. After the doings of the land of Egypt, wherein all of you dwelt, shall all of you not do: and]]></a:t>
+              <a:t><![CDATA[हूं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[profane the name of your God: I am the LORD.]]></a:t>
+              <a:t><![CDATA[निवासियों उगल देता है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. You shall not lie with mankind, as with womankind: it is abomination.]]></a:t>
+              <a:t><![CDATA[26. इस कारण तुम लोग मेरी विधियों और नियमों को निरन्तर मानना, और चाहे देशी चाहे तुम्हारे बीच रहनेवाला]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Neither shall you lie with any beast to defile yourself therewith: neither shall any woman stand]]></a:t>
+              <a:t><![CDATA[परदेशी हो तुम में से कोई भी ऐसा घिनौना काम न करे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before a beast to lie down thereto: it is confusion.]]></a:t>
+              <a:t><![CDATA[27. क्योंकि ऐसे सब घिनौने कामों को उस देश के मनुष्य तो तुम से पहिले उस में रहते थे वे करते आए हैं,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Defile not all of you yourselves in any of these things: for in all these the nations are]]></a:t>
+              <a:t><![CDATA[इसी से वह देश अशुद्ध हो गया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[defiled which I cast out before you:]]></a:t>
+              <a:t><![CDATA[28. अब ऐसा न हो कि जिस रीति से जो जाति तुम से पहिले उस देश में रहती थी उसको उसने उगल दिया, उसी रीति]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the land is defiled: therefore I do visit the iniquity thereof upon it, and the land itself]]></a:t>
+              <a:t><![CDATA[जब तुम उसको अशुद्ध करो, तो वह तुम को भी उगल दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,315 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vomits out her inhabitants.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[abominations; neither any of your own nation, nor any stranger that sojourns among you:]]></a:t>
+              <a:t><![CDATA[29. जितने ऐसा कोई घिनौना काम करें वे सब प्राणी अपने लोगों में से नाश किए जाएं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,1239 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after the doings of the land of Canaan, where I bring you, shall all of you not do: neither shall]]></a:t>
-[...1187 lines deleted...]
-              <a:t><![CDATA[therein: I am the LORD your God.]]></a:t>
+              <a:t><![CDATA[1. फिर यहोवा ने मूसा से कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you walk in their ordinances.]]></a:t>
+              <a:t><![CDATA[2. इस्त्राएलियों से कह, कि मैं तुम्हारा परमेश्वर यहोवा हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. All of you shall do my judgments, and keep mine ordinances, to walk therein: I am the LORD your]]></a:t>
+              <a:t><![CDATA[3. तुम मिस्र देश के कामों के अनुसार जिस में तुम रहते थे न करना; और कनान देश के कामों के अनुसार भी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God.]]></a:t>
+              <a:t><![CDATA[जहां मैं तुम्हें ले चलता हूं न करना; और न उन देशों की विधियों पर चलना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. All of you shall therefore keep my statutes, and my judgments: which if a man do, he shall live]]></a:t>
+              <a:t><![CDATA[4. मेरे ही नियमों को मानना, और मेरी ही विधियों को मानते हुए उन पर चलना। मैं तुम्हारा परमेश्वर यहोवा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +11991,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +12101,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +12276,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>47</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>