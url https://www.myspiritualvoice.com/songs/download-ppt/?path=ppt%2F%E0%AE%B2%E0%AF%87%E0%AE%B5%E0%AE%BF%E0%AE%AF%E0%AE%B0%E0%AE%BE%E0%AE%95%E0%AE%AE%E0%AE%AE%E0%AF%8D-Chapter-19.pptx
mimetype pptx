--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -117,64 +117,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -218,57 +204,50 @@
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
-    <p:sldId id="319" r:id="rId66"/>
-[...5 lines deleted...]
-    <p:sldId id="325" r:id="rId72"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -429,60 +408,53 @@
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1850,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் நாமத்தைக் கொண்டு பொய்யாணையிடுகிறதினால், உங்கள் தேவனுடைய நாமத்தைப் பரிசுத்தக் குலைச்சலாக்காமலும் இருப்பீர்களாக; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[13. பிறனை ஒடுக்காமலும் கொள்ளையிடாமலும் இருப்பாயாக; கூலிக்காரனுடைய கூலி விடியற்காலம்மட்டும் உன்னிடத்தில் இருக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2068,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிறனை ஒடுக்காமலும் கொள்ளையிடாமலும் இருப்பாயாக; கூலிக்காரனுடைய கூலி விடியற்காலம்மட்டும் உன்னிடத்தில் இருக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[14. செவிடனை நிந்தியாமலும், குருடனுக்கு முன்னே தடுக்கலை வையாமலும், உன் தேவனுக்குப் பயந்திருப்பாயாக; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2286,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. செவிடனை நிந்தியாமலும், குருடனுக்கு முன்னே தடுக்கலை வையாமலும், உன் தேவனுக்குப் பயந்திருப்பாயாக; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[15. நியாயவிசாரணையில் அநியாயம் செய்யாதிருங்கள்; சிறியவனுக்கு முகதாட்சிணியம் செய்யாமலும், பெரியவனுடைய முகத்துக்கு அஞ்சாமலும், நீதியாகப் பிறனுக்கு நியாயந்தீர்ப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2504,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நியாயவிசாரணையில் அநியாயம் செய்யாதிருங்கள்; சிறியவனுக்கு முகதாட்சிணியம் செய்யாமலும், பெரியவனுடைய முகத்துக்கு அஞ்சாமலும், நீதியாகப் பிறனுக்கு நியாயந்தீர்ப்பாயாக.]]></a:t>
+              <a:t><![CDATA[16. உன் ஜனங்களுக்குள்ளே அங்குமிங்கும் கோள்சொல்லித் திரியாயாக; பிறனுடைய இரத்தப்பழிக்கு உட்படவேண்டாம்; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2613,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் ஜனங்களுக்குள்ளே அங்குமிங்கும் கோள்சொல்லித் திரியாயாக; பிறனுடைய இரத்தப்பழிக்கு உட்படவேண்டாம்; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[17. உன் சகோதரனை உன் உள்ளத்தில் பகையாயாக; பிறன்மேல் பாவம் சுமராதபடிக்கு அவனை எப்படியும் கடிந்து கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2722,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் ஜனங்களுக்குள்ளே அங்குமிங்கும் கோள்சொல்லித் திரியாயாக; பிறனுடைய இரத்தப்பழிக்கு உட்படவேண்டாம்; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[17. உன் சகோதரனை உன் உள்ளத்தில் பகையாயாக; பிறன்மேல் பாவம் சுமராதபடிக்கு அவனை எப்படியும் கடிந்து கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2940,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் சகோதரனை உன் உள்ளத்தில் பகையாயாக; பிறன்மேல் பாவம் சுமராதபடிக்கு அவனை எப்படியும் கடிந்து கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[18. பழிக்குப்பழி வாங்காமலும், உன் ஜனப்புத்திரர்மேல் பொறாமைகொள்ளாமலும், உன்னில் நீ அன்புகூருவதுபோல் பிறனிலும் அன்புகூருவாயாக; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3049,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் சகோதரனை உன் உள்ளத்தில் பகையாயாக; பிறன்மேல் பாவம் சுமராதபடிக்கு அவனை எப்படியும் கடிந்து கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[18. பழிக்குப்பழி வாங்காமலும், உன் ஜனப்புத்திரர்மேல் பொறாமைகொள்ளாமலும், உன்னில் நீ அன்புகூருவதுபோல் பிறனிலும் அன்புகூருவாயாக; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3158,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பழிக்குப்பழி வாங்காமலும், உன் ஜனப்புத்திரர்மேல் பொறாமைகொள்ளாமலும், உன்னில் நீ அன்புகூருவதுபோல் பிறனிலும் அன்புகூருவாயாக; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[19. என் கட்டளைகளைக் கைக்கொள்வீர்களாக; உன் மிருக ஜீவன்களை வேறுஜாதியோடே பொலியவிடாயாக; உன் வயலிலே வெவ்வேறு வகையான விதைகளைக் கலந்து விதையாயாக; சணல் நூலும் கம்பளிநூலும் கலந்த வஸ்திரத்தை உடுத்தாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3267,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பழிக்குப்பழி வாங்காமலும், உன் ஜனப்புத்திரர்மேல் பொறாமைகொள்ளாமலும், உன்னில் நீ அன்புகூருவதுபோல் பிறனிலும் அன்புகூருவாயாக; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[19. என் கட்டளைகளைக் கைக்கொள்வீர்களாக; உன் மிருக ஜீவன்களை வேறுஜாதியோடே பொலியவிடாயாக; உன் வயலிலே வெவ்வேறு வகையான விதைகளைக் கலந்து விதையாயாக; சணல் நூலும் கம்பளிநூலும் கலந்த வஸ்திரத்தை உடுத்தாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3376,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் கட்டளைகளைக் கைக்கொள்வீர்களாக; உன் மிருக ஜீவன்களை வேறுஜாதியோடே பொலியவிடாயாக; உன் வயலிலே வெவ்வேறு வகையான விதைகளைக் கலந்து விதையாயாக; சணல் நூலும் கம்பளிநூலும் கலந்த வஸ்திரத்தை உடுத்தாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[20. ஒருவனுக்கு அடிமையானவள் ஒரு புருஷனுக்கு நியமிக்கப்பட்டவளாயிருந்து, முற்றிலும் மீட்கப்படாமலும் தன்னிச்சையாய் விடப்படாமலுமிருக்க, அவளோடே ஒருவன் சம்யோகமாய்ச் சயனம்பண்ணினால், அவர்கள் கொலைசெய்யப்படாமல், அடிக்கப்படவேண்டும்; அவள் சுயாதீனமுள்ளவள் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3485,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் கட்டளைகளைக் கைக்கொள்வீர்களாக; உன் மிருக ஜீவன்களை வேறுஜாதியோடே பொலியவிடாயாக; உன் வயலிலே வெவ்வேறு வகையான விதைகளைக் கலந்து விதையாயாக; சணல் நூலும் கம்பளிநூலும் கலந்த வஸ்திரத்தை உடுத்தாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[20. ஒருவனுக்கு அடிமையானவள் ஒரு புருஷனுக்கு நியமிக்கப்பட்டவளாயிருந்து, முற்றிலும் மீட்கப்படாமலும் தன்னிச்சையாய் விடப்படாமலுமிருக்க, அவளோடே ஒருவன் சம்யோகமாய்ச் சயனம்பண்ணினால், அவர்கள் கொலைசெய்யப்படாமல், அடிக்கப்படவேண்டும்; அவள் சுயாதீனமுள்ளவள் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3594,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் கட்டளைகளைக் கைக்கொள்வீர்களாக; உன் மிருக ஜீவன்களை வேறுஜாதியோடே பொலியவிடாயாக; உன் வயலிலே வெவ்வேறு வகையான விதைகளைக் கலந்து விதையாயாக; சணல் நூலும் கம்பளிநூலும் கலந்த வஸ்திரத்தை உடுத்தாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[20. ஒருவனுக்கு அடிமையானவள் ஒரு புருஷனுக்கு நியமிக்கப்பட்டவளாயிருந்து, முற்றிலும் மீட்கப்படாமலும் தன்னிச்சையாய் விடப்படாமலுமிருக்க, அவளோடே ஒருவன் சம்யோகமாய்ச் சயனம்பண்ணினால், அவர்கள் கொலைசெய்யப்படாமல், அடிக்கப்படவேண்டும்; அவள் சுயாதீனமுள்ளவள் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3703,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒருவனுக்கு அடிமையானவள் ஒரு புருஷனுக்கு நியமிக்கப்பட்டவளாயிருந்து, முற்றிலும் மீட்கப்படாமலும் தன்னிச்சையாய் விடப்படாமலுமிருக்க, அவளோடே ஒருவன் சம்யோகமாய்ச் சயனம்பண்ணினால், அவர்கள் கொலைசெய்யப்படாமல், அடிக்கப்படவேண்டும்; அவள் சுயாதீனமுள்ளவள் அல்ல.]]></a:t>
+              <a:t><![CDATA[21. அவன் தன் குற்றநிவாரணபலியாய் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் ஒரு ஆட்டுக்கடாவைக் கொண்டுவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3812,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒருவனுக்கு அடிமையானவள் ஒரு புருஷனுக்கு நியமிக்கப்பட்டவளாயிருந்து, முற்றிலும் மீட்கப்படாமலும் தன்னிச்சையாய் விடப்படாமலுமிருக்க, அவளோடே ஒருவன் சம்யோகமாய்ச் சயனம்பண்ணினால், அவர்கள் கொலைசெய்யப்படாமல், அடிக்கப்படவேண்டும்; அவள் சுயாதீனமுள்ளவள் அல்ல.]]></a:t>
+              <a:t><![CDATA[22. அதினாலே ஆசாரியன் அவன் செய்த பாவத்தினிமித்தம் அவனுக்காகக் கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அவன் செய்த பாவம் அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3921,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒருவனுக்கு அடிமையானவள் ஒரு புருஷனுக்கு நியமிக்கப்பட்டவளாயிருந்து, முற்றிலும் மீட்கப்படாமலும் தன்னிச்சையாய் விடப்படாமலுமிருக்க, அவளோடே ஒருவன் சம்யோகமாய்ச் சயனம்பண்ணினால், அவர்கள் கொலைசெய்யப்படாமல், அடிக்கப்படவேண்டும்; அவள் சுயாதீனமுள்ளவள் அல்ல.]]></a:t>
+              <a:t><![CDATA[22. அதினாலே ஆசாரியன் அவன் செய்த பாவத்தினிமித்தம் அவனுக்காகக் கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அவன் செய்த பாவம் அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4139,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் தன் குற்றநிவாரணபலியாய் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் ஒரு ஆட்டுக்கடாவைக் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[23. நீங்கள் அந்தத் தேசத்தில் வந்து, புசிக்கத்தக்க கனிகளைத் தருகிற பலவித மரங்களை நாட்டினபின்பு, அவைகளின் கனிகளை விருத்தசேதனமில்லாதவைகளென்று எண்ணுவீர்களாக; மூன்று வருஷம் அது புசிக்கப்படாமல், விருத்தசேதனமில்லாததாய் உங்களுக்கு எண்ணப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4248,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் தன் குற்றநிவாரணபலியாய் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் ஒரு ஆட்டுக்கடாவைக் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[23. நீங்கள் அந்தத் தேசத்தில் வந்து, புசிக்கத்தக்க கனிகளைத் தருகிற பலவித மரங்களை நாட்டினபின்பு, அவைகளின் கனிகளை விருத்தசேதனமில்லாதவைகளென்று எண்ணுவீர்களாக; மூன்று வருஷம் அது புசிக்கப்படாமல், விருத்தசேதனமில்லாததாய் உங்களுக்கு எண்ணப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4357,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதினாலே ஆசாரியன் அவன் செய்த பாவத்தினிமித்தம் அவனுக்காகக் கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அவன் செய்த பாவம் அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[23. நீங்கள் அந்தத் தேசத்தில் வந்து, புசிக்கத்தக்க கனிகளைத் தருகிற பலவித மரங்களை நாட்டினபின்பு, அவைகளின் கனிகளை விருத்தசேதனமில்லாதவைகளென்று எண்ணுவீர்களாக; மூன்று வருஷம் அது புசிக்கப்படாமல், விருத்தசேதனமில்லாததாய் உங்களுக்கு எண்ணப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4466,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதினாலே ஆசாரியன் அவன் செய்த பாவத்தினிமித்தம் அவனுக்காகக் கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அவன் செய்த பாவம் அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[24. பின்பு நாலாம் வருஷத்திலே அவைகளின் கனிகளெல்லாம் கர்த்தருக்குத் துதிசெலுத்துகிறதற்கேற்ற பரிசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4575,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் அந்தத் தேசத்தில் வந்து, புசிக்கத்தக்க கனிகளைத் தருகிற பலவித மரங்களை நாட்டினபின்பு, அவைகளின் கனிகளை விருத்தசேதனமில்லாதவைகளென்று எண்ணுவீர்களாக; மூன்று வருஷம் அது புசிக்கப்படாமல், விருத்தசேதனமில்லாததாய் உங்களுக்கு எண்ணப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. ஐந்தாம் வருஷத்திலே அவைகளின் கனிகளைப் புசிக்கலாம்; இப்படி அவைகளின் பலன் உங்களுக்குப் பெருகும்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4684,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் அந்தத் தேசத்தில் வந்து, புசிக்கத்தக்க கனிகளைத் தருகிற பலவித மரங்களை நாட்டினபின்பு, அவைகளின் கனிகளை விருத்தசேதனமில்லாதவைகளென்று எண்ணுவீர்களாக; மூன்று வருஷம் அது புசிக்கப்படாமல், விருத்தசேதனமில்லாததாய் உங்களுக்கு எண்ணப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. ஐந்தாம் வருஷத்திலே அவைகளின் கனிகளைப் புசிக்கலாம்; இப்படி அவைகளின் பலன் உங்களுக்குப் பெருகும்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4793,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் அந்தத் தேசத்தில் வந்து, புசிக்கத்தக்க கனிகளைத் தருகிற பலவித மரங்களை நாட்டினபின்பு, அவைகளின் கனிகளை விருத்தசேதனமில்லாதவைகளென்று எண்ணுவீர்களாக; மூன்று வருஷம் அது புசிக்கப்படாமல், விருத்தசேதனமில்லாததாய் உங்களுக்கு எண்ணப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[26. யாதொன்றையும் இரத்தத்துடன் புசிக்கவேண்டாம். குறிகேளாமலும், நாள்பாராமலும் இருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4902,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு நாலாம் வருஷத்திலே அவைகளின் கனிகளெல்லாம் கர்த்தருக்குத் துதிசெலுத்துகிறதற்கேற்ற பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[27. உங்கள் தலைமயிரைச் சுற்றி ஒதுக்காமலும், தாடியின் ஓரங்களைக் கத்தரிக்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5011,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஐந்தாம் வருஷத்திலே அவைகளின் கனிகளைப் புசிக்கலாம்; இப்படி அவைகளின் பலன் உங்களுக்குப் பெருகும்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[28. செத்தவனுக்காக உங்கள் சரீரத்தைக் கீறிக்கொள்ளாமலும், அடையாளமான எழுத்துக்களை உங்கள்மேல் குத்திக்கொள்ளாமலும் இருப்பீர்களாக; நான் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5120,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஐந்தாம் வருஷத்திலே அவைகளின் கனிகளைப் புசிக்கலாம்; இப்படி அவைகளின் பலன் உங்களுக்குப் பெருகும்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[28. செத்தவனுக்காக உங்கள் சரீரத்தைக் கீறிக்கொள்ளாமலும், அடையாளமான எழுத்துக்களை உங்கள்மேல் குத்திக்கொள்ளாமலும் இருப்பீர்களாக; நான் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5338,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யாதொன்றையும் இரத்தத்துடன் புசிக்கவேண்டாம். குறிகேளாமலும், நாள்பாராமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[29. தேசத்தார் வேசித்தனம்பண்ணி தேசமெங்கும் முறைகேடான பாவம் நிறையாதபடிக்கு உன் குமாரத்தியை வேசித்தனம்பண்ண விடுகிறதினாலே பரிசுத்தக் குலைச்சலாக்காயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5447,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யாதொன்றையும் இரத்தத்துடன் புசிக்கவேண்டாம். குறிகேளாமலும், நாள்பாராமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[29. தேசத்தார் வேசித்தனம்பண்ணி தேசமெங்கும் முறைகேடான பாவம் நிறையாதபடிக்கு உன் குமாரத்தியை வேசித்தனம்பண்ண விடுகிறதினாலே பரிசுத்தக் குலைச்சலாக்காயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5556,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உங்கள் தலைமயிரைச் சுற்றி ஒதுக்காமலும், தாடியின் ஓரங்களைக் கத்தரிக்காமலும்,]]></a:t>
+              <a:t><![CDATA[30. என் ஓய்வுநாட்களை ஆசரித்து, என் பரிசுத்த ஸ்தலத்தைக்குறித்துப் பயபக்தியாயிருப்பீர்களாக; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5665,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உங்கள் தலைமயிரைச் சுற்றி ஒதுக்காமலும், தாடியின் ஓரங்களைக் கத்தரிக்காமலும்,]]></a:t>
+              <a:t><![CDATA[31. அஞ்சனம் பார்க்கிறவர்களை நாடி, குறிசொல்லுகிறவர்களைத் தேடாதிருங்கள்; அவர்களாலே தீட்டுப்படவேண்டாம்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5774,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. செத்தவனுக்காக உங்கள் சரீரத்தைக் கீறிக்கொள்ளாமலும், அடையாளமான எழுத்துக்களை உங்கள்மேல் குத்திக்கொள்ளாமலும் இருப்பீர்களாக; நான் கர்த்தர்]]></a:t>
+              <a:t><![CDATA[31. அஞ்சனம் பார்க்கிறவர்களை நாடி, குறிசொல்லுகிறவர்களைத் தேடாதிருங்கள்; அவர்களாலே தீட்டுப்படவேண்டாம்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5883,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. செத்தவனுக்காக உங்கள் சரீரத்தைக் கீறிக்கொள்ளாமலும், அடையாளமான எழுத்துக்களை உங்கள்மேல் குத்திக்கொள்ளாமலும் இருப்பீர்களாக; நான் கர்த்தர்]]></a:t>
+              <a:t><![CDATA[32. நரைத்தவனுக்கு முன்பாக எழுந்து, முதிர்வயதுள்ளவன் முகத்தைக் கனம்பண்ணி, உன் தேவனுக்குப் பயப்படுவாயாக; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5992,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேசத்தார் வேசித்தனம்பண்ணி தேசமெங்கும் முறைகேடான பாவம் நிறையாதபடிக்கு உன் குமாரத்தியை வேசித்தனம்பண்ண விடுகிறதினாலே பரிசுத்தக் குலைச்சலாக்காயாக.]]></a:t>
+              <a:t><![CDATA[32. நரைத்தவனுக்கு முன்பாக எழுந்து, முதிர்வயதுள்ளவன் முகத்தைக் கனம்பண்ணி, உன் தேவனுக்குப் பயப்படுவாயாக; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6101,51 +6073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேசத்தார் வேசித்தனம்பண்ணி தேசமெங்கும் முறைகேடான பாவம் நிறையாதபடிக்கு உன் குமாரத்தியை வேசித்தனம்பண்ண விடுகிறதினாலே பரிசுத்தக் குலைச்சலாக்காயாக.]]></a:t>
+              <a:t><![CDATA[33. யாதொரு அந்நியன் உங்கள் தேசத்தில் உங்களோடே தங்கினால், அவனைச் சிறுமைப்படுத்தவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6210,51 +6182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் ஓய்வுநாட்களை ஆசரித்து, என் பரிசுத்த ஸ்தலத்தைக்குறித்துப் பயபக்தியாயிருப்பீர்களாக; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[34. உங்களிடத்தில் வாசம்பண்ணுகிற அந்நியனைச் சுதேசிபோல எண்ணி, நீங்கள் உங்களில் அன்புகூருகிறதுபோல அவனிலும் அன்புகூருவீர்களாக; நீங்களும் எகிப்துதேசத்தில் அந்நியராயிருந்தீர்களே; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6319,51 +6291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அஞ்சனம் பார்க்கிறவர்களை நாடி, குறிசொல்லுகிறவர்களைத் தேடாதிருங்கள்; அவர்களாலே தீட்டுப்படவேண்டாம்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[34. உங்களிடத்தில் வாசம்பண்ணுகிற அந்நியனைச் சுதேசிபோல எண்ணி, நீங்கள் உங்களில் அன்புகூருகிறதுபோல அவனிலும் அன்புகூருவீர்களாக; நீங்களும் எகிப்துதேசத்தில் அந்நியராயிருந்தீர்களே; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6537,51 +6509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அஞ்சனம் பார்க்கிறவர்களை நாடி, குறிசொல்லுகிறவர்களைத் தேடாதிருங்கள்; அவர்களாலே தீட்டுப்படவேண்டாம்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[35. நியாயவிசாரணையிலும், அளவிலும், நிறையிலும், படியிலும் அநியாயம் செய்யாதிருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6646,51 +6618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நரைத்தவனுக்கு முன்பாக எழுந்து, முதிர்வயதுள்ளவன் முகத்தைக் கனம்பண்ணி, உன் தேவனுக்குப் பயப்படுவாயாக; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[36. சுமுத்திரையான தராசும், சுமுத்திரையான நிறைகல்லும், சுமுத்திரையான மரக்காலும் சுமுத்திரையான படியும் உங்களுக்கு இருக்கவேண்டும்; நான் உங்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6755,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நரைத்தவனுக்கு முன்பாக எழுந்து, முதிர்வயதுள்ளவன் முகத்தைக் கனம்பண்ணி, உன் தேவனுக்குப் பயப்படுவாயாக; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[36. சுமுத்திரையான தராசும், சுமுத்திரையான நிறைகல்லும், சுமுத்திரையான மரக்காலும் சுமுத்திரையான படியும் உங்களுக்கு இருக்கவேண்டும்; நான் உங்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6864,704 +6836,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யாதொரு அந்நியன் உங்கள் தேசத்தில் உங்களோடே தங்கினால், அவனைச் சிறுமைப்படுத்தவேண்டாம்.]]></a:t>
-[...652 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[37. ஆகையால் என்னுடைய கட்டளைகள் யாவையும் என்னுடைய நியாயங்கள் யாவையும் கைக்கொண்டு, அவைகளின்படி நடக்கக்கடவீர்கள்; நான் கர்த்தர் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -7637,159 +6955,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[4. விக்கிரகங்களை நாடாமலும் வார்ப்பிக்கப்பட்ட தெய்வங்களை உங்களுக்கு உண்டாக்காமலும் இருப்பீர்களாக; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
-[...107 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -7845,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் சமாதானபலியைக் கர்த்தருக்குச் செலுத்தினால், அதை மனோற்சாகமாய்ச் செலுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[4. விக்கிரகங்களை நாடாமலும் வார்ப்பிக்கப்பட்ட தெய்வங்களை உங்களுக்கு உண்டாக்காமலும் இருப்பீர்களாக; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8033,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492365" r:id="rId1"/>
+    <p:sldLayoutId id="2473386316" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8549,110 +7758,54 @@
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...46 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8773,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. It shall be eaten the same day all of you offer it, and on the next day: and if ought remain]]></a:t>
+              <a:t><![CDATA[6. ಅದನ್ನು ನೀವು ಸಮರ್ಪಿಸಿದ ದಿನ ದಲ್ಲಿಯೂ ಮಾರನೆಯ ದಿನದಲ್ಲಿಯೂ ತಿನ್ನಬೇಕು; ಆದರೆ ಅದು ಮೂರನೆಯ ದಿನದ ವರೆಗೆ ಉಳಿದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[until the third day, it shall be burnt in the fire.]]></a:t>
+              <a:t><![CDATA[ಅದನ್ನು ಬೆಂಕಿಯಲ್ಲಿ ಸುಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And if it be eaten at all on the third day, it is abominable; it shall not be accepted.]]></a:t>
+              <a:t><![CDATA[7. ಆದರೆ ಅದನ್ನು ಮೂರನೆಯ ದಿನದಲ್ಲಿ ತಿಂದದ್ದೇ ಆದರೆ ಅದು ಅಸಹ್ಯವಾದದ್ದು; ಅದು ಅಂಗೀಕೃತವಾಗುವದಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Therefore every one that eats it shall bear his iniquity, because he has profaned the hallowed]]></a:t>
+              <a:t><![CDATA[8. ಆದದರಿಂದ ಅದನ್ನು ತಿನ್ನುವ ಪ್ರತಿಯೊಬ್ಬನು ತನ್ನ ಅಪರಾಧವನ್ನು ಹೊತ್ತುಕೊಳ್ಳಬೇಕು. ಕರ್ತನ ಪವಿತ್ರ ವಾದದ್ದನ್ನು ಅವನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thing of the LORD: and that soul shall be cut off from among his people.]]></a:t>
+              <a:t><![CDATA[ಅಶುದ್ಧಮಾಡಿದ್ದಾನೆ. ಅವನು ತನ್ನ ಜನರ ಮಧ್ಯದೊಳಗಿಂದ ತೆಗೆದುಹಾಕಲ್ಪಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And when all of you reap the harvest of your land, you shall not wholly reap the corners of your]]></a:t>
+              <a:t><![CDATA[9. ನೀವು ನಿಮ್ಮ ಭೂಮಿಯ ಪೈರನ್ನು ಕೊಯ್ಯುವಾಗ ನಿಮ್ಮ ಹೊಲದ ಮೂಲೆಗಳಲ್ಲಿ ಸಂಪೂರ್ಣವಾಗಿ ಕೊಯ್ಯಬಾರದು ಇಲ್ಲವೆ ನಿಮ್ಮ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[field, neither shall you gather the gleanings of your harvest.]]></a:t>
+              <a:t><![CDATA[ಸುಗ್ಗಿಯ ಹಕ್ಕಲುಗಳನ್ನು ಕೂಡಿಸಬಾರದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And you shall not glean your vineyard, neither shall you gather every grape of your vineyard;]]></a:t>
+              <a:t><![CDATA[10. ನಿಮ್ಮ ದ್ರಾಕ್ಷೇ ತೋಟದಲ್ಲಿ ಹಕ್ಕಲಾಯಬಾರದು ಇಲ್ಲವೆ ಪ್ರತಿಯೊಂದು ದ್ರಾಕ್ಷೆ ಯನ್ನೂ ಕೂಡಿಸಬಾರದು; ನೀವು ಅವುಗಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall leave them for the poor and stranger: I am the LORD your God.]]></a:t>
+              <a:t><![CDATA[ಬಡವ ರಿಗಾಗಿಯೂ ಪರಕೀಯರಿಗಾಗಿಯೂ ಬಿಟ್ಟುಬಿಡ ಬೇಕು. ನಿಮ್ಮ ದೇವರಾಗಿರುವ ಕರ್ತನು ನಾನೇ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. All of you shall not steal, neither deal falsely, neither lie one to another.]]></a:t>
+              <a:t><![CDATA[11. ನೀವು ಕದಿಯಬಾರದು; ಒಬ್ಬರಿಗೊಬ್ಬರು ಸುಳ್ಳಾಡಿ ಮೋಸಮಾಡಬಾರದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[1. ಕರ್ತನು ಮೋಶೆಯೊಂದಿಗೆ ಮಾತನಾಡಿ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And all of you shall not swear by my name falsely, neither shall you profane the name of your]]></a:t>
+              <a:t><![CDATA[12. ಇದಲ್ಲದೆ ನನ್ನ ಹೆಸರಿನಲ್ಲಿ ಸುಳ್ಳು ಪ್ರಮಾಣಮಾಡಬಾರದು ನಿಮ್ಮ ದೇವರ ಹೆಸರನ್ನು ಅಪವಿತ್ರಮಾಡಬಾರದು; ನಾನೇ ಕರ್ತನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God: I am the LORD.]]></a:t>
+              <a:t><![CDATA[13. ನಿನ್ನ ನೆರೆಯವನನ್ನು ವಂಚಿಸಬಾರದು ಅವನನ್ನು ಸುಲುಕೊಳ್ಳಬಾರದು. ಕೂಲಿಯವನ ಕೂಲಿಯು ನಿನ್ನ ಬಳಿಯಲ್ಲಿ ಮುಂಜಾನೆಯ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. You shall not defraud your neighbour, neither rob him: the wages of him that is hired shall not]]></a:t>
+              <a:t><![CDATA[ವರೆಗೆ ಇರಬಾರದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abide with you all night until the morning.]]></a:t>
+              <a:t><![CDATA[14. ಕಿವುಡನನ್ನು ಶಪಿಸಬಾರದು; ಕುರು ಡನು ಮುಗ್ಗರಿಸುವಂತೆ ಅವನ ಮುಂದೆ ಕಲ್ಲನ್ನು ಇಡ ಬಾರದು, ಆದರೆ ನಿನ್ನ ದೇವರಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. You shall not curse the deaf, nor put a stumbling block before the blind, but shall fear your]]></a:t>
+              <a:t><![CDATA[ಭಯಪಡಬೇಕು; ನಾನೇ ಕರ್ತನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God: I am the LORD.]]></a:t>
+              <a:t><![CDATA[15. ನ್ಯಾಯತೀರ್ಪಿನಲ್ಲಿ ನೀನು ಅನ್ಯಾಯಮಾಡದಿರು; ಬಡವನ ಮುಖದಾಕ್ಷಿಣ್ಯ ನೋಡಬೇಡ, ಬಲಿಷ್ಠನ ವ್ಯಕ್ತಿತ್ವವನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. All of you shall do no unrighteousness in judgment: you shall not respect the person of the]]></a:t>
+              <a:t><![CDATA[ಗೌರವಿಸದಿರು. ಆದರೆ ನಿನ್ನ ನೆರೆಯವನಿಗೆ ನೀತಿಯಲ್ಲಿ ನ್ಯಾಯತೀರ್ಪು ಮಾಡು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[poor, nor honor the person of the mighty: but in righteousness shall you judge your neighbour.]]></a:t>
+              <a:t><![CDATA[16. ನಿನ್ನ ಜನರ ಮಧ್ಯದಲ್ಲಿ ಚಾಡಿಗಾರನಾಗಿ ತಿರುಗಾಡಬೇಡ; ನಿನ್ನ ನೆರೆಯವನ ರಕ್ತಾಪರಾಧಕ್ಕೆ ಕಾರಣನಾಗಬೇಡ; ನಾನೇ ಕರ್ತನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. You shall not go up and down as a talebearer among your people: neither shall you stand against]]></a:t>
+              <a:t><![CDATA[17. ನಿನ್ನ ಹೃದಯ ದಲ್ಲಿ ನಿನ್ನ ಸಹೋದರನನ್ನು ದ್ವೇಷಿಸಬೇಡ; ಹೇಗಾ ದರೂ ನಿನ್ನ ನೆರೆಯವನ ಪಾಪವು ನಿನ್ನ ಮೇಲೆ ಬಾರದಂತೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the blood of your neighbour; I am the LORD.]]></a:t>
+              <a:t><![CDATA[ಅವನನ್ನು ತಪ್ಪದೆ ಗದರಿಸು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Speak unto all the congregation of the children of Israel, and say unto them, All of you shall be]]></a:t>
+              <a:t><![CDATA[2. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಸಭೆಯ ವರೆಲ್ಲರ ಸಂಗಡ ಮಾತನಾಡಿ ಅವರಿಗೆ ಹೀಗೆ ಹೇಳ ಬೇಕು--ನೀವು ಪರಿಶುದ್ಧರಾಗಿರಬೇಕು; ನಿಮ್ಮ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. You shall not hate your brother in yours heart: you shall in any way rebuke your neighbour, and]]></a:t>
+              <a:t><![CDATA[18. ನಿನ್ನ ಜನರ ಮಕ್ಕಳ ಮೇಲೆ ಮುಯ್ಯಿಗೆಮುಯ್ಯಿ ತೀರಿಸದವ ನಾಗಿಯೂ ಸೇಡು ತೀರಿಸದೆಯೂ ಇರು. ಆದರೆ ನೀನು ನಿನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not suffer sin upon him.]]></a:t>
+              <a:t><![CDATA[ನೆರೆಯವನನ್ನು ನಿನ್ನಂತೆಯೇ ಪ್ರೀತಿಸಬೇಕು; ನಾನೇ ಕರ್ತನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. You shall not avenge, nor bear any grudge against the children of your people, but you shall]]></a:t>
+              <a:t><![CDATA[19. ನೀನು ನನ್ನ ನಿಯಮಗಳನ್ನು ಕೈಕೊಳ್ಳಬೇಕು. ನಿನ್ನ ಪಶುಗಳನ್ನು ಬೇರೆ ಜಾತಿಯೊಂದಿಗೆ ಕೂಡಗೊಡಿಸಬೇಡ; ನಿನ್ನ ಹೊಲದಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[love your neighbour as yourself: I am the LORD.]]></a:t>
+              <a:t><![CDATA[ಮಿಶ್ರಿತವಾದ ಬೀಜಗಳನ್ನು ಬಿತ್ತಬೇಡ. ಇದಲ್ಲದೆ ನಾರೂ ಉಣ್ಣೆಯೂ ಕೂಡಿಸಿದ ಬಟ್ಟೆ ನಿನ್ನ ಮೇಲೆ ಇರಬಾರದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. All of you shall keep my statutes. You shall not let your cattle gender with a diverse kind: you]]></a:t>
+              <a:t><![CDATA[20. ಒಬ್ಬ ಗಂಡಸಿಗೆ ನಿಶ್ಚಿತವಾಗಿರುವ ದಾಸಿಯಾದ ಒಬ್ಬ ಸ್ತ್ರೀಯೊಂದಿಗೆ ಒಬ್ಬ ಮನುಷ್ಯನು ಸಂಗಮಿಸು ವದಕ್ಕಾಗಿ ಮಲಗಿದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not sow your field with mingled seed: neither shall a garment mingled of linen and woolen come]]></a:t>
+              <a:t><![CDATA[ಅವಳು ಬಿಡುಗಡೆಯನ್ನು ಹೊಂದಿರದಿದ್ದರೆ ಇಲ್ಲವೆ ಅವಳಿಗೆ ಸ್ವಾತಂತ್ರ್ಯತೆ ಕೊಡ ದಿದ್ದರೆ ಅವಳು ಕೊರಡೆಯಿಂದ ಹೊಡೆಯಲ್ಪಡ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon you.]]></a:t>
+              <a:t><![CDATA[ಬೇಕು; ಅವರಿಗೆ ಮರಣ ವಿಧಿಸಬಾರದು. ಯಾಕಂದರೆ ಅವಳು ಬಿಡುಗಡೆಯಾಗಿರಲಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And whosoever lies carnally with a woman, that is a bondmaid, betrothed to an husband, and not]]></a:t>
+              <a:t><![CDATA[21. ಅವನು ಅಪರಾಧ ಬಲಿಯ ಟಗರಾದ ತನ್ನ ಅಪರಾಧ ಬಲಿಯನ್ನು ಸಭೆಯ ಗುಡಾರದ ಬಾಗಿಲ ಬಳಿಯಲ್ಲಿ ಕರ್ತನ ಎದುರಿನಲ್ಲಿ ತರಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[at all redeemed, nor freedom given her; she shall be scourged; they shall not be put to death,]]></a:t>
+              <a:t><![CDATA[22. ಅವನು ಮಾಡಿದ ಪಾಪಕ್ಕಾಗಿ ಅಪರಾಧ ಬಲಿಯಾಗಿರುವ ಟಗರಿನಿಂದ ಯಾಜಕನು ಕರ್ತನ ಎದುರಿನಲ್ಲಿ ಪ್ರಾಯಶ್ಚಿತ್ತಮಾಡಬೇಕು; ಆಗ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because she was not free.]]></a:t>
+              <a:t><![CDATA[ಅವನು ಮಾಡಿದ ಪಾಪವು ಅವನಿಗೆ ಕ್ಷಮಿಸಲ್ಪಡುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[holy: for I the LORD your God am holy.]]></a:t>
+              <a:t><![CDATA[ದೇವರಾ ಗಿರುವ ಕರ್ತನಾದ ನಾನು ಪರಿಶುದ್ಧನಾಗಿದ್ದೇನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And he shall bring his trespass offering unto the LORD, unto the door of the tabernacle of the]]></a:t>
+              <a:t><![CDATA[23. ನೀವು ದೇಶದೊಳಗೆ ಬಂದು ಎಲ್ಲಾ ತರಹದ ಮರಗಳನ್ನು ಆಹಾರಕ್ಕೋಸ್ಕರ ನೆಟ್ಟಾಗ ಅದರ ಫಲ ವನ್ನು ನೀವು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[congregation, even a ram for a trespass offering.]]></a:t>
+              <a:t><![CDATA[ಸುನ್ನತಿಯಿಲ್ಲದ್ದೆಂದು ಲೆಕ್ಕಿಸಬೇಕು; ಮೂರು ವರುಷಗಳ ವರೆಗೆ ಅದು ನಿಮಗೆ ಸುನ್ನತಿಯಿಲ್ಲದ್ದಾಗಿ ರುವದು; ಅದನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the priest shall make an atonement for him with the ram of the trespass offering before the]]></a:t>
+              <a:t><![CDATA[ತಿನ್ನಬಾರದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD for his sin which he has done: and the sin which he has done shall be forgiven him.]]></a:t>
+              <a:t><![CDATA[24. ಆದರೆ ನಾಲ್ಕನೆಯ ವರುಷದಲ್ಲಿ ಅದರ ಎಲ್ಲಾ ಫಲವು ಕರ್ತನ ಸ್ತೋತ್ರ ಕ್ಕಾಗಿ ಪರಿಶುದ್ಧವಾಗಿರುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And when all of you shall come into the land, and shall have planted all manner of trees for]]></a:t>
+              <a:t><![CDATA[25. ಐದನೆಯ ವರುಷ ದಲ್ಲಿ ಅದು ನಿಮಗೆ ಇನ್ನೂ ಸಮೃದ್ಧಿಯಾಗಿ ಫಲಿಸು ವಂತೆ ನೀವು ಅದರ ಫಲವನ್ನು ತಿನ್ನಬೇಕು; ನಿಮ್ಮ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[food, then all of you shall count the fruit thereof as uncircumcised: three years shall it be as]]></a:t>
+              <a:t><![CDATA[ದೇವರಾಗಿರುವ ಕರ್ತನು ನಾನೇ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[uncircumcised unto you: it shall not be eaten of.]]></a:t>
+              <a:t><![CDATA[26. ನೀವು ರಕ್ತ ದೊಂದಿಗೆ ಯಾವದನ್ನೂ ತಿನ್ನಬಾರದು; ಇದಲ್ಲದೆ ಮಂತ್ರವನ್ನು ಉಪಯೋಗಿಸಬಾರದು, ಶಕುನಗಳನ್ನು ನೋಡಬಾರದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. But in the fourth year all the fruit thereof shall be holy to praise the LORD likewise.]]></a:t>
+              <a:t><![CDATA[27. ನಿಮ್ಮ ತಲೆಯ ಮೂಲೆಗಳನ್ನು ದುಂಡಗೆ ಕತ್ತರಿಸಬಾರದು; ಇದಲ್ಲದೆ ನಿಮ್ಮ ಗಡ್ಡದ ಮೂಲೆಯನ್ನು ವಿಕಾರಗೊಳಿಸಬಾರದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And in the fifth year shall all of you eat of the fruit thereof, that it may yield unto you the]]></a:t>
+              <a:t><![CDATA[28. ಸತ್ತವರಿ ಗಾಗಿ ನಿಮ್ಮ ಶರೀರವನ್ನು ಕೊಯ್ದುಕೊಳ್ಳಬಾರದು, ನಿಮ್ಮ ಮೇಲೆ ಯಾವ ಚಿನ್ಹೆಗಳನ್ನೂ ಮುದ್ರಿಸಿಕೊಳ್ಳ ಬಾರದು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[increase thereof: I am the LORD your God.]]></a:t>
+              <a:t><![CDATA[ನಾನೇ ಕರ್ತನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. All of you shall fear every man his mother, and his father, and keep my sabbaths: I am the LORD]]></a:t>
+              <a:t><![CDATA[3. ನಿಮ್ಮಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬನು ತನ್ನ ತಾಯಿಗೂ ತಂದೆಗೂ ಭಯಪಟ್ಟು ನನ್ನ ಸಬ್ಬತ್ತುಗಳನ್ನು ಕೈಕೊಳ್ಳಬೇಕು; ನಿಮ್ಮ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. All of you shall not eat any thing with the blood: neither shall all of you use enchantment, nor]]></a:t>
+              <a:t><![CDATA[29. ನಿನ್ನ ಮಗಳು ಸೂಳೆಯಾಗುವಂತೆ ವ್ಯಭಿಚಾರಕ್ಕೆ ಬಿಡಬೇಡ; ಬಿಟ್ಟರೆ ಅದರಿಂದ ದೇಶವು ಸೂಳೆತನಕ್ಕೆ ಒಳಪಟ್ಟು, ದೇಶವು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[observe times.]]></a:t>
+              <a:t><![CDATA[ಎಲ್ಲಾ ಕೆಟ್ಟತನದಿಂದ ತುಂಬು ವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. All of you shall not round the corners of your heads, neither shall you ruin the corners of your]]></a:t>
+              <a:t><![CDATA[30. ನನ್ನ ಸಬ್ಬತ್ತುಗಳನ್ನು ನೀನು ಕೈಕೊಳ್ಳಬೇಕು; ನನ್ನ ಪವಿತ್ರ ಸ್ಥಳವನ್ನು ಭಯಭಕ್ತಿಯಿಂದ ಕಾಣಬೇಕು; ನಾನೇ ಕರ್ತನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beard.]]></a:t>
+              <a:t><![CDATA[31. ಮಂತ್ರವಾದಿಗಳನ್ನು ಲಕ್ಷಿಸಬೇಡ, ಅಲ್ಲದೆ ಅವರಿಂದ ಹೊಲೆಯಾಗದಂತೆ ಮಾಟಗಾರ ರನ್ನು ಅನುಸರಿಸಬೇಡ; ನಿಮ್ಮ ದೇವರಾಗಿರುವ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. All of you shall not make any cuttings in your flesh for the dead, nor print any marks upon you:]]></a:t>
+              <a:t><![CDATA[ಕರ್ತನು ನಾನೇ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I am the LORD.]]></a:t>
+              <a:t><![CDATA[32. ನರೇಕೂದಲಿನವನ ಮುಂದೆ ಎದ್ದು ನಿಂತು ಕೊಳ್ಳಬೇಕು; ಮುದುಕನ ಸಮ್ಮುಖವನ್ನು ಗೌರವಿಸು; ನಿನ್ನ ದೇವರಿಗೆ ಭಯಪಡಬೇಕು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Do not prostitute your daughter, to cause her to be a whore; lest the land fall to whoredom, and]]></a:t>
+              <a:t><![CDATA[ನಾನೇ ಕರ್ತನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land become full of wickedness.]]></a:t>
+              <a:t><![CDATA[33. ಒಬ್ಬ ಪರಕೀಯನು ನಿಮ್ಮ ದೇಶದಲ್ಲಿ ನಿನ್ನೊಂದಿಗೆ ಪ್ರವಾಸಿಯಾಗಿದ್ದರೆ ಅವನನ್ನು ಉಪದ್ರಪಡಿಸಬೇಡಿರಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. All of you shall keep my sabbaths, and reverence my sanctuary: I am the LORD.]]></a:t>
+              <a:t><![CDATA[34. ಆದರೆ ನಿಮ್ಮಲ್ಲಿ ವಾಸವಾಗಿರುವ ಪರಕೀಯನು ನಿಮ್ಮೊಳಗೆ ಹುಟ್ಟಿದವನಂತಿರಲಿ, ನೀವು ಅವನನ್ನು ನಿಮ್ಮಂತೆಯೇ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Regard not them that have familiar spirits, neither seek after wizards, to be defiled by them: I]]></a:t>
+              <a:t><![CDATA[ಪ್ರೀತಿಸಬೇಕು. ಯಾಕಂದರೆ ನೀವು ಐಗುಪ್ತದೇಶದಲ್ಲಿ ಪರಕೀಯರಾಗಿದ್ದಿರಿ; ನಿಮ್ಮ ದೇವರಾ ಗಿರುವ ಕರ್ತನು ನಾನೇ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your God.]]></a:t>
+              <a:t><![CDATA[ದೇವರಾಗಿರುವ ಕರ್ತನು ನಾನೇ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[am the LORD your God.]]></a:t>
+              <a:t><![CDATA[35. ನ್ಯಾಯವಿಚಾರಣೆ, ತೂಕ, ಅಳತೆ, ಪರಿಮಾಣ ಇವುಗಳಲ್ಲಿ ನೀವು ಅನ್ಯಾಯ ಮಾಡಬೇಡಿರಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. You shall rise up before the hoary head, and honour the face of the old man, and fear your God:]]></a:t>
+              <a:t><![CDATA[36. ನ್ಯಾಯದತ್ರಾಸು, ನ್ಯಾಯದ ಕಲ್ಲುಗಳು, ನ್ಯಾಯದಎಫವು ಮತ್ತು ನ್ಯಾಯದಹೀನ್‌ ನಿಮಗಿರಬೇಕು. ಐಗುಪ್ತದೇಶದೊಳಗಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I am the LORD.]]></a:t>
+              <a:t><![CDATA[ನಿಮ್ಮನ್ನು ಹೊರಗೆ ತಂದ ನಿಮ್ಮ ದೇವರಾದ ಕರ್ತನು ನಾನೇ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,843 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And if a stranger sojourn with you in your land, all of you shall not vex him.]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[37. Therefore shall all of you observe all my statutes, and all my judgments, and do them: I am the]]></a:t>
+              <a:t><![CDATA[37. ಆದದರಿಂದ ನನ್ನ ಎಲ್ಲಾ ನಿಯಮಗಳನ್ನೂ ನ್ಯಾಯ ಗಳನ್ನೂ ಕೈಕೊಂಡು ಅವುಗಳನ್ನು ಮಾಡಬೇಕು; ನಾನೇ ಕರ್ತನು ಎಂದು ಹೇಳಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,183 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Turn all of you not unto idols, nor make to yourselves molten gods: I am the LORD your God.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[LORD.]]></a:t>
+              <a:t><![CDATA[4. ನೀವು ವಿಗ್ರಹ ಗಳ ಕಡೆಗೆ ತಿರುಗಿಕೊಳ್ಳಬೇಡಿರಿ ನಿಮಗೋಸ್ಕರವಾಗಿ ಎರಕದ ದೇವರುಗಳನ್ನು ಮಾಡಿಕೊಳ್ಳಬೇಡಿರಿ; ನಿಮ್ಮ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And if all of you offer a sacrifice of peace offerings unto the LORD, all of you shall offer it]]></a:t>
+              <a:t><![CDATA[ದೇವರಾಗಿರುವ ಕರ್ತನು ನಾನೇ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[at your own will.]]></a:t>
+              <a:t><![CDATA[5. ನೀವು ನಿಮ್ಮ ದೇವರಿಗೆ ಸಮಾಧಾನದ ಬಲಿಗಳ ಯಜ್ಞವನ್ನು ಸಮರ್ಪಿಸುವದಾದರೆ ನೀವು ಅದನ್ನು ಸ್ವಇಚ್ಛೆಯಿಂದ ಅರ್ಪಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17810,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme75">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme75">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17920,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme75">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18095,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>70</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>