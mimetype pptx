--- v1 (2026-07-18)
+++ v2 (2026-09-07)
@@ -117,50 +117,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -204,50 +224,60 @@
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -408,53 +438,63 @@
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -514,51 +554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் அதைச் செலுத்துகிற நாளிலும் மறுநாளிலும் அதைப் புசிக்கவேண்டும்; மூன்றாம் நாள்மட்டும் மீதியானது அக்கினியிலே சுட்டெரிக்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[6. It shall be eaten the same day all of you offer it, and on the next day: and if ought remain until the third day, it shall be burnt in the fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -623,51 +663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் அதைச் செலுத்துகிற நாளிலும் மறுநாளிலும் அதைப் புசிக்கவேண்டும்; மூன்றாம் நாள்மட்டும் மீதியானது அக்கினியிலே சுட்டெரிக்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[6. It shall be eaten the same day all of you offer it, and on the next day: and if ought remain until the third day, it shall be burnt in the fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -732,51 +772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மூன்றாம் நாளில் அதில் ஏதாகிலும் புசிக்கப்பட்டால் அருவருப்பாயிருக்கும்; அது அங்கிகரிக்கப்படமாட்டாது.]]></a:t>
+              <a:t><![CDATA[7. And if it be eaten at all on the third day, it is abominable; it shall not be accepted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -841,51 +881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதைப் புசிக்கிறவன் கர்த்தருக்குப் பரிசுத்தமானதைப் பரிசுத்தக்குலைச்சலாக்கினபடியால் அவன் தன் அக்கிரமத்தைச் சுமந்து, தன் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோவான்.]]></a:t>
+              <a:t><![CDATA[7. And if it be eaten at all on the third day, it is abominable; it shall not be accepted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -950,51 +990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதைப் புசிக்கிறவன் கர்த்தருக்குப் பரிசுத்தமானதைப் பரிசுத்தக்குலைச்சலாக்கினபடியால் அவன் தன் அக்கிரமத்தைச் சுமந்து, தன் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோவான்.]]></a:t>
+              <a:t><![CDATA[8. Therefore every one that eats it shall bear his iniquity, because he has profaned the hallowed thing of the LORD: and that soul shall be cut off from among his people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1059,51 +1099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் தேசத்தின் பயிரை அறுக்கும்போது, உன் வயலின் ஓரத்திலிருக்கிறதைத் தீர அறுக்காமலும், சிந்திக்கிடக்கிற கதிர்களைப் பொறுக்காமலும்,]]></a:t>
+              <a:t><![CDATA[8. Therefore every one that eats it shall bear his iniquity, because he has profaned the hallowed thing of the LORD: and that soul shall be cut off from among his people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1168,51 +1208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் தேசத்தின் பயிரை அறுக்கும்போது, உன் வயலின் ஓரத்திலிருக்கிறதைத் தீர அறுக்காமலும், சிந்திக்கிடக்கிற கதிர்களைப் பொறுக்காமலும்,]]></a:t>
+              <a:t><![CDATA[9. And when all of you reap the harvest of your land, you shall not wholly reap the corners of your field, neither shall you gather the gleanings of your harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1277,51 +1317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் திராட்சத்தோட்டத்திலே பின் அறுப்பை அறுக்காமலும், அதிலே சிந்திக்கிடக்கிற பழங்களைப் பொறுக்காமலும், அவைகளை எளியவனுக்கும் பரதேசிக்கும் விட்டுவிடுவாயாக; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[9. And when all of you reap the harvest of your land, you shall not wholly reap the corners of your field, neither shall you gather the gleanings of your harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1386,51 +1426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் திராட்சத்தோட்டத்திலே பின் அறுப்பை அறுக்காமலும், அதிலே சிந்திக்கிடக்கிற பழங்களைப் பொறுக்காமலும், அவைகளை எளியவனுக்கும் பரதேசிக்கும் விட்டுவிடுவாயாக; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[10. And you shall not glean your vineyard, neither shall you gather every grape of your vineyard; you shall leave them for the poor and stranger: I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1495,51 +1535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் களவு செய்யாமலும், வஞ்சனைபண்ணாமலும், ஒருவருக்கொருவர் பொய் சொல்லாமலும் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[10. And you shall not glean your vineyard, neither shall you gather every grape of your vineyard; you shall leave them for the poor and stranger: I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1604,51 +1644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1713,51 +1753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் நாமத்தைக் கொண்டு பொய்யாணையிடுகிறதினால், உங்கள் தேவனுடைய நாமத்தைப் பரிசுத்தக் குலைச்சலாக்காமலும் இருப்பீர்களாக; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[11. All of you shall not steal, neither deal falsely, neither lie one to another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1822,51 +1862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிறனை ஒடுக்காமலும் கொள்ளையிடாமலும் இருப்பாயாக; கூலிக்காரனுடைய கூலி விடியற்காலம்மட்டும் உன்னிடத்தில் இருக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[12. And all of you shall not swear by my name falsely, neither shall you profane the name of your God: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1931,51 +1971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிறனை ஒடுக்காமலும் கொள்ளையிடாமலும் இருப்பாயாக; கூலிக்காரனுடைய கூலி விடியற்காலம்மட்டும் உன்னிடத்தில் இருக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[12. And all of you shall not swear by my name falsely, neither shall you profane the name of your God: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2040,51 +2080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. செவிடனை நிந்தியாமலும், குருடனுக்கு முன்னே தடுக்கலை வையாமலும், உன் தேவனுக்குப் பயந்திருப்பாயாக; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[13. You shall not defraud your neighbour, neither rob him: the wages of him that is hired shall not abide with you all night until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2149,51 +2189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. செவிடனை நிந்தியாமலும், குருடனுக்கு முன்னே தடுக்கலை வையாமலும், உன் தேவனுக்குப் பயந்திருப்பாயாக; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[13. You shall not defraud your neighbour, neither rob him: the wages of him that is hired shall not abide with you all night until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2258,51 +2298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நியாயவிசாரணையில் அநியாயம் செய்யாதிருங்கள்; சிறியவனுக்கு முகதாட்சிணியம் செய்யாமலும், பெரியவனுடைய முகத்துக்கு அஞ்சாமலும், நீதியாகப் பிறனுக்கு நியாயந்தீர்ப்பாயாக.]]></a:t>
+              <a:t><![CDATA[14. You shall not curse the deaf, nor put a stumbling block before the blind, but shall fear your God: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2367,51 +2407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நியாயவிசாரணையில் அநியாயம் செய்யாதிருங்கள்; சிறியவனுக்கு முகதாட்சிணியம் செய்யாமலும், பெரியவனுடைய முகத்துக்கு அஞ்சாமலும், நீதியாகப் பிறனுக்கு நியாயந்தீர்ப்பாயாக.]]></a:t>
+              <a:t><![CDATA[14. You shall not curse the deaf, nor put a stumbling block before the blind, but shall fear your God: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2476,51 +2516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் ஜனங்களுக்குள்ளே அங்குமிங்கும் கோள்சொல்லித் திரியாயாக; பிறனுடைய இரத்தப்பழிக்கு உட்படவேண்டாம்; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[15. All of you shall do no unrighteousness in judgment: you shall not respect the person of the poor, nor honor the person of the mighty: but in righteousness shall you judge your neighbour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2585,51 +2625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் சகோதரனை உன் உள்ளத்தில் பகையாயாக; பிறன்மேல் பாவம் சுமராதபடிக்கு அவனை எப்படியும் கடிந்து கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. All of you shall do no unrighteousness in judgment: you shall not respect the person of the poor, nor honor the person of the mighty: but in righteousness shall you judge your neighbour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2694,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் சகோதரனை உன் உள்ளத்தில் பகையாயாக; பிறன்மேல் பாவம் சுமராதபடிக்கு அவனை எப்படியும் கடிந்து கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. You shall not go up and down as a talebearer among your people: neither shall you stand against the blood of your neighbour; I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2803,51 +2843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரின் சபை அனைத்தோடும் சொல்லவேண்டியது என்னவென்றால்: உங்கள் தேவனும் கர்த்தருமாகிய நான் பரிசுத்தர், ஆகையால் நீங்களும் பரிசுத்தராயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Speak unto all the congregation of the children of Israel, and say unto them, All of you shall be holy: for I the LORD your God am holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2912,51 +2952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பழிக்குப்பழி வாங்காமலும், உன் ஜனப்புத்திரர்மேல் பொறாமைகொள்ளாமலும், உன்னில் நீ அன்புகூருவதுபோல் பிறனிலும் அன்புகூருவாயாக; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[16. You shall not go up and down as a talebearer among your people: neither shall you stand against the blood of your neighbour; I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3021,51 +3061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பழிக்குப்பழி வாங்காமலும், உன் ஜனப்புத்திரர்மேல் பொறாமைகொள்ளாமலும், உன்னில் நீ அன்புகூருவதுபோல் பிறனிலும் அன்புகூருவாயாக; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[17. You shall not hate your brother in yours heart: you shall in any way rebuke your neighbour, and not suffer sin upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3130,51 +3170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் கட்டளைகளைக் கைக்கொள்வீர்களாக; உன் மிருக ஜீவன்களை வேறுஜாதியோடே பொலியவிடாயாக; உன் வயலிலே வெவ்வேறு வகையான விதைகளைக் கலந்து விதையாயாக; சணல் நூலும் கம்பளிநூலும் கலந்த வஸ்திரத்தை உடுத்தாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[17. You shall not hate your brother in yours heart: you shall in any way rebuke your neighbour, and not suffer sin upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3239,51 +3279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் கட்டளைகளைக் கைக்கொள்வீர்களாக; உன் மிருக ஜீவன்களை வேறுஜாதியோடே பொலியவிடாயாக; உன் வயலிலே வெவ்வேறு வகையான விதைகளைக் கலந்து விதையாயாக; சணல் நூலும் கம்பளிநூலும் கலந்த வஸ்திரத்தை உடுத்தாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[18. You shall not avenge, nor bear any grudge against the children of your people, but you shall love your neighbour as yourself: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3348,51 +3388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒருவனுக்கு அடிமையானவள் ஒரு புருஷனுக்கு நியமிக்கப்பட்டவளாயிருந்து, முற்றிலும் மீட்கப்படாமலும் தன்னிச்சையாய் விடப்படாமலுமிருக்க, அவளோடே ஒருவன் சம்யோகமாய்ச் சயனம்பண்ணினால், அவர்கள் கொலைசெய்யப்படாமல், அடிக்கப்படவேண்டும்; அவள் சுயாதீனமுள்ளவள் அல்ல.]]></a:t>
+              <a:t><![CDATA[18. You shall not avenge, nor bear any grudge against the children of your people, but you shall love your neighbour as yourself: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3457,51 +3497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒருவனுக்கு அடிமையானவள் ஒரு புருஷனுக்கு நியமிக்கப்பட்டவளாயிருந்து, முற்றிலும் மீட்கப்படாமலும் தன்னிச்சையாய் விடப்படாமலுமிருக்க, அவளோடே ஒருவன் சம்யோகமாய்ச் சயனம்பண்ணினால், அவர்கள் கொலைசெய்யப்படாமல், அடிக்கப்படவேண்டும்; அவள் சுயாதீனமுள்ளவள் அல்ல.]]></a:t>
+              <a:t><![CDATA[19. All of you shall keep my statutes. You shall not let your cattle gender with a diverse kind: you shall not sow your field with mingled seed: neither shall a garment mingled of linen and woolen come upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3566,51 +3606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒருவனுக்கு அடிமையானவள் ஒரு புருஷனுக்கு நியமிக்கப்பட்டவளாயிருந்து, முற்றிலும் மீட்கப்படாமலும் தன்னிச்சையாய் விடப்படாமலுமிருக்க, அவளோடே ஒருவன் சம்யோகமாய்ச் சயனம்பண்ணினால், அவர்கள் கொலைசெய்யப்படாமல், அடிக்கப்படவேண்டும்; அவள் சுயாதீனமுள்ளவள் அல்ல.]]></a:t>
+              <a:t><![CDATA[19. All of you shall keep my statutes. You shall not let your cattle gender with a diverse kind: you shall not sow your field with mingled seed: neither shall a garment mingled of linen and woolen come upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3675,51 +3715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் தன் குற்றநிவாரணபலியாய் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் ஒரு ஆட்டுக்கடாவைக் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[19. All of you shall keep my statutes. You shall not let your cattle gender with a diverse kind: you shall not sow your field with mingled seed: neither shall a garment mingled of linen and woolen come upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3784,51 +3824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதினாலே ஆசாரியன் அவன் செய்த பாவத்தினிமித்தம் அவனுக்காகக் கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அவன் செய்த பாவம் அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[20. And whosoever lies carnally with a woman, that is a bondmaid, betrothed to an husband, and not at all redeemed, nor freedom given her; she shall be scourged; they shall not be put to death, because she was not free.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3893,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதினாலே ஆசாரியன் அவன் செய்த பாவத்தினிமித்தம் அவனுக்காகக் கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி செய்யக்கடவன்; அப்பொழுது அவன் செய்த பாவம் அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[20. And whosoever lies carnally with a woman, that is a bondmaid, betrothed to an husband, and not at all redeemed, nor freedom given her; she shall be scourged; they shall not be put to death, because she was not free.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4002,51 +4042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரின் சபை அனைத்தோடும் சொல்லவேண்டியது என்னவென்றால்: உங்கள் தேவனும் கர்த்தருமாகிய நான் பரிசுத்தர், ஆகையால் நீங்களும் பரிசுத்தராயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Speak unto all the congregation of the children of Israel, and say unto them, All of you shall be holy: for I the LORD your God am holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4111,51 +4151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் அந்தத் தேசத்தில் வந்து, புசிக்கத்தக்க கனிகளைத் தருகிற பலவித மரங்களை நாட்டினபின்பு, அவைகளின் கனிகளை விருத்தசேதனமில்லாதவைகளென்று எண்ணுவீர்களாக; மூன்று வருஷம் அது புசிக்கப்படாமல், விருத்தசேதனமில்லாததாய் உங்களுக்கு எண்ணப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. And whosoever lies carnally with a woman, that is a bondmaid, betrothed to an husband, and not at all redeemed, nor freedom given her; she shall be scourged; they shall not be put to death, because she was not free.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4220,51 +4260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் அந்தத் தேசத்தில் வந்து, புசிக்கத்தக்க கனிகளைத் தருகிற பலவித மரங்களை நாட்டினபின்பு, அவைகளின் கனிகளை விருத்தசேதனமில்லாதவைகளென்று எண்ணுவீர்களாக; மூன்று வருஷம் அது புசிக்கப்படாமல், விருத்தசேதனமில்லாததாய் உங்களுக்கு எண்ணப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. And he shall bring his trespass offering unto the LORD, unto the door of the tabernacle of the congregation, even a ram for a trespass offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4329,51 +4369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் அந்தத் தேசத்தில் வந்து, புசிக்கத்தக்க கனிகளைத் தருகிற பலவித மரங்களை நாட்டினபின்பு, அவைகளின் கனிகளை விருத்தசேதனமில்லாதவைகளென்று எண்ணுவீர்களாக; மூன்று வருஷம் அது புசிக்கப்படாமல், விருத்தசேதனமில்லாததாய் உங்களுக்கு எண்ணப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. And he shall bring his trespass offering unto the LORD, unto the door of the tabernacle of the congregation, even a ram for a trespass offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4438,51 +4478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு நாலாம் வருஷத்திலே அவைகளின் கனிகளெல்லாம் கர்த்தருக்குத் துதிசெலுத்துகிறதற்கேற்ற பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. And the priest shall make an atonement for him with the ram of the trespass offering before the LORD for his sin which he has done: and the sin which he has done shall be forgiven him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4547,51 +4587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஐந்தாம் வருஷத்திலே அவைகளின் கனிகளைப் புசிக்கலாம்; இப்படி அவைகளின் பலன் உங்களுக்குப் பெருகும்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[22. And the priest shall make an atonement for him with the ram of the trespass offering before the LORD for his sin which he has done: and the sin which he has done shall be forgiven him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4656,51 +4696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஐந்தாம் வருஷத்திலே அவைகளின் கனிகளைப் புசிக்கலாம்; இப்படி அவைகளின் பலன் உங்களுக்குப் பெருகும்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[23. And when all of you shall come into the land, and shall have planted all manner of trees for food, then all of you shall count the fruit thereof as uncircumcised: three years shall it be as uncircumcised unto you: it shall not be eaten of.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4765,51 +4805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யாதொன்றையும் இரத்தத்துடன் புசிக்கவேண்டாம். குறிகேளாமலும், நாள்பாராமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[23. And when all of you shall come into the land, and shall have planted all manner of trees for food, then all of you shall count the fruit thereof as uncircumcised: three years shall it be as uncircumcised unto you: it shall not be eaten of.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4874,51 +4914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உங்கள் தலைமயிரைச் சுற்றி ஒதுக்காமலும், தாடியின் ஓரங்களைக் கத்தரிக்காமலும்,]]></a:t>
+              <a:t><![CDATA[23. And when all of you shall come into the land, and shall have planted all manner of trees for food, then all of you shall count the fruit thereof as uncircumcised: three years shall it be as uncircumcised unto you: it shall not be eaten of.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4983,51 +5023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. செத்தவனுக்காக உங்கள் சரீரத்தைக் கீறிக்கொள்ளாமலும், அடையாளமான எழுத்துக்களை உங்கள்மேல் குத்திக்கொள்ளாமலும் இருப்பீர்களாக; நான் கர்த்தர்]]></a:t>
+              <a:t><![CDATA[24. But in the fourth year all the fruit thereof shall be holy to praise the LORD likewise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5092,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. செத்தவனுக்காக உங்கள் சரீரத்தைக் கீறிக்கொள்ளாமலும், அடையாளமான எழுத்துக்களை உங்கள்மேல் குத்திக்கொள்ளாமலும் இருப்பீர்களாக; நான் கர்த்தர்]]></a:t>
+              <a:t><![CDATA[24. But in the fourth year all the fruit thereof shall be holy to praise the LORD likewise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5201,51 +5241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உங்களில் அவனவன் தன்தன் தாய்க்கும், தன்தன் தகப்பனுக்கும் பயந்திருக்கவும், என் ஓய்வுநாட்களை ஆசரிக்கவும் கடவீர்கள்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[3. All of you shall fear every man his mother, and his father, and keep my sabbaths: I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5310,51 +5350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேசத்தார் வேசித்தனம்பண்ணி தேசமெங்கும் முறைகேடான பாவம் நிறையாதபடிக்கு உன் குமாரத்தியை வேசித்தனம்பண்ண விடுகிறதினாலே பரிசுத்தக் குலைச்சலாக்காயாக.]]></a:t>
+              <a:t><![CDATA[25. And in the fifth year shall all of you eat of the fruit thereof, that it may yield unto you the increase thereof: I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5419,51 +5459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேசத்தார் வேசித்தனம்பண்ணி தேசமெங்கும் முறைகேடான பாவம் நிறையாதபடிக்கு உன் குமாரத்தியை வேசித்தனம்பண்ண விடுகிறதினாலே பரிசுத்தக் குலைச்சலாக்காயாக.]]></a:t>
+              <a:t><![CDATA[25. And in the fifth year shall all of you eat of the fruit thereof, that it may yield unto you the increase thereof: I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5528,51 +5568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் ஓய்வுநாட்களை ஆசரித்து, என் பரிசுத்த ஸ்தலத்தைக்குறித்துப் பயபக்தியாயிருப்பீர்களாக; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[26. All of you shall not eat any thing with the blood: neither shall all of you use enchantment, nor observe times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5637,51 +5677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அஞ்சனம் பார்க்கிறவர்களை நாடி, குறிசொல்லுகிறவர்களைத் தேடாதிருங்கள்; அவர்களாலே தீட்டுப்படவேண்டாம்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[27. All of you shall not round the corners of your heads, neither shall you ruin the corners of your beard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5746,51 +5786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அஞ்சனம் பார்க்கிறவர்களை நாடி, குறிசொல்லுகிறவர்களைத் தேடாதிருங்கள்; அவர்களாலே தீட்டுப்படவேண்டாம்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[28. All of you shall not make any cuttings in your flesh for the dead, nor print any marks upon you: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5855,51 +5895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நரைத்தவனுக்கு முன்பாக எழுந்து, முதிர்வயதுள்ளவன் முகத்தைக் கனம்பண்ணி, உன் தேவனுக்குப் பயப்படுவாயாக; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[28. All of you shall not make any cuttings in your flesh for the dead, nor print any marks upon you: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5964,51 +6004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நரைத்தவனுக்கு முன்பாக எழுந்து, முதிர்வயதுள்ளவன் முகத்தைக் கனம்பண்ணி, உன் தேவனுக்குப் பயப்படுவாயாக; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[29. Do not prostitute your daughter, to cause her to be a whore; lest the land fall to whoredom, and the land become full of wickedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6073,51 +6113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யாதொரு அந்நியன் உங்கள் தேசத்தில் உங்களோடே தங்கினால், அவனைச் சிறுமைப்படுத்தவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[29. Do not prostitute your daughter, to cause her to be a whore; lest the land fall to whoredom, and the land become full of wickedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6182,51 +6222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உங்களிடத்தில் வாசம்பண்ணுகிற அந்நியனைச் சுதேசிபோல எண்ணி, நீங்கள் உங்களில் அன்புகூருகிறதுபோல அவனிலும் அன்புகூருவீர்களாக; நீங்களும் எகிப்துதேசத்தில் அந்நியராயிருந்தீர்களே; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[30. All of you shall keep my sabbaths, and reverence my sanctuary: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6291,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உங்களிடத்தில் வாசம்பண்ணுகிற அந்நியனைச் சுதேசிபோல எண்ணி, நீங்கள் உங்களில் அன்புகூருகிறதுபோல அவனிலும் அன்புகூருவீர்களாக; நீங்களும் எகிப்துதேசத்தில் அந்நியராயிருந்தீர்களே; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[30. All of you shall keep my sabbaths, and reverence my sanctuary: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6400,51 +6440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உங்களில் அவனவன் தன்தன் தாய்க்கும், தன்தன் தகப்பனுக்கும் பயந்திருக்கவும், என் ஓய்வுநாட்களை ஆசரிக்கவும் கடவீர்கள்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[3. All of you shall fear every man his mother, and his father, and keep my sabbaths: I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6509,51 +6549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நியாயவிசாரணையிலும், அளவிலும், நிறையிலும், படியிலும் அநியாயம் செய்யாதிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[31. Regard not them that have familiar spirits, neither seek after wizards, to be defiled by them: I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6618,51 +6658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சுமுத்திரையான தராசும், சுமுத்திரையான நிறைகல்லும், சுமுத்திரையான மரக்காலும் சுமுத்திரையான படியும் உங்களுக்கு இருக்கவேண்டும்; நான் உங்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[31. Regard not them that have familiar spirits, neither seek after wizards, to be defiled by them: I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6727,51 +6767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சுமுத்திரையான தராசும், சுமுத்திரையான நிறைகல்லும், சுமுத்திரையான மரக்காலும் சுமுத்திரையான படியும் உங்களுக்கு இருக்கவேண்டும்; நான் உங்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[32. You shall rise up before the hoary head, and honour the face of the old man, and fear your God: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6836,51 +6876,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ஆகையால் என்னுடைய கட்டளைகள் யாவையும் என்னுடைய நியாயங்கள் யாவையும் கைக்கொண்டு, அவைகளின்படி நடக்கக்கடவீர்கள்; நான் கர்த்தர் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[32. You shall rise up before the hoary head, and honour the face of the old man, and fear your God: I am the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And if a stranger sojourn with you in your land, all of you shall not vex him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. But the stranger that dwells with you shall be unto you as one born among you, and you shall love him as yourself; for all of you were strangers in the land of Egypt: I am the LORD your God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. But the stranger that dwells with you shall be unto you as one born among you, and you shall love him as yourself; for all of you were strangers in the land of Egypt: I am the LORD your God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. But the stranger that dwells with you shall be unto you as one born among you, and you shall love him as yourself; for all of you were strangers in the land of Egypt: I am the LORD your God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. All of you shall do no unrighteousness in judgment, in measuring rod, in weight, or in measure.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Just balances, just weights, a just ephah, and a just hin, shall all of you have: I am the LORD your God, which brought you out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6945,51 +7639,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விக்கிரகங்களை நாடாமலும் வார்ப்பிக்கப்பட்ட தெய்வங்களை உங்களுக்கு உண்டாக்காமலும் இருப்பீர்களாக; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[4. Turn all of you not unto idols, nor make to yourselves molten gods: I am the LORD your God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Just balances, just weights, a just ephah, and a just hin, shall all of you have: I am the LORD your God, which brought you out of the land of Egypt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Just balances, just weights, a just ephah, and a just hin, shall all of you have: I am the LORD your God, which brought you out of the land of Egypt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Therefore shall all of you observe all my statutes, and all my judgments, and do them: I am the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Therefore shall all of you observe all my statutes, and all my judgments, and do them: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7054,51 +8184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விக்கிரகங்களை நாடாமலும் வார்ப்பிக்கப்பட்ட தெய்வங்களை உங்களுக்கு உண்டாக்காமலும் இருப்பீர்களாக; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[4. Turn all of you not unto idols, nor make to yourselves molten gods: I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7163,51 +8293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் சமாதானபலியைக் கர்த்தருக்குச் செலுத்தினால், அதை மனோற்சாகமாய்ச் செலுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[5. And if all of you offer a sacrifice of peace offerings unto the LORD, all of you shall offer it at your own will.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7242,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473386316" r:id="rId1"/>
+    <p:sldLayoutId id="2477755746" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7758,54 +8888,134 @@
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7926,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅದನ್ನು ನೀವು ಸಮರ್ಪಿಸಿದ ದಿನ ದಲ್ಲಿಯೂ ಮಾರನೆಯ ದಿನದಲ್ಲಿಯೂ ತಿನ್ನಬೇಕು; ಆದರೆ ಅದು ಮೂರನೆಯ ದಿನದ ವರೆಗೆ ಉಳಿದರೆ]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் அதைச் செலுத்துகிற நாளிலும் மறுநாளிலும் அதைப் புசிக்கவேண்டும்; மூன்றாம் நாள்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದನ್ನು ಬೆಂಕಿಯಲ್ಲಿ ಸುಡಬೇಕು.]]></a:t>
+              <a:t><![CDATA[மீதியானது அக்கினியிலே சுட்டெரிக்கப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆದರೆ ಅದನ್ನು ಮೂರನೆಯ ದಿನದಲ್ಲಿ ತಿಂದದ್ದೇ ಆದರೆ ಅದು ಅಸಹ್ಯವಾದದ್ದು; ಅದು ಅಂಗೀಕೃತವಾಗುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[7. மூன்றாம் நாளில் அதில் ஏதாகிலும் புசிக்கப்பட்டால் அருவருப்பாயிருக்கும்; அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆದದರಿಂದ ಅದನ್ನು ತಿನ್ನುವ ಪ್ರತಿಯೊಬ್ಬನು ತನ್ನ ಅಪರಾಧವನ್ನು ಹೊತ್ತುಕೊಳ್ಳಬೇಕು. ಕರ್ತನ ಪವಿತ್ರ ವಾದದ್ದನ್ನು ಅವನು]]></a:t>
+              <a:t><![CDATA[அங்கிகரிக்கப்படமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಶುದ್ಧಮಾಡಿದ್ದಾನೆ. ಅವನು ತನ್ನ ಜನರ ಮಧ್ಯದೊಳಗಿಂದ ತೆಗೆದುಹಾಕಲ್ಪಡಬೇಕು.]]></a:t>
+              <a:t><![CDATA[8. அதைப் புசிக்கிறவன் கர்த்தருக்குப் பரிசுத்தமானதைப் பரிசுத்தக்குலைச்சலாக்கினபடியால் அவன் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನೀವು ನಿಮ್ಮ ಭೂಮಿಯ ಪೈರನ್ನು ಕೊಯ್ಯುವಾಗ ನಿಮ್ಮ ಹೊಲದ ಮೂಲೆಗಳಲ್ಲಿ ಸಂಪೂರ್ಣವಾಗಿ ಕೊಯ್ಯಬಾರದು ಇಲ್ಲವೆ ನಿಮ್ಮ]]></a:t>
+              <a:t><![CDATA[அக்கிரமத்தைச் சுமந்து, தன் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುಗ್ಗಿಯ ಹಕ್ಕಲುಗಳನ್ನು ಕೂಡಿಸಬಾರದು.]]></a:t>
+              <a:t><![CDATA[9. நீங்கள் தேசத்தின் பயிரை அறுக்கும்போது, உன் வயலின் ஓரத்திலிருக்கிறதைத் தீர அறுக்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನಿಮ್ಮ ದ್ರಾಕ್ಷೇ ತೋಟದಲ್ಲಿ ಹಕ್ಕಲಾಯಬಾರದು ಇಲ್ಲವೆ ಪ್ರತಿಯೊಂದು ದ್ರಾಕ್ಷೆ ಯನ್ನೂ ಕೂಡಿಸಬಾರದು; ನೀವು ಅವುಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[சிந்திக்கிடக்கிற கதிர்களைப் பொறுக்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಡವ ರಿಗಾಗಿಯೂ ಪರಕೀಯರಿಗಾಗಿಯೂ ಬಿಟ್ಟುಬಿಡ ಬೇಕು. ನಿಮ್ಮ ದೇವರಾಗಿರುವ ಕರ್ತನು ನಾನೇ.]]></a:t>
+              <a:t><![CDATA[10. உன் திராட்சத்தோட்டத்திலே பின் அறுப்பை அறுக்காமலும், அதிலே சிந்திக்கிடக்கிற பழங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನೀವು ಕದಿಯಬಾರದು; ಒಬ್ಬರಿಗೊಬ್ಬರು ಸುಳ್ಳಾಡಿ ಮೋಸಮಾಡಬಾರದು.]]></a:t>
+              <a:t><![CDATA[பொறுக்காமலும், அவைகளை எளியவனுக்கும் பரதேசிக்கும் விட்டுவிடுவாயாக; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕರ್ತನು ಮೋಶೆಯೊಂದಿಗೆ ಮಾತನಾಡಿ--]]></a:t>
+              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಇದಲ್ಲದೆ ನನ್ನ ಹೆಸರಿನಲ್ಲಿ ಸುಳ್ಳು ಪ್ರಮಾಣಮಾಡಬಾರದು ನಿಮ್ಮ ದೇವರ ಹೆಸರನ್ನು ಅಪವಿತ್ರಮಾಡಬಾರದು; ನಾನೇ ಕರ್ತನು.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் களவு செய்யாமலும், வஞ்சனைபண்ணாமலும், ஒருவருக்கொருவர் பொய் சொல்லாமலும் இருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನಿನ್ನ ನೆರೆಯವನನ್ನು ವಂಚಿಸಬಾರದು ಅವನನ್ನು ಸುಲುಕೊಳ್ಳಬಾರದು. ಕೂಲಿಯವನ ಕೂಲಿಯು ನಿನ್ನ ಬಳಿಯಲ್ಲಿ ಮುಂಜಾನೆಯ]]></a:t>
+              <a:t><![CDATA[12. என் நாமத்தைக் கொண்டு பொய்யாணையிடுகிறதினால், உங்கள் தேவனுடைய நாமத்தைப் பரிசுத்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವರೆಗೆ ಇರಬಾರದು.]]></a:t>
+              <a:t><![CDATA[குலைச்சலாக்காமலும் இருப்பீர்களாக; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಕಿವುಡನನ್ನು ಶಪಿಸಬಾರದು; ಕುರು ಡನು ಮುಗ್ಗರಿಸುವಂತೆ ಅವನ ಮುಂದೆ ಕಲ್ಲನ್ನು ಇಡ ಬಾರದು, ಆದರೆ ನಿನ್ನ ದೇವರಿಗೆ]]></a:t>
+              <a:t><![CDATA[13. பிறனை ஒடுக்காமலும் கொள்ளையிடாமலும் இருப்பாயாக; கூலிக்காரனுடைய கூலி விடியற்காலம்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಭಯಪಡಬೇಕು; ನಾನೇ ಕರ್ತನು.]]></a:t>
+              <a:t><![CDATA[உன்னிடத்தில் இருக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನ್ಯಾಯತೀರ್ಪಿನಲ್ಲಿ ನೀನು ಅನ್ಯಾಯಮಾಡದಿರು; ಬಡವನ ಮುಖದಾಕ್ಷಿಣ್ಯ ನೋಡಬೇಡ, ಬಲಿಷ್ಠನ ವ್ಯಕ್ತಿತ್ವವನ್ನು]]></a:t>
+              <a:t><![CDATA[14. செவிடனை நிந்தியாமலும், குருடனுக்கு முன்னே தடுக்கலை வையாமலும், உன் தேவனுக்குப் பயந்திருப்பாயாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗೌರವಿಸದಿರು. ಆದರೆ ನಿನ್ನ ನೆರೆಯವನಿಗೆ ನೀತಿಯಲ್ಲಿ ನ್ಯಾಯತೀರ್ಪು ಮಾಡು.]]></a:t>
+              <a:t><![CDATA[நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನಿನ್ನ ಜನರ ಮಧ್ಯದಲ್ಲಿ ಚಾಡಿಗಾರನಾಗಿ ತಿರುಗಾಡಬೇಡ; ನಿನ್ನ ನೆರೆಯವನ ರಕ್ತಾಪರಾಧಕ್ಕೆ ಕಾರಣನಾಗಬೇಡ; ನಾನೇ ಕರ್ತನು.]]></a:t>
+              <a:t><![CDATA[15. நியாயவிசாரணையில் அநியாயம் செய்யாதிருங்கள்; சிறியவனுக்கு முகதாட்சிணியம் செய்யாமலும், பெரியவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ನಿನ್ನ ಹೃದಯ ದಲ್ಲಿ ನಿನ್ನ ಸಹೋದರನನ್ನು ದ್ವೇಷಿಸಬೇಡ; ಹೇಗಾ ದರೂ ನಿನ್ನ ನೆರೆಯವನ ಪಾಪವು ನಿನ್ನ ಮೇಲೆ ಬಾರದಂತೆ]]></a:t>
+              <a:t><![CDATA[முகத்துக்கு அஞ்சாமலும், நீதியாகப் பிறனுக்கு நியாயந்தீர்ப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನನ್ನು ತಪ್ಪದೆ ಗದರಿಸು.]]></a:t>
+              <a:t><![CDATA[16. உன் ஜனங்களுக்குள்ளே அங்குமிங்கும் கோள்சொல்லித் திரியாயாக; பிறனுடைய இரத்தப்பழிக்கு உட்படவேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಸಭೆಯ ವರೆಲ್ಲರ ಸಂಗಡ ಮಾತನಾಡಿ ಅವರಿಗೆ ಹೀಗೆ ಹೇಳ ಬೇಕು--ನೀವು ಪರಿಶುದ್ಧರಾಗಿರಬೇಕು; ನಿಮ್ಮ]]></a:t>
+              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரின் சபை அனைத்தோடும் சொல்லவேண்டியது என்னவென்றால்: உங்கள் தேவனும் கர்த்தருமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ನಿನ್ನ ಜನರ ಮಕ್ಕಳ ಮೇಲೆ ಮುಯ್ಯಿಗೆಮುಯ್ಯಿ ತೀರಿಸದವ ನಾಗಿಯೂ ಸೇಡು ತೀರಿಸದೆಯೂ ಇರು. ಆದರೆ ನೀನು ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೆರೆಯವನನ್ನು ನಿನ್ನಂತೆಯೇ ಪ್ರೀತಿಸಬೇಕು; ನಾನೇ ಕರ್ತನು.]]></a:t>
+              <a:t><![CDATA[17. உன் சகோதரனை உன் உள்ளத்தில் பகையாயாக; பிறன்மேல் பாவம் சுமராதபடிக்கு அவனை எப்படியும் கடிந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ನೀನು ನನ್ನ ನಿಯಮಗಳನ್ನು ಕೈಕೊಳ್ಳಬೇಕು. ನಿನ್ನ ಪಶುಗಳನ್ನು ಬೇರೆ ಜಾತಿಯೊಂದಿಗೆ ಕೂಡಗೊಡಿಸಬೇಡ; ನಿನ್ನ ಹೊಲದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಿಶ್ರಿತವಾದ ಬೀಜಗಳನ್ನು ಬಿತ್ತಬೇಡ. ಇದಲ್ಲದೆ ನಾರೂ ಉಣ್ಣೆಯೂ ಕೂಡಿಸಿದ ಬಟ್ಟೆ ನಿನ್ನ ಮೇಲೆ ಇರಬಾರದು.]]></a:t>
+              <a:t><![CDATA[18. பழிக்குப்பழி வாங்காமலும், உன் ஜனப்புத்திரர்மேல் பொறாமைகொள்ளாமலும், உன்னில் நீ அன்புகூருவதுபோல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಒಬ್ಬ ಗಂಡಸಿಗೆ ನಿಶ್ಚಿತವಾಗಿರುವ ದಾಸಿಯಾದ ಒಬ್ಬ ಸ್ತ್ರೀಯೊಂದಿಗೆ ಒಬ್ಬ ಮನುಷ್ಯನು ಸಂಗಮಿಸು ವದಕ್ಕಾಗಿ ಮಲಗಿದರೆ]]></a:t>
+              <a:t><![CDATA[பிறனிலும் அன்புகூருவாயாக; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವಳು ಬಿಡುಗಡೆಯನ್ನು ಹೊಂದಿರದಿದ್ದರೆ ಇಲ್ಲವೆ ಅವಳಿಗೆ ಸ್ವಾತಂತ್ರ್ಯತೆ ಕೊಡ ದಿದ್ದರೆ ಅವಳು ಕೊರಡೆಯಿಂದ ಹೊಡೆಯಲ್ಪಡ]]></a:t>
+              <a:t><![CDATA[19. என் கட்டளைகளைக் கைக்கொள்வீர்களாக; உன் மிருக ஜீவன்களை வேறுஜாதியோடே பொலியவிடாயாக; உன் வயலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೇಕು; ಅವರಿಗೆ ಮರಣ ವಿಧಿಸಬಾರದು. ಯಾಕಂದರೆ ಅವಳು ಬಿಡುಗಡೆಯಾಗಿರಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[வெவ்வேறு வகையான விதைகளைக் கலந்து விதையாயாக; சணல் நூலும் கம்பளிநூலும் கலந்த வஸ்திரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಅವನು ಅಪರಾಧ ಬಲಿಯ ಟಗರಾದ ತನ್ನ ಅಪರಾಧ ಬಲಿಯನ್ನು ಸಭೆಯ ಗುಡಾರದ ಬಾಗಿಲ ಬಳಿಯಲ್ಲಿ ಕರ್ತನ ಎದುರಿನಲ್ಲಿ ತರಬೇಕು.]]></a:t>
+              <a:t><![CDATA[உடுத்தாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಅವನು ಮಾಡಿದ ಪಾಪಕ್ಕಾಗಿ ಅಪರಾಧ ಬಲಿಯಾಗಿರುವ ಟಗರಿನಿಂದ ಯಾಜಕನು ಕರ್ತನ ಎದುರಿನಲ್ಲಿ ಪ್ರಾಯಶ್ಚಿತ್ತಮಾಡಬೇಕು; ಆಗ]]></a:t>
+              <a:t><![CDATA[20. ஒருவனுக்கு அடிமையானவள் ஒரு புருஷனுக்கு நியமிக்கப்பட்டவளாயிருந்து, முற்றிலும் மீட்கப்படாமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನು ಮಾಡಿದ ಪಾಪವು ಅವನಿಗೆ ಕ್ಷಮಿಸಲ್ಪಡುವದು.]]></a:t>
+              <a:t><![CDATA[தன்னிச்சையாய் விடப்படாமலுமிருக்க, அவளோடே ஒருவன் சம்யோகமாய்ச் சயனம்பண்ணினால், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರಾ ಗಿರುವ ಕರ್ತನಾದ ನಾನು ಪರಿಶುದ್ಧನಾಗಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[நான் பரிசுத்தர், ஆகையால் நீங்களும் பரிசுத்தராயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ನೀವು ದೇಶದೊಳಗೆ ಬಂದು ಎಲ್ಲಾ ತರಹದ ಮರಗಳನ್ನು ಆಹಾರಕ್ಕೋಸ್ಕರ ನೆಟ್ಟಾಗ ಅದರ ಫಲ ವನ್ನು ನೀವು]]></a:t>
+              <a:t><![CDATA[கொலைசெய்யப்படாமல், அடிக்கப்படவேண்டும்; அவள் சுயாதீனமுள்ளவள் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುನ್ನತಿಯಿಲ್ಲದ್ದೆಂದು ಲೆಕ್ಕಿಸಬೇಕು; ಮೂರು ವರುಷಗಳ ವರೆಗೆ ಅದು ನಿಮಗೆ ಸುನ್ನತಿಯಿಲ್ಲದ್ದಾಗಿ ರುವದು; ಅದನ್ನು]]></a:t>
+              <a:t><![CDATA[21. அவன் தன் குற்றநிவாரணபலியாய் ஆசரிப்புக் கூடாரவாசலிலே கர்த்தருடைய சந்நிதியில் ஒரு ஆட்டுக்கடாவைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿನ್ನಬಾರದು.]]></a:t>
+              <a:t><![CDATA[கொண்டுவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆದರೆ ನಾಲ್ಕನೆಯ ವರುಷದಲ್ಲಿ ಅದರ ಎಲ್ಲಾ ಫಲವು ಕರ್ತನ ಸ್ತೋತ್ರ ಕ್ಕಾಗಿ ಪರಿಶುದ್ಧವಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[22. அதினாலே ஆசாரியன் அவன் செய்த பாவத்தினிமித்தம் அவனுக்காகக் கர்த்தருடைய சந்நிதியில் பாவநிவிர்த்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಐದನೆಯ ವರುಷ ದಲ್ಲಿ ಅದು ನಿಮಗೆ ಇನ್ನೂ ಸಮೃದ್ಧಿಯಾಗಿ ಫಲಿಸು ವಂತೆ ನೀವು ಅದರ ಫಲವನ್ನು ತಿನ್ನಬೇಕು; ನಿಮ್ಮ]]></a:t>
+              <a:t><![CDATA[செய்யக்கடவன்; அப்பொழுது அவன் செய்த பாவம் அவனுக்கு மன்னிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರಾಗಿರುವ ಕರ್ತನು ನಾನೇ.]]></a:t>
+              <a:t><![CDATA[23. நீங்கள் அந்தத் தேசத்தில் வந்து, புசிக்கத்தக்க கனிகளைத் தருகிற பலவித மரங்களை நாட்டினபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ನೀವು ರಕ್ತ ದೊಂದಿಗೆ ಯಾವದನ್ನೂ ತಿನ್ನಬಾರದು; ಇದಲ್ಲದೆ ಮಂತ್ರವನ್ನು ಉಪಯೋಗಿಸಬಾರದು, ಶಕುನಗಳನ್ನು ನೋಡಬಾರದು.]]></a:t>
+              <a:t><![CDATA[அவைகளின் கனிகளை விருத்தசேதனமில்லாதவைகளென்று எண்ணுவீர்களாக; மூன்று வருஷம் அது புசிக்கப்படாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ನಿಮ್ಮ ತಲೆಯ ಮೂಲೆಗಳನ್ನು ದುಂಡಗೆ ಕತ್ತರಿಸಬಾರದು; ಇದಲ್ಲದೆ ನಿಮ್ಮ ಗಡ್ಡದ ಮೂಲೆಯನ್ನು ವಿಕಾರಗೊಳಿಸಬಾರದು.]]></a:t>
+              <a:t><![CDATA[விருத்தசேதனமில்லாததாய் உங்களுக்கு எண்ணப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಸತ್ತವರಿ ಗಾಗಿ ನಿಮ್ಮ ಶರೀರವನ್ನು ಕೊಯ್ದುಕೊಳ್ಳಬಾರದು, ನಿಮ್ಮ ಮೇಲೆ ಯಾವ ಚಿನ್ಹೆಗಳನ್ನೂ ಮುದ್ರಿಸಿಕೊಳ್ಳ ಬಾರದು;]]></a:t>
+              <a:t><![CDATA[24. பின்பு நாலாம் வருஷத்திலே அவைகளின் கனிகளெல்லாம் கர்த்தருக்குத் துதிசெலுத்துகிறதற்கேற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನೇ ಕರ್ತನು.]]></a:t>
+              <a:t><![CDATA[பரிசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಿಮ್ಮಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬನು ತನ್ನ ತಾಯಿಗೂ ತಂದೆಗೂ ಭಯಪಟ್ಟು ನನ್ನ ಸಬ್ಬತ್ತುಗಳನ್ನು ಕೈಕೊಳ್ಳಬೇಕು; ನಿಮ್ಮ]]></a:t>
+              <a:t><![CDATA[3. உங்களில் அவனவன் தன்தன் தாய்க்கும், தன்தன் தகப்பனுக்கும் பயந்திருக்கவும், என் ஓய்வுநாட்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ನಿನ್ನ ಮಗಳು ಸೂಳೆಯಾಗುವಂತೆ ವ್ಯಭಿಚಾರಕ್ಕೆ ಬಿಡಬೇಡ; ಬಿಟ್ಟರೆ ಅದರಿಂದ ದೇಶವು ಸೂಳೆತನಕ್ಕೆ ಒಳಪಟ್ಟು, ದೇಶವು]]></a:t>
+              <a:t><![CDATA[25. ஐந்தாம் வருஷத்திலே அவைகளின் கனிகளைப் புசிக்கலாம்; இப்படி அவைகளின் பலன் உங்களுக்குப் பெருகும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಲ್ಲಾ ಕೆಟ್ಟತನದಿಂದ ತುಂಬು ವದು.]]></a:t>
+              <a:t><![CDATA[நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ನನ್ನ ಸಬ್ಬತ್ತುಗಳನ್ನು ನೀನು ಕೈಕೊಳ್ಳಬೇಕು; ನನ್ನ ಪವಿತ್ರ ಸ್ಥಳವನ್ನು ಭಯಭಕ್ತಿಯಿಂದ ಕಾಣಬೇಕು; ನಾನೇ ಕರ್ತನು.]]></a:t>
+              <a:t><![CDATA[26. யாதொன்றையும் இரத்தத்துடன் புசிக்கவேண்டாம். குறிகேளாமலும், நாள்பாராமலும் இருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಮಂತ್ರವಾದಿಗಳನ್ನು ಲಕ್ಷಿಸಬೇಡ, ಅಲ್ಲದೆ ಅವರಿಂದ ಹೊಲೆಯಾಗದಂತೆ ಮಾಟಗಾರ ರನ್ನು ಅನುಸರಿಸಬೇಡ; ನಿಮ್ಮ ದೇವರಾಗಿರುವ]]></a:t>
+              <a:t><![CDATA[27. உங்கள் தலைமயிரைச் சுற்றி ஒதுக்காமலும், தாடியின் ஓரங்களைக் கத்தரிக்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನು ನಾನೇ.]]></a:t>
+              <a:t><![CDATA[28. செத்தவனுக்காக உங்கள் சரீரத்தைக் கீறிக்கொள்ளாமலும், அடையாளமான எழுத்துக்களை உங்கள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ನರೇಕೂದಲಿನವನ ಮುಂದೆ ಎದ್ದು ನಿಂತು ಕೊಳ್ಳಬೇಕು; ಮುದುಕನ ಸಮ್ಮುಖವನ್ನು ಗೌರವಿಸು; ನಿನ್ನ ದೇವರಿಗೆ ಭಯಪಡಬೇಕು;]]></a:t>
+              <a:t><![CDATA[குத்திக்கொள்ளாமலும் இருப்பீர்களாக; நான் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನೇ ಕರ್ತನು.]]></a:t>
+              <a:t><![CDATA[29. தேசத்தார் வேசித்தனம்பண்ணி தேசமெங்கும் முறைகேடான பாவம் நிறையாதபடிக்கு உன் குமாரத்தியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಒಬ್ಬ ಪರಕೀಯನು ನಿಮ್ಮ ದೇಶದಲ್ಲಿ ನಿನ್ನೊಂದಿಗೆ ಪ್ರವಾಸಿಯಾಗಿದ್ದರೆ ಅವನನ್ನು ಉಪದ್ರಪಡಿಸಬೇಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[வேசித்தனம்பண்ண விடுகிறதினாலே பரிசுத்தக் குலைச்சலாக்காயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಆದರೆ ನಿಮ್ಮಲ್ಲಿ ವಾಸವಾಗಿರುವ ಪರಕೀಯನು ನಿಮ್ಮೊಳಗೆ ಹುಟ್ಟಿದವನಂತಿರಲಿ, ನೀವು ಅವನನ್ನು ನಿಮ್ಮಂತೆಯೇ]]></a:t>
+              <a:t><![CDATA[30. என் ஓய்வுநாட்களை ஆசரித்து, என் பரிசுத்த ஸ்தலத்தைக்குறித்துப் பயபக்தியாயிருப்பீர்களாக; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರೀತಿಸಬೇಕು. ಯಾಕಂದರೆ ನೀವು ಐಗುಪ್ತದೇಶದಲ್ಲಿ ಪರಕೀಯರಾಗಿದ್ದಿರಿ; ನಿಮ್ಮ ದೇವರಾ ಗಿರುವ ಕರ್ತನು ನಾನೇ.]]></a:t>
+              <a:t><![CDATA[கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರಾಗಿರುವ ಕರ್ತನು ನಾನೇ.]]></a:t>
+              <a:t><![CDATA[ஆசரிக்கவும் கடவீர்கள்; நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ನ್ಯಾಯವಿಚಾರಣೆ, ತೂಕ, ಅಳತೆ, ಪರಿಮಾಣ ಇವುಗಳಲ್ಲಿ ನೀವು ಅನ್ಯಾಯ ಮಾಡಬೇಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[31. அஞ்சனம் பார்க்கிறவர்களை நாடி, குறிசொல்லுகிறவர்களைத் தேடாதிருங்கள்; அவர்களாலே தீட்டுப்படவேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ನ್ಯಾಯದತ್ರಾಸು, ನ್ಯಾಯದ ಕಲ್ಲುಗಳು, ನ್ಯಾಯದಎಫವು ಮತ್ತು ನ್ಯಾಯದಹೀನ್‌ ನಿಮಗಿರಬೇಕು. ಐಗುಪ್ತದೇಶದೊಳಗಿಂದ]]></a:t>
+              <a:t><![CDATA[நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮ್ಮನ್ನು ಹೊರಗೆ ತಂದ ನಿಮ್ಮ ದೇವರಾದ ಕರ್ತನು ನಾನೇ.]]></a:t>
+              <a:t><![CDATA[32. நரைத்தவனுக்கு முன்பாக எழுந்து, முதிர்வயதுள்ளவன் முகத்தைக் கனம்பண்ணி, உன் தேவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +16792,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಆದದರಿಂದ ನನ್ನ ಎಲ್ಲಾ ನಿಯಮಗಳನ್ನೂ ನ್ಯಾಯ ಗಳನ್ನೂ ಕೈಕೊಂಡು ಅವುಗಳನ್ನು ಮಾಡಬೇಕು; ನಾನೇ ಕರ್ತನು ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[பயப்படுவாயாக; நான் கர்த்தர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. யாதொரு அந்நியன் உங்கள் தேசத்தில் உங்களோடே தங்கினால், அவனைச் சிறுமைப்படுத்தவேண்டாம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. உங்களிடத்தில் வாசம்பண்ணுகிற அந்நியனைச் சுதேசிபோல எண்ணி, நீங்கள் உங்களில் அன்புகூருகிறதுபோல]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனிலும் அன்புகூருவீர்களாக; நீங்களும் எகிப்துதேசத்தில் அந்நியராயிருந்தீர்களே; நான் உங்கள் தேவனாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. நியாயவிசாரணையிலும், அளவிலும், நிறையிலும், படியிலும் அநியாயம் செய்யாதிருப்பீர்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. சுமுத்திரையான தராசும், சுமுத்திரையான நிறைகல்லும், சுமுத்திரையான மரக்காலும் சுமுத்திரையான படியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +17716,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನೀವು ವಿಗ್ರಹ ಗಳ ಕಡೆಗೆ ತಿರುಗಿಕೊಳ್ಳಬೇಡಿರಿ ನಿಮಗೋಸ್ಕರವಾಗಿ ಎರಕದ ದೇವರುಗಳನ್ನು ಮಾಡಿಕೊಳ್ಳಬೇಡಿರಿ; ನಿಮ್ಮ]]></a:t>
+              <a:t><![CDATA[4. விக்கிரகங்களை நாடாமலும் வார்ப்பிக்கப்பட்ட தெய்வங்களை உங்களுக்கு உண்டாக்காமலும் இருப்பீர்களாக;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களுக்கு இருக்கவேண்டும்; நான் உங்களை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின உங்கள் தேவனாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. ஆகையால் என்னுடைய கட்டளைகள் யாவையும் என்னுடைய நியாயங்கள் யாவையும் கைக்கொண்டு, அவைகளின்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேவியராகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நடக்கக்கடவீர்கள்; நான் கர்த்தர் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರಾಗಿರುವ ಕರ್ತನು ನಾನೇ.]]></a:t>
+              <a:t><![CDATA[நான் உங்கள் தேவனாகிய கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನೀವು ನಿಮ್ಮ ದೇವರಿಗೆ ಸಮಾಧಾನದ ಬಲಿಗಳ ಯಜ್ಞವನ್ನು ಸಮರ್ಪಿಸುವದಾದರೆ ನೀವು ಅದನ್ನು ಸ್ವಇಚ್ಛೆಯಿಂದ ಅರ್ಪಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் சமாதானபலியைக் கர்த்தருக்குச் செலுத்தினால், அதை மனோற்சாகமாய்ச் செலுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16039,91 +18569,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme90">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme90">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme90">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16324,51 +18854,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>63</Slides>
+  <Slides>73</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>