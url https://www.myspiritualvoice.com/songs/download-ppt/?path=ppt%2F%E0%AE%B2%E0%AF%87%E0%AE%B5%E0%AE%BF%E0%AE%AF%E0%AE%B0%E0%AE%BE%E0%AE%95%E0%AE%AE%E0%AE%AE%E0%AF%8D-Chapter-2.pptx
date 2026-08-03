--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -51,58 +51,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -113,54 +105,50 @@
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
-    <p:sldId id="286" r:id="rId33"/>
-[...2 lines deleted...]
-    <p:sldId id="289" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,57 +276,53 @@
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -398,51 +382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இந்தப் போஜனபலியில் மீதியானது ஆரோனையும் அவன் குமாரரையும் சேரும்; கர்த்தருக்கு இடும் தகனங்களில் இது மகா பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[4. நீ படைப்பது அடுப்பில் பாகம்பண்ணப்பட்ட போஜனபலியானால், அது எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் செய்த புளிப்பில்லா அதிரசங்களாயாவது, எண்ணெய் பூசப்பட்ட புளிப்பில்லா அடைகளாயாவது இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -507,51 +491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் கர்த்தருக்குச் செலுத்தும் எந்த போஜனபலியும் புளித்தமாவினால் செய்யப்படாதிருப்பதாக; புளித்தமாவுள்ளதொன்றையும் தேனுள்ளதொன்றையும் கர்த்தருக்குத் தகனபலியாகத் தகனிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[5. நீ படைப்பது தட்டையான சட்டியில் பாகம்பண்ணப்பட்ட போஜனபலியானால், அது எண்ணெயிலே பிசைந்த புளிப்பில்லா மெல்லிய மாவினால் செய்யப்பட்டதாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -616,51 +600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் கர்த்தருக்குச் செலுத்தும் எந்த போஜனபலியும் புளித்தமாவினால் செய்யப்படாதிருப்பதாக; புளித்தமாவுள்ளதொன்றையும் தேனுள்ளதொன்றையும் கர்த்தருக்குத் தகனபலியாகத் தகனிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[6. அதைத் துண்டு துண்டாகப் பிட்டு, அதின்மேல் எண்ணெய் வார்ப்பாயாக; இது ஒரு போஜனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -725,51 +709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. முதற்கனிகளைக் காணிக்கையாகக் கொண்டுவந்து, அவைகளைக் கர்த்தருக்குச் செலுத்தலாம்; ஆனாலும், பலிபீடத்தின்மேல் அவைகள் சுகந்த வாசனையாகத் தகனிக்கப்படலாகாது.]]></a:t>
+              <a:t><![CDATA[7. நீ படைப்பது பொரிக்குஞ் சட்டியில் பாகம்பண்ணப்பட்ட போஜனபலியானால், அது எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் செய்யப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -834,51 +818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. முதற்கனிகளைக் காணிக்கையாகக் கொண்டுவந்து, அவைகளைக் கர்த்தருக்குச் செலுத்தலாம்; ஆனாலும், பலிபீடத்தின்மேல் அவைகள் சுகந்த வாசனையாகத் தகனிக்கப்படலாகாது.]]></a:t>
+              <a:t><![CDATA[8. இப்படிச் செய்யப்பட்ட போஜனபலியைக் கர்த்தருக்குச் செலுத்துவாயாக; அது ஆசாரியனிடத்தில் கொண்டுவரப்படும்போது, அவன் அதைப் பலிபீடத்தண்டையில் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -943,51 +927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ படைக்கிற எந்த போஜனபலியும் உப்பினால் சாரமாக்கப்படுவதாக; உன் தேவனின் உடன்படிக்கையின் உப்பை உன் போஜனபலியிலே குறைவிடாமல், நீ படைப்பது எல்லாவற்றோடும் உப்பையும் படைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[8. இப்படிச் செய்யப்பட்ட போஜனபலியைக் கர்த்தருக்குச் செலுத்துவாயாக; அது ஆசாரியனிடத்தில் கொண்டுவரப்படும்போது, அவன் அதைப் பலிபீடத்தண்டையில் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1052,51 +1036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ படைக்கிற எந்த போஜனபலியும் உப்பினால் சாரமாக்கப்படுவதாக; உன் தேவனின் உடன்படிக்கையின் உப்பை உன் போஜனபலியிலே குறைவிடாமல், நீ படைப்பது எல்லாவற்றோடும் உப்பையும் படைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[9. அந்தப் போஜனபலியிலிருந்து ஆசாரியன் ஞாபகக் குறியாக ஒரு பங்கை எடுத்துப் பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1161,51 +1145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ படைக்கிற எந்த போஜனபலியும் உப்பினால் சாரமாக்கப்படுவதாக; உன் தேவனின் உடன்படிக்கையின் உப்பை உன் போஜனபலியிலே குறைவிடாமல், நீ படைப்பது எல்லாவற்றோடும் உப்பையும் படைப்பாயாக.]]></a:t>
+              <a:t><![CDATA[9. அந்தப் போஜனபலியிலிருந்து ஆசாரியன் ஞாபகக் குறியாக ஒரு பங்கை எடுத்துப் பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1270,51 +1254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. முதற்பலன்களை போஜனபலியாக நீ கர்த்தருக்குச் செலுத்தவந்தால், நிறைந்த பச்சையான கதிர்களை நெருப்பிலே வாட்டி உதிர்த்து, அதை உன் முதற்பலனின் போஜனபலியாக கொண்டுவரக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[10. இந்தப் போஜனபலியில் மீதியானது ஆரோனையும் அவன் குமாரரையும் சேரும்; கர்த்தருக்கு இடும் தகனங்களில் இது மகா பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1379,51 +1363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. முதற்பலன்களை போஜனபலியாக நீ கர்த்தருக்குச் செலுத்தவந்தால், நிறைந்த பச்சையான கதிர்களை நெருப்பிலே வாட்டி உதிர்த்து, அதை உன் முதற்பலனின் போஜனபலியாக கொண்டுவரக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[10. இந்தப் போஜனபலியில் மீதியானது ஆரோனையும் அவன் குமாரரையும் சேரும்; கர்த்தருக்கு இடும் தகனங்களில் இது மகா பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1488,51 +1472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதைத் துண்டு துண்டாகப் பிட்டு, அதின்மேல் எண்ணெய் வார்ப்பாயாக; இது ஒரு போஜனபலி.]]></a:t>
+              <a:t><![CDATA[1. ஒருவன் போஜனபலியாகிய காணிக்கையைக் கர்த்தருக்குச் செலுத்தவேண்டுமானால், அவன் காணிக்கை மெல்லிய மாவாயிருப்பதாக; அவன் அதின்மேல் எண்ணெய் வார்த்து, அதின்மேல் தூபவர்க்கம் போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1597,51 +1581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. முதற்பலன்களை போஜனபலியாக நீ கர்த்தருக்குச் செலுத்தவந்தால், நிறைந்த பச்சையான கதிர்களை நெருப்பிலே வாட்டி உதிர்த்து, அதை உன் முதற்பலனின் போஜனபலியாக கொண்டுவரக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் கர்த்தருக்குச் செலுத்தும் எந்த போஜனபலியும் புளித்தமாவினால் செய்யப்படாதிருப்பதாக; புளித்தமாவுள்ளதொன்றையும் தேனுள்ளதொன்றையும் கர்த்தருக்குத் தகனபலியாகத் தகனிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1706,51 +1690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதின்மேல் எண்ணெய் வார்த்து, அதின்மேல் தூபவர்க்கத்தைப் போடுவாயாக; இது ஒரு போஜனபலி.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் கர்த்தருக்குச் செலுத்தும் எந்த போஜனபலியும் புளித்தமாவினால் செய்யப்படாதிருப்பதாக; புளித்தமாவுள்ளதொன்றையும் தேனுள்ளதொன்றையும் கர்த்தருக்குத் தகனபலியாகத் தகனிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1815,51 +1799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு ஆசாரியன், உதிர்த்த தானியத்திலும் எண்ணெயிலும் எடுத்து, ஞாபகக் குறியான பங்கை அதின் தூபவர்க்கம் எல்லாவற்றோடுங்கூடத் தகனிக்கக்கடவன்; இது கர்த்தருக்கு இடும் தகனபலி.]]></a:t>
+              <a:t><![CDATA[12. முதற்கனிகளைக் காணிக்கையாகக் கொண்டுவந்து, அவைகளைக் கர்த்தருக்குச் செலுத்தலாம்; ஆனாலும், பலிபீடத்தின்மேல் அவைகள் சுகந்த வாசனையாகத் தகனிக்கப்படலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1924,51 +1908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு ஆசாரியன், உதிர்த்த தானியத்திலும் எண்ணெயிலும் எடுத்து, ஞாபகக் குறியான பங்கை அதின் தூபவர்க்கம் எல்லாவற்றோடுங்கூடத் தகனிக்கக்கடவன்; இது கர்த்தருக்கு இடும் தகனபலி.]]></a:t>
+              <a:t><![CDATA[12. முதற்கனிகளைக் காணிக்கையாகக் கொண்டுவந்து, அவைகளைக் கர்த்தருக்குச் செலுத்தலாம்; ஆனாலும், பலிபீடத்தின்மேல் அவைகள் சுகந்த வாசனையாகத் தகனிக்கப்படலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2033,51 +2017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒருவன் போஜனபலியாகிய காணிக்கையைக் கர்த்தருக்குச் செலுத்தவேண்டுமானால், அவன் காணிக்கை மெல்லிய மாவாயிருப்பதாக; அவன் அதின்மேல் எண்ணெய் வார்த்து, அதின்மேல் தூபவர்க்கம் போட்டு,]]></a:t>
+              <a:t><![CDATA[13. நீ படைக்கிற எந்த போஜனபலியும் உப்பினால் சாரமாக்கப்படுவதாக; உன் தேவனின் உடன்படிக்கையின் உப்பை உன் போஜனபலியிலே குறைவிடாமல், நீ படைப்பது எல்லாவற்றோடும் உப்பையும் படைப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2142,51 +2126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒருவன் போஜனபலியாகிய காணிக்கையைக் கர்த்தருக்குச் செலுத்தவேண்டுமானால், அவன் காணிக்கை மெல்லிய மாவாயிருப்பதாக; அவன் அதின்மேல் எண்ணெய் வார்த்து, அதின்மேல் தூபவர்க்கம் போட்டு,]]></a:t>
+              <a:t><![CDATA[13. நீ படைக்கிற எந்த போஜனபலியும் உப்பினால் சாரமாக்கப்படுவதாக; உன் தேவனின் உடன்படிக்கையின் உப்பை உன் போஜனபலியிலே குறைவிடாமல், நீ படைப்பது எல்லாவற்றோடும் உப்பையும் படைப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2251,51 +2235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதை ஆரோனின் குமாரராகிய ஆசாரியர்களிடத்தில் கொண்டுவருவானாக; அப்பொழுது ஆசாரியன் அந்த மாவிலும் எண்ணெயிலும் ஒரு கைப்பிடி நிறைய தூபவர்க்கம் எல்லாவற்றோடும் எடுத்து, அதைப் பலிபீடத்தின்மேல் ஞாபகக்குறியாகத் தகனிக்கக்கடவன்; அது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
+              <a:t><![CDATA[14. முதற்பலன்களை போஜனபலியாக நீ கர்த்தருக்குச் செலுத்தவந்தால், நிறைந்த பச்சையான கதிர்களை நெருப்பிலே வாட்டி உதிர்த்து, அதை உன் முதற்பலனின் போஜனபலியாக கொண்டுவரக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2360,51 +2344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதை ஆரோனின் குமாரராகிய ஆசாரியர்களிடத்தில் கொண்டுவருவானாக; அப்பொழுது ஆசாரியன் அந்த மாவிலும் எண்ணெயிலும் ஒரு கைப்பிடி நிறைய தூபவர்க்கம் எல்லாவற்றோடும் எடுத்து, அதைப் பலிபீடத்தின்மேல் ஞாபகக்குறியாகத் தகனிக்கக்கடவன்; அது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
+              <a:t><![CDATA[14. முதற்பலன்களை போஜனபலியாக நீ கர்த்தருக்குச் செலுத்தவந்தால், நிறைந்த பச்சையான கதிர்களை நெருப்பிலே வாட்டி உதிர்த்து, அதை உன் முதற்பலனின் போஜனபலியாக கொண்டுவரக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2469,51 +2453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதை ஆரோனின் குமாரராகிய ஆசாரியர்களிடத்தில் கொண்டுவருவானாக; அப்பொழுது ஆசாரியன் அந்த மாவிலும் எண்ணெயிலும் ஒரு கைப்பிடி நிறைய தூபவர்க்கம் எல்லாவற்றோடும் எடுத்து, அதைப் பலிபீடத்தின்மேல் ஞாபகக்குறியாகத் தகனிக்கக்கடவன்; அது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
+              <a:t><![CDATA[15. அதின்மேல் எண்ணெய் வார்த்து, அதின்மேல் தூபவர்க்கத்தைப் போடுவாயாக; இது ஒரு போஜனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2578,51 +2562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் போஜனபலியில் மீதியாயிருப்பது ஆரோனையும் அவன் குமாரரையும் சேரும்; கர்த்தருக்கு இடும் தகனபலிகளில் இது மகா பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[16. பின்பு ஆசாரியன், உதிர்த்த தானியத்திலும் எண்ணெயிலும் எடுத்து, ஞாபகக் குறியான பங்கை அதின் தூபவர்க்கம் எல்லாவற்றோடுங்கூடத் தகனிக்கக்கடவன்; இது கர்த்தருக்கு இடும் தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2687,51 +2671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ படைப்பது பொரிக்குஞ் சட்டியில் பாகம்பண்ணப்பட்ட போஜனபலியானால், அது எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் செய்யப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[1. ஒருவன் போஜனபலியாகிய காணிக்கையைக் கர்த்தருக்குச் செலுத்தவேண்டுமானால், அவன் காணிக்கை மெல்லிய மாவாயிருப்பதாக; அவன் அதின்மேல் எண்ணெய் வார்த்து, அதின்மேல் தூபவர்க்கம் போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2796,487 +2780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் போஜனபலியில் மீதியாயிருப்பது ஆரோனையும் அவன் குமாரரையும் சேரும்; கர்த்தருக்கு இடும் தகனபலிகளில் இது மகா பரிசுத்தமானது.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[5. நீ படைப்பது தட்டையான சட்டியில் பாகம்பண்ணப்பட்ட போஜனபலியானால், அது எண்ணெயிலே பிசைந்த புளிப்பில்லா மெல்லிய மாவினால் செய்யப்பட்டதாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[16. பின்பு ஆசாரியன், உதிர்த்த தானியத்திலும் எண்ணெயிலும் எடுத்து, ஞாபகக் குறியான பங்கை அதின் தூபவர்க்கம் எல்லாவற்றோடுங்கூடத் தகனிக்கக்கடவன்; இது கர்த்தருக்கு இடும் தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3341,51 +2889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ படைப்பது பொரிக்குஞ் சட்டியில் பாகம்பண்ணப்பட்ட போஜனபலியானால், அது எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் செய்யப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[2. அதை ஆரோனின் குமாரராகிய ஆசாரியர்களிடத்தில் கொண்டுவருவானாக; அப்பொழுது ஆசாரியன் அந்த மாவிலும் எண்ணெயிலும் ஒரு கைப்பிடி நிறைய தூபவர்க்கம் எல்லாவற்றோடும் எடுத்து, அதைப் பலிபீடத்தின்மேல் ஞாபகக்குறியாகத் தகனிக்கக்கடவன்; அது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3450,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்படிச் செய்யப்பட்ட போஜனபலியைக் கர்த்தருக்குச் செலுத்துவாயாக; அது ஆசாரியனிடத்தில் கொண்டுவரப்படும்போது, அவன் அதைப் பலிபீடத்தண்டையில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[2. அதை ஆரோனின் குமாரராகிய ஆசாரியர்களிடத்தில் கொண்டுவருவானாக; அப்பொழுது ஆசாரியன் அந்த மாவிலும் எண்ணெயிலும் ஒரு கைப்பிடி நிறைய தூபவர்க்கம் எல்லாவற்றோடும் எடுத்து, அதைப் பலிபீடத்தின்மேல் ஞாபகக்குறியாகத் தகனிக்கக்கடவன்; அது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3559,51 +3107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்படிச் செய்யப்பட்ட போஜனபலியைக் கர்த்தருக்குச் செலுத்துவாயாக; அது ஆசாரியனிடத்தில் கொண்டுவரப்படும்போது, அவன் அதைப் பலிபீடத்தண்டையில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[2. அதை ஆரோனின் குமாரராகிய ஆசாரியர்களிடத்தில் கொண்டுவருவானாக; அப்பொழுது ஆசாரியன் அந்த மாவிலும் எண்ணெயிலும் ஒரு கைப்பிடி நிறைய தூபவர்க்கம் எல்லாவற்றோடும் எடுத்து, அதைப் பலிபீடத்தின்மேல் ஞாபகக்குறியாகத் தகனிக்கக்கடவன்; அது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3668,51 +3216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தப் போஜனபலியிலிருந்து ஆசாரியன் ஞாபகக் குறியாக ஒரு பங்கை எடுத்துப் பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
+              <a:t><![CDATA[3. அந்தப் போஜனபலியில் மீதியாயிருப்பது ஆரோனையும் அவன் குமாரரையும் சேரும்; கர்த்தருக்கு இடும் தகனபலிகளில் இது மகா பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3777,51 +3325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தப் போஜனபலியிலிருந்து ஆசாரியன் ஞாபகக் குறியாக ஒரு பங்கை எடுத்துப் பலிபீடத்தின்மேல் தகனிக்கக்கடவன்; இது கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி.]]></a:t>
+              <a:t><![CDATA[3. அந்தப் போஜனபலியில் மீதியாயிருப்பது ஆரோனையும் அவன் குமாரரையும் சேரும்; கர்த்தருக்கு இடும் தகனபலிகளில் இது மகா பரிசுத்தமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3886,51 +3434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இந்தப் போஜனபலியில் மீதியானது ஆரோனையும் அவன் குமாரரையும் சேரும்; கர்த்தருக்கு இடும் தகனங்களில் இது மகா பரிசுத்தமானது.]]></a:t>
+              <a:t><![CDATA[4. நீ படைப்பது அடுப்பில் பாகம்பண்ணப்பட்ட போஜனபலியானால், அது எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் செய்த புளிப்பில்லா அதிரசங்களாயாவது, எண்ணெய் பூசப்பட்ட புளிப்பில்லா அடைகளாயாவது இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3965,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488308" r:id="rId1"/>
+    <p:sldLayoutId id="2474715108" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4193,82 +3741,50 @@
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4417,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[holy of the offerings of the LORD made by fire.]]></a:t>
+              <a:t><![CDATA[फुलकों, वा तेल से चुपड़ी हुई अखमीरी चपातियों का हो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. No food offering, which all of you shall bring unto the LORD, shall be made with leaven: for all]]></a:t>
+              <a:t><![CDATA[5. और यदि तेरा चढ़ावा तवे पर पकाया हुआ अन्नबलि हो, तो वह तेल से सने हुए अखमीरी मैदे का हो;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you shall burn no leaven, nor any honey, in any offering of the LORD made by fire.]]></a:t>
+              <a:t><![CDATA[6. उसको टुकड़े टुकड़े करके उस पर तेल डालना, तब वह अन्नबलि हो जाएगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. As for the oblation of the first-fruits, all of you shall offer them unto the LORD: but they]]></a:t>
+              <a:t><![CDATA[7. और यदि तेरा चढ़ावा कढ़ाही में तला हुआ अन्नबलि हो, तो वह मैदे से तेल में बनाया जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not be burnt on the altar for a sweet savour.]]></a:t>
+              <a:t><![CDATA[8. और जो अन्नबलि इन वस्तुओं में से किसी का बना हो उसे यहोवा के समीप ले जाना; और जब वह याजक के पास]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And every oblation of your food offering shall you season with salt; neither shall you suffer]]></a:t>
+              <a:t><![CDATA[लाया जाए, तब याजक उसे वेदी के समीप ले जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the salt of the covenant of your God to be lacking from your food offering: with all yours offerings]]></a:t>
+              <a:t><![CDATA[9. और याजक अन्नबलि में से स्मरण दिलानेवाला भाग निकाल कर वेदी पर जलाए, कि वह यहोवा के लिये सुखदायक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall offer salt.]]></a:t>
+              <a:t><![CDATA[सुगन्धवाला हवन ठहरे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And if you offer a food offering of your first-fruits unto the LORD, you shall offer for the]]></a:t>
+              <a:t><![CDATA[10. और अन्नबलि में से जो बचा रहे वह हारून और उसके पुत्रों का ठहरे; वह यहोवा के हवनों में परमपवित्र]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +5121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[food offering of your first-fruits green ears of corn dried by the fire, even corn beaten out of]]></a:t>
+              <a:t><![CDATA[वस्तु होगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5737,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. You shall part it in pieces, and pour oil thereon: it is a food offering.]]></a:t>
+              <a:t><![CDATA[1. और जब कोई यहोवा के लिये अन्नबलि का चढ़ावा चढ़ाना चाहे, तो वह मैदा चढ़ाए; और उस पर तेल डालकर उसके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5869,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[full ears.]]></a:t>
+              <a:t><![CDATA[11. कोई अन्नबलि जिसे तुम यहोवा के लिये चढ़ाओ खमीर मिलाकर बनाया न जाए; तुम कभी हवन में यहोवा के लिये]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And you shall put oil upon it, and lay frankincense thereon: it is a food offering.]]></a:t>
+              <a:t><![CDATA[खमीर और मधु न जलाना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the priest shall burn the memorial of it, part of the beaten corn thereof, and part of the]]></a:t>
+              <a:t><![CDATA[12. तुम इन को पहिली उपज का चढ़ावा करके यहोवा के लिये चढ़ाना, पर वे सुखदायक सुगन्ध के लिये वेदी पर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[oil thereof, with all the frankincense thereof: it is an offering made by fire unto the LORD.]]></a:t>
+              <a:t><![CDATA[चढ़ाए न जाएं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And when any will offer a food offering unto the LORD, his offering shall be of fine flour; and]]></a:t>
+              <a:t><![CDATA[13. फिर अपने सब अन्नबलियों को नमकीन बनाना; और अपना कोई अन्नबलि अपने परमेश्वर के साथ बन्धी हुई वाचा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he shall pour oil upon it, and put frankincense thereon:]]></a:t>
+              <a:t><![CDATA[के नमक से रहित होने न देना; अपने सब चढ़ावों के साथ नमक भी चढ़ाना॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he shall bring it to Aaron's sons the priests: and he shall take from it his handful of the]]></a:t>
+              <a:t><![CDATA[14. और यदि तू यहोवा के लिये पहिली उपज का अन्नबलि चढ़ाए, तो अपनी पहिली उपज के अन्नबलि के लिये आग से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flour thereof, and of the oil thereof, with all the frankincense thereof; and the priest shall burn]]></a:t>
+              <a:t><![CDATA[झुलसाई हुई हरी हरी बालें, अर्थात हरी हरी बालों को मींजके निकाल लेना, तब अन्न को चढ़ाना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the memorial of it upon the altar, to be an offering made by fire, of a sweet savour unto the LORD:]]></a:t>
+              <a:t><![CDATA[15. और उस में तेल डालना, और उसके ऊपर लोबान रखना; तब वह अन्नबलि हो जाएगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the remnant of the food offering shall be Aaron's and his sons': it is a thing most holy of]]></a:t>
+              <a:t><![CDATA[16. और याजक सींजकर निकाले हुए अन्न को, और तेल को, और सारे लोबान को स्मरण दिलानेवाला भाग करके जला दे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And if your oblation be a food offering baked in the frying pan, it shall be made of fine flour]]></a:t>
+              <a:t><![CDATA[ऊपर लोबान रखे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,579 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the offerings of the LORD made by fire.]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[mingled with oil.]]></a:t>
+              <a:t><![CDATA[वह यहोवा के लिये हवन ठहरे॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with oil.]]></a:t>
+              <a:t><![CDATA[2. और वह उसको हारून के पुत्रों के पास जो याजक हैं लाए। और अन्नबलि के तेल मिले हुए मैदे में से इस तरह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And you shall bring the food offering that is made of these things unto the LORD: and when it is]]></a:t>
+              <a:t><![CDATA[अपनी मुट्ठी भरकर निकाले कि सब लोबान उस में आ जाए; और याजक उन्हें स्मरण दिलाने वाले भाग के लिये वेदी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[presented unto the priest, he shall bring it unto the altar.]]></a:t>
+              <a:t><![CDATA[पर जलाए, कि यह यहोवा के लिये सुखदायक सुगन्धित हवन ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the priest shall take from the food offering a memorial thereof, and shall burn it upon the]]></a:t>
+              <a:t><![CDATA[3. और अन्नबलि में से जो बचा रहे सो हारून और उसके पुत्रों का ठहरे; यह यहोवा के हवनों में से परमपवित्र]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[altar: it is an offering made by fire, of a sweet savour unto the LORD.]]></a:t>
+              <a:t><![CDATA[वस्तु होगी॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And that which is left of the food offering shall be Aaron's and his sons': it is a thing most]]></a:t>
+              <a:t><![CDATA[4. और जब तू अन्नबलि के लिये तन्दूर में पकाया हुआ चढ़ावा चढ़ाए, तो वह तेल से सने हुए अखमीरी मैदे के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8702,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[லேவியராகமம் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme48">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme48">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme48">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8987,51 +7975,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>34</Slides>
+  <Slides>30</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>